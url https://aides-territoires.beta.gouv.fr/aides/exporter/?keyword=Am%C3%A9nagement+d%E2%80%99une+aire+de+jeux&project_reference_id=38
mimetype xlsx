--- v0 (2026-02-02)
+++ v1 (2026-06-16)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA69"/>
+  <dimension ref="A1:AH71"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,81 +225,116 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>145007</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Déployer le réseau WIFI 43</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>KIT WIFI 43</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
  (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre de soins&lt;/strong&gt;
@@ -445,87 +480,119 @@
  Direction du Numérique (DNUM)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
   dnum&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>06/07/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>163280</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Développer l'attractivité du territoire en dynamisant l'offre de services et le cadre de vie</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat cherche activement à renforcer son attrait et sa compétitivité en améliorant son cadre de vie et en dynamisant son offre de services.&lt;br /&gt;Maintenir la qualité de vie des habitants et accueillir les nouveaux arrivants nécessitent une offre et un maillage territorial solides en termes de services et d&amp;#039;équipements. Actuellement, l&amp;#039;organisation territoriale est principalement centralisée autour de Vitry-le-François. Il est donc crucial d&amp;#039;accompagner les collectivités et les acteurs privés pour développer ou maintenir un premier niveau de services marchands et non marchands (dans la sphère de l’économie sociale et solidaire), en particulier dans les bourgs relais, tout en facilitant leur accès. L&amp;#039;objectif est d&amp;#039;éviter que les habitants soient contraints de se déplacer systématiquement vers les territoires voisins, tels que Châlons-en-Champagne et Saint-Dizier.&lt;br /&gt;Un autre enjeu majeur concerne le domaine de la santé. Le Pays vitryat est confronté à un déficit de médecins généralistes et spécialistes, ainsi qu&amp;#039;à la menace de désertification médicale. Afin de remédier à cette situation, il est essentiel de créer des conditions favorables à l&amp;#039;installation de nouveaux praticiens de santé. Cela passe par le développement d&amp;#039;infrastructures telles que des maisons médicales ou des cabinets mutualisés, ainsi que par le soutien aux collectivités et aux associations de médecins dans leurs efforts de recrutement.&lt;br /&gt;Par ailleurs, pour renforcer l&amp;#039;attractivité résidentielle, il est important de proposer une offre sportive, culturelle et de loisirs attrayante.&lt;br /&gt;En mettant en oeuvre ces actions combinées, le Pays vitryat vise à créer un territoire attractif, dynamique et durable, capable d&amp;#039;attirer de nouveaux résidents, visiteurs et investisseurs, tout en offrant une qualité de vie élevée à ses habitants.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Développer la destination Pays Vitryat (destination résidentielle et touristique)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- L’augmentation du nombre et l’amélioration de la qualité des services à la population&lt;br /&gt;- L’installation de praticiens de santé sur le territoire&lt;br /&gt;- L’augmentation et/ou amélioration des pratiques sportives et culturelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;LEADER offre une valeur significative dans la présente fiche action. Un aspect essentiel de cette initiative est le renforcement du partenariat entre les acteurs publics et privés dans le domaine des services de proximité. Cette collaboration favorise une meilleure coordination des ressources et des expertises pour répondre aux besoins locaux de manière efficace.&lt;/p&gt;&lt;p&gt;Une autre idée clé est la mutualisation des compétences pour redynamiser les bourgs-centres. En rassemblant les forces de différents acteurs, LEADER stimule la vitalité économique des zones rurales, tout en préservant leur identité et leurs spécificités culturelles.&lt;br /&gt;Le renforcement de l&amp;#039;attractivité du territoire est également mis en avant grâce à l&amp;#039;amélioration et au développement de l&amp;#039;offre territoriale existante en matière de culture, services, commerces, tourisme et loisirs. LEADER soutient ainsi des projets visant à promouvoir les richesses culturelles et touristiques locales, tout en améliorant les infrastructures et les services disponibles pour les résidents et les visiteurs.&lt;br /&gt;En somme, LEADER offre une approche intégrée et synergique pour dynamiser le Pays Vitryat en favorisant la coopération entre les acteurs, en valorisant les atouts locaux et en développant une offre attrayante et diversifiée de services, de loisirs et de commerces. Ce programme constitue un levier puissant pour améliorer la qualité de vie de la population locale et pour renforcer l&amp;#039;attractivité globale du territoire.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
@@ -593,89 +660,126 @@
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD3" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>156134</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
@@ -766,52 +870,84 @@
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>152461</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Aider à la création de parcours de santé et parcs de fitness extérieurs</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>PARCOURS DE SANTE ET PARCS DE FITNESS EXTERIEURS</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
@@ -1056,52 +1192,84 @@
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df65-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>111659</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Développer les projets sport nature et sport santé</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Sport : Mesures en faveur du sport "Jouons collectif"</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
@@ -1179,147 +1347,354 @@
       <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des sports
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 93 56
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1209-developper-les-projets-sport-nature-et-sport-/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
+        <v>162524</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Développer un territoire inclusif et cohésif</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’une crèche
+Déployer les équipements numériques
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>155109</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Créer et réaménager des espaces publics favorisant le lien social et les échanges intergénérationnels (parcs, espaces de loisirs, jardins publics etc.)</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Espaces publics de loisirs : parcs et jardins, aires de jeux, espaces sport-santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création et réaménagement d&amp;#039;espaces publics favorisant le lien social et les échanges intergénérationnels : parcs, espaces de loisirs et jardins publics pouvant inclure des équipements tels qu&amp;#039;une aire de jeux, un espace sport-santé, un mini-golf, un arboretum, un skate park, une aire extérieure de street workout et fitness (combinaison de gymnastique et de musculation) ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer un meilleur état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité et réduire les îlots de chaleur, ...), définition d&amp;#039;une gestion différenciée des espaces et/ou identification d&amp;#039;un périmètre de non intervention, mise en place d&amp;#039;une action de suivi de la faune et la flore sur le site pour mesurer l&amp;#039;impact du projet, réduction de places de stationnement en cœur de bourg, installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau), utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;espace public, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales...), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    présence d&amp;#039;une aire de jeux 100% inclusive, présence d&amp;#039;une aire de fitness s&amp;#039;adressant à différents publics : seniors pour prévenir leur perte d&amp;#039;autonomie, les personnes nécessitant de la rééducation, les sportifs pour entretenir leur forme, les personnes à mobilité réduite, présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), signalétique adaptée, participation usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espaces verts
 Espace public</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  1 - Les propositions d&amp;#039;aménagement devront s&amp;#039;appuyer sur une analyse de la situation existante identifiant les points noirs à régler et les atouts de l&amp;#039;espace à valoriser ;
 &lt;/p&gt;
 &lt;p&gt;
  2 - Le projet d&amp;#039;aménagement devra traiter à la fois les enjeux de circulations des différents usagers de l&amp;#039;espace tout en travaillant un paysagement de qualité permettant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau, l&amp;#039;utilisation des essences locales, ...
 &lt;/p&gt;
 &lt;p&gt;
  3 - L&amp;#039;ensemble des conditions d&amp;#039;éligibilité présenté induit la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre pluridisciplinaire ou un maître d&amp;#039;œuvre s&amp;#039;appuyant sur des études pré-opérationnelles ou mobilisant des compétences externes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concernant l&amp;#039;aménagement d&amp;#039;une aire de jeux :
  &lt;/strong&gt;
  cette dernière devra être accessible à tous les enfants quelle que soit leur singularité (Cf guide-conseil sur les aires jeux inclusives en document joint).
 &lt;/p&gt;
 &lt;p&gt;
@@ -1400,428 +1775,182 @@
    Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement).
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-publics-de-loisirs-parcs-et-jardins-aires-de-jeux-espaces-sport-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ddd0-espaces-publics-de-loisirs-parcs-et-jardins-a/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...138 lines deleted...]
-    <row r="9" spans="1:27" customHeight="0">
+    <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>105335</v>
+        <v>152453</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les investissements des associations sportives, socio-éducatives, sanitaires, sociales et culturelles</t>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Equipements sportifs, socio-éducatifs, sanitaires, sociaux et culturels</t>
+          <t>ÉQUIPEMENTS SPORTIFS</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Morbihan</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
-        <is>
-[...133 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 75</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -1843,68 +1972,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -2129,273 +2258,308 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>157093</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'inclusion et l'épanouissement des habitants</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°4 : Favoriser l'inclusion et l'épanouissement des habitants</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...6 lines deleted...]
-Ingénierie Juridique / administrative
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
+Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe LEADER entend favoriser l&amp;#039;accès à la pratique sportive, à la culture et aux services pour le plus grand nombre. À travers les différentes initiatives qui seront soutenues, il s&amp;#039;agira de dynamiser la vie locale en poursuivant les objectifs opérationnels suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Un renforcement des solidarités et du lien social.
 &lt;/p&gt;
 &lt;p&gt;
  - Des associations valorisées et un intérêt retrouvé pour le bénévolat.
 &lt;/p&gt;
 &lt;p&gt;
  - Une fidélisation des acteurs associatifs et des bénévoles du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - La promotion du sport comme facteur de santé et d&amp;#039;inclusion.
 &lt;/p&gt;
 &lt;p&gt;
  - Le maintien et la diversité de l&amp;#039;offre culturelle, de loisirs et évènementielle pour tous les publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Création matérielle et/ou immatérielle de diffusion culturelle et artistique.
 &lt;/p&gt;
 &lt;p&gt;
  - Promotion de projets associatifs, culturels et artistiques.
 &lt;/p&gt;
 &lt;p&gt;
  - Aménagement/équipements d&amp;#039;espaces dédiés à la pratique sportive et/ou de loisirs.
 &lt;/p&gt;
 &lt;p&gt;
  - Actions de mise en réseau et de montée en compétence des acteurs associatifs.
 &lt;/p&gt;
 &lt;p&gt;
  - Aménagement de lieux d&amp;#039;accueil pour les personnes en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées aux études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Création, développement ou amélioration de l&amp;#039;offre culturelle.
 &lt;/p&gt;
 &lt;p&gt;
  - Création, développement de l&amp;#039;offre de sports/loisirs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Actions d&amp;#039;animation et de formation visant à la création ou au développement de projets culturels, artistiques et de loisirs.
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements et création d&amp;#039;outils de communication (portées par les collectivités locales uniquement).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Handicap
 Cohésion sociale et inclusion
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -2429,991 +2593,922 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/737c-leader-action-n4-favoriser-linclusion-et-lepa/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>164285</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services à la population</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...258 lines deleted...]
-          <t>Ingénierie financière
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie technique
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I13" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1     
 Renforcer l’offre
 de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
 Améliorer l’accès
 aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
 Faciliter les
 déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
 Créer des services
 de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
 Renforcer la
 cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
 Promouvoir les
 atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
 initiatives contribuant au lien social, l’interconnaissance et   l’implication
 des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
 Adapter l’offre de
 logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
 les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
 modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
 etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
 transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
 etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
 ce projet porte sur un équipement, seules les opérations présentant un
 financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>GAL Grand Quercy</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.grandquercy.fr/leader/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
 97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>162635</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/voirie/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>121762</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...155 lines deleted...]
-      <c r="A17" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>144547</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3456,163 +3551,211 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-      <c r="A18" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>117496</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -3636,334 +3779,640 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>128958</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-      <c r="A20" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>120379</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -4102,64 +4551,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4356,345 +4805,811 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-      <c r="A21" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>117172</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
       <c r="U21" s="1" t="inlineStr">
         <is>
-          <t>Haute-Marne</t>
+          <t>Aveyron</t>
         </is>
       </c>
       <c r="V21" s="1" t="inlineStr">
         <is>
-          <t>https://haute-marne.fr/guide-des-aides/</t>
-[...4 lines deleted...]
-          <t>https://e-subventions.haute-marne.fr/</t>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y21" s="1" t="inlineStr">
         <is>
-          <t>sarah.janda@haute-marne.fr</t>
+          <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z21" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
       <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
+    <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>158480</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -4726,379 +5641,206 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...117 lines deleted...]
-    <row r="24" spans="1:27" customHeight="0">
+    <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
-        <v>163011</v>
+        <v>101248</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
-[...4 lines deleted...]
-          <t>Conseil et assistance au pilotage de l'opération</t>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Agence départementale Aveyron Ingénierie</t>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
-        <is>
-[...112 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -5109,295 +5851,913 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y25" s="1" t="inlineStr">
         <is>
-          <t>administration@adac37.fr</t>
+          <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
       <c r="Z25" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
         </is>
       </c>
       <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
+    <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>82915</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
-[...3 lines deleted...]
-CAUE de l'Isère
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Isère
 CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
 CAUE de la Dordogne
-CAUE de la Haute-Loire
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de l'Essonne
 CAUE des Vosges
 CAUE de la Haute-Vienne
 CAUE de la Vendée
 CAUE des Deux-Sèvres
 CAUE du Pas-de-Calais
 CAUE de la Somme
 CAUE de l'Orne
 CAUE de la Savoie
 CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
-CAUE du Lot</t>
-[...2 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H26" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -5439,88 +6799,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -5539,79 +6899,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -6083,162 +7443,226 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-      <c r="A27" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>162563</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6277,499 +7701,887 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>163141</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La démarche de désimperméabilisation et de végétalisation
 des espaces publics (place, parking, cour d’école, aire de jeux,…) est devenue
 un enjeu dans un contexte de changement climatique. Elle cible une gestion
 intégrée des eaux pluviales en surface (infiltration) à toutes les échelles pour
 limiter les phénomènes de ruissellement.&lt;/p&gt;&lt;p&gt;Une gestion intégrée des eaux pluviales en surface
 (infiltration) a pour objectifs de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter les phénomènes de ruissellement,&lt;/li&gt;&lt;li&gt;limiter la saturation des systèmes d’assainissement,&lt;/li&gt;&lt;li&gt;limiter les inondations,&lt;/li&gt;&lt;li&gt;préserver les ressources naturelles en favorisant la
 recharge des nappes,&lt;/li&gt;&lt;li&gt;préserver la qualité de l’eau,&lt;/li&gt;&lt;li&gt;réintroduire la nature,&lt;/li&gt;&lt;li&gt;favoriser la biodiversité,&lt;/li&gt;&lt;li&gt;et contribuer à réduire le phénomène d&amp;#039;îlots de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Suite à une phase de diagnostic préalablement conduite sur
 place par les services départementaux et leurs partenaires, un accompagnement
 adapté est proposé pour faire aboutir le projet de désimperméabilisation.&lt;/p&gt;&lt;p&gt;Cet accompagnement comprend :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réalisation d’un état des lieux du site&lt;/li&gt;&lt;li&gt;L’accompagnement et le conseil sur l’aménagement
 du site (conseils techniques pour la maîtrise d’ouvrage et rédaction du cadre
 général du cahier des charges)&lt;/li&gt;&lt;li&gt;Coordination entre les différents acteurs dans
 la phase d’étude&lt;/li&gt;&lt;li&gt;Accompagnement au montage de dossiers de demande
 de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Direction de l&amp;#039;Eau, de l&amp;#039;Environnement et de
 l&amp;#039;Agriculture (DEEA) pilotera, animera et coordonnera cette prestation, en lien
 avec Aqui&amp;#039;Brie sur son périmètre d&amp;#039;intervention. Elle apportera des conseils
 sur la gestion des eaux pluviales et la création d’ilots de fraicheur. En tant
 que référent elle sera en charge de la coordination des acteurs et la
 répartition des missions d’expertise entre les différents partenaires.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ainsi, selon la complexité du dossier et les thématiques
 abordées, Seine-et-Marne Environnement (SEME), la Direction des Routes (DR) et
 le CAUE77 seront amenés à intervenir techniquement sur leur domaine de
 compétence : Le CAUE77 en particulier sur l’analyse paysagère des sites, la
 création de schéma d’intention et la prise en compte de l’accessibilité, SEME
 sur La sensibilisation aux enjeux environnementaux des différents acteurs et
 l’intégration d’une biodiversité dans les projets et la Direction des Routes
 sur les dépendances de la route.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Désimperméabilisation et végétalisation des espaces publics  type place, parking, cour d’école, aire de jeux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Sols
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Santé
 Biodiversité
 Réhabilitation
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités de Seine-et-Marne &lt;/li&gt;&lt;li&gt;Accompagnement gratuit par les services départementaux.&lt;/li&gt;&lt;li&gt;Certaines prestations délivrées par les organismes associés
 du Département peuvent être payantes, et/ou conditionnées à l’adhésion de la
 commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://eau.seine-et-marne.fr/fr/desimpermeabilisation-et-infiltration</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-et-coordonner-les-differents-acteurs-pour-la-desimpermeabilisation-despaces-publics/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-      <c r="A29" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>157101</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
  &lt;br /&gt;
  Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Diagnostic voirie
  &lt;br /&gt;
  •    Travaux de voirie divers et sécurité routière
  &lt;br /&gt;
  •    Terrains sportifs
  &lt;br /&gt;
  •    Aménagement paysager parcs, square, ...
  &lt;br /&gt;
  •    Aire de jeux
  &lt;br /&gt;
  •    Cours d&amp;#039;écoles
  &lt;br /&gt;
  •    Traversée de village
  &lt;br /&gt;
  •    Place
  &lt;br /&gt;
  •    Développement et aménagement pistes cyclables
  &lt;br /&gt;
  •    Accompagnement pour développer secteur habita et économique
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Revitalisation
 Equipement public
 Paysage
 Accessibilité
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
 &lt;/p&gt;
 &lt;p&gt;
  • A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Au 03.55.94.18.11
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  17 Quai Paul Wiltzer
 &lt;/p&gt;
 &lt;p&gt;
  57000 METZ
 &lt;/p&gt;
 &lt;p&gt;
  Horaires d&amp;#039;ouverture :
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-      <c r="A30" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>155562</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la végétalisation des cours d’écoles</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+  Aménagements ludiques et sportifs (espaces multifonctionnels), création d&amp;#039;espace contribuant à l&amp;#039;organisation d&amp;#039;ateliers pédagogiques (ex : jardins potagers, carrés d&amp;#039;herbes aromatiques...), Études et dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, outils de communication et supports pédagogiques liés à l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations hors-sols d&amp;#039;éléments végétalisés de type bacs et potées fleuris, jardinières...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses d&amp;#039;entretien et de maintenance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de rénovation globale des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements liés à la création de bâtiments scolaires (constructions neuves).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond de
+ dépenses éligibles :
+ &lt;/strong&gt;
+ 600.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>141752</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>​​Accompagner l'aménagement d’une cour d’école​</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Aménagement d'espace (péri)scolaire</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
 &lt;/p&gt;
 &lt;p&gt;
  Prix : sur devis
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet en quatre phases principales
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    se projeter :
   &lt;/strong&gt;
   &lt;em&gt;
@@ -6788,560 +8600,398 @@
   . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    finaliser
   &lt;/strong&gt;
   :
   &lt;em&gt;
    l&amp;#039;incubation
   &lt;/em&gt;
   . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    vivre
   &lt;/strong&gt;
   :
   &lt;em&gt;
    la formation et l&amp;#039;accompagnement
   &lt;/em&gt;
   . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Transition énergétique
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
  &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
   https://www.reseau-canope.fr/nous-trouver/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>frederic.kapala@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>44635</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou rénover des équipements sportifs et de loisirs</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...221 lines deleted...]
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
 &lt;/p&gt;
 &lt;p&gt;
  -	un projet de construction ou de rénovation
 &lt;/p&gt;
 &lt;p&gt;
  -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création d&amp;#039;un city parc
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;une aire de jeux
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un complexe sportif
 &lt;/p&gt;
 &lt;p&gt;
  Espace multi-sport, aires de jeux et piste vélo
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Equipement public
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="W32" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-      <c r="A33" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>83479</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H33" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -7399,77 +9049,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -7491,79 +9141,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -7596,560 +9246,687 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...145 lines deleted...]
-    <row r="35" spans="1:27" customHeight="0">
+    <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
-        <v>163148</v>
+        <v>165521</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
-[...117 lines deleted...]
-        <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agences de l'eau
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...9 lines deleted...]
-Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’une des
 conséquences du changement climatique est notamment l’augmentation des
 températures, et ce d’autant plus dans les zones urbaines. Au-delà des
 émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
 des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
 de renforcer la résilience des territoires face aux impacts du changement
 climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
 biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
 sur les services écosystémiques rendues par la végétation pour réduire la
 surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
 pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
 programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
 d’un plan d’actions, ainsi que dans la recherche de financements et de
 partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
 Artisan accompagne également les projets de SfN, par un animateur dans chaque
 région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
 l’aide à la décision. Il propose également de la sensibilisation, de la
 formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
 actions. Le programme TEN donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Santé
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Prévention des risques
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>163148</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espace public
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>77367</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
       <c r="H37" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avoir une meilleure gestion de l&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétaliser et développer la nature en ville ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les corridors et assurer des continuités écologiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désimperméabiliser les sols ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la transition climatique et bas carbone ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager les espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer les îlots de chaleur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter le cadre bâti au changement climatique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;accompagnement SGREEN, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser un diagnostic portant sur la fonctionnalité écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaborer une feuille de route et des préconisations définies en fonction des enjeux identifiés sur le territoire et des objectifs de la collectivité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-lamorcage-dune-feuille-de-route-relative?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=sgreen_pr</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9185-obtenir-un-accompagnement-pour-lamorcage-dune/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>155123</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements à vocation sportive</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Équipements sportifs (politique territoriale  22-28)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements à vocation sportive
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les plateaux multi-activités
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aire de jeux multisports sécurisée le plus souvent non-couverte, à vocation scolaire et périscolaire mais aussi d&amp;#039;espaces d&amp;#039;entrainement pour diverses disciplines (handball, tennis, basket, volley ...) dont l&amp;#039;emprise au sol est au minimum de 11 m x 22 m.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les équipements sportifs pluridisciplinaires de proximité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Equipements sportifs reconnus comme étant à usage communal ou communautaire, permettant la pratique de plusieurs disciplines sportives dans un environnement couvert. On intègre dans cette catégorie les salles sportives dont l&amp;#039;aire de jeux doit-être a minima de 36m x 18m et les gymnases dont l&amp;#039;aire de jeux doit-être de 44m x 22m, permettant notamment la pratique du handball en compétition.
@@ -8164,64 +9941,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tous les équipements sauf les plateaux sportifs, avis de la DDCS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations des bâtiments, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Nécessité de la présence sur le territoire d&amp;#039;une structure affiliée à une fédération organisant des compétitions en lien avec la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de respecter les normes fédérales en vigueur dans la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de la justification de l&amp;#039;équipement en question au regard des autres équipements existants sur le secteur.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -8342,185 +10119,374 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-sportifs-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.97
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310f-equipements-sportifs-politique-territoriale-2/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-      <c r="A38" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>143307</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en œuvre les mesures de la trame verte et bleue dans la réalisation de vos opérations, travaux et aménagements sur votre territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour vous accompagner dans la prise en compte en compte de l&amp;#039;ensemble des enjeux liés à la trame verte et bleue (de la réflexion à l&amp;#039;évaluation).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en œuvre des mesures de la trame verte et bleue en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des expertises en amont des projets à partir d&amp;#039;études environnementales établies, auprès des Maîtres d&amp;#039;ouvra­ge afin de choisir le type de mesure en adéquation avec les en­jeux identifiés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des contrôles de la bonne réalisation de me­sures pour la restauration ou le renforcement de continuités écologiques, fort de notre connaissance des règles de l&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Après la réalisation des mesures, un suivi des mesures réalisées pour vérifier la bonne efficacité et l&amp;#039;atteinte des objectifs de ces mesures en s&amp;#039;appuyant sur une expérience solide auprès des services de l&amp;#039;État et sur un matériel performant.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-reflexion-evaluation-mise-oeuvre-mesures-tvb</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d17-accompagner-de-la-reflexion-a-levaluation-la-/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>133059</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Etudes pré opératoire à la renaturation des espaces en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
   &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
   &lt;em&gt;
    Renaturer les milieux urbains
   &lt;/em&gt;
   » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
   &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
   &lt;br /&gt;
@@ -8541,1579 +10507,2486 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etudes d&amp;#039;identification des gisements de renaturation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
   &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
    Consulter les travaux
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
   &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>97602</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser ou maintenir des bâtiments scolaires</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...16 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...42 lines deleted...]
-      <c r="O39" s="1" t="inlineStr">
+ L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Constructions, restructurations et aménagements de bâtiments scolaires : classes maternelles et élémentaires, restaurants scolaires 1er degré et locaux annexes (préau, cour, salle de jeu, bureaux d&amp;#039;enseignants, locaux de rangement).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
+&lt;/p&gt;
+&lt;p&gt;
+ Seront examinés favorablement et prioritairement les projets qui favorisent la mutualisation des équipements pour plusieurs communes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Dépenses de mobilier et d&amp;#039;entretien courant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X39" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-scolaires</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/239e-aider-a-la-realisation-ou-a-la-maintenance-de/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-      <c r="A40" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>74155</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Financer la construction ou la restructuration d'une école rurale</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J40" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>20% d'aide maxi dans la limite de 100 000€ et de 70% d'aides publiques</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide départementale pour la construction ou la restructuration de bâtiments scolaires dans les communes de moins de 2000 habitants : coût des travaux de plus de 150 000€ HT (commune) à 240 000€ HT (EPCI)
 &lt;/p&gt;
 &lt;p&gt;
  Aide à l&amp;#039;ouverture de classe : coût des travaux supérieur à 80 000€ HT (commune) à 150 000€ HT (EPCI).
 &lt;/p&gt;
 &lt;p&gt;
  Plafond des dépenses subventionnables : 1 M€
 &lt;/p&gt;
 &lt;p&gt;
  Aide conditionnée à l&amp;#039;obtention d&amp;#039;une aide financière au titre du  Fonds d&amp;#039;Aménagement Rural (FAR)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ouverture de classe, construction et réhabilitation de bâtiments scolaires (restauration, garderie, etc.)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  collectivités éligibles au FAR, opération située sur une commune de moins de 2000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service Ruralité et Economie Résidentielle :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christelle ASENSIO : 05 62 56 78 34 (christelle.asensio&amp;#64;ha-py.fr)
 &lt;/p&gt;
 &lt;p&gt;
  Sophie HONDAA : 05 62 56 77 87 (sophie.hondaa&amp;#64;ha-py.fr)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d5b-financer-la-construction-dune-ecole-rurale/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>117377</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
+ &lt;br /&gt;
+ Le conseil du CAUE vise à intégrer dans le projet une approche :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualitative (paysage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnementale et soutenable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CAUE77 peut par ailleurs vous assister :
+ &lt;br /&gt;
+ -    dans la procédure administrative récupération bien vacant sans maître,
+ &lt;br /&gt;
+ -    dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;br /&gt;
+ -    dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;br /&gt;
+ -    (...)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
-[...81 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>115164</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Aménager des aires pour les loisirs et équipements touristiques (tout type d'aires, aménagements paysagers, restauration de lavoir...)</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Aménagements de loisirs et équipements touristiques (tout type d'aires, aménagements paysagers, restauration de lavoir...)</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="J42" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Base subventionnable : 40.000€ HT</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif concerne principalement les aménagements et équipements suivants:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les aires de loisirs ;
   &lt;/li&gt;
   &lt;li&gt;
    les aires de jeux et de pique-nique ;
   &lt;/li&gt;
   &lt;li&gt;
    les aires de services pour camping-cars ;
   &lt;/li&gt;
   &lt;li&gt;
    les haltes touristiques, de plages et de baignades ;
   &lt;/li&gt;
   &lt;li&gt;
    les aménagements paysagers ;
   &lt;/li&gt;
   &lt;li&gt;
    la restauration de lavoirs.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Taux de la subvention :
  15%
 &lt;/p&gt;
 &lt;p&gt;
  Ce taux peut-être augmenté d&amp;#039;un taux complémentaire:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    compris pour les communes, entre et 15, selon la population, l&amp;#039;effort fiscal et le potentiel financier, soit un taux global de 15% minimum à 30% maximum ;
   &lt;/li&gt;
   &lt;li&gt;
    fixé à 5% pour les groupements de communes, soit un taux global de 20%.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Base subventionnable plafonnée à 40.000€ HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Paysage</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes de moins de 2000 habitants et groupements de communes.
   &lt;/li&gt;
   &lt;li&gt;
    Pour les projets engagés par les établissements publics de coopération intercommunale, il sera pris en compte la commune d&amp;#039;implantation du projet pour le taux complémentaire.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dossier de demande de subvention doit comporter :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1. la délibération du Conseil municipal ou communautaire (ou du comité syndical) qui
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    adopte le projet et son financement,
   &lt;/li&gt;
   &lt;li&gt;
    sollicite le concours financier du Département
   &lt;/li&gt;
   &lt;li&gt;
    demande au Département l&amp;#039;autorisation de commencer les travaux sans attendre l&amp;#039;attribution de l&amp;#039;aide sollicitée
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  2. les plans et les devis estimatifs
 &lt;/p&gt;
 &lt;p&gt;
  3. le plan de financement et le calendrier prévisionnel de réalisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dossier de demande de subvention doit être adressé, en 1 exemplaire, au Président du Conseil départemental.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.aube.fr/Aide/62/18-amenagement-et-equipements-touristiques-tout-type-d-aires-amenagements-paysagers-et-restauration-de-lavoirs.htm</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   sdtva&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9031-amenager-des-aires-pour-les-loisirs-et-equipe/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>165809</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et les villages</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>103460</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Contrat d’aménagement régional (CAR)</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...207 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Espace public
 Jeunesse
 Cohésion sociale et inclusion
 Biodiversité</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    Communes :
   &lt;/strong&gt;
   jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    EPCI et EPT :
   &lt;/strong&gt;
   jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
  &lt;/p&gt;
  &lt;p&gt;
   Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
  &lt;/p&gt;
  Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  amenagement&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-      <c r="A45" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>119706</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H45" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J45" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - cours d&amp;#039;école
 &lt;/p&gt;
 &lt;p&gt;
  - zones d&amp;#039;activité industrielle
 &lt;/p&gt;
 &lt;p&gt;
  - parkings
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - projet en zone urbaine
 &lt;/p&gt;
 &lt;p&gt;
  - réduction des volumes collectés par les réseaux
 &lt;/p&gt;
 &lt;p&gt;
  - gestion à ciel ouvert
 &lt;/p&gt;
 &lt;p&gt;
  - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
 &lt;/p&gt;
 &lt;p&gt;
  - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  http://www.eau-seine-normandie.fr/formulaires_aides
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>166271</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Réinventer l'école de demain</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Marianne, serif"&gt;Le Cerema et la Banque des Territoires
+lancent un programme d&amp;#039;accompagnement expérimental à destination des
+communes rurales des Hauts-de-France, pour faire de leur école ou
+groupe scolaire un levier au cœur des transitions et de la vitalité
+locale. &lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;« Repenser
+l’école comme un levier de vitalité locale, de transition et
+d’optimisation du patrimoine communal. &lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;1-
+Organisateur du programme&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cerema&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’acteur public de référence en matière d’aménagement des
+territoires. Il associe dans sa gouvernance l’Etat et les
+collectivités territoriales, ce qui lui permet d’être en prise
+avec les réalités des territoires, d’anticiper leurs besoins et
+de co-construire des solutions concrètes, durables, et adaptées.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+défis et transitions auxquels les territoires sont confrontés sont
+nombreux. Gestion de l’eau, mobilité durable et solidaire,
+adaptation du bâti et des aménagements face à la chaleur, les
+enjeux sont complexes, mais aussi porteurs d’innovation et
+d’avenir.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+équipes du Cerema Hauts-de-France déploient leur expertise auprès
+des collectivités et des services de l’Etat pour apporter un
+soutien renforcé aux territoires vulnérables, pour mener des
+actions à impacts et résultats rapides pour une meilleure qualité
+de vie des habitants, pour proposer un appui constant aux élus
+locaux, en zones urbaines comme en zones rurales ou littorales, et
+pour offrir une expertise accélérée pour inventer les solutions de
+demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Cerema accompagne les communes rurales, souvent peu dotées en
+ingénierie, dans leurs démarches d’optimisation, d’amélioration
+et d’adaptation de leurs écoles, en apportant son expertise
+scientifique et technique et en mobilisant les différents acteurs
+concernés. Il est présent dans des programmes tels que Villages
+d’avenir, mais peut aussi contractualiser directement avec les
+communes qui n’ont pas pu en bénéficier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;2-
+Partenaire &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Banque
+des Territoires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’un des métiers de la Caisse des Dépôts. Elle réunit les
+expertises internes à destination des territoires. Porte d’entrée
+unique pour ses clients, elle œuvre aux côtés de tous les acteurs
+territoriaux : collectivités locales, entreprises publiques locales,
+organismes de logement social, professions juridiques, entreprises et
+acteurs financiers. Elle les accompagne dans la réalisation de leurs
+projets d’intérêt général en proposant un continuum de
+solutions : conseils, prêts, investissements en fonds propres,
+consignations et services bancaires. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+s’adressant à tous les territoires, depuis les zones rurales
+jusqu’aux métropoles, la Banque des Territoires a pour ambition de
+maximiser son impact notamment sur les volets de la transformation
+écologique et de la cohésion sociale et territoriale. La Banque des
+Territoires, présente auprès des territoires depuis sa création,
+accompagne naturellement les territoires ruraux, avec une offre qui
+répond à leurs besoins essentiels&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;.
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Piloté
+par la Banque des Territoires, le programme EduRénov accompagne les
+collectivités territoriales dans la rénovation de leurs bâtiments
+scolaires, éducatifs et sportifs. Il vise à améliorer les
+conditions d’accueil des élèves, du corps éducatif et des
+usagers en général, ainsi qu’à réduire les consommations
+d’énergies des bâtiments, dont le coût progresse annuellement.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+collectivités membres du programme EduRénov ont accès, selon leurs
+besoins et les niveaux de maturité de leurs projets, à :&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	ressources et des conseils – webinaires thématiques avec des
+	experts, témoignages de collectivités, guides pratiques… ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	retours d’expériences concrets et incarnés, via nos fiches «
+	cas d’écoles », vidéos, et à travers les lauréats annuels des
+	Prix EduRénov ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;une
+	communauté de porteurs de projets pour échanger et pour s’inspirer
+	;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;du
+	financement d’ingénierie – études techniques, soutien pour le
+	montage financier du projet ou la concertation avec les usagers,
+	études flash pour améliorer le confort d’été ou végétaliser
+	la cour d’école, etc. – attribué au cas par cas ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	prêts à taux préférentiels, avec notamment le Prêt
+	Transformation Écologique (prêt TEE).&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p align="justify"&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+cofinancement du programme « L’école de demain, une centralité
+réinventée » s’inscrit dans le cadre du programme EduRenov
+de la Banque des Territoires.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;3-
+Contexte et objectifs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Ces
+dernières années, les communes rurales font face à des mutations
+importantes : raréfaction des services de proximité, vieillissement
+de la population, baisse démographique, lien social à renforcer,
+nécessité de s’adapter au climat de demain ; et cela avec
+des contraintes budgétaires de plus en plus importantes.  Dans ce
+contexte, les bâtiments scolaires et les cours d’école, lieux de
+vie au cœur des villes et villages, souvent sous-exploités en
+dehors du temps scolaire, peuvent être un support à la réponse
+apportée à ces défis. Ouvrir, sans négliger leur fonction
+première d’éducation des enfants de la commune, et diversifier
+les usages de ces lieux peut contribuer à renforcer la vitalité
+locale, améliorer la qualité de vie des habitants tout en
+optimisant l’utilisation d’un patrimoine communal aux
+possibilités multiples.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+écoles sont en effet à la croisée des enjeux des collectivités.
+Leurs coûts de fonctionnement, et notamment ceux liés aux
+consommations énergétiques, sont importants et les conditions de
+confort (qualité de l’air intérieur, confort thermique, visuel et
+acoustique) y sont souvent insuffisantes, et ce malgré la nécessité
+d’offrir un environnement propice à l’apprentissage. À cela
+s’ajoute, aujourd’hui, la nécessité d’adapter ces lieux
+d’enseignement au changement climatique afin de permettre d’offrir
+aux élèves une continuité pédagogique, voire un lieu de refuge en
+cas d’évènement climatique extrême. L’intensification de
+l’usage de ces lieux représente donc une opportunité pour
+réfléchir à l’amélioration des conditions d’accueil des
+occupants (élèves, enseignants, agents communaux, ainsi que tout
+autre « nouvel » occupant) et à leur adaptation au
+changement climatique&lt;/font&gt;&lt;/font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Pour
+apporter une réponse combinée à ces problématiques, le Cerema et
+la Banque des territoires, ont décidé de lancer un &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;un programme d&amp;#039;accompagnement expérimental&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt; intitulé « &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’école
+de demain, une centralité réinventée&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+», à destination des &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;communes
+rurales de moins de 2000 habitants, non retenues dans les dispositifs
+Villages d’Avenir et Petites Villes de Demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cet
+AMI a pour objet d’accompagner, du diagnostic au pré-programme
+d’aménagement, &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;13
+communes rurales volontaires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+dans un projet global de transition de leur établissement scolaire,
+abordé dans le cadre d’une démarche exploratoire de
+diversification et d’intensification des usages de ces
+établissements, avec pour finalité de procéder à une rénovation
+(ou une extension)&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement
+du Cerema portera à la fois sur les bâtiments et sur les espaces
+extérieurs, notamment les cours d’école.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+Banque des territoires apportera un soutien financier aux
+collectivités, notamment via le programme Edurénov, accompagnant
+ainsi la transition environnementale des bâtiments scolaires.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;table width="100%" cellpadding="0" cellspacing="0"&gt;
+	&lt;tbody&gt;&lt;tr&gt;
+		&lt;td width="100%" valign="top"&gt;&lt;br /&gt;&lt;/td&gt;
+	&lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme a pour objectif d’aider les communes rurales à optimiser leur
+patrimoine scolaire et à mieux maîtriser la dépense publique. Il
+vise à les accompagner dans leurs investissements pour faire de ces
+équipements (bâtiments et cours d’école) des lieux d’accueil
+multi-usages pour une occupation plus intense, confortables, peu
+consommateurs d’eau et d’énergie, et adaptés au climat de
+demain&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+effet, si les méthodes d’adaptation d’une cour d’école ou de
+ses bâtiments sont aujourd’hui relativement connues, l’hybridation
+et la mutualisation des espaces sont encore rarement mis en place par
+les collectivités, notamment en milieu rural. Or les travaux de
+rénovation et de végétalisation ont des coûts non négligeables
+pour les communes, il s’agit donc ici de mettre en place une
+approche systémique centrée sur l’usage afin de garantir un
+investissement optimal, dans une réflexion globale de gestion du
+patrimoine immobilier de la commune. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt; 
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Via
+ce programme, les communes lauréates seront accompagnées dans la
+valorisation d’un patrimoine communal majeur, avec des réponses
+opérationnelles apportées à des besoins concrets. Le Cerema
+accompagnera leur réflexion, les amènera à tester des solutions
+simples et durables, en leur proposant un accompagnement technique
+associé à une recherche de financement. La commune bénéficiera
+également d’un accompagnement collectif, partagera son expérience
+à travers la participation à des webinaires et manifestations
+rassemblant l’ensemble des communes du programme.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+démarche permettra enfin de renforcer le lien entre l’école et le
+village.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+partir de ces expérimentations, le Cerema produira une méthodologie
+nationale destinée aux territoires ruraux souhaitant s’engager
+dans une démarche d’optimisation de leurs établissements
+scolaires par l’intensification des usages et l’adaptation au
+changement climatique. Cette méthodologie pourra ensuite être
+déployée sur l’ensemble du territoire français.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce projet innovant s&amp;#039;appuie sur les nombreuses expériences de
+    végétalisation de cours d &amp;#039;écoles déjà réalisées dans les
+    Hauts-de-France.&lt;br /&gt;Le programme y ajoute une réflexion originale sur la
+    diversification des usages de ces espaces communaux lors des travaux
+    de végétalisation et de rénovation des bâtiments scolaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Cohésion sociale et inclusion
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2026</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme d&amp;#039;accompagnement expérimental t s’adresse aux communes remplissant
+les critères cumulatifs suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune
+	rurale située en région Hauts-de-France,&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune de moins de 2000 habitants&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune s&amp;#039;engageant à mener une réflexion sur la diversification des usages au sein du bâtiment de l&amp;#039;école ou du groupe scolaire, le cas échéant les espaces extérieurs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+noter :&lt;/font&gt;&lt;/font&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seules
+les écoles publiques peuvent bénéficier des accompagnements du programme. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Avant
+de postuler, la commune s’assurera auprès de l’Education
+Nationale qu’il n’est pas envisagé, à court terme, de fermer
+l’école. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+communes dont les écoles font partie d’un Regroupement Pédagogique
+Intercommunal (RPI) peuvent prendre part à la démarche, à
+condition que les bâtiments appartiennent toujours à la commune.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les communes doivent
+obligatoirement détailler les informations suivantes :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;	&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	commune porteuse du projet, le contexte local, et le cas échéant
+	les partenaires associés à la réflexion ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’école
+	(ou le groupe scolaire) concernée par le projet et ses
+	caractéristiques (surface bâtie et surface de cour, niveaux
+	scolaires accueillis, nombre de salles de classes, nombre d’élèves,
+	présence d’une cantine scolaire ou d’un réfectoire, autres
+	activités accueillies comme le périscolaire, les centres de
+	loisir, ou encore des activités associatives) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	projet de diversification des usages envisagé ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’élu
+	et le technicien référent pour le projet ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	calendrier d’intervention souhaité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	copie d’une information de la sous-préfecture locale concernant
+	le projet, et le cas échéant son avis circonstancié&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;strong&gt;13
+communes lauréates pourront bénéficier, en 2026 et 2027, de
+l’accompagnement individuel et collectif détaillé ci-après, le
+Cerema assurant l’expertise technique, la Banque des Territoires
+accordant un cofinancement à hauteur de 50% du coût HT.&lt;/strong&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;em&gt;&lt;strong&gt;L’accompagnement
+individuel vise à :&lt;/strong&gt;&lt;/em&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la réalisation d’un diagnostic qualitatif du bâti, des cours,
+	et des usages, ainsi qu’à la définition des attentes des
+	différents acteurs ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les leviers d’actions (usages, réglages, travaux) visant à
+	l’amélioration de la performance énergétique, du confort des
+	usagers, à la réduction de l’impact environnemental de l’école
+	et à son adaptation au changement climatique ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Accompagner
+	les communes dans leur réflexion sur la diversification et
+	l’intensification des usages au sein de leurs établissements
+	scolaires, et sur la place de l’école au sein de leur commune. La
+	réflexion pourra se tenir notamment dans le cadre d’ateliers de
+	co-construction, et contribuer ainsi à faire émerger les grands
+	principes d’aménagement de la cour d’école et du bâti ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la sensibilisation, à l’implication, et à l’appropriation
+	des enjeux par l’ensemble des acteurs et des usagers (enfants,
+	personnel de l’éducation nationale, agents municipaux, …)&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Assister
+	la collectivité dans la rédaction d’un pré-programme exposant
+	les fondements du projet, en termes d’objectifs et de moyens à
+	mettre en œuvre dans le cadre de la rénovation de l’école ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les aides et subventions susceptibles de participer au financement
+	des études et des travaux.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;collectif
+a pour objectifs de :&lt;/font&gt;&lt;/font&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Aider
+	les communes à approfondir la démarche et à la pérenniser ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Apporter
+	des retours d’expériences inspirants aux communes ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Créer
+	un réseau d’entraide et de partage entre les communes lauréates
+	du programme.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Procédure
+de sélection des lauréats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Tous
+les dossiers de candidatures remplissant les conditions du présent
+règlement seront examinés par le Comité de sélection.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Comité de sélection arrêtera la liste des lauréats à partir des
+éléments transmis dans les formulaires de candidature. Il
+appréciera la diversité des situations rencontrées afin de
+disposer d’un panorama large de cas d’études.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’organisateur
+du programme et son partenaire visent la sélection de 13 communes,
+réparties sur le territoire de la région Hauts-de-France.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Composition
+du Comité de sélection&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+Comité de sélection des lauréats de ce programme d&amp;#039;accompagnement expérimental sera présidé par le Secrétaire Général pour les
+Affaires Régionales Hauts-de-France. Il sera composé de : &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	Secrétaire Général pour les Affaires Régionales, président du
+	comité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Deux
+	représentants du Cerema ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la Banque des Territoires ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de chacune des DDT(M) du territoire ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la DREAL.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Éligibilité
+des communes rurales candidates&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seront
+déclarées éligibles les communes rurales de moins de 2000
+habitants, ayant identifié &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;un(e)
+seul(e) école ou groupe scolaire de leur commune, et &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;dont
+les dossiers déposés seront complets &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;avant
+la date limite de dépôt des candidatures.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Critères
+de sélection des candidats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’examen
+des candidatures s’appuiera sur les critères d’appréciation
+suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	qualité des descriptifs attendus ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	trajectoire démographique du territoire, les perspectives de
+	maintien ou de diminution du nombre de classes dans la commune ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	perspectives de travaux ou de rénovation de l’établissement
+	scolaires concerné ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	objectifs de diversification des usages proposés (projet en
+	intérieur ou extérieur, ouverture au public, ouverture à des
+	associations, location, etc) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	priorité donnée aux communes non lauréates des programmes
+	« Villages d’Avenir » et « Petites Villes de
+	Demain » &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+comité de sélection recherchera une diversité de situations et de
+contextes territoriaux parmi 13 communes accompagnées.&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Calendrier&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme se déroulera selon le calendrier suivant :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Lancement
+	du programme d&amp;#039;accompagnement expérimental : 2 mai 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Clôture
+	des candidatures : 13 juillet 2026 &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Annonce
+	des lauréats : 31 juillet&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Conventionnements :
+	août à novembre 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Premiers
+	accompagnements : septembre 2026*&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Fin
+	des accompagnements individuels : 30 juin 2027 au plus tard&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;*Les
+accompagnements des communes démarreront à partir de septembre 2026
+sous réserve de la signature de la convention liant le Cerema et la
+commune lauréate.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+dates sont susceptibles d’évoluer en fonction d’éventuelles
+contraintes de calendrier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/cerema-banque-territoires-lancent-programme-accompagnement</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ecoles.de.demain.hdf&amp;#64;cerema.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>julie.houze@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinventer-l-ecole-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Cerema - Direction Territoriale des Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>162828</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Collectivité d’outre-mer à statut particulier
+Agriculteur
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
-[...117 lines deleted...]
-      <c r="I47" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Friche
 Biodiversité
 Architecture
 Paysage
 Attractivité économique
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-      <c r="A48" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>166067</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux sur les équipements sportifs collectifs</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux travaux sur les équipements sportifs collectifs</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de garantir un accès de qualité et accessible à tous sur l&amp;#039;ensemble de son territoire, la Région accompagne les associations sportives et les communes dans la réalisation de travaux de construction et d&amp;#039;aménagement sur les équipements sportifs collectifs dont ils sont propriétaires.&lt;/p&gt; &lt;p&gt;Ce dispositif s&amp;#039;adresse :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Aux communes lorsque le projet de travaux s’intègre dans un plan national d&amp;#039;aménagement sportif porté par une fédération sportive agréée par le ministère chargé des sports, ou l&amp;#039;Agence Nationale du Sport, et s&amp;#039;il permet d’assurer l&amp;#039;héritage des Jeux olympiques en mettant à disposition des équipements au plus près des pratiquants qui favorisent des pratiques sportives nouvelles.&lt;/li&gt; 	&lt;li&gt; Aux associations sportives lorsqu&amp;#039;elles sont propriétaires de l&amp;#039;équipement ou bénéficiaires d&amp;#039;un bail emphytéotique ou d&amp;#039;une convention de mise à disposition par le propriétaire, d&amp;#039;une durée adaptée à celle de l&amp;#039;amortissement de l&amp;#039;équipement.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt; les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt; les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les&lt;br /&gt; dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes&lt;br /&gt; et VRD&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt; les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt; les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les&lt;br /&gt; dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes&lt;br /&gt; et VRD&lt;/p&gt; &lt;p&gt;&lt;span&gt;Date de dépôt des dossiers :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Avant le 31 octobre de l&amp;#039;année précédant l&amp;#039;exercice au titre duquel est demandée la subvention.&lt;br /&gt; &lt;br /&gt; Toute demande doit être déposée de façon dématérialisée sur la plateforme régionale dédiée&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-travaux-sur-les-equipements-sportifs-collectifs</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_TRAVEQUIP/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-travaux-sur-les-equipements-sportifs-collectifs-1/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>155127</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -10189,313 +13062,511 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-      <c r="A49" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>162753</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt; favoriser la permanence d’artistes professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt;encourager leur rayonnement en région et à l’échelle nationale et internationale&lt;/li&gt; 	&lt;li&gt; soutenir l’emploi des artistes professionnels&lt;/li&gt; 	&lt;li&gt; soutenir la création et la production dans la pluralité des esthétiques musicales&lt;/li&gt; 	&lt;li&gt;encourager la rencontre avec les publics les plus diversifiés et les acteurs des territoires&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;Ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les compagnies&lt;/li&gt; 	&lt;li&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/li&gt; 	&lt;li&gt;Les autres structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;Les communes et intercommunalités et leurs établissements publics&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Sont exclus :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt;les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes et vrd.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Sont exclus :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt;les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes et vrd.&lt;/p&gt; &lt;p&gt;Avant le 31 octobre de l&amp;#039;année précédant l&amp;#039;exercice au titre duquel est demandée la subvention.&lt;br /&gt; &lt;br /&gt; Toute demande doit être déposée de façon dématérialisée sur la plateforme régionale dédiée&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-artistes-musique-theatre-arts-du-mouvement</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-artistes-musique-theatre-arts-du-mouvement/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>157097</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>143309</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -10643,156 +13714,191 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>117148</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -10853,1385 +13959,946 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G52" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>111710</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...8 lines deleted...]
-      <c r="H52" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
-[...19 lines deleted...]
- &lt;br /&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Ingénierie permettant l&amp;#039;amorçage de projets
-[...8 lines deleted...]
-  Etude
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Actions concourant à la dynamisation des villages et des espaces les plus ruraux
-[...2 lines deleted...]
- &lt;br /&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global de redynamisation de cœur de village
-[...20 lines deleted...]
-  Soutien aux événements culturels, sportifs et patrimoniaux à destination du grand public
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...2 lines deleted...]
- :
+ Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
-[...13 lines deleted...]
-      <c r="N52" s="1" t="inlineStr">
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
-Culture et identité collective
-[...6 lines deleted...]
-Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
-Spectacle vivant</t>
-[...17 lines deleted...]
-      <c r="R52" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
-[...8 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de gros œuvre, tous types de grosses réparations (dont remplacement des chaudières par des systèmes de chauffage à énergies renouvelables, sous réserve qu&amp;#039;ils soient bien utilisés comme chauffage à titre principal) et mises aux normes immobilières du patrimoine communal (dont démolition, désamiantage, accessibilité aux personnes à mobilité réduite et équipement d&amp;#039;assainissement non collectif), y compris les frais d&amp;#039;étude et de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ •	bâtiments faisant partie du patrimoine communal (ou intercommunal dans le cadre des bâtiments scolaires), pour lesquels aucun loyer n&amp;#039;est perçu hormis pour les derniers commerces, les logements et les équipements de tourisme :
+&lt;/p&gt;
+&lt;p&gt;
+ -	mairies, ateliers, garages municipaux, presbytères, halles et marchés, cuisines centrales, sanitaires publics...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements culturels : centres culturels, théâtres et salles spécialisées, auditoriums, salles d&amp;#039;animations ou d&amp;#039;expositions...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements à vocation polyvalente : salles des fêtes, salles polyvalentes, centres de loisirs, locaux socio-éducatifs, points destinés à l&amp;#039;accueil de services en lien avec les Schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public
+&lt;/p&gt;
+&lt;p&gt;
+ -	bâtiments scolaires du premier degré : salles de classe, végétalisation des cours d&amp;#039;écoles, murs d&amp;#039;enceinte, locaux annexes (restaurants, préaux, bibliothèques, salles de jeux...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	édifices cultuels non protégés dont acquisition, installation, électrification et restauration des cloches
+&lt;/p&gt;
+&lt;p&gt;
+ -	patrimoine vernaculaire : fours à pain, lavoirs, croix de mission, fontaine, puits...
+&lt;/p&gt;
+&lt;p&gt;
+ -	meublés de tourisme, camping, halte camping-cars
+&lt;/p&gt;
+&lt;p&gt;
+ •	cimetières : clôtures (murs ou grillages avec écran végétal), ossuaires, caveaux communaux, columbariums, allées végétalisées, jardins du souvenir, déplacement des monuments aux morts...
+&lt;/p&gt;
+&lt;p&gt;
+ •	services marchands, lorsque l&amp;#039;initiative privée est défaillante ou absente :
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition, l&amp;#039;extension, la rénovation et/ou la construction de bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition de matériels directement liés à l&amp;#039;activité (production, mobilier...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition d&amp;#039;un distributeur de produits alimentaires en circuits courts sous réserve qu&amp;#039;aucune entreprise de même activité ne soit implantée dans un rayon de 5 km
+&lt;/p&gt;
+&lt;p&gt;
+ •	équipements sportifs :
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de terrains de grands jeux (rugby, football) et de gymnases non utilisés par les collèges ou dont le taux d&amp;#039;occupation par les collèges est inférieur à 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de plateaux sportifs omnisports
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de salles spécialisées (dojo, salles d&amp;#039;escrime...), de structure artificielle d&amp;#039;escalade, de locaux techniques de rangement du matériel pour les activités de plein air
+&lt;/p&gt;
+&lt;p&gt;
+ -	aménagement des piscines
+&lt;/p&gt;
+&lt;p&gt;
+ -	petits équipements connexes à la pratique sportive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les constructions neuves envisagées hors des zones agglomérées des bourgs, les travaux réalisés en régie ou aux abords (parkings en particulier), les dépenses d&amp;#039;équipement et d&amp;#039;entretien courant (notamment les climatiseurs qui ne sont pas utilisés comme des systèmes de chauffage à titre principal), les installations photovoltaïques et les bâches à incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative (plan de situation, diagnostic technique, descriptif de l&amp;#039;opération, plans des travaux, photos...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération établis par « un homme de l&amp;#039;art » (architecte, paysagiste, bureau d&amp;#039;études) ou offre retenue à l&amp;#039;issue du marché public lancé (les estimations réalisées par l&amp;#039;ATD16 ne suffisent pas)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Périmètre protégé », une copie des préconisations émises par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Bâti vacant », une déclaration sur l&amp;#039;honneur
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets touristiques : adhésion à une charte de qualité ou un label national et au label Tourisme et Handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le formulaire de demande de paiement visé par le trésorier
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;attestation de conformité à la réglementation thermique en vigueur soit sur l&amp;#039;ensemble du bâtiment, soit élément par élément
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux soumis à permis de construire, une copie de l&amp;#039;attestation d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux portant uniquement sur une mise en accessibilité, un engagement du maître d&amp;#039;œuvre ou toute autre justification (attestation contrôleur technique ou association référente...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  les supports de communication où l&amp;#039;aide départementale a été citée
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...2 lines deleted...]
-      <c r="T52" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X52" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
-[...1 lines deleted...]
-  leader&amp;#64;adourchalossetursan.fr
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
- - 05 58 79 74 80
-[...6 lines deleted...]
- - 05 58 05 38 07
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>165397</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Financer des terrains de Futnet (Tennis ballon)</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F57" s="1" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le Futnet (Tennis-ballon) est un sport en plein
  développement&lt;/strong&gt;. Extrêmement complet, il requiert
 vitesse, précision et habileté. Il se pratique sur un
 terrain rectangulaire constitué d’une aire de jeu, d’une
 zone de dégagement et séparé d’un filet. La pratique
 emprunte des caractéristiques au football, au tennis et
 au volley et permet aux joueur(euse)s de progresser
 d’un point de vue technique et stratégique dans un
 format ludique et convivial. &lt;/p&gt;&lt;p&gt;Créer un espace d’activités supplémentaires pour les
  clubs et les collectivités pour développer la pratique
  spécifique du Futnet s’inscrit dans une volonté de
 pratique mixte et intergénérationnelle, de loisir et de
 compétition, ou de pratique associée (exercices de
 Futnet lors d’entraînements de Foot à 11, Futsal…).&lt;/p&gt;&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges et du cahier des charges
 technique fédéral relatif à la &lt;strong&gt;construction de terrains de Futnet&lt;/strong&gt;, une subvention peut être
 accordée selon les modalités de financement en vigueur, à savoir &lt;strong&gt;une aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;La base subventionnable se limite à l’emprise du terrain (terrassement, fourniture et pose du revêtement,
 acquisition du/des filets de Futnet…). Ainsi les frais de Bureau d’études/Maîtrise d’œuvre, de travaux de voirie,
 d’extension des réseaux (eau, téléphone, électricité...) et d’aménagement périphérique (plantation, mobilier
 urbain, places de stationnement autres que pour personnes à mobilité réduite...) ne sont pas éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P57" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="Q53" s="1" t="inlineStr">
+      <c r="Q57" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Seuls les projets suivants seront éligibles&lt;/u&gt;&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le porteur du projet doit être, &lt;strong&gt;soit un club affilié à la FFF&lt;/strong&gt;, &lt;strong&gt;soit une collectivité locale&lt;/strong&gt; en
 collaboration avec un club support affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le terrain, et l’éclairage (recommandé) de celui-ci, &lt;strong&gt;doivent être conformes au cahier des charges
  technique fédéral&lt;/strong&gt; relatif à la réalisation d’un terrain de Futnet – Édition juillet 2025
 (cf. Annexe - pages 1 à 8) ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;La date de commencement des travaux &lt;/strong&gt;&lt;strong&gt;ne doit pas être antérieure de plus de 3 mois&lt;/strong&gt; à celle du
 dépôt du dossier au District d’appartenance ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’équipement projeté&lt;/strong&gt; doit être situé &lt;strong&gt;au sein d’un complexe sportif&lt;/strong&gt; utilisé par le club support
 dont &lt;strong&gt;au moins une installation est classée au niveau T6 min. ou adossé à un gymnase classé
 Futsal 4 min&lt;/strong&gt;. équipé de deux vestiaires de minimum chacun 14 m2, douches et sanitaires avec un
 accès direct piétons ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le terrain pourra être situé au sein d’un établissement scolaire&lt;/strong&gt; (collège, lycée). Le club support,
 affilié à la FFF, qui sera associé au projet, devra alors bénéficier d’un accès privilégié au terrain,
 encadré par la mise en place d’une &lt;strong&gt;convention d’utilisation et d’un planning d’utilisation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un projet d’utilisation des installations
 envisagées dans le respect des attentes de la FFF ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le maître d’ouvrage doit réaliser son opération dans un délai de 24 mois&lt;/strong&gt; à compter de la date
  d’attribution de la subvention par le Bureau Exécutif de la Ligue du Football Amateur.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.fff.fr/fafa</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_futnet-25-26_vdef.pdf</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Michaël LANGOT - Chef de Projet Déploiement des pratiques à la FFF : mlangot&amp;#64;fff.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>mlangot@fff.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-terrains-de-futnet-tennis-ballon/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région aide les installations sportives répondant aux besoins des lycées publics et privés sous contrat d&amp;#039;association en matière d&amp;#039;éducation physique et sportive et qui sont mises à leur disposition gratuitement pendant 20 ans.
-[...113 lines deleted...]
-      <c r="O54" s="1" t="inlineStr">
+ Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Alimentation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X54" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Cher</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+ Caroline Edilber, Directrice CIT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 02 48 27 80 27
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
+   cit&amp;#64;departement18.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>caroline.edilber@departement18.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>120307</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Aménager une bibliothèque (mobilier)</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une bibliothèque</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...577 lines deleted...]
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L57" s="1" t="inlineStr">
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement ou réaménagement mobilier d&amp;#039;une bibliothèque, signalétique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -12254,1471 +14921,1906 @@
   &lt;li&gt;
    Aide à la définition du besoin
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
  &lt;/strong&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Visite sur place ou accompagnement à distance
   &lt;/li&gt;
   &lt;li&gt;
    Réalisation d&amp;#039;une étude de faisabilité financière et technique du projet, aide décisionnelle
   &lt;/li&gt;
   &lt;li&gt;
    Aide à la mise en place de la gestion du projet (organisation, calendrier)
   &lt;/li&gt;
   &lt;li&gt;
    Appui à la sélection des prestataires et au suivi du chantier
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/amenagement-bibliotheque/</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme – Service des médiathèques
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:mdvd-crest&amp;#64;ladrome.fr"&gt;
     mdvd-crest&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddv-die&amp;#64;ladrome.fr"&gt;
     mddv-die&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddp-nyons&amp;#64;ladrome.fr"&gt;
     mddp-nyons&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddc-stvallier&amp;#64;ladrome.fr"&gt;
     mddc-stvallier&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mdd-valence&amp;#64;ladrome.fr"&gt;
     mdd-valence&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d8-amenagement-dune-bibliotheque/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>162526</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets favorables à la transition écologique</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire résilient face au changement climatique</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Economie circulaire
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>154976</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Aider au maintien et au développement des établissements scolaires publics du 1er degré, des locaux périscolaires et des accueils de loisirs</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>ÉTABLISSEMENTS SCOLAIRES PUBLICS DU 1ER DEGRÉ, LOCAUX PÉRISCOLAIRES ET ACCUEILS DE LOISIRS</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...121 lines deleted...]
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>'- Taux ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Dispositif concerné par les bonifications environnementale et insertion</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au maintien et au développement des établissements de l&amp;#039;enseignement public du 1er degré, de leurs locaux d&amp;#039;animation, des garderies périscolaires, des accueils de loisirs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d&amp;#039;investissement pour l&amp;#039;achat d&amp;#039;un bâtiment (suivi ou non de travaux), la construction, l&amp;#039;extension ou la réhabilitation d&amp;#039;un bâtiment ayant vocation à en augmenter la valeur ou la durée d&amp;#039;usage (y compris la végétalisation des murs et toitures) à usage scolaire et/ou d&amp;#039;animation, de garderies périscolaires, d&amp;#039;accueil de loisirs, de cantines (y compris leur cuisine si utilisation exclusivement scolaire du 1er degré), &lt;/li&gt;&lt;li&gt;L&amp;#039;aménagement des cours d&amp;#039;école&lt;/li&gt;
  &lt;li&gt;Les aires de jeux inclusives comportant au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences qu&amp;#039;il soit moteur, auditif, visuel ou mental
  &lt;/li&gt;
  &lt;li&gt;Les clôtures et portails (dans le cadre de la sécurisation du site)&lt;br /&gt;&lt;/li&gt;
  &lt;li&gt;
   Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible si leur coût est inférieur à 50% du coût total H.T. du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses concomitantes éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Démolitions et/ou désamiantage liés au projet, (uniquement si accompagnés de travaux de (re)construction, extension, réhabilitation),
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de mobilier et de gros matériel fixe (cuisine) uniquement si elles sont liées à un projet de construction, d&amp;#039;extension ou de création,
  &lt;/li&gt;
  &lt;li&gt;
   Études d&amp;#039;investissement préalables, ingénierie, assistance à maîtrise d&amp;#039;ouvrage si elles ont fait l&amp;#039;objet d&amp;#039;un mandat dans les 3 ans précédant la date du dépôt de la demande de subvention,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions foncières et / ou bâtimentaires si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans les 3 ans précédant la date de dépôt de la demande de subvention,
  &lt;/li&gt;
  &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/etablissements-scolaires-publics-du-1er-degre-locaux-periscolaires-et-accueils-de-loisirs/</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0e3-aider-au-maintien-et-au-developpement-des-bat/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>156133</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les petits aménagements publics extérieurs</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>PETITS AMÉNAGEMENTS EXTÉRIEURS DES COMMUNES DE MOINS DE 5 000 HABITANTS</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale.</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider aux opérations de petits aménagements publics extérieurs visant à améliorer, embellir ou végétaliser le cadre de vie, à favoriser la biodiversité et à lutter contre les îlots de chaleur.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes si le projet concerne une commune de moins de 5.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les dépenses d&amp;#039;investissement pour les projets
+  d&amp;#039;aménagements publics, répartis dans les 3 items suivants :
+&lt;/p&gt;&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement: petit square, places, placettes (végétalisation, maçonnerie paysagère, revêtement perméable des sols, clôture et accessibilité), canisette, création d&amp;#039;îlots de fraîcheur sur l&amp;#039;espace public, structures d&amp;#039;ombrage, matériaux poreux à faible absorption de chaleur...)
+ &lt;/li&gt;&lt;li&gt;Plantations d&amp;#039;essences locales en priorité (utilisation d&amp;#039;espèces 
+locales nécessitant un entretien limité et limitant la consommation 
+d&amp;#039;eau)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilier pour favoriser la biodiversité : nichoirs, abris et gîtes 
+pour la faune sauvage (hôtels à insectes, ruches avec uniquement des 
+abeilles locales,...), mobilier urbain (corbeille, banc, panneaux d&amp;#039;information, jardinière, support à vélos, boîte à livres,...).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Les dépenses concomitantes à ces opérations :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études opérationnelles si suivies de travaux et si elles font l&amp;#039;objet d&amp;#039;un mandat dans un délai de 3 ans précédant la date de dépôt de la demande de subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans un délai de 3 ans précédent la date de dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets avec un seul item de dépense&lt;/li&gt;
+ &lt;li&gt;
+  Les panneaux publicitaires,
+ les panneaux de signalisation routière ou ceux à vocation touristique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les réseaux divers et dépenses d&amp;#039;éclairage public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aires de jeux, les abribus, le mobilier ornemental, les fermes pédagogiques,&lt;/li&gt;&lt;li&gt;Le renouvellement des plantations, l&amp;#039;entretien courant&lt;/li&gt;&lt;li&gt;Les plantations annuelles&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Conditions d’éligibilité :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au moins 2 items de dépenses, chaque item ne pouvant représenter moins de 20 % de la dépense globale,&lt;/li&gt;&lt;li&gt;Selon la nature du projet, les normes d’accessibilité PMR devront être respectées.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 8.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 50.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Les communes et EPCI peuvent déposer plusieurs dossiers dans un délai de deux ans à compter de la première décision attributive de subvention, dans la limite de 50.000 € HT de dépenses éligibles cumulées (travaux/acquisition).
+&lt;/p&gt;&lt;p&gt;L’aide n’est pas cumulable avec une autre aide du Département portant sur les mêmes objets.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/petits-amenagements-exterieurs-des-communes-de-moins-de-5-000-habitants/</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f6a9-modele/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>73939</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...25 lines deleted...]
-          <t>Sols
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
-Biodiversité</t>
-[...23 lines deleted...]
-      <c r="S60" s="1" t="inlineStr">
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Métropole d'Aix-Marseille-Provence</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alecmetropolemarseillaise.fr/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Philippe Michaud, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ p.michaud&amp;#64;alecmm.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>f.pidoux@alecmm.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-      <c r="A61" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>162908</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Réduire les carences en équipements sportifs et favoriser la pratique sportive des Franciliens</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Soutien régional à la création et à la réhabilitation d'équipements sportifs franciliens</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...3 lines deleted...]
-      <c r="H61" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;&lt;/span&gt;&lt;span&gt;La Région entend, à travers cette aide, réduire les carences en équipements sportifs&lt;/span&gt;&lt;span&gt; et favoriser la pratique sportive des Franciliens, avec une attention particulière portée &lt;/span&gt;&lt;span&gt;au public féminin, aux personnes en situation de handicap &lt;/span&gt;&lt;span&gt;et aux lycéens.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>04/04/2024</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les personnes morales de droit public (collectivités territoriales, EPCI, EPT, syndicats mixtes...) ou les sociétés d’aménagement qui agissent pour leur compte,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations sportives agréées et leurs structures déconcentrées franciliennes (comités/ligues/clubs),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les sociétés sportives au sens du code du sport ou affiliées à une fédération sportive agréée,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les établissements et services médico-sociaux ayant intégré le sport dans leur projet d’établissement,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les personnes morales de droit privé pour les projets d’équipement structurant d’intérêt régional ou les centres équestres ou les golfs. &lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les projets peuvent être réalisés sous maîtrise d’ouvrage public ou sous maîtrise d’ouvrage déléguée (SEM, SPL ou tout autre type d’opérateur) ou dans le cadre d’une délégation de service public. La personne publique demeure attributaire de l’aide.&lt;/span&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt; &lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;L’aide régionale varie en fonction notamment de la nature de 
 l’équipement, des usages prévus, des publics accueillis et de la carence
  du territoire en équipements sportifs.&lt;/p&gt;&lt;p&gt;Le règlement d’intervention 
 téléchargeable ci-après présente les différents plafonds et taux maximum
  de subventionnement régional. &lt;/p&gt;Cette aide est cumulable avec les subventions régionales proposées au titre de la Stratégie régionale énergie-climat.&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les projets éligibles concernent la construction, la transformation ou la réhabilitation d’équipements sportifs et Esportifs, destinés à tout type de pratique (compétition et/ou loisirs et/ou accès libre) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Équipement sportif extérieur (piste d’athlétisme, terrain de grands jeux…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement sportif couvert (complexe sportif, gymnase, tennis…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Salle spécialisée (dojo, salle de boxe, centre équestre…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement en accès-libre (city stade, aire de jeux sportifs connectés, street workout, playground basket 3x3…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement structurant d’intérêt régional,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Couverture d’équipement ou construction de structure semi-couverte,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation des systèmes d’éclairage,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Réhabilitation ou construction de vestiaires (dont construction modulaire).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Dépôt du dossier de candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;mesdemarches.iledefrance.fr.&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;Celui-ci se compose notamment des éléments suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Une note de présentation, de niveau APS au minimum, comportant un volet technique (avec plans) et un volet fonctionnel (avec étude du besoin) du projet,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Le détail estimatif des travaux,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un plan de financement prévisionnel,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un planning prévisionnel comportant une date de démarrage et de fin de travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-la-creation-et-la-rehabilitation-dequipements-sportifs-franciliens</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Direction des Sports, des Loisirs et de la Citoyenneté&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Service des sports&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Victor Carriere / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:victor.carriere&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;victor.carriere&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 60 52&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sébastien Chiss / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:sebastien.chiss&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;sebastien.chiss&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 70 91&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Mathieu Léopold / &lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;a href="mailto:mathieu.leopold&amp;#64;iledefrance.fr"&gt;&lt;span&gt;mathieu.leopold&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; / 01 53 85 61 33 &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Didier Pereira / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:didier.pereira&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;didier.pereira&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 56 53&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-la-creation-et-a-la-rehabilitation-dequipements-sportifs-franciliens/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-      <c r="A62" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>164214</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'oeuvre</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Maitrise d'oeuvre (MOE)</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions de maîtrise d’œuvre
 (MOE) : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;agence a pour principales missions d&amp;#039;accompagner
 et de conseiller les collectivités dans leurs projets de maitrise
 d’œuvre : &lt;/p&gt;&lt;p&gt;Cela se traduit pour la mise à disposition, via
 conventionnement, de moyens humains ayant des compétences techniques et
 administratives sur chacune des thématiques portées par l&amp;#039;agence :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;• Voirie (sécurisation, modes doux, sentiers, etc.),
 aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.),
 restructuration des ouvrages d’art&lt;br /&gt;
 • Assainissement&lt;br /&gt;
 • Accompagnement à la passation des marchés publics.&lt;br /&gt;
 • Accompagnement juridique (conseil, accompagnement dans la mise en place de
 délégations de service public, etc.).&lt;br /&gt;
 • Ingénierie financière (accompagnement et réalisation des demandes de
 subventions, conseils &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménagement
 aire de jeux, aménagement aire de covoiturage, création de giratoire,
 aménagement de sécurité, création de trottoirs, de cheminement piéton,
 aménagement de cellules commerciales, renouvellement conduites d’eau potable,
 renouvellement canalisation AEP, aménagement de lotissement, création d’une
 station de reminéralisation&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Espace public
 Voirie et réseaux
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence
 départementale. Toutes les collectivités, CC, syndicats peuvent être adhérent à Ingénierie70.&lt;/p&gt;&lt;p&gt;Pour la maitrise d&amp;#039;oeuvre le montant des travaux doit être inférieur à  400 000 € HT par tranche fonctionnelle&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-assistance-a-maitrise-doeuvre/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-[...453 lines deleted...]
-      <c r="A65" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>78201</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Adapter l'offre de services et d'équipements de proximité aux besoins de la population</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Pays Comminges Pyrénées</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I65" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 64</t>
         </is>
       </c>
-      <c r="J65" s="1" t="inlineStr">
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des cofinancements publics mobilisés et au moins 15% du montant des dépenses présentées.</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   a) &lt;/strong&gt;Objectif stratégique&lt;/p&gt;&lt;p&gt;Face au renouveau démographique que connaît le territoire depuis les années 2000, le Pays Comminges Pyrénées doit favoriser l’accueil de nouvelles populations (globalement plus jeunes et contenant un nombre plus important de CSP&amp;#43; qu’au sein même de la population commingeoise) tout en maintenant la qualité de vie reconnue du territoire. De fait, la croissance démographique s’est accompagnée d’une offre de services et d’équipements afin de répondre aux besoins de la population et d’accompagner les mutations sociales (vieillissement, nouveaux arrivants, etc.) mais les besoins demeurent insatisfaits, notamment en matière de santé (au sens de l’OMS : bien-être physique, mental et social), enfance/jeunesse et loisirs.&lt;/p&gt;&lt;p&gt;Les enjeux : Renforcer l’offre de proximité en services et équipements sur l’ensemble du territoire en s’appuyant sur les bassins de vie structurants, tout en soutenant l’« aller vers » (déploiement de maisons de services de proximité et de l’offre itinérante).&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPERATIONS&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;1.1 Maintenir et développer une offre de services de proximité sur l&amp;#039;ensemble du territoire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.1.1 Développer et adapter l’accueil d&amp;#039;enfants, de jeunes, de personnes âgées, de personnes en situation de handicap et de personnes fragiles, ainsi que l’habitat de type intergénérationnel, inclusif, solidaire et/ou partagé&lt;/li&gt;&lt;li&gt;1.1.2 Développer et adapter les équipements offrant des services au public&lt;/li&gt;&lt;li&gt;1.1.3 Développer et adapter l’accès des services au public et les espaces mutualisés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;1.2 Adapter l’offre de santé aux besoins des habitants&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.2.1 Développer et adapter les services en santé et les services médico- sociaux&lt;/li&gt;&lt;li&gt;1.2.2 Favoriser les actions de prévention et l’accompagnement des aidants&lt;/li&gt;&lt;li&gt;1.2.3 Accompagner la mise en réseau des acteurs et l’accueil de nouveaux&lt;/li&gt;&lt;li&gt;professionnels&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Création d’un pôle enfance jeunesse, création d’aires de jeux et de terrains multisports, rénovation de maisons des associations, extension d’un centre social intercommunal, création d’une maison intergénérationnelle, création d’un habitat partagé solidaire, etc. ;&lt;/p&gt;&lt;p&gt;- Aménagement d’un parcours de santé, construction d’un pôle santé, actions de prévention, etc.&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Lutte contre la précarité
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI ; SA ; SAS ; SARL ; SNC, EI ; EURL ; Les mutuelles sous tous leurs statuts ; Les particuliers.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;Les projets d’animation doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions médicales, le projet doit respecter les conditions d’agrément de l’Agence Régionale de Santé.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions paramédicales, le projet devra regrouper à minima 4 professionnels de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues&lt;/strong&gt; : L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>pays@commingespyrenees.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f25b-favoriser-le-maintien-et-la-creation-de-servi/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD67" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-      <c r="A66" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>140803</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du VERDON (PNR)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement des sites naturels fréquentés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas communaux participatifs de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de sites Natura 2000
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ecogardes, gestion de la fréquentation touristique, prévention incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réouverture d&amp;#039;espaces enfrichés au pâturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Replantation de haies et restauration des trames écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui des communes pour leurs documents d&amp;#039;urbanisme
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Forêts
+Montagne
+Transition énergétique
+Education et renforcement des compétences
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui et conseil technique ponctuel gratuit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>PNR du Verdon (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>http://parcduverdon.fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 74 68 00
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
+  info&amp;#64;parcduverdon.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>94676</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -13831,738 +16933,710 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>111726</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Participer aux études opérationnelles d'aménagement de bourg</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...81 lines deleted...]
-      <c r="O67" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Perspective d&amp;#039;aménagement du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 50% d&amp;#039;une dépense plafonnée à 30.000 € HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
-[...3 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions d&amp;#039;obtention :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude préalable aux aménagements des bourgs doit poursuivre les priorités suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Appui et conseil technique ponctuel gratuit
-[...10 lines deleted...]
-      <c r="S67" s="1" t="inlineStr">
+  la définition d&amp;#039;un périmètre d&amp;#039;étude élargi
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche du meilleur parti d&amp;#039;aménagement entre la sécurisation des usages, l&amp;#039;accessibilité des espaces pour tous, des transports et des services et la valorisation du patrimoine bâti et naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;un plan de déplacement cycliste
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prise en compte des trames bleues et vertes, étudier spécifiquement les relations entre les végétaux du bourg et de l&amp;#039;espace rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation des chemins ruraux, des sentiers de randonnée inscrits au Plan Départemental des Itinéraires de Promenade et de Randonnée (PDIPR), des zones naturelles et des espaces sensibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;interconnexion entre l&amp;#039;aménagement projeté et les initiatives existantes ou prévues sur la commune : boucles vélo, aires de camping-car, sentiers de randonnée, jardins familiaux, vergers communaux, aires de jeux pour enfants...
+ &lt;/li&gt;
+ &lt;li&gt;
+  la consultation, au cours de l&amp;#039;étude, des principaux partenaires tels que le CAUE 16, le Département de la Charente, et le cas échéant le service territorial de l&amp;#039;architecture et du patrimoine (Architecte des bâtiments de France ABF), de la population...
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ancrage du projet dans le champ du développement durable (candélabres, récupérateurs d&amp;#039;eau, choix d&amp;#039;essences et d&amp;#039;espèces végétales peu consommatrices en eau et conception amont de façon à en limiter l&amp;#039;entretien et bannir tout produit phytosanitaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les conclusions de l&amp;#039;étude doivent avoir une portée opérationnelle en définissant notamment la maîtrise d&amp;#039;ouvrage, les coûts prévisionnels, le phasage de l&amp;#039;opération et les financements mobilisables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les études doivent être réalisées par un cabinet spécialisé composé d&amp;#039;une équipe pluridisciplinaire (voirie réseaux divers, paysagiste...) intégrant, dans le périmètre d&amp;#039;un édifice protégé, un architecte du patrimoine. Le Département doit être systématiquement associé aux étapes importantes des réflexions.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables :
+&lt;/p&gt;
+&lt;p&gt;
+ Frais d&amp;#039;études : diagnostic, étude préliminaire, avant-projet et levé topographique
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations réalisées en régie ne sont pas éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation de l&amp;#039;étude
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acte d&amp;#039;engagement du Cabinet d&amp;#039;étude retenu mentionnant les honoraires et sa mission
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la délibération de la collectivité approuvant le document
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie du document approuvé
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout support de communication faisant apparaître la participation du Département&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : selon la nature du dossier, le projet peut faire l&amp;#039;objet d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (CAUE, ABF, DDT ou d&amp;#039;autres partenaires)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois à la remise de l&amp;#039;étude, validée par le Conseil municipal
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;étude devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X67" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/embellissement_des_espaces_publics.pdf</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
-[...7 lines deleted...]
-  info&amp;#64;parcduverdon.fr
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 13
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5010-participer-aux-etudes-operationnelles-damenag/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-[...228 lines deleted...]
-      <c r="A69" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>147706</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H69" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P69" s="1" t="inlineStr">
+      <c r="P71" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q69" s="1" t="inlineStr">
+      <c r="Q71" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD71" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>