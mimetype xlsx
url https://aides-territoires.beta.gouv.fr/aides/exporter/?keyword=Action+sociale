--- v3 (2026-08-03)
+++ v4 (2026-09-18)
@@ -521,86 +521,379 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>27/04/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>166497</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les opérations de recyclage urbain avec des solutions techniques innovantes, expérimentales en production de logements</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Appel A Projet Innovant et Exemplaire / Logements</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="F3" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 25</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’édition 2026 de l’appel à projet a pour objectif de valoriser des opérations de recyclage urbain, en valorisant les solutions techniques innovantes, expérimentales ou architecturales et des modes de faire pour créer des logements faciles et agréables à habiter pour tous, adaptés aux évolutions constatées des modes de vies et aux défis d&amp;#039;une communauté d’agglomération sobre, résiliente, inclusive et productive.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des friches industrielles, artisanales, commerciales ou publiques&lt;/li&gt;&lt;li&gt;Des bâtiments vacants, sous-occupés, dégradés…&lt;/li&gt;&lt;li&gt;Des terrains nécessitant démolition, désamiantage ou dépollution (bâtis ou non) &lt;/li&gt;&lt;li&gt;Des terrains nus en &amp;#34;dent creuse&amp;#34;, c’est-à-dire inclus dans des espaces urbanisés déjà bien desservis en réseaux, équipements et services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;Les projets attendus devront répondre aux enjeux du Programme Local de l&amp;#039;Habitat et notamment au minimum à 3 axes parmi ces 5 axes, l’axe 1 étant obligatoire :&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Axe 1&lt;/strong&gt; : Lutter contre la vacance structurelle, les friches dans le tissu urbain mixte au sein de l’enveloppe urbaine, tout en inscrivant les logements dans le quartier / le centre bourg par l’accessibilité à l’offre commerciale, aux services ; l’accessibilité aux mobilités ; une couture avec les quartiers environnants ; une connexion des modes doux notamment les centralités en revalorisant le bâti existant.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 2 &lt;/strong&gt;: Répondre aux objectifs de densité « heureuse » en jouant sur les formes urbaines et la taille des logements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 3 &lt;/strong&gt;: Répondre à la qualité d’usage des logements et prendre en compte le facteur santé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 4 &lt;/strong&gt;: Répondre aux enjeux économiques.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 5&lt;/strong&gt; : Répondre aux enjeux de transformation des modes de vie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt; : 25 % du coût de l’opération, dans la limite d’un montant global de dépenses éligibles plafonné à 240 000 € HT. Soit une subvention maximale de 60 000 € par opération. Montélimar Agglomération prévoit de soutenir au maximum 3 projets lors de cette édition 2026. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses directes et induites relatives à la maîtrise du foncier (acquisition), au traitement du bâti ou terrain en amont de l’opération (démolition, dépollution et désamiantage) et aux travaux de construction et/ou réhabilitation, de même que les dépenses de maîtrise d’œuvre liées à l’opération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La subvention de l’appel à projet peut être cumulée avec l’ensemble des aides Habitat de la Communauté d’Agglomération Montélimar Agglomération, sous réserve d’éligibilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Toutefois, la collectivité se réserve le droit d’écrêter le montant global de la subvention dans le cas où le projet bénéficierait d’un taux d’aides global supérieur à 80 % du montant HT dans le respect des règles nationales applicables en matière de cofinancements des projets.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Edition 2025&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 1&lt;/strong&gt; : aide à l&amp;#039;ingénierie, pour la mission d’étude et de programmation urbaine du secteur Nocaze Nord.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 2&lt;/strong&gt; : Soutien à la réalisation du projet (phase opérationnelle), 3 projets ont été lauréats:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;restructuration complète de l’immeuble situé au 14 rue Pierre Julien, centre ancien de Montélimar, 8 logements à loyers modérés et 1 commerce.&lt;/li&gt;&lt;li&gt;restructuration lourde d’une friche bâtie et de réaménagement d’une friche non bâtie, sise Ilot Jean Jaurès à Montélimar, 10 logements et commerces.&lt;/li&gt;&lt;li&gt;restructuration de l’ilot des Halles en centre ancien de Montélimar avec 18 logements dont 1 habitat partagé et modulable et commerces en rdc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;Bénéficiaires : Les promoteurs – propriétaires privés, les propriétaires bailleurs publics (article L422-2 du Code de la Construction et de l&amp;#039;Habitation), les opérateurs publics ou privés de type SPL, foncière, SEM, EPL, GIE, Coopératives, les associations, collectif d’habitants, les communes.&lt;br /&gt;&lt;br /&gt;Le présent appel à projets est ouvert aux projets situés sur toutes les communes membres de la CAMA.&lt;br /&gt;&lt;br /&gt;Cependant seront priorisés Montélimar au titre du dispositif Action Cœur de Ville et du déficit de production de logements par rapport aux objectifs du PLH, le pôle touristique (Marsanne) et celles identifiées comme déficitaires en logements à la suite du bilan PLH 2024 (Espeluche, Saulce sur Rhône, Savasse, Puygiron, Roynac, Condillac et La Touche).&lt;br /&gt;&lt;br /&gt;Les projets pourront concerner :&lt;br /&gt;&lt;br /&gt;- Les logements par démolition reconstruction, ceux produits par la réhabilitation du bâti existant ou de friches et ceux construits dans une dent creuse ;&lt;br /&gt;- Les logements en typologie collective ou intermédiaire (construction libre exclue) ;&lt;br /&gt;- Les logements destinés à la location (hors location touristique), l’accession ou mixte.&lt;br /&gt;- Les projets devront permettre la production de minimum 4 (quatre) logements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>CA Montélimar Agglomération</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.montelimar-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent appel à projets est ouvert du 1&lt;sup&gt;er&lt;/sup&gt;
+septembre au 31 octobre 2026, &lt;/p&gt;&lt;p&gt;Les candidatures devront obligatoirement être transmises
+par voie électronique avant le 31 octobre 2026 à 19h à l’adresse suivante : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Un accusé de réception de la candidature sera
+transmis à chacun des candidats.&lt;/p&gt;&lt;p&gt;Renseignements : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>nelly.lantheaume@montelimar-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-operations-de-recyclage-urbain-avec-des-solutions-techniques-innovantes-experimentales-en-production-de-logements/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>163725</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>142694</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
 &lt;/p&gt;
 &lt;p&gt;
  Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;éclairages sur les interprétations des résultats,
  &lt;/li&gt;
  &lt;li&gt;
   Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
  &lt;/li&gt;
  &lt;li&gt;
   Pouvoir engager un dialogue constructif avec les services déconcentrés,
@@ -626,475 +919,1162 @@
 &lt;ul&gt;
  &lt;li&gt;
   Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
  &lt;/li&gt;
  &lt;li&gt;
   Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
  &lt;/li&gt;
  &lt;li&gt;
   Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>133055</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
   &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
   &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
   &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
   &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B5" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>117558</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Financer le transfert de patrimoine dans l'habitat locatif social</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PTP : financer des transferts de patrimoine</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoire propose Prêt Transfert, une solution pour financer le transfert de patrimoine et de rachat des baux au sein des habitats locatifs sociaux. Le projet peut concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements locatifs sociaux qui sont transférés entre opérateurs (collectivités territoriales et organismes d&amp;#039;habitation à loyer modéré par exemple) et qui sont éligibles à un financement sur fonds d&amp;#039;épargne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements-foyers tels que définis à l&amp;#039;article R351-55 du Code de la construction et de l&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs autres types d&amp;#039;habitats spécifiques, à condition d&amp;#039;être éligibles à un prêt sur fonds d&amp;#039;épargne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : le Prêt Transfert permet de financer des projets de transfert et de cession hors travaux. Les travaux font l&amp;#039;objet d&amp;#039;un prêt travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêt réhabilitation (PAM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt Habitat Amélioration Restructuration Extension (PHARE).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transfert-de-patrimoine-ptp?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pret_ptp_psat</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ca9f-financer-le-transfert-de-patrimoine-dans-lhab/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>117555</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un montant maximal de 22 000 € par logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>117553</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLS</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>117552</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt haut de bilan deuxième génération (Prêt PHB 2.0) vise à soutenir les investissements des bailleurs sociaux, qu&amp;#039;ils soient des organismes de logement social ou des organismes agréés pour la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ En partenariat avec Action Logement et l&amp;#039;État, la Banque des Territoires met à votre disposition cette offre de prêt à long-terme, aux caractéristiques financières avantageuses. Pendant les 20 premières années, le taux d&amp;#039;intérêt est à 0% avec un différé total d&amp;#039;amortissement du capital. Puis, pour les 10 à 20 années suivantes selon votre projet, votre taux d&amp;#039;intérêt sera aligné sur celui du livret A &amp;#43;0,60% et appliqué avec un amortissement constant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les organismes de logement social (OLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois tranches de PHB 2.0 portent uniquement sur la production nouvelle (construction, acquisition, VEFA, acquisition-amélioration) de logements agréés PLAI, PLUS et PLS. Il existe une particularité pour la tranche de PHB 2.0 dédiée aux constructions vertes : les acquisitions simples et acquisitions-améliorations, non soumises à la RE 2020, ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les maîtrises d&amp;#039;ouvrage d&amp;#039;insertion (MOI)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les 3 tranches de PHB 2.0 permettent de financer la production nouvelle de logements familiaux agréés PLAI, PLUS, PLS, de logements conventionnés Anah très sociaux et sociaux signés et de tout type de logements-foyers hors médico-social (résidences sociales, foyers de travailleurs migrants, foyers de jeunes travailleurs, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phb-20?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phb_20_psat</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dbf-pret-phb-20/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>111735</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="F5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
-   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -1136,248 +2116,1129 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 rue Juliette-Dodu
+ &lt;br /&gt;
+ 97706 Saint-Denis Messag Cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;262 2 62 40 26 26
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  deal-reunion&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.reunion.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>111734</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Martinique</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pointe de Jaham
+ &lt;br /&gt;
+ BP 7212
+ &lt;br /&gt;
+ 97274 Schœlcher Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;596 5 96 59 57 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
+  http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>111733</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ BP 109
+ &lt;br /&gt;
+ 97600 Mamoudzou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;269 2 69 61 12 54
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web :
+ &lt;/strong&gt;
+ &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
+  http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>111732</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Guadeloupe</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  DEAL Guadeloupe
  &lt;br /&gt;
  BP 54
  &lt;br /&gt;
  97102 Basse-Terre Cedex
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;590 5 90 99 46 46
  &lt;br /&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;590 5 90 99 43 43
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   http://www.guadeloupe.developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>03/01/2022</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>105107</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bailleurs publics
  &lt;/li&gt;
  &lt;li&gt;
   Communes et communautés de communes&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Soutenir la production en Charente, de
 logements sociaux, très sociaux en acquisition-amélioration et sous forme
 d’opérations de recyclage foncier, par les bailleurs publics (dont les
 collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
 locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
 &lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de favoriser les échanges, le lien social
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la proximité des services, transports, commerces
  &lt;/li&gt;
  &lt;li&gt;
   de réinvestir les bourgs centres
  &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
  &lt;/li&gt;
  &lt;li&gt;
   le plan de financement
  &lt;/li&gt;
  &lt;li&gt;
@@ -1407,2368 +3268,800 @@
 présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
 regard des crédits disponibles, des priorités départementales et de l’avis de
 la commission, l’individualisation des subventions sera soumise à l’adoption de
 la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
 de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
 de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
 paiement de la subvention interviendra dans le cadre d’une Autorisation de
 programme/crédit de paiement, dans la limite des crédits de paiement inscrits
 par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
 à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
 Acomptes : &lt;/p&gt;&lt;p&gt;o   
 un état récapitulatif des factures, certifié
 par le comptable&lt;/p&gt;&lt;p&gt;·        
 Solde :&lt;/p&gt;&lt;p&gt;o   
 un état récapitulatif des factures, certifié
 par le comptable &lt;/p&gt;&lt;p&gt;o   
 le décompte général et définitif de
 l’opération&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
 l’opération doit être achevée et la demande de versement du solde doit intervenir
 dans un délai maximal de quatre ans à compter de la date de notification de la
 décision attributive. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
 &lt;p&gt;
  Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>25/11/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E7" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>104024</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Aide - « Prêt PAM Taux Fixe »</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H7" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...1571 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Financer des opérations de réhabilitation de logements locatifs sociaux conventionnés à l&amp;#039;aide personnalisée au logement dans le cadre du Plan logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  organismes de logement social (OPH, ESH, SEM immobilière, Coopérative).
  &lt;br /&gt;
  &lt;strong&gt;
   Actions éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prêts à la réhabilitation sont destinés à des logements locatifs sociaux et/ou logements-foyers conventionnés à l&amp;#039;APL pour des travaux de r
  éhabilitation qui n&amp;#039;atteignent pas les critères de performance énergétique requis pour pouvoir bénéficier de l&amp;#039;Eco-prêt, et dont le prix de revient est supérieur ou égal à 15 000 € par logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accompagnement :
  &lt;/strong&gt;
  6 000 € par logement maximum - le PAM à taux fixe peut être complété du PAM à TLA &amp;#43; 60 pb.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/pret-pam-taux-fixe</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la banque des territoires
  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/produit/46925" rel="noopener" target="_blank"&gt;
   &lt;strong&gt;
    via leur formulaire en ligne
   &lt;/strong&gt;
  &lt;/a&gt;
  pour candidater ou en savoir plus sur ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>sylviane.philippe@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88c9-financer-des-operations-de-rehabilitation-de-/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>DDT58</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>05/11/2021</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>98476</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Prêts long terme</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>97734</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Construire et réhabiliter des logements sociaux</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude,
  en proposant ses aides,
  a pour objectifs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
  &lt;/li&gt;
  &lt;li&gt;
   Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
  &lt;/li&gt;
  &lt;li&gt;
   Aider au maintien dans le logement dans de bonnes conditions.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Construction, réhabilitation et maintien des logements sociaux
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux propriétaires occupants aux ressources modestes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
  &lt;/li&gt;
  &lt;li&gt;
   Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/logement</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tel : 04.68.11.69.81
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
    richard.cane&amp;#64;aude.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>16/07/2021</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>103274</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Produire des logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements locatifs sociaux par construction neuve ou transformation d&amp;#039;immeubles après changement de destination permettant la production de logements locatifs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CR 2017-02.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez aussi consulter la fiche du dispositif d&amp;#039;aide accessible sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux  Logements familiaux et résidences sociales non spécifiques », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est calculée selon un pourcentage des dépenses subventionnables définis par le réglement d&amp;#039;intervention. Son montant est plafonné par logement.
 &lt;/p&gt;
 &lt;p&gt;
  Consulter le réglement d&amp;#039;intervention fixé par la délibération cadre CR 2017-02
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de calcul décrites dans la délibération correspondent aux aides maximales mobilisables. L&amp;#039;intervention régionale s&amp;#039;inscrivant dans le cadre d&amp;#039;un budget annuel, les aides potentiellement mobilisables sont par conséquent susceptibles d&amp;#039;être ajustées notamment en fonction des disponibilités de crédits.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     logements familiaux agréés en PLS, PLUS, PLAI, ou Anah très social,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     foyers (résidences sociales, maisons-relais, pensions de famille) financés en PLAI, non dédiés à un public spécifique.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Sont exclues:
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     l&amp;#039;acquisition de patrimoines déjà conventionnés,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures d&amp;#039;hébergement d&amp;#039;urgence (centres de stabilisation, d&amp;#039;hébergement et de réinsertion sociale, d&amp;#039;accueil pour demandeurs d&amp;#039;asile...),
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures dédiées à une population spécifique (personnes âgées, handicapés, jeunes travailleurs, travailleurs migrants, étudiants...).
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
  &lt;/li&gt;
  &lt;li&gt;
   les sociétés d&amp;#039;économie mixte de construction,
  &lt;/li&gt;
  &lt;li&gt;
   les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités territoriales ainsi que leurs groupements et les établissements publics.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Quand déposer la demande de subvention ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de travaux : après validation de l&amp;#039;APD et avant finalisation du DCE,
@@ -3776,411 +4069,118 @@
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de conception-réalisation : après validation de l&amp;#039;APD réalisé par le groupement et avant validation de la version PRO,
  &lt;/li&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en VEFA : après signature du contrat de réservation et avant de conclure l&amp;#039;acte de vente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Qui peut déposer la demande ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisme désigné par le bénéficiaire (AMO,....).
   &lt;br /&gt;
   Les dossiers doivent être déposés sur la plateforme des aides régionales (mesdemarches.iledefrance.fr)
   &lt;br /&gt;
   La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-locatifs-sociaux-tres-sociaux-et-intermediaire</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;
  cyrielle.lavrador&amp;#64;iledefrance.fr
 &lt;/span&gt;
 - 01 53 85 56 82
 &lt;br /&gt;
 christine.malvaut&amp;#64;iledefrance.fr - 01 53 85 71 89
 &lt;br /&gt;
 sandrine.promenzio&amp;#64;iledefrance.fr - 01 53 85 75 37 (référente opérations réalisées en maîtrise d&amp;#039;ouvrage d&amp;#039;insertion)
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>19/09/2019</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...291 lines deleted...]
-      </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>120979</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4403,1915 +4403,287 @@
 Création d’une crèche</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>03/11/2022</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>144546</v>
+        <v>163727</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+          <t>La rénovation énergétique des logements sociaux</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...25 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...5 lines deleted...]
-Economie circulaire
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
 Economie locale et circuits courts
-Consommation et production
-[...9 lines deleted...]
-Industrie</t>
+Logement et habitat</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
         </is>
       </c>
       <c r="R21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...22 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="U21" s="1" t="inlineStr">
         <is>
-          <t>Charente</t>
+          <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="V21" s="1" t="inlineStr">
         <is>
-          <t>http://www.epfna.fr</t>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
         </is>
       </c>
       <c r="X21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...23 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y21" s="1" t="inlineStr">
         <is>
-          <t>contact@epfna.fr</t>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z21" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
       <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB21" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle
-[...5 lines deleted...]
-          <t>EPFNA</t>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
-          <t>30/06/2023</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
-        <v>144545</v>
+        <v>144509</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+          <t>Dotation de revitalisation</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
-        <is>
-[...1536 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J22" s="1" t="inlineStr">
         <is>
           <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour
 solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
 dynamisation ou restructuration de son centre-ville ou centre-bourg », la
 commune, ou son EPCI, devra réaliser préalablement une étude globale de son
 centre-ville ou centre-bourg de type « Plan de référence » qui
 définira un plan d’action global et pluriannuel.&lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Typologies
 d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
 la commune, les projets retenus devront concerner au minimum 2 thématiques sur
 les 4 suivantes :&lt;/p&gt;
 &lt;p&gt;·        
 habitat et logement social,&lt;/p&gt;
 &lt;p&gt;·        
 commerce et services,&lt;/p&gt;
 &lt;p&gt;·        
 cadre de vie et l’environnement,
 notamment la transition énergétique et écologique et les espaces publics en
 lien avec les mobilités,&lt;/p&gt;
 &lt;p&gt;·        
 équipements à destination de la
 population.&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Les
 projets devront être localisés aux centres-bourgs ou centres-villes et
 justifier d’effets directs de revitalisation, dynamisation ou restructuration
 des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
 centralité par leurs incidences sur les services ou les habitants des communes
 rurales périphériques.&lt;/p&gt;
 &lt;p&gt;Les
 aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
 des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les
 centralités devront : &lt;/p&gt;
 &lt;p&gt;-       
 présenter
 un plan de référence ou une étude globale d’aménagement intégrant des
 dimensions économiques, sociales, environnementales, de services et
 d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
 &lt;p&gt;-       
 établir
 une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
 à 10 15 ans.&lt;/p&gt;
 &lt;p&gt;-       
 définir
 avec les élus départementaux et services les projets proposés à la dotation de
 revitalisation et soumettre leur demande au Président du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;·        
 commune ayant des fonctions de centralité,
 &lt;/p&gt;
 &lt;p&gt;·        
 établissement public de coopération
 intercommunale (en accord avec la commune pour tout ou partie des projets
 retenus) &lt;/p&gt;
@@ -6325,789 +4697,2327 @@
 &lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
 &lt;p&gt;• moyens et petits pôles :
 300 000 €,&lt;/p&gt;
 &lt;p&gt;• pôle de proximité : 250 000
 €.&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;La
 dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
 mise en œuvre effective d’un programme ambitieux de création de logements
 sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Ce
 programme devra être établi en cohérence avec le schéma départemental de
 l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
 intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
 âgées à leur domicile.&lt;/p&gt;
 &lt;p&gt;L’aide aux projets retenus ne pourra dépasser
 40 % des dépenses éligibles. &lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Une
 centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
 ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
 période 2019-2027. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Développement Territorial Intégré et Ingénierie de Projets
 &lt;/p&gt;
 &lt;p&gt;
  Secrétariat : 05 58 05 40 40&lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
   developpement.territorial&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du Département
 &lt;/p&gt;
 &lt;p&gt;
  23 rue Victor Hugo
 &lt;/p&gt;
 &lt;p&gt;
  40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E30" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>144546</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
-[...2 lines deleted...]
- Voir le bouton plus d&amp;#039;information en bas de page.
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V30" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
-[...17 lines deleted...]
- &lt;br /&gt;
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...202 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>144545</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V32" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
+  Nicolas Proust
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  05 49 62 13 13
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  louis.andreo&amp;#64;epfna.fr
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>144543</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>144542</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Corrèze</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>144541</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>144540</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Grégoire Gilger
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur opérationnel, directeur territorial Gironde
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 18 19
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  gregoire.gilger&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>139430</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière
+Autre aide financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
@@ -7263,900 +7173,990 @@
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>98477</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Financer les opérations de rénovation thermique</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>56454</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Valoriser le patrimoine bâti</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Subvention
 Autre aide financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I35" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -    Le montant de la minoration peut atteindre jusqu&amp;#039;à 400 € par mètre carré de surface de plancher de bâti préservé.
 &lt;/p&gt;
 &lt;p&gt;
  -    Attribution sur dossier de la minoration pour des projets entrant dans le cadre du PPI
 &lt;/p&gt;
 &lt;p&gt;
  -    Le maitre d&amp;#039;ouvrage doit s&amp;#039;associer des compétences d&amp;#039;un architecte. Le dossier doit présenter les plans du projet et les coûts associés à la valorisation du patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  -    Une commission, notamment composée de représentants de l&amp;#039;EPFLO et des CAUE de l&amp;#039;Oise et de l&amp;#039;Aisne (Conseils d&amp;#039;Architecture, d&amp;#039;Urbanisme et de l&amp;#039;Environnement), émet un avis sur l&amp;#039;éligibilité des projets, préalablement à leur présentation au Conseil d&amp;#039;Administration de l&amp;#039;EPFLO qui reste le seul organe compétent pour acter du montant des minorations foncières.
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P35" s="1" t="inlineStr">
+      <c r="P36" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q35" s="1" t="inlineStr">
+      <c r="Q36" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a2f-soutenir-le-logement-locatif-social-et-lacces/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>56453</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Recycler le foncier et les friches</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Autre aide financière
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
 Ingénierie technique
 Ingénierie financière
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="I36" s="1" t="inlineStr">
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J36" s="1" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Revitalisation
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q36" s="1" t="inlineStr">
+      <c r="Q37" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a89c-cofinancer-des-etudes-pour-preparer-laction-f/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>44406</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
 Autre aide financière
 Subvention
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I37" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à soutenir le logement locatif social et l&amp;#039;accession aidée par l&amp;#039;attribution de minoration foncière sur les logements locatifs sociaux (PLUS, PLAI, PLS), logements locatif intermédiaire (PLI) et les logements en accession aidée (PSLA, Bail Réel Solidaire ou autre dispositif destiné à des ménages dont les revenus ne dépassent pas les plafonds de ressources du PSLA)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Attribution sur décision du Conseil d&amp;#039;Administration de l&amp;#039;EPFLO, au vu de la difficulté effective à réaliser l&amp;#039;opération sans minoration(s) et en fonction des capacités financières de l&amp;#039;EPFLO
 &lt;/p&gt;
 &lt;p&gt;
  -    Les montants de minoration sont définis par type de logement et par mètre carré de surface utile : PLAI 135 €/m2 SU ; PLUS/BRS 110 €/m2 SU; PLS 75 €/m2 SU; PLI 25 €/m2 SU; accession aidée (hors BRS) 60 €/m2 SU
 &lt;/p&gt;
 &lt;p&gt;
  -    L&amp;#039;éligibilité à la minoration foncière « logement » est conditionnée comme tout opération de logement au respect d&amp;#039;une densité minimale de 20 logements par hectare, ou celle du document d&amp;#039;urbanisme si elle est supérieure. (En cas d&amp;#039;assainissement non collectif, l&amp;#039;emprise nécessaire à l&amp;#039;assainissement n&amp;#039;entre pas dans le calcul de la densité)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Les cessions au profit d&amp;#039;un opérateur privé réalisant les logements dans le cadre d&amp;#039;une Vente en l&amp;#039;État Futur d&amp;#039;Achèvement (VEFA) à un bailleur social ne sont pas éligibles à la minoration &amp;#34;logement aidé&amp;#34;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -    Le montant de la minoration sera calculé sur la base des surfaces du programme définies lors du permis de construire ou pour le logement social dans le dossier de financement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P37" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q37" s="1" t="inlineStr">
+      <c r="Q38" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-logement-locatif-social/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>03/06/2020</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...128 lines deleted...]
-      </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>120921</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8288,51 +8288,51 @@
       </c>
       <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>166258</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Contrat Chaleur Renouvelable</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>CCR</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
@@ -8428,83 +8428,83 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Syane</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>10/04/2026</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>139428</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
+Autre aide financière
 Ingénierie Juridique / administrative
-Autre aide financière</t>
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
@@ -8671,51 +8671,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>24/04/2023</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>163916</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Financer des actions améliorant la qualité du service rendu à la personne accompagnée dans les services autonomie à domicile (SAD)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Attribution d’une dotation complémentaire par le Département de la Manche aux services autonomie à domicile (SAD) pour le financement d’actions améliorant la qualité du service rendu à la personne accompagnée</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -8789,51 +8789,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/attribution-dune-dotation-complementaire-par-le-departement-de-la-manche-aux-services-autonomie-a-domicile-sad-pour-le-financement-dactions-ameliorant-la-qualite-du-service-rendu-a-la-personne-accompagnee/</t>
         </is>
       </c>
       <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>01/12/2024</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>111708</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs du domaine de l'insertion - investissement</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Soutien aux acteurs du domaine de l'insertion - investissement</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9053,51 +9053,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>102630</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine Emploi</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9221,51 +9221,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>13/10/2021</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>165848</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Moderniser les instituts de formations sanitaires sociales</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Modernisation des instituts de formations sanitaires sociales</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
@@ -9348,51 +9348,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/modernisation-des-instituts-de-formations-sanitaires-sociales-1/</t>
         </is>
       </c>
       <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>02/08/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
         <v>105105</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs du domaine de l'insertion - fonctionnement</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Soutien aux acteurs du domaine de l'insertion - fonctionnement</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9605,51 +9605,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>25/11/2021</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
         <v>144481</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Soutenir les intercommunalités landaises dans le maintien des services offerts au public</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -9760,421 +9760,421 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
-        <v>126869</v>
+        <v>165876</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les structures d'animation de la vie sociale de Charente</t>
+          <t>Lutter contre la précarité et l'exclusion</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Soutien aux structures d'animation de la vie sociale de Charente</t>
+          <t>Lutte contre la précarité et l'exclusion</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
-        <is>
-[...245 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de sa politique de solidarité et de lutte contre la pauvreté, la Région a décidé de soutenir des démarches et des initiatives sur l’ensemble du territoire régional.&lt;/p&gt;
 &lt;p&gt;Ainsi, la Région a la volonté d’articuler son intervention en particulier avec les structures dont l’ancrage territorial permet d’offrir des dispositifs adaptés aux diverses réalités locales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P49" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
         <is>
           <t>03/06/2024</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les associations et Centres Communaux d’Actions Sociales autour de projets alimentaires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une priorité est donnée aux associations faisant l’objet d’un conventionnement pluriannuel avec la Région ou porteuses d’une épicerie sociale et solidaire.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le réseau des Banques alimentaires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations d’accueil, d’écoute et d’orientation des publics précaires et/ou en grande difficulté tels les accueils de jour.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les demandes devront s’inscrire dans les deux axes précités au regard des modalités du règlement financier de la Région et du cadre d’intervention du Service Jeunesse et Engagement civique.&lt;br /&gt; Les subventions d’investissement concernent, en priorité le domaine alimentaire et ciblent l’aménagement et l’équipement logistique des structures départementales conventionnées (Antennes départementales uniquement).&lt;br /&gt; La subvention régionale ne peut excéder &lt;span&gt;un taux de 50 % &lt;/span&gt;du coût total TTC du projet.&lt;br /&gt; Elle est fixée au regard du coût total de la dépense et des cofinancements.&lt;br /&gt; L’activité soutenue doit obligatoirement faire apparaître un cofinancement public&lt;br /&gt; et ne pas dépendre de la seule subvention de la Région.&lt;br /&gt; Les actions financées doivent obligatoirement faire apparaître un cofinancement public&lt;br /&gt; et ne pas dépendre de la seule subvention de la Région.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/lutte-precarite-exclusion</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Jeunesse et Engagement Civique - &lt;a href="tel:0491575251"&gt;04 91 57 52 51&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutte-contre-la-precarite-et-l-exclusion/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>126869</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures d'animation de la vie sociale de Charente</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux structures d'animation de la vie sociale de Charente</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite apporter son soutien aux structures d’animation de la vie sociale dans la conduite d’une mission « d’aller vers ». Il s’agit, pour ces structures, de renforcer et développer de nouvelles modalités d’accompagnement des publics ne fréquentant pas ou plus les services sociaux et les structures d’animation de la vie sociale. En cohérence avec les objectifs poursuivis dans le cadre de la politique départementale d’insertion et des politiques solidaires, les interventions proposées se réaliseront en proximité des lieux de vie des usagers dans des espaces non investis jusqu’à présent et selon des méthodes adaptées. 
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué à part égale entre les structures agréées en fonction de l’enveloppe budgétaire votée chaque année pour les centres sociaux et celle pour les espaces de vie associative.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes conventionnés par la Caisse d&amp;#039;Allocation Familiale en tant que Centre social (CS)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes conventionnés par la Caisse d&amp;#039;Allocation Familiale en tant qu&amp;#039;Espace de Vie Sociale (EVS)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions en fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le formulaire du Département « Actions d&amp;#039;insertion (nouvelle ou renouvellement)
+ &lt;/li&gt;
+ &lt;li&gt;
+  en cas de renouvellement, le bilan de l&amp;#039;action précédente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément aux dispositions de la convention signée ou, à défaut, de la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : conformément aux dispositions de la convention signée ou, à défaut, de la notification de la décision attributive
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
       <c r="U49" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>Charente</t>
         </is>
       </c>
       <c r="V49" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/lutte-precarite-exclusion</t>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/06-Insertion_et_action_sociale/soutien_structures_animation_vie_sociale_charente.pdf</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
       <c r="X49" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Service Jeunesse et Engagement Civique - &lt;a href="tel:0491575251"&gt;04 91 57 52 51&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Action d&amp;#039;insertion - fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : les dossiers devront avoir été déposés au plus tard le 30 juin de l&amp;#039;année
+&lt;/p&gt;
+&lt;p&gt;
+ Direction insertion et de l&amp;#039;économie sociale et solidaire ; Tél. : 05 16 09 69 69 ou 69 54
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y49" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>subventions16@lacharente.fr</t>
         </is>
       </c>
       <c r="Z49" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/lutte-contre-la-precarite-et-l-exclusion/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/415f-soutenir-les-structures-danimation-de-la-vie-/</t>
         </is>
       </c>
       <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>19/01/2023</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
         <v>102581</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs œuvrant dans le domaine social</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Soutien aux acteurs œuvrant dans le domaine social</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10655,51 +10655,51 @@
           <t>Création d’une crèche</t>
         </is>
       </c>
       <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>12/10/2021</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
         <v>162637</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10810,91 +10810,91 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
         <v>139916</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H52" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
@@ -11048,51 +11048,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
       <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
       <c r="AH52" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
         <v>163254</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Se former à l'étranger - Accréditation Erasmus+</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Erasmus +</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Accréditation Erasmus+ - Action Clé 1</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Agence Erasmus+ France / Education &amp; Formation</t>
@@ -11232,48 +11232,48 @@
           <t>Agence Erasmus+ France Education et Formation</t>
         </is>
       </c>
       <c r="AD53" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>20/09/2024</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>