--- v0 (2026-02-01)
+++ v1 (2026-04-21)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA104"/>
+  <dimension ref="A1:AH103"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,115 +225,469 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>153399</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>152465</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aider à la mise en œuvre d’opérations de programmation foncière et études pré-opérationnelles</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>PROGRAMMATION FONCIÈRE &amp; ÉTUDES PRÉ-OPÉRATIONNELLES</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 42</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre aux communes et à leurs groupements de préparer la mise en œuvre d&amp;#039;opérations de renouvellement urbain et de densification par la programmation foncière et l&amp;#039;examen de la faisabilité des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -470,449 +824,549 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toute élaboration d&amp;#039;études foncières pour laquelle un délai d&amp;#039;au moins 5 ans entre la date d&amp;#039;approbation d&amp;#039;un document de planification comprenant une étude foncière et ayant bénéficié d&amp;#039;une aide départementale et la date de prescription de l&amp;#039;étude foncière ne sera pas respectée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   SERVICE INSTRUCTEUR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction Générale Adjointe aménagement durable, environnement et mobilité
 &lt;/p&gt;
 &lt;p&gt;
  Service foncier, aménagement rural et urbanisme.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7a0b-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>150006</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des parcelles forestières en tant que collectivité locale</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>ACQUERIR DES PARCELLES FORESTIERES EN TANT QUE COLLECTIVITE LOCALE</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...20 lines deleted...]
- &lt;br /&gt;
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans le cadre de la mise en œuvre de sa politique en faveur de la filière forêt-bois, le soutien du Département à l&amp;#039;acquisition de parcelles forestières par les collectivités locales vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   encourager le regroupement forestier,
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   lutter contre le morcellement de la forêt,
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   favoriser la gestion durable de la forêt,
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   favoriser la mobilisation durable des bois locaux.
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ce dispositif concerne les acquisitions de parcelles forestières dans les objectifs suivants :
+ &lt;/li&gt;
+ &lt;li&gt;
+  valorisation économique (exploitation et mobilisation de bois),
+ &lt;/li&gt;
+ &lt;li&gt;
+  préservation des services écosystémiques (protection contre les risques naturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  préservation de la qualité des eaux, de la biodiversité...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  amélioration des capacités d&amp;#039;accueil du public.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Coûts d&amp;#039;achat des terrains plafonné à la valeur d&amp;#039;expertise
+&lt;/p&gt;
+&lt;p&gt;
+ - Frais directement associés à l&amp;#039;acquisition : expertise préalable des biens, acte notarié,frais de bornage...
+&lt;/p&gt;
+&lt;p&gt;
+ - Le compromis de vente ne devra pas être signé avant le dépôt de la demande de subvention au Département,
+&lt;/p&gt;
+&lt;p&gt;
+ - Le dossier devra comporter une expertise préalable portant sur la localisation, la qualité des terrains à acquérir (fond et fruit) et leur valeur de vente,
+&lt;/p&gt;
+&lt;p&gt;
+ - La parcelle ou l&amp;#039;ensemble de parcelles à acquérir devront répondre aux 3 conditions cumulatives suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1/ représenter un tènement d&amp;#039;une superficie supérieure ou égale à 4 ha
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une dérogation à ce seuil de surface sera possible dans le cas d&amp;#039;une parcelle enclavée, ou dans le cas d&amp;#039;une parcelle permettant d&amp;#039;aménager une place de dépôt de bois en lien avec la mobilisation ou la résorption d&amp;#039;un point de conflit ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2/
+  être attenante(s) à une parcelle forestière productive desservie par la forêt
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une dérogation sera possible dans le cas d&amp;#039;une commune ne disposant pas de parcelles de forêt et souhaitant en acquérir pour une surface minimale de 10 ha, et dans le cas d&amp;#039;un tènement isolé de surface supérieure ou égale à 10 ha ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3/ avoir recueillis l&amp;#039;avis de l&amp;#039;ONF sur l&amp;#039;opportunité d&amp;#039;application au Régime Forestier sur la ou les parcelles concernée(s).
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Engagement sur 20 ans à ne pas vendre les parcelles forestières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les parcelles acquises seront soumises au régime forestier avec la mise en place d&amp;#039;un plan d&amp;#039;aménagement forestier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engagement à adhérer à un système de certification forestière (PEFC , FSC ou équivalent...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engagement à adhérer pendant deux ans minimum à l&amp;#039;association des communes forestières de la Drôme,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sur les parcelles acquises, le droit de chasse ne pourra être cédé à un particulier mais seulement à une ACCA locale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant/Taux de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de la subvention est fixé
+ &lt;strong&gt;
+  à 50 % des dépenses
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  éligibles HT
+ &lt;/strong&gt;
+ (ou TTC si la collectivité n&amp;#039;est pas assujettie à la TVA), dans la limite des plafonds d&amp;#039;aides autorisées en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces constitutives du dossier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des pièces justificatives nécessaires au dépôt du dossier est indiquée dans le formulaire de demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : les dépenses ou devis signés avant la date d&amp;#039;accusé de réception de votre dossier ne sont pas éligibles.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La commune sollicitera le financement du Département de la Drôme par le biais du formulaire de demande de subvention correspondant au dispositif « Acquérir des parcelles forestières en forêt publique ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Versement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement de la subvention sera effectué sur justification de la réalisation de l&amp;#039;opération..
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bases réglementaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ – Code général des collectivités territoriales et notamment les articles L3232-1-2 et L1111-10,
+&lt;/p&gt;
+&lt;p&gt;
+ – Délibération du Conseil départemental de la Drôme n°10327 du 27 mars 2023 portant sur l&amp;#039;adoption d&amp;#039;une nouvelle stratégie en faveur de la filière forêt-bois sur la période 2023-2028,
+&lt;/p&gt;
+&lt;p&gt;
+ – Délibération du Conseil départemental en date du 26 juin 2023 approuvant le dispositif « Acquérir des parcelles forestières  »
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Identification du gisement foncier en renouvellement urbain sur le territoire de la communauté d&amp;#039;agglomération d&amp;#039;Hénin-Carvin (2018-2019)
+  Opérations éligibles
  &lt;/strong&gt;
- &lt;br /&gt;
-[...18 lines deleted...]
-      <c r="S3" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coûts d&amp;#039;achat des terrains plafonné à la valeur d&amp;#039;expertise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais directement associés à l&amp;#039;acquisition : expertise préalable des biens, acte notarié, frais de bornage...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de communes (EPCI)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/acquerir-des-parcelles-forestieres-en-tant-que-collectivite-locale/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Instructeur et Référents
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Agriculture Forêt et Alimentation de la Région
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le Département de la Drôme :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Économie Emploi Insertion du Département de la Drôme -Service Développement Agricole, Agroalimentaire et Bois
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivi technique du dossier :
+ &lt;/li&gt;
+&lt;/ul&gt;
+Sandrine LECUYER, chargée de mission forêt-bois – tél. : 06.86.58.30.91 –
+&lt;a href="mailto:slecuyer&amp;#64;ladrome.fr" target="_self"&gt;
+ slecuyer&amp;#64;ladrome.fr
+&lt;/a&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivi administratif du dossier :
+ &lt;/li&gt;
+&lt;/ul&gt;
+Natacha BRUCHON – tél. :04.75.79.26.88 –
+&lt;a href="mailto:sbruchon&amp;#64;ladrome.fr" target="_self"&gt;
+ sbruchon&amp;#64;ladrome.fr
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e45f-acquerir-des-parcelles-forestieres-en-tant-qu/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...187 lines deleted...]
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>148613</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
@@ -1092,1564 +1546,1935 @@
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a79f-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>92613</v>
+        <v>144536</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités souhaitant s’engager sur une protection à long terme de leurs espaces agricoles et naturels nécessaires à toute action foncière agricole</t>
+          <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Vaucluse</t>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
-        <is>
-[...1478 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;
+                           &lt;span&gt;
+                            &lt;span&gt;
+                             &lt;span&gt;
+                              &lt;span&gt;
+                               &lt;span&gt;
+                                &lt;span&gt;👉&lt;/span&gt;
+                               &lt;/span&gt;
+                              &lt;/span&gt;
+                             &lt;/span&gt;
+                            &lt;/span&gt;
+                           &lt;/span&gt;
+                          &lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Grégoire Gilger
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur opérationnel, directeur territorial Gironde
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 18 19
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  gregoire.gilger&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6be2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>144535</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;
+                           &lt;span&gt;
+                            &lt;span&gt;
+                             &lt;span&gt;👉&lt;/span&gt;
+                            &lt;/span&gt;
+                           &lt;/span&gt;
+                          &lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7181-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>144534</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;👉&lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32a2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>144533</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ... ) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;👉&lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Arnaud Herry
+ &lt;/li&gt;
+ &lt;li&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/li&gt;
+ &lt;li&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 49 62 66 94
+ &lt;/li&gt;
+ &lt;li&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDE
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e61-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>144532</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;👉&lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Corrèze</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c89d-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>144531</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;👉&lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9773-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>144530</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -2702,206 +3527,508 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   www.epfna.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4a90-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>144528</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (23)</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;👉&lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3853-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>143293</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Apprendre à utiliser les fichiers fonciers (Formation)</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Description
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2009, le Cerema retraite, géolocalise et enrichit les Fichiers fonciers de la Direction Générale des Finances Publiques (Dgfip, données MAJIC) pour le compte du Ministère en charge de l&amp;#039;Ecologie et du Logement, afin de permettre aux acteurs pblics de réaliser facilement des analyses fines et comparables sur leur territoire national. Les Fichiers fonciers décrivent de manière détaillée l&amp;#039;occupation du sol fiscale, les locaux ainsi que les différents droits de propriété qui leur sont liés. Ils sont aujourd&amp;#039;hui devenus essentiels pour à une meilleure connaissance du foncier dans de nombreuses politiques publiques telles que l&amp;#039;occupation du sol, l&amp;#039;aménagement, le logement, la gestion du risque et l&amp;#039;énergie. Le Cerema vous propose de découvrir le contenu et les usages des Fichiers fonciers à travers une prise en main opérationnelle des données. La formation apporte des notions thématiques sur les données et leur utilisation, et des notions techniques pour la manipulation des données
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs pédagogiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comprendre le contenu des Fichiers fonciers et les usages des données, savoir apprécier la fiabilité des variables
  &lt;/li&gt;
  &lt;li&gt;
   Fournir des outils adaptés aux ambitions des politiques publiques
  &lt;/li&gt;
  &lt;li&gt;
   Savoir manipuler les principales variables des Fichiers fonciers au travers de requêtes SQL (langage de requête structurée).
  &lt;/li&gt;
@@ -3037,263 +4164,3333 @@
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Délais d&amp;#039;accès
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Frais d&amp;#039;inscription
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1500€ HT (TVA à 0 % s&amp;#039;agissant de formation)
 &lt;/p&gt;
 &lt;p&gt;
  Déjeuners inclus
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Foncier</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes bénéficiaires des Fichiers fonciers
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités territoriales
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics de l&amp;#039;État
  &lt;/li&gt;
  &lt;li&gt;
   Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   Bureaux d&amp;#039;études
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Niveau prérequis
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aucun prérequis n&amp;#039;est nécessaire. La formation propose une initiation complète au SQL (langage de requête structuré), via le client PgAdmin de l&amp;#039;outil libre PostgreSQL.
  &lt;/li&gt;
  &lt;li&gt;
   Une connaissance basique d&amp;#039;un logiciel bureautique SIG (Système d&amp;#039;Information Géographique) tel que Qgis est souhaitable.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-savoir-utiliser-fichiers-fonciers-0</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://datafoncier.cerema.fr/donnees/fichiers-fonciers/contact</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46b5-savoir-utiliser-les-fichiers-fonciers-formati/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>139434</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les risques naturels et technologiques</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Hauts-de-France est exposée à de multiples risques naturels : inondation, mouvements de terrains, présence de cavités ou risques propres au littoral. De plus, le passé industriel des Hauts-de-France a légué un certain nombre de sites présentant des risques technologiques (périmètres SEVESO) et miniers. L&amp;#039;Etablissement Public Foncier Hauts de France est donc amené à intervenir pour maîtriser les fonciers exposés à ces risques, déconstruire les biens les plus exposés et renaturer les emprises acquises. L&amp;#039;établissement accompagne également les collectivités dans la mobilisation des dispositifs financiers dédiés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les sites classés à risque sur sollicitation des collectivités, de la Direction Régionale de Environnement, de l&amp;#039;Aménagement et du Logement (DREAL) et des entreprises concernées par les risques technologiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des sources de pollution
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de démolition et de déconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renaturation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Foncier du Plan de Prévention des Risques Technologiques des sites EPV et Antargaz, Thiant (Nord)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF intervient dans le cadre de la mise en œuvre des mesures foncières du Plan de Prévention des Risques Technologiques du parc d&amp;#039;activités Haulchin-Thiant. Il a acquis et démoli les habitations et bâtiments situés à proximité de deux sites classés SEVESO (stockage et distribution de butane et propane et entrepôt pétrolier).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Thivencelle, berges de l&amp;#039;Hogneau (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF poursuit son intervention à Thivencelle sur les berges de l&amp;#039;Hogneau, afin de démolir cinq habitations situées en PPRI risquant de s&amp;#039;effondrer. La déconstruction de ces habitations permettra de redéfinir le plan d&amp;#039;aménagement de la digue gauche de la rivière.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bords de falaise, Wimereux (Pas-de-Calais)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La Côte d&amp;#039;Opale est soumise à l&amp;#039;érosion progressive de ses falaises qui menace les villas qui y sont implantées. En réponse, la préfecture du Pas-de-Calais a instauré en octobre 2007 un Plan de Prévention des Risques Littoraux (PPRL) qui concerne notamment la commune de Wimereux. Ne disposant pas de l&amp;#039;ingénierie technique et financière nécessaire pour mettre en œuvre les dispositions du PPRL, la commune de Wimereux a sollicité l&amp;#039;intervention de l&amp;#039;EPF en 2009 pour acquérir cinq maisons, procéder à leur déconstruction et restaurer les habitats naturels présents en bord de falaise. Acteur de la préservation du capital environnemental régional, l&amp;#039;EPF a pris en compte lors de la phase de chantier les espèces protégées et patrimoniales (crambe, armérie, lavatère arbustif) et a permis la restauration des pelouses aérohalines. Une partie des acquisitions et travaux a été prise en charge par les fonds Barnier et le foncier a été restitué à la collectivité sous forme d&amp;#039;espace de nature.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y15" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
       <c r="Z15" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/46b5-savoir-utiliser-les-fichiers-fonciers-formati/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0dd8-gerer-les-risques-naturels-et-technologiques/</t>
         </is>
       </c>
       <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
+    <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
+        <v>139431</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le gisement foncier de mon territoire, de ma commune</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un objectif de sobriété foncière, l&amp;#039;Etablissement Public Foncier Hauts de France accompagne les collectivités dans l&amp;#039;identification des gisements fonciers sur leur territoire en promouvant l&amp;#039;élaboration de référentiels fonciers. Le référentiel permet d&amp;#039;identifier les gisements fonciers bâtis et non bâtis au sein de l&amp;#039;enveloppe urbaine (friches, dents creuses, logements vacants...), puis de les qualifier (dureté foncière, potentiel d&amp;#039;aménagement, coût du recyclage, aménités du site...). La collectivité est maître d&amp;#039;ouvrage, l&amp;#039;EPF apporte son expertise en matière de méthodologie et de rédaction du cahier des charges, d&amp;#039;accompagnement au suivi de la mission et d&amp;#039;exploitation des résultats. L&amp;#039;établissement peut également aider à la sélection du prestataire et contribuer à fournir des données nécessaires aux études. Dans certains cas, l&amp;#039;EPF peut cofinancer la démarche à hauteur de 50% maximum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Identification du gisement foncier en renouvellement urbain sur le territoire de la communauté d&amp;#039;agglomération d&amp;#039;Hénin-Carvin (2018-2019)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans un souci de limitation de la consommation foncière, la démarche avait pour objectif d&amp;#039;identifier le foncier mobilisable en renouvellement urbain pour satisfaire les besoins de la communauté d&amp;#039;agglomération (offre de logements diversifiée, développement économique, préservation des espaces naturels et agricoles). Après un diagnostic du territoire et une investigation sur le terrain, un potentiel de 470 hectares a été identifié, qualifié puis hiérarchisé afin d&amp;#039;aboutir à la définition d&amp;#039;une stratégie foncière à l&amp;#039;échelle de l&amp;#039;EPCI. Chaque potentiel foncier a fait l&amp;#039;objet d&amp;#039;une fiche descriptive et une monographie par commune a été réalisée.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Foncier</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4411-identifier-le-gisement-foncier-de-mon-territo/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>139429</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Recycler une friche</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France (EPF) a été créé pour recycler les friches. Agissant pour le compte des collectivités, l&amp;#039;EPF acquiert ces sites obsolètes et vacants et dont la configuration n&amp;#039;est plus en adéquation avec les besoins du marché.
+ &lt;br /&gt;
+ Il assure la gestion des déchets (amiante notamment), la déconstruction, en favorisant des démarches d&amp;#039;économie circulaire, le traitement des sources de pollution concentrées et le pré-verdissement.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;établissement permet de remettre sur le marché des biens qui en étaient sortis, de réduire les risques attachés à la dangerosité de ces sites et d&amp;#039;améliorer l&amp;#039;image et l&amp;#039;attractivité des quartiers où ils se situent. L&amp;#039;EPF prend en charge 50 à 80% du coût des études et des travaux.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Projets visant le développement d&amp;#039;une offre de logements, le développement économique, la redynamisation des centres villes et centres bourgs, la gestion des risques, la protection/restauration de la biodiversité, la valorisation du patrimoine UNESCO, la constitution de réserves foncières
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ •    Acquisition et portage foncier
+ &lt;br /&gt;
+ •    Etudes préalables
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80% *
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution jusqu&amp;#039;à 80% *
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * Lorsqu&amp;#039;un projet n&amp;#039;est pas défini sur le site, la prise en charge est de 50%
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Bricomarché, rue Gustave Delory, Caudry (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa politique de renouvellement urbain, la commune de Caudry a sollicité l&amp;#039;intervention de l&amp;#039;EPF pour la reconversion d&amp;#039;un ensemble immobilier de 2 ha, composé d&amp;#039;un ancien magasin de bricolage et d&amp;#039;un entrepôt de stockage. L&amp;#039;EPF a procédé à l&amp;#039;acquisition du site et a pris en charge la maîtrise d&amp;#039;ouvrage et le financement à 100% des travaux de désamiantage et de déconstruction (3,6 M€). Le site a été ensemencé dans l&amp;#039;attente du projet qui consistera en la réalisation d&amp;#039;un programme de 60 logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site Socochim, Roubaix (Nord)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce site de 2,5 ha accueillait des activités de fabrication et de stockage de produits chimiques inflammables. Il a été acquis en 2007 par l&amp;#039;EPF à la demande de la communauté urbaine de Lille pour y implanter un centre de tri des déchets. Le projet a été abandonné et l&amp;#039;entreprise OVH a ensuite investi le site pour y réaliser son extension. L&amp;#039;EPF a réalisé les travaux de déconstruction et de traitement de la pollution en tenant compte du calendrier d&amp;#039;aménagement d&amp;#039;OVH.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Friche
+Foncier
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="http://www.epf-npdc.fr/lepf-pratique/contact" target="_self"&gt;
+ &lt;p&gt;
+  http://www.epf-npdc.fr/lepf-pratique/contact
+ &lt;/p&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/132e-recycler-une-friche/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>139427</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier une zone d’activités ou une zone industrielle</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de son soutien aux activités économiques, l&amp;#039;Etablissement Public Foncier Hauts de France peut intervenir pour requalifier les zones d&amp;#039;activités ou industrielles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF acquiert les biens ou sites nécessaires à la reconversion de la zone, assure le traitement des sources de pollutions et des déchets ainsi que les déconstructions des bâtiments devenus obsolètes puis procède éventuellement à une recomposition foncière. Cette intervention facilite la préparation des sites à une nouvelle exploitation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets de développement économique reposant sur du recyclage foncier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des pollutions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de démolition et de déconstruction
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Filartois dans le Parc des Industries Artois-Flandres, Douvrin (Pas-de-Calais)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le site Filartois est un ensemble de 17ha, dont 4,5 de bâti, qui accueillait des activités d&amp;#039;extrusion de fils synthétiques pour tapis et moquettes. La configuration très spécifique du bâtiment limitait le potentiel de reprise et les coûts de remise aux normes décourageaient les repreneurs potentiels. L&amp;#039;intervention de l&amp;#039;EPF a consisté à acquérir le site et en assurer la déconstruction en intégrant une démarche de valorisation des matériaux. L&amp;#039;aide financière apportée par l&amp;#039;EPF est de l&amp;#039;ordre de 4 M€. Le site accueille aujourd&amp;#039;hui une plateforme colis du groupe La Poste
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Zone d&amp;#039;activité Resurgat 1, Outreau (Pas-de-Calais)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF accompagne depuis 2009 la Communauté d&amp;#039;agglomération du Boulonnais dans la requalification d&amp;#039;une zone d&amp;#039;activités de 11 hectares en bordure de Liane. L&amp;#039;établissement a été facilitateur de cette opération en finançant les travaux de déconstruction et de traitement de la pollution à 100% (1,4M€), en adaptant son processus de cession (arrêt du montant des travaux sur résultat d&amp;#039;appel d&amp;#039;offres et non sur décompte général définitif) pour permettre le respect des délais imposés par le fonds friches, et en accordant un échelonnement du paiement du prix de cession.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Revitalisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7bca-requalifier-une-zone-dactivites-ou-une-zone-i/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>140796</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre une stratégie foncière publique</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie foncière : aide à l&amp;#039;anticipation de stratégies foncières, négociations avec les propriétaires et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie réglementaire et juridique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet en tant que maître d&amp;#039;ouvrage sur des opérations de programmation d&amp;#039;ensemble ou de production de logements
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  DLVA / Manosque : accompagnement des collectivités visant à la maîtrise foncière d&amp;#039;une copropriété dans le cadre du dispositif NPNRU en vue de la création, après démolition, de logements mixtes et d&amp;#039;un pôle santé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sisteron : acquisition d&amp;#039;une unité foncière en site urbain pour réaliser un projet mixte de logements et d&amp;#039;équipements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Riez : acquisition de l&amp;#039;ensemble d&amp;#039;un îlot en cœur de village en vue de sa restructuration pour réaliser du commerce et des logements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sainte Tulle : acquisition et portage foncier d&amp;#039;un ensemble immobilier important de bureaux, d&amp;#039;hébergements, hôtel, et équipements sportifs dans l&amp;#039;objectif d&amp;#039;optimiser le développement économique du site et l&amp;#039;accueil d&amp;#039;entreprises.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Risques naturels
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les interventions de l&amp;#039;EPF pour le compte de collectivités territoriales se font par signature de convention avec elles et comportent systématiquement des obligations réciproques en matière de conduite de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce conventionnement détermine : Les objectifs généraux et spécifiques de l&amp;#039;intervention / Les engagements réciproques des parties / Les périmètres concernés / Les démarches de définition du projet à conduire / Les outils d&amp;#039;intervention foncière envisagée et leurs modalités de mise œuvre / Les conditions de gestion et de traitement éventuel de des biens acquis / La durée des conventions / Les conditions de détermination des engagements financiers / Les conditions de revente.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epfprovencealpes.fr/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ EPF PACA, immeuble Le Noailles, 62/64, La Canebière CS 10474, 13207 Marseille Cedex 01
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 96 11 70 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f969-mise-en-uvre-pour-le-compte-de-letat-et-des-c/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>133060</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;👉&lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d39-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>128961</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils pour une Déclaration d’Utilité Publique (DUP)</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être informé sur la législation et la réglementation en
+matière de Déclaration d&amp;#039;Utilité Publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être conseiller dans la mise en oeuvre de la procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagner à la constitution du dossier
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller foncier et/ou le conseiller
+en développement territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au lancement d&amp;#039;une procédure d&amp;#039;expropriation
+donnant la possibilité à une collectivité territoriale
+de s&amp;#039;approprier des biens immobiliers privés, afin de
+réaliser un projet d&amp;#039;aménagement dans un but d&amp;#039;utilité
+publique (procédure liée à l&amp;#039;article 545 du code civil :
+« nul ne peut être contraint de céder sa propriété, si ce
+n&amp;#039;est pour cause d&amp;#039;utilité publique et moyennant une
+juste et préalable indemnité. »)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Rapport personnalisé en fonction de la nature du besoin
+(note, études, tableaux...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents administratifs
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f7f-beneficier-de-conseils-pour-une-declaration-d/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>128960</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer la valeur foncière d’un bien</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;évaluation foncière et immobilière d&amp;#039;un bien
+en dessous du seuil de 180 000 € (seuil d&amp;#039;intervention
+de la Direction immobilière de l&amp;#039;État - DIE) en vue d&amp;#039;une
+acquisition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;évaluation foncière et immobilière d&amp;#039;un bien
+en vue d&amp;#039;une cession pour les collectivités de
+moins de 2000 habitants (seuil d&amp;#039;intervention de la
+Direction immobilière de l&amp;#039;État - DIE)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou le conseiller foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Estimation de la valeur du bien par comparaison
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans l&amp;#039;utilisation des outils (outil de
+visualisation du cadastre et consultation des valeurs
+foncières)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Fiche détaillée d&amp;#039;estimation comparative avec les biens
+équivalents
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture d&amp;#039;informations relatives au bien à évaluer
+(références cadastrales et autres informations techniques)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0bb9-evaluer-la-valeur-fonciere-dun-bien/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>128959</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une analyse foncière</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;une analyse foncière sur une thématique
+particulière (agriculture, habitat, commerce,
+environnement...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier de conseils :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - en acquisitions, échanges, préemptions,
+expropriations foncières
+&lt;/p&gt;
+&lt;p&gt;
+ - en matière de foncier stratégique d&amp;#039;opportunité
+(acquisitions, ventes, échanges...)
+&lt;/p&gt;
+&lt;p&gt;
+ - en matière de réserves foncières en lien avec nos
+partenaires (EPF Nouvelle-Aquitaine, SAFER...)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller foncier et/ou le conseiller en
+développement territorial
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Rapport personnalisé en fonction de la nature du besoin
+(note, études, tableaux...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents administratifs et études diverses
+relatives au projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d476-beneficier-dune-analyse-fonciere/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>130997</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une expertise habitat (juridique,  études, observations, formations)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'information sur le logement d'Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ADIL sont des associations agréées par le ministère en charge du logement (art. L.366-1 et suivants du CCH). Constituées d&amp;#039;une équipe de spécialistes de  l&amp;#039;habitat (juriste, statisticien, géographe, urbaniste, travailleur social...) elles apportent un conseil neutre et une expertise auprès des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Imprégnées des besoins des ménages et des enjeux des territoires, les ADIL informent et/ou forment les acteurs locaux et participent aux instances de l&amp;#039;habitat. Elles  pilotent également des groupes de travail pour les collectivités locales et les associations d&amp;#039;usagers.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Formation d&amp;#039;élus et de techniciens de l&amp;#039;habitat sur l&amp;#039;ensemble des thématiques en lien avec le logement et l&amp;#039;habitat (copropriété, lutte contre l&amp;#039;habitat indigne, prévention des impayés et des expulsions, accession à la propriété, dispositifs d&amp;#039;aides à l&amp;#039;amélioration de l&amp;#039;habitat, actualités en matière de logement...)
+.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition des politiques publiques par des études ou des observatoires (niveau des loyers, diagnostic préalable au Programme local de l&amp;#039;habitat , logement des jeunes, études de peuplement...)
+.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de dispositifs locaux (Logement d&amp;#039;Abord, Plan Départemental d&amp;#039;Action pour le Logement et l&amp;#039;Hébergement des Personnes Défavorisées...)
+.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Instruction d&amp;#039;aides locales.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adil37.fr</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adil37.fr/contact/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour prendre contact avec l&amp;#039;ADIL,
+ &lt;a href="https://www.adil37.fr/contact/" target="_self"&gt;
+  cliquez ici
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>anil@anil.org</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a766-beneficier-dune-expertise-habitat-juridique-e/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour l'information sur le logement (ANIL)</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>119900</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir et gérer le foncier nécessaire à la réalisation des projets des collectivités</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Portage foncier</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local (EPFL) Doubs BFC</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Outil au service des
+collectivités et de leurs politiques publiques, l&amp;#039;EPF accompagne ses membres
+dans la définition et la mise en œuvre de stratégies et d’actions foncières
+nécessaires à l&amp;#039;aménagement de leurs territoires.&lt;/p&gt;&lt;p&gt;L&amp;#039;EPF intervient en matière de
+portage foncier : il a ainsi vocation à négocier et à acquérir, sur
+demande d’une commune ou d’un EPCI membre, des biens fonciers ou immobiliers, les porter,
+les gérer puis les céder au demandeur (ou à un tiers désigné
+par celui-ci) au moment opportun, lorsqu’il est prêt à réaliser son projet.
+&lt;/p&gt;&lt;p&gt;La technique du portage foncier
+offre l’avantage pour la collectivité de débudgétiser transitoirement
+les dépenses d’acquisition des biens nécessaires à la réalisation
+d’une opération d’aménagement sur une durée suffisamment
+longue, lui permettant ainsi de disposer desdits biens au moment opportun, sans
+apport financier immédiat. Cette technique permet à la collectivité de préparer
+dans les meilleures conditions possibles son projet. L&amp;#039;EPF étant propriétaire
+du bien acheté, il assume toutes les responsabilités et charges du
+propriétaire.&lt;/p&gt;&lt;p&gt;La durée de portage, convenue à
+l’avance, est éventuellement prolongeable et peut être portée à 14 ans au
+maximum sous certaines conditions. À tout moment, la collectivité peut demander
+le rachat du bien en fonction de l’avancée de son projet d’aménagement.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L&amp;#039;EPF peut procéder à des travaux
+de proto-aménagement permettant de préparer le foncier nécessaire à
+l’opération : démolition des bâtiments existants, dépollution, désamiantage,
+etc. L’EPF peut également valoriser les biens acquis en les louant moyennant
+mise en conformité pendant le portage. Les recettes locatives sont reversées à
+la collectivité, en déduction du prix de cession.&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Découvrez quelques exemples
+d&amp;#039;interventions de l&amp;#039;EPF Doubs BFC, qui illustrent la diversité de ses actions
+au service des territoires, sur le site internet de l&amp;#039;EPF : &lt;a href="https://epfdoubsbfc.fr/interventions#exemples-et-temoignages" target="_blank"&gt;https://epfdoubsbfc.fr/&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le territoire d’intervention de
+l’EPF Doubs BFC est celui des EPCI à fiscalité propre et des communes membres
+de l’EPF.&lt;/p&gt;&lt;p&gt;Le principe fondateur des EPF
+locaux est la libre adhésion ; les EPCI à fiscalité propre et les communes à
+titre individuel peuvent solliciter leur adhésion à l’EPF moyennant une
+délibération de leur organe délibérant prise au vu des statuts de l’EPF. Cette
+adhésion est gratuite et implique l’instauration de la Taxe Spéciale
+d’Equipement (TSE) sur le périmètre du territoire adhérent. Dès validation de
+l’adhésion par son Conseil d’administration, l’EPF sollicite un arrêté
+préfectoral, donnant force exécutoire à l’adhésion. &lt;/p&gt;&lt;p&gt;Les acquisitions-relais sont
+réalisées à la demande et pour le compte :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;de ses membres,&lt;/li&gt;
+ &lt;li&gt;des communes appartenant aux EPCI membres,&lt;/li&gt;
+ &lt;li&gt;de leurs établissements publics,&lt;/li&gt;
+ &lt;li&gt;et de toute personne publique appelée à intervenir
+     sur son aire d&amp;#039;intervention.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Pour que l&amp;#039;EPF intervienne, le
+projet doit s&amp;#039;inscrire en adéquation avec son Programme Pluriannuel
+d’Intervention, qui identifie cinq axes :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Habitat&lt;/li&gt;
+ &lt;li&gt;Développement économique&lt;/li&gt;
+ &lt;li&gt;Renouvellement urbain&lt;/li&gt;
+ &lt;li&gt;Equipements publics&lt;/li&gt;
+ &lt;li&gt;Espaces agricoles, naturels et de loisirs&lt;/li&gt;
+&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://epfdoubsbfc.fr/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ETABLISSEMENT PUBLIC FONCIER DOUBS BFC
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 21 rue Louis Pergaud 25000 BESANCON
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 03 81 82 38 31
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : epf&amp;#64;epfdoubsbfc.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>anthony.debouche@epfdoubsbfc.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/652f-acquerir-et-gerer-le-foncier-necessaire-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement Public Foncier Doubs BFC</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>120990</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer les opérations d'aménagement complexes</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Projet partenarial d'aménagement</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aménagement urbain durable s&amp;#039;incarne dans des projets de territoire intégrant les enjeux de sobriété, de résilience, de mixité sociale et fonctionnelle, d&amp;#039;une offre de logement adaptée, d&amp;#039;une accessibilité aux services et à l&amp;#039;emploi, et, plus généralement, de la qualité du cadre de vie de nos concitoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ A ce titre, la loi n° 2018-1021 portant évolution du logement, de l&amp;#039;aménagement et du numérique (ELAN) du 23 novembre 2018 a introduit une nouvelle forme de contrat entre l&amp;#039;Etat et un ou plusieurs établissements publics ou des collectivités territoriales, le projet partenarial d&amp;#039;aménagement (PPA), afin de favoriser la réalisation d&amp;#039;opérations d&amp;#039;aménagement d&amp;#039;ensemble .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet partenarial d&amp;#039;aménagement (PPA) est un contrat entre l&amp;#039;Etat, l&amp;#039;intercommunalité et les acteurs locaux, afin d&amp;#039;encourager sur un territoire donné la réalisation d&amp;#039;une ou plusieurs opérations d&amp;#039;aménagement complexes destinées à répondre aux objectifs de développement durable des territoires (articles L.312-1 et suivants du code de l&amp;#039;urbanisme).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, l&amp;#039;Etat porte une attention particulière à l&amp;#039;insertion du projet dans le territoire ainsi qu&amp;#039;à la satisfaction des enjeux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De sobriété foncière, en cohérence avec la trajectoire du zéro artificialisation nette (ZAN) fixée par la loi « Climat et résilience ».
+ &lt;/li&gt;
+ &lt;li&gt;
+  De résilience des espaces urbanisés au changement climatique, voire l&amp;#039;adaptation de ceux menacés par le changement climatique ou l&amp;#039;érosion du littoral ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De production de logements abordables dans les territoires où l&amp;#039;offre est insuffisante, et ce dans le cadre d&amp;#039;opérations intégrées respectant les principes de mixité sociale et fonctionnelle et prévoyant les équipements publics nécessaires à l&amp;#039;accueil des habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De contribution au dynamisme économique et à la vitalité territoriale, le cas échéant en complémentarité de dynamiques déjà en place, dans le cadre par exemple des opérations de revitalisation des territoires (ORT) ou du programme Petites villes de demain (PVD).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De manière générale, pour tout contrat de PPA, une attention particulière est à avoir quant à l&amp;#039;ambition environnementale du projet, à son insertion territoriale afin de garantir un développement équilibré du territoire et ainsi contribuer à un cadre de vie de qualité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le PPA permet l&amp;#039;intervention d&amp;#039;un tiers facilitant les discussions entre acteurs locaux. Il apporte une ingénierie externe pour construire un processus opérationnel efficace (en particulier avec l&amp;#039;appui du centre national de ressources des PPA hébergé par Grand Paris Aménagement). Enfin, il peut prévoir la cession à l&amp;#039;amiable par l&amp;#039;État de terrains de son domaine privé à un établissement public de coopération intercommunal voire un financement complémentaire en cas de déséquilibre opérationnel persistant à l&amp;#039;issue du bilan économique du projet ou un appui à l&amp;#039;émergence d&amp;#039;un opérateur d&amp;#039;aménagement comme une SPLA ou SPLAIN.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un PPA peut prévoir la création d&amp;#039;une grande opération d&amp;#039;urbanisme (GOU), au sein de laquelle l&amp;#039;exercice de certaines compétences dérogera au droit commun et des outils juridiques pourront être mobilisés.
+&lt;/p&gt;
+&lt;p&gt;
+ La conclusion d&amp;#039;un PPA doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le déploiement de cet outil à l&amp;#039;échelle nationale permet de constater qu&amp;#039;il recouvre un large panel de projets allant de la production d&amp;#039;opérations mixtes en zone tendue, de la requalification de quartiers dégradés, de la revitalisation de cœurs de villes moyennes, de la reconstruction post-catastrophe, au recyclage de friches, ainsi qu&amp;#039;à l&amp;#039;adaptation des territoires au changement climatique ou face à l&amp;#039;érosion du trait de côte.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contrats de PPA doivent porter sur une opération d&amp;#039;aménagement au sens de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;engagement de l&amp;#039;EPCI dans la démarche est une condition sine qua non de la conclusion d&amp;#039;un PPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sa conclusion doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement qui ne trouve pas d&amp;#039;équilibre financier malgré la mobilisation de toutes les pistes de financement ou d&amp;#039;optimisation de l&amp;#039;opération. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA. A ce titre, la subvention accordée vise à couvrir un déséquilibre résiduel du bilan de l&amp;#039;action (ou de l&amp;#039;opération d&amp;#039;aménagement).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité, ces contrats peuvent faire l&amp;#039;objet de subventions pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  financer les moyens d&amp;#039;ingénierie nécessaires en vue de l&amp;#039;élaboration, la mise en œuvre et l&amp;#039;évaluation du projet urbain (études pré-opérationnelles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des actions d&amp;#039;animation, de pilotage et de conduite du projet ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux de démolition, de dépollution (dont désamiantage) et de préparation des sols à leur destination finale
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux d&amp;#039;aménagement d&amp;#039;espaces publics et, le cas échéant exceptionnellement, d&amp;#039;équipements publics (équipements de superstructure identifiés dans un programme d&amp;#039;équipements publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des études opérationnelles (études techniques et MOE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des acquisitions foncières, lorsqu&amp;#039;elles sont portées au bilan d&amp;#039;une opération d&amp;#039;aménagement dont le déficit est avéré, ou si elles contribuent à des opérations de recomposition de territoires soumis à l&amp;#039;érosion du littoral. Il devra être démontré qu&amp;#039;aucun acteur foncier (EPF local ou d&amp;#039;Etat) ne peut être mobilisé dans cette acquisition.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le principe est de limiter, sur le programme PPA, le soutien financier de l&amp;#039;Etat  à 50% du montant total des actions figurant au PPA. Le taux de financement par action de l&amp;#039;ensemble des financements de l&amp;#039;Etat peut être modulé dans la limite de 80%, 20% restant impérativement à la charge du maître d&amp;#039;ouvrage de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Attention, sont expressément exclues des financements sur les crédits du programme 135-PPA :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dépenses de simple mise en conformité à une obligation réglementaire (comme les stations d&amp;#039;épuration) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières lorsqu&amp;#039;elles visent la constitution d&amp;#039;une réserve foncière alors qu&amp;#039;aucun projet d&amp;#039;aménagement opérationnel n&amp;#039;est défini ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses couvertes par les subventions d&amp;#039;opérateurs de l&amp;#039;Etat, en particulier les agences de l&amp;#039;eau en matière de réseau d&amp;#039;adduction en eau potable, d&amp;#039;assainissement et de renaturation de cours d&amp;#039;eau et d&amp;#039;espaces naturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement des mesures de compensation environnementale (environnement, forêt agriculture) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses de personnel, en particulier celles liées au recrutement d&amp;#039;un poste de chef de projet dédié :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses de fonctionnement des bâtiments, équipements et espaces publics dont la réalisation est prévue dans le cadre du projet d&amp;#039;aménagement
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dossier de candidature comprend a minima les éléments suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une lettre d&amp;#039;intention de l&amp;#039;EPCI (voire le cas échéant des communes concernées) confirmant le soutien à l&amp;#039;engagement dans la démarche et présentant l&amp;#039;économie générale du projet faisant l&amp;#039;objet du contrat ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une carte présentant le périmètre de l&amp;#039;opération d&amp;#039;aménagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une carte précisant la localisation du projet dans le périmètre intercommunal ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une note précisant les enjeux du projet, en particulier la réponse aux 4 défis de la démarche « Habiter la France de demain » que sont la sobriété, la résilience, l&amp;#039;inclusion et la productivité.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En fonction de la maturité des projets, la note comprendra utilement, en plus des pièces susmentionnées, dans la mesure du possible :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La liste des études préalables, réglementaires et pré-opérationnelles menées et restant à mener ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La compatibilité aux stratégies et documents de planification (SRADDET, SDRIF, SAR, PADDUC etc.), d&amp;#039;urbanisme (SCOT, PLU-i, carte communale) et de programmation (PLH notamment) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs et partenaires de la démarche, en particulier l&amp;#039;aménageur (la collectivité en propre, ou une SEM, SPL, un EPA, un aménageur privé...), voire l&amp;#039;opérateur de portage foncier (EPF, foncière ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La stratégie foncière envisagée (acquisition de tout ou partie du foncier, à l&amp;#039;amiable, par préemption ou expropriation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation urbaine du projet (précisant en particulier les productions prévisionnelles de surfaces de plancher de logements, de surfaces économiques et équipements publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montage opérationnel pour le financement des équipements publics (taxe d&amp;#039;aménagement, ZAC, PUP...) et les modes de réalisation (régie, mandat, concession...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le bilan économique prévisionnel conforme au cadrage national portant sur les modalités d&amp;#039;attribution des subventions financées sur le programme 135 « politique d&amp;#039;aménagement de l&amp;#039;Etat ».
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/contrats-projets-partenarial-damenagement-et-grandes-operations-durbanisme</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En premier lieu sont à contacter : les directions départementales des territoires concernées par les projets.
+&lt;/p&gt;
+&lt;p&gt;
+ En second lieu : le bureau de l&amp;#039;aménagement opérationnel à la DHUP à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>ppa.amenagement-durable@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e04-accompagner-les-operations-damenagement-proje/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>MTECT/DHUP/AD/AD5</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>08/11/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>116478</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Connaitre l'état de son bien</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif communs pour la reconversion des biens</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local d'Alsace (EPFL)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de faciliter les opérations de préparation et/ou de remise en état du foncier en vue de la réalisation d&amp;#039;un projet (aménagement,
+ construction, réhabilitation), l&amp;#039;EPF d&amp;#039;Alsace pourra, sous sa Maitrise d&amp;#039;Ouvrage, faire réaliser des diagnostics et des travaux de protoaménagement dans le respect du code de la commande publique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif a vocation à s&amp;#039;appliquer pendant le portage EPF, mais peut, au cas par cas, s&amp;#039;appliquer avant l&amp;#039;acquisition d&amp;#039;un bien.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Diagnostics
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous maîtrise d&amp;#039;ouvrage, l&amp;#039;EPF d&amp;#039;Alsace prend en charge financièrement
+ &lt;strong&gt;
+  jusqu&amp;#039;à 100% du coût de certaines études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des diagnostics obligatoires (diagnostics plomb et amiante avant travaux ou démolition, diagnostic gestion des déchets
+   si nécessaire) en lien avec l&amp;#039;opération de proto-aménagement menée par l&amp;#039;EPF ou la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au cas par cas, des diagnostics spécifiques qui s&amp;#039;avèrent pertinents à l&amp;#039;opération, à juste appréciation de l&amp;#039;EPF. A titre d&amp;#039;illustration, les diagnostics concernés peuvent être, sans que cette liste soit exhaustive :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics techniques immobiliers obligatoires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics structure : solidité, état sanitaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics pyrotechniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics géotechniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics de sensibilité environnementale ;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Boutique éphémère - Reichshoffen (67)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La commune de REICHSHOFFEN a sollicité l&amp;#039;EPF pour l&amp;#039;accompagner dans l&amp;#039;acquisition d&amp;#039;un immeuble avec un local commercial au rez-de-chaussée de 76 m2 et un logement sur 2 étages de 117 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet immeuble situé au centre de la commune en face de l&amp;#039;église et présente une localisation stratégique pour la revitalisation du centre-ville en cours.
+&lt;/p&gt;
+&lt;p&gt;
+ La propriétaire du bâtiment nous a fourni les diagnostics réglementaires obligatoires dans le cadre de la vente. Il a été mis en évidence la présence d&amp;#039;amiante et de plomb dans le bâtiment. Alors que l&amp;#039;amiante ne nécessite pas d&amp;#039;intervention immédiate, le plomb nécessite la réalisation de travaux rapidement (supports dégradés). La propriétaire s&amp;#039;est engagée à réaliser les travaux durant l&amp;#039;été et à l&amp;#039;issue de nous fournir un diagnostic plomb avant-vente.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;autre part lors de la visite du bien, nous avons observé une dégradation des poutres de soutènement en sous-sol. Nous avons fait appel à une entreprise spécialisée en structure bois pour identifier l&amp;#039;état sanitaire des poutres dégradées (présence de xylophages), vérifier si cette dégradation n&amp;#039;a pas d&amp;#039;impact sur la stabilité du bâtiment et estimer les coûts éventuels de réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ La propriétaire a mis en vente son bien au prix de 107 000€ et a déjà consenti une baisse à 105 000 €. Les résultats du diagnostic de la structure bois nous ont permis de baisser encore le prix de vente. Un accord a été trouvé avec la propriétaire pour un montant de 95.000,00€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pisciculture - Woerth (67)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En septembre 2016 le Parc Naturel Régional des Vosges du Nord (PNRVN) a sollicité l&amp;#039;EPF pour l&amp;#039;acquisition de plusieurs parcelles situées sur le ban communal de WOERTH et occupées par la pisciculture dite du Liebfrauenthal.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette acquisition s&amp;#039;inscrit dans le cadre du programme européen LIFE Biocorridors, dont l&amp;#039;objectif est de restaurer la continuité hydraulique, biologique et sédimentaire de la Sauer, priorité de la directive européenne cadre sur l&amp;#039;eau et objectif de gestion durable du site Natura 2000 « La Sauer et ses affluents », périmètre dans lequel est inclus la pisciculture du Liebfrauenthal et le site voisin de la Nonnenhardt .
+&lt;/p&gt;
+&lt;p&gt;
+ Le site se caractérise aujourd&amp;#039;hui par la présence d&amp;#039;un barrage, induisant une chute de 3 mètres (vannes fermées), des bassins et un étang de pêche.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du projet de restauration il est prévu :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le dérasement du barrage du Liebfrauenthal ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le reprofilage du lit mineur de la Sauer entre l&amp;#039;actuel barrage et le pont de la RD27 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stabilisation de l&amp;#039;ouvrage de la RD27 (qui fera l&amp;#039;objet d&amp;#039;un réaménagement en 2023 par la Collectivité Européenne d&amp;#039;Alsace) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la renaturation totale du site : démolition des bâtiments et des infrastructures de la pisciculture, recréation des zones humides latérales par reprofilage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Après réalisation d&amp;#039;une évaluation du risque pyrotechnique réalisée en janvier 2021, il s&amp;#039;avère que des diagnostics et des travaux de dépollution pyrotechnique doivent être réalisés sur le site du Liebfrauenthal, propriété de l&amp;#039;EPF d&amp;#039;Alsace, et de la Nonnenhardt, propriété de l&amp;#039;Etat sur lequel le PNRVN intervient en délégation de maîtrise d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ A ce titre, le PNRVN a sollicité le dispositif friche de l&amp;#039;EPF afin que ce dernier puisse, en tant que propriétaire du site, prendre en charge une partie des diagnostics pyrotechniques, dont le coût estimatif est chiffré à 13.140 € TTC, et des travaux de dépollution pyrotechnique, dont le coût est chiffré à 57.120 € TTC, préalables au lancement des travaux. Compte tenu des modalités prévues par le dispositif de soutien en faveur des friches en cours de portage, il est prévu que l&amp;#039;EPF prenne en charge 80 % du coût des études, soit 10.512 € et 50 % du coût des travaux, soit 28.560 €.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace et le PNRVN partagent, de ce fait, des besoins similaires en matière d&amp;#039;achat. Afin de bénéficier de conditions techniques et économiques plus avantageuses et de mutualiser les procédures des marchés publics, il est proposé de créer un groupement de commandes ponctuel entre le PNRVN et l&amp;#039;EPF d&amp;#039;Alsace. Cette convention de groupement de commandes permettra la passation des marchés publics nécessaires à la réalisation des diagnostics et travaux pyrotechniques sur le site du Liebfrauenthal et de la Nonnenhardt. Le PNRVN est pressenti coordonnateur du groupement de commandes pour exécuter la quasi-totalité des missions de passation et d&amp;#039;exécution des marchés publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Alsace</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf.alsace/remise-etat-foncier/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf.alsace/contact/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  EPF d&amp;#039;Alsace
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;epf.alsace
+&lt;/p&gt;
+&lt;p&gt;
+ 03 69 20 75 53
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>killian.oliger@epf.alsace</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0742-reconvertir-son-bien/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier d'Alsace (EPF)</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>111724</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études et travaux d'aménagement foncier agricole forestier et environnemental (AFAFE)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement foncier agricole forestier et environnemental (AFAFE)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Commission communale ou intercommunale d&amp;#039;aménagement foncier (CCAF ou CIAF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Association foncière d&amp;#039;aménagement foncier agricole et forestier (AFAFAF)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement du Département est sollicité pour des opérations d&amp;#039;aménagement foncier dont les objectifs sont en adéquation avec la politique départementale. Le financement d&amp;#039;une opération de second aménagement ne peut être demandée que si une période de plus de trente années la sépare de l&amp;#039;opération précédente.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département s&amp;#039;engage à subventionner les études nécessaires, les travaux du géomètre expert agréé en AFAF et du chargé d&amp;#039;étude d&amp;#039;impact ainsi que les travaux connexes à l&amp;#039;aménagement foncier aux taux en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation de la commune aux études préalable : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ Aucune participation de la commune aux travaux du géomètre expert, études d&amp;#039;impact et frais accessoires (reprographie, déplacements des membres CCAF, indemnités commissaire enquêteur, hypothèques, parutions légales...)
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maitrise d&amp;#039;œuvre des travaux : 50%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;intérêt général (mesures environnementale, hydraulique, remise en culture) : 75%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie communale : 50% et plafond de 50% du montant de la subvention globale versée par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;intérêt agricole foncier et forestier (hydraulique, voirie à vocation agricole) : 15%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Indemnités des acquisition communales à vocation environnementale (L123.27 du CRPM) : 50%
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Foncier</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations classiques :
+&lt;/p&gt;
+&lt;p&gt;
+ Phase étude d&amp;#039;aménagement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  délibération du conseil municipal demandant l&amp;#039;institution d&amp;#039;une commission (inter)communale d&amp;#039;aménagement foncier (CCAF ou CIAF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  délibération du conseil municipal demandant la réalisation d&amp;#039;une étude d&amp;#039;aménagement et s&amp;#039;engageant à la cofinancer
+ &lt;/li&gt;
+ &lt;li&gt;
+  signature d&amp;#039;une convention de financement entre le Département et la commune
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Phase opération d&amp;#039;aménagement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  délibération du conseil municipal validant la proposition d&amp;#039;aménagement (opportunité, mode, périmètre, prescriptions environnementales)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Phase travaux connexes à l&amp;#039;aménagement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  délibération du conseil municipal acceptant ou délégant la maîtrise d&amp;#039;ouvrage des travaux connexes et s&amp;#039;engageant à cofinancer le programme de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  délibération du conseil municipal ou du bureau de l&amp;#039;AFAFAF sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  signature d&amp;#039;une convention de financement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la délibération du conseil municipal demandant l&amp;#039;institution d&amp;#039;une commission (inter)communale d&amp;#039;aménagement foncier (CCAF ou CIAF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la délibération du conseil municipal demandant la réalisation d&amp;#039;une étude d&amp;#039;aménagement et s&amp;#039;engageant à la cofinancer (selon taux départemental en vigueur)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la délibération du conseil municipal validant la proposition d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  la délibération du conseil municipal acceptant ou délégant la maîtrise d&amp;#039;ouvrage des travaux connexes et s&amp;#039;engageant à cofinancer le programme de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  les marchés de maîtrise d&amp;#039;œuvre et des travaux connexes
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  seuls les travaux connexes inscrits au programme et au plan des travaux connexes et approuvés par la CDAF sont subventionnés
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;Assemblée délibérante est susceptible de ne pas accorder de subvention dont l&amp;#039;utilité n&amp;#039;est pas avérée. A cet effet, le Département émettra un avis sur le projet de nouveau parcellaire et le programme des travaux connexes qu&amp;#039;il transmettra à la commission locale et aux communes concernées dès l&amp;#039;approbation de l&amp;#039;avant-projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de fonctionnement de la maîtrise d&amp;#039;ouvrage des travaux connexes sont à la charge du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses sont prises en compte sur un montant HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : à chaque étape de la procédure
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour les études et les marchés de géomètre : jusqu&amp;#039;à l&amp;#039;arrêté clôturant l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux connexes : trois ans après l&amp;#039;arrêté clôturant l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/afafe.pdf</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 68
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c3dd-soutenir-les-etudes-et-travaux-damenagement-f/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>95207</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Mobiliser un établissement public foncier</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF d&amp;#039;Occitanie accompagne la stratégie foncière de la commune de Vias (34) et de l&amp;#039;Agglomération Hérault Méditerranéeen en régulant les transactions dans le cadre d&amp;#039;une zone d&amp;#039;aménagement différée (ZAD) de 300 ha, en procédant à des acquisitions stratégiques permettant le maintien des activités d&amp;#039;hôtellerie en plein air et en facilitant leur relocalisation en cas de montée des eaux. En 2019, l&amp;#039;EPF a préempté le camping Jean Pérès pour un montant de 700 000€. L&amp;#039;objectif est de maintenir l&amp;#039;exploitant et de sécuriser l&amp;#039;activité économique tout en envisageant à terme la possibilité de relocaliser des emplacements menacés en front de mer sur ce même site. Le bail commercial en vigueur au moment de la décision de préemption étant obsolète, l&amp;#039;EPF a renégocié un nouveau bail commercial clarifiant les obligations respectives entre le propriétaire et l&amp;#039;exploitant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Hauts-de-France a signé une convention avec Douaisis Agglo (59) pour l&amp;#039;acquisition et les travaux de déconstruction de bâtiments industriels appartenant à Renault sur le parc d&amp;#039;activités des Hautes Rives. Sur ce site, la société Envision AESC porte en partenariat avec Renault Group, RTE et l&amp;#039;EPF un projet visant à construire puis exploiter une usine de production de composants de batteries pour véhicules électriques. Ce projet contribue à la mise en place d&amp;#039;une filière française d&amp;#039;excellence dans la production de batteries au service de la mobilité électrique. En décembre, six mois après avoir signé la convention de partenariat avec Douaisis Agglo, l&amp;#039;établissement a régularisé l&amp;#039;acquisition du site, mobilisant ses moyens financiers à hauteur de 43,2 millions d&amp;#039;euros dont 37,5 pour l&amp;#039;acquisition des emprises foncières libérées par Renault et 6,2 M€ pour les travaux de déconstruction permettant son recyclage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Nouvelle-Aquitaine a conventionné avec la commune de Bénévent-l&amp;#039;Abbaye (23), commune de 765 habitants classée « Petite Cité de Caractère », pour réinvestir une grande maison vacante dans le centre-bourg. Suite au portage réalisé par l&amp;#039;EPF, le bien a été cédé à la commune, qui va désormais pouvoir y développer son projet consistant en l&amp;#039;aménagement de locaux pour des artisans d&amp;#039;art ainsi que des logements locatifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Suite à la tempête Alex, une convention-cadre Etat-EPF Provence-Alpes-Côte-d&amp;#039;Azur a été signée le 12 janvier 2021, relative au cadrage de l&amp;#039;intervention foncière de l&amp;#039;EPF sur les vallées de la Tinée, de la Vésubie et de la Roya, qui prévoit un engagement à hauteur de 60 M€ sur 3 ans. Quatre conventions d&amp;#039;interventions foncières, signées à l&amp;#039;été 2021, déclinent ensuite, pour chaque territoire, les modalités d&amp;#039;intervention opérationnelle de l&amp;#039;EPF. En outre celui a été missionné en 2021 pour mener 260 acquisitions et réaliser 104 démolitions.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.epfna.fr/wp-content/uploads/2022/07/RA2021-VOL2-BD.pdf" rel="noopener" target="_blank"&gt;
   Lien vers plus d&amp;#039;exemples de projets
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Sols
 Friche
 Foncier
 Economie circulaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de l&amp;#039;accompagnement d&amp;#039;un Etablissement Public Foncier, vous devez au préalable être une commune ou une intercommunalité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   adhérente à un EPF Local (si ce n&amp;#039;est pas le cas, tout EPCI à fiscalité propre peut faire une demande d&amp;#039;adhésion auprès de l&amp;#039;EPFL présent sur son territoire)
   &lt;strong&gt;
    OU
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   située dans le périmètre d&amp;#039;intervention d&amp;#039;un EPF d&amp;#039;Etat.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si votre territoire n&amp;#039;est pas couvert par un EPF local ou d&amp;#039;État, vous pouvez prendre l&amp;#039;attache de l&amp;#039;un des établissements opérant. dans votre région et/ou de la DREAL afin de mobiliser les études et les procédures réglementaires adéquates.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt="Carte_EPF_oct2022" src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/DHUP_AD3_EPF_2022_06_29.jpeg" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -3319,62 +7516,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Carte 2 :
   &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
    Trouver un EPFL
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Association Nationale des Etablissements Publics Fonciers Locaux - Charlotte BOEX : c.boex&amp;#64;asso-epfl.fr / ligne directe : 06.46.91.90.63 - Site internet :
   &lt;a href="https://asso-epfl.fr/" rel="noopener" target="_blank"&gt;
    www.asso-epfl.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
@@ -3481,1403 +7678,1109 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>c.boex@asso-epfl.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f989-mobiliser-un-etablissement-public-foncier/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>92597</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des biens fonciers ou immobilier destinés à la production de logements locatifs sociaux et conventionnés</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
-[...12 lines deleted...]
- Produire des logements locatifs communaux sociaux financés en prêts locatifs à usage social (PLUS), prêts locatifs d&amp;#039;intégration (PLAI), ou prime à l&amp;#039;amélioration des logements à usage locatif et occupation sociale (PALULOS) ou conventionnés avec des niveaux de loyers équivalents aux loyers PALULOS, PLUS AA, ou PLAI AA.
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide financière plafonnée à 10 % du montant de l&amp;#039;acquisition (acquisition &amp;#43; frais notariés) avec une dépense subventionnable maximale de 183 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant calculé en fonction de l&amp;#039;estimation des Domaines en cas d&amp;#039;acquisition à l&amp;#039;amiable et sur le montant fixé par le juge en cas d&amp;#039;expropriation. La commune ou l&amp;#039;EPCI s&amp;#039;engage à réaliser le programme de logements sociaux avant 4 ans et à ne pas destiner les immeubles acquis à une autre destination.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
-[...3 lines deleted...]
-celui appliqué aux logements financés en PLUS, en PLAI ou en PALULOS communales.
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisition d&amp;#039;un bien immobilier en vue de la réalisation de logements locatifs sociaux de type PLUS, PLAI et Palulos.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Cohésion sociale et inclusion
 Bâtiments et construction
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 5 000 habitants.
  &lt;/li&gt;
  &lt;li&gt;
   EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
  &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8b9-acquerir-des-biens-fonciers-ou-immobilier-des/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>92600</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements locatifs communaux sociaux</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Produire des logements locatifs communaux sociaux financés en prêts locatifs à usage social (PLUS), prêts locatifs d&amp;#039;intégration (PLAI), ou prime à l&amp;#039;amélioration des logements à usage locatif et occupation sociale (PALULOS) ou conventionnés avec des niveaux de loyers équivalents aux loyers PALULOS, PLUS AA, ou PLAI AA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif s&amp;#039;applique aux opérations de 10 logements maximum soit financés en Prêts Locatifs à Usage Social (PLUS), en Prêts Locatifs Aidés Intégration (PLAI) ou en Prime à l&amp;#039;Amélioration des Logements à Usage Locatif et Occupation Sociale (PALULOS), soit conventionnés avec l&amp;#039;Etat à un niveau de loyer équivalent à
+celui appliqué aux logements financés en PLUS, en PLAI ou en PALULOS communales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide du Département est calculée sur la base de 5 logements maximum subventionnés.
 L&amp;#039;attribution de ces aides sera déterminée par le Département en fonction de l&amp;#039;intérêt que pourra présenter chacune des opérations au regard des objectifs propres du Département en terme d&amp;#039;aménagement du territoire, de mixité et d&amp;#039;équilibre de l&amp;#039;habitat et en fonction de l&amp;#039;équilibre financier de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Il est
 proposé de favoriser le financement d&amp;#039;opérations à caractère innovant et bénéficiant d&amp;#039;une certification environnementale.
 L&amp;#039;aide pourra s&amp;#039;élever à 15 % du prix de revient de l&amp;#039;opération (acquisition &amp;#43; travaux).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;assiette maximale sera de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour les T2 : 45 000 € / logement avec un plafond de subvention de 6 750 € /logement ;
  &lt;/li&gt;
  &lt;li&gt;
   Pour les T3 : 55 000 € / logement avec un plafond de subvention de 8 250 € /logement ;
  &lt;/li&gt;
  &lt;li&gt;
   Pour les T4, T5 et Plus : 80 000 € / logement avec un plafond de subvention de 12 000 € /logement.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations de plus de 5 logements, le calcul de la subvention est établi au prorata de la typologie des logements de l&amp;#039;ensemble de l&amp;#039;opération.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 5000 habitants</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d179-produire-des-logements-locatifs-communaux-soc/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...30 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>92613</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités souhaitant s’engager sur une protection à long terme de leurs espaces agricoles et naturels nécessaires à toute action foncière agricole</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’intervention est fixé à 40 % du coût de l’étude d’opportunité.</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif a pour objectif d&amp;#039;accompagner les collectivités souhaitant s&amp;#039;engager sur une protection à long terme de leurs espaces agricoles et naturels nécessaire à toute action foncière agricole. Il est conforme aux préconisations et orientations formalisées par le Département de Vaucluse, notamment au travers de sa stratégie Vaucluse 2025-2040, et à sa stratégie foncière définie dans la Charte pour l&amp;#039;action foncière mise en œuvre dans le cadre du Fond d&amp;#039;Aménagement foncier Rural.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide est ciblée sur l&amp;#039;aide aux études visant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  A étudier l&amp;#039;opportunité de la réalisation d&amp;#039;une Zone Agricole Protégée (ZAP) ou d&amp;#039;un Périmètre Agricole ou Espaces Naturel (PAEN) à protéger.
+ &lt;/li&gt;
+ &lt;li&gt;
+  A étudier l&amp;#039;opportunité d&amp;#039;un Aménagement Foncier Agricole Forestier et Environnemental volontaire ou opération d&amp;#039;échange Collectif d&amp;#039;Immeubles Ruraux (ECIR) avec périmètre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Friche
+Foncier
+Bâtiments et construction
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéficiaires sont les maîtres d&amp;#039;ouvrage des Plans Locaux d&amp;#039;Urbanisme Intercommunaux :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats mixtes de SCOT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide départementale est conditionnée à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Validation du projet de cahier des charges par les services compétents du Conseil départemental avant le lancement de la consultation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Association des services compétents du Conseil départemental tout au long de la démarche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt d&amp;#039;un dossier de demande de co-financement auprès de la Région
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès du Département à la base de données produite
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études devront recevoir un commencement de l&amp;#039;exécution dans un délai de 6 mois à compter de la délibération accordant la subvention. La subvention devra en outre être appelée dans son intégralité, après achèvement de l&amp;#039;étude dans un délai de 2 ans à compter de la date de la délibération accordant la subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/262f-accompagner-les-collectivites-souhaitant-seng/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>92355</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la revitalisation des centres anciens</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier d'Occitanie (EPF)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;Établissement public foncier d&amp;#039;Occitanie accompagne les collectivités dans la reconquête du centre des villes en les aidant à bâtir une stratégie globale destinée à agir sur les usages diversifiés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient auprès des collectivités sur des projets d&amp;#039;aménagement sans critère de taille, dans le cadre de programmes variés (habitat, activités économiques, protection d&amp;#039;espaces naturels), avec des temporalités de portage adaptées (court, moyen, long terme), dans des situations urbaines contrastées (centre ancien à valeur patrimoniale, bourg à redynamiser, friches industrielles, dents creuses en secteur tendu, secteurs touristiques...), dès lors que ces opérations sont cohérentes avec les orientations d&amp;#039;aménagement durable du Programme Pluriannuel d&amp;#039;Intervention et nécessitent une maîtrise foncière publique pour les sécuriser.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie vise alors selon les cas à :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • accélérer les projets en sécurisant la maîtrise foncière,
+ &lt;br /&gt;
+ • débloquer des situations par le déploiement d&amp;#039;une offre de services sur-mesure,
+ &lt;br /&gt;
+ • avoir un effet levier sur la chaîne des acteurs de l&amp;#039;aménagement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF accompagne les communes dans :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la qualification et la valorisation du patrimoine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la qualification du cadre de vie, le développement économique y compris
+ &lt;/li&gt;
+ &lt;li&gt;
+  le tourisme pour les territoires concernés et le développement de l&amp;#039;offre de logements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action Cœur de Ville (ACV) - L&amp;#039;EPF est porteur de foncier sur plusieurs projets parmi lesquels :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lot : Monument Historique - acquisition fin 2019
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hérault : Monument historique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haute-Garonne : Îlot en centre ancien - acquisition 2019
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lot : Monument historique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;
+  Opération de Revitalisation des Territoires (ORT) -
+ &lt;/strong&gt;
+ L&amp;#039;EPF compte déjà 19 conventions sur ces périmètres parmi lesquelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pamiers (Ariège)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Millau (Aveyron)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lunel (Hérault)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;
+  Petites Villes de Demain (PVD) -
+ &lt;/strong&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie est mobilisé dans le cadre de ce programme pour accompagner les territoires ruraux en aidant à révéler le potentiel de ces territoires, pour donner envie à de nouveaux habitants de venir s&amp;#039;installer et d&amp;#039;y créer de l&amp;#039;activité.
+  L&amp;#039;EPF est signataire de plusieurs conventions parmi lesquelles :
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Entraygues-sur-Truyère (Aveyron)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bram (Aude)&lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contrat Bourg-Centre Occitanie (BCO) -
+ &lt;/strong&gt;
+ L&amp;#039;EPF, partenaire du dispositif accompagne les petites villes, bourgs ruraux ou péri urbains dans leur politique de dynamisation de leurs bassins de vie. Une collaboration forte entre les services de la Région et des services de l&amp;#039;EPF permet d&amp;#039;identifier les problématiques foncières des territoires. Chaque contrat cadre définit une feuille de route partagée sur des sujets d&amp;#039;habitat, de qualité de vie et de cohésion sociale... L&amp;#039;EPF compte 183 conventions actives sur les communes BCO, parmi lesquelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Laguiole (Aveyron)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sommières (Gard)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf-occitanie.fr/appui-aux-politiques-publiques/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  EPF d&amp;#039;Occitanie
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Siège : 04 99 54 91 10
+ &lt;br /&gt;
+ contact&amp;#64;epf-occitanie.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>esra.gueuvin@epf-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3d9e-accompagner-la-redynamisation-des-centres-via/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>92352</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logements</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier d'Occitanie (EPF)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie met au service des collectivités son expertise pour bâtir une stratégie foncière sur-mesure qui prend en compte les spécificités du territoires, les besoins en logement de la population et le marché foncier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient auprès des collectivités sur des projets d&amp;#039;aménagement sans critère de taille, dans le cadre de programmes variés (habitat, activités économiques, protection d&amp;#039;espaces naturels), avec des temporalités de portage adaptées (court, moyen, long terme), dans des situations urbaines contrastées (centre ancien à valeur patrimoniale, bourg à redynamiser, friches industrielles, dents creuses en secteur tendu, secteurs touristiques...), dès lors que ces opérations sont cohérentes avec les orientations d&amp;#039;aménagement durable du Programme Pluriannuel d&amp;#039;Intervention et nécessitent une maîtrise foncière publique pour les sécuriser.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie vise alors selon les cas à :
+&lt;/p&gt;
+&lt;p&gt;
+ • accélérer les projets en sécurisant la maîtrise foncière,
+ &lt;br /&gt;
+ • débloquer des situations par le déploiement d&amp;#039;une offre de services sur-mesure,
+ &lt;br /&gt;
+ • avoir un effet levier sur la chaîne des acteurs de l&amp;#039;aménagement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation de bâtiments dégradés en vue de créer des logements locatifs sociaux
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie a été saisi dans le cadre d&amp;#039;un projet de revitalisation en
+ &lt;strong&gt;
+  centre ancien
+ &lt;/strong&gt;
+ d&amp;#039;une commune située dans le Tarn, porté par la commune et la communauté d&amp;#039;agglomération pour accompagner l&amp;#039;opération de restauration immobilière d&amp;#039;un îlot. Située en quartier prioritaire de la ville (QPV), cette opération complexe de réhabilitation lourde portait sur le traitement d&amp;#039;un îlot à valeur patrimoniale d&amp;#039;habitat fortement dégradé et vacant afin d&amp;#039;améliorer la qualité des logements existants et ainsi répondre aux besoins des habitants. Le projet étant inscrit dans une politique d&amp;#039;ensemble visant à
+ &lt;strong&gt;
+  redynamiser le centre-ville.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF a mis à disposition des collectivités son ingénierie pour accélérer la réalisation de 8 logements locatifs sociaux et de 4 maisons individuelles en accession sociale. Afin d&amp;#039;accélérer l&amp;#039;opération, le foncier a été cédé directement au bailleur social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation de 16 logements sociaux ayant bénéficié d&amp;#039;une minoration au titre de la compensation de la surcharge foncière
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF a préempté 2 parcelles bâties pour permettre la réalisation de 16 logements locatifs sociaux. Pour sécuriser la sortie de cette opération de production de logements, le conseil d&amp;#039;administraton de l&amp;#039;EPF d&amp;#039;Occitanie a accordé une minoration du prix de cession des biens qu&amp;#039;il a acquis et portés équivalent à
+ &lt;br /&gt;
+ 7 200€/logement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;une opération d&amp;#039;aménagement à vocation principale de logements dont des logements locatifs sociaux
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie a été saisi pour ce projet comprenant 1 300 logements dont au moins 25% de logements locatifs sociaux
+ &lt;br /&gt;
+ L&amp;#039;EPF a mené les acquisitions de de 2012 à 2015 sur ce site de 26 ha.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epf-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  EPF d&amp;#039;Occitanie
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Siège : 04 99 54 91 10
+ &lt;br /&gt;
+ contact&amp;#64;epf-occitanie.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>esra.gueuvin@epf-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eca2-developper-loffre-de-logements/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...973 lines deleted...]
-Association
+Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
-[...163 lines deleted...]
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
 &lt;/p&gt;
@@ -4906,5475 +8809,4443 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conduire des démarches de prospective pour construire une vision pour le futur
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
  &lt;/li&gt;
  &lt;li&gt;
   Animation de coopérations territoriales (contractualisations, coopérations
   &lt;br /&gt;
   métropolitaines, contrat de réciprocité...)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux stratégies frontalières et transnationales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>73538</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir  une ancienne grange pour y créer atelier communal</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Autre aide financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, préverdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tout type de territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Négociation, acquisition et portage foncier
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études préalables (faisabilité, techniques...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des sources de pollution concentrées
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renaturation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables jusqu&amp;#039;à 80%
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel
+ de plusieurs hectares
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epf-npdc.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ http://www.epf-npdc.fr/lepf-pratique/contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb53-acquerir-une-ancienne-grange-pour-y-creer-ate/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>29/12/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>56455</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de maitrise foncière</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>aide maximale de 70 000 €</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Établissement Public Foncier Local des territoires Oise et Aisne accompagne ses adhérents pour la mise en œuvre de projet d&amp;#039;acquisitions foncière entrant dans le cadre du Programme Pluriannuel d&amp;#039;Intervention 202024-2028 : habitat, revitalisation d&amp;#039;un centre, activités économiques, résorption de friches, commerce de proximité, biodiversité et renaturation, équipements publics locaux, dents creuses...
+&lt;/p&gt;
+&lt;p&gt;
+ Cette phase d&amp;#039;ingénierie et de conseil en amont d&amp;#039;une potentielle intervention foncière se fait à titre gratuit. Pour mieux préparer l&amp;#039;action foncière, un cofinancement d&amp;#039;étude peut-être accordé (voir page dédiée à cette aide).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités non adhérentes, il peut être sollicité un RDV avec l&amp;#039;EPFLO pour échanger sur vos projets et la démarche d&amp;#039;adhésion.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0982-cofinancer-des-etudes-pour-preparer-laction-f/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>44407</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Cofinancer des études pour préparer l'action foncière</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>aide maximale de 70 000 €</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à mieux définir l&amp;#039;action foncière en amont d&amp;#039;une éventuelle intervention de l&amp;#039;Établissement Public Foncier Local des territoires Oise et Aisne.
+&lt;/p&gt;
+&lt;p&gt;
+ Cela recouvre des études de faisabilité, diagnostics pré-opérationnels, études urbaines, études techniques,....
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors de l&amp;#039;apport financier, l&amp;#039;EPFLO aide au suivi de l&amp;#039;étude.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e389-cofinancement-detudes-pour-preparer-laction-f/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2020</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>21131</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et rénover des logements de communes à vocation sociale</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer et requalifier l&amp;#039;offre en logements communaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   25%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 5 000 € par logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations situées en zones de montagne, le taux est majoré à
+  &lt;strong&gt;
+   30%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 6 000 € par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Aides complémentaires :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Trois bonifications sont également mises en place afin de prendre en compte le cas échéant, un conventionnement social du/des logement(s) ; des travaux spécifiques de valorisation patrimoniale ou d&amp;#039;accessibilité aux personnes en situation de handicap :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Logement social conventionné :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification de 2 000 € (par logement) sera accordée si le logement fait l&amp;#039;objet d&amp;#039;un conventionnement avec l&amp;#039;État (logement PLAI, PLUS, PLS, PALULOS, PAM ou équivalent)
+&lt;/p&gt;
+&lt;h3&gt;
+ Valorisation patrimoniale :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée en cas de travaux spécifiques liés aux caractéristiques architecturales et/ou patrimoniales des bâtiments  représentatifs d&amp;#039;une architecture traditionnelle (édifice ancien qui présente des caractères architecturaux typiques du lieu de son implantation, au niveau de ses façades, toitures, ouvertures, etc...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée pour les travaux de mise en accessibilité des logements, et ce dans le respect de la règlementation en vigueur (largeur des circulations et des portes, organisation des espaces, équipements...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
+&lt;/p&gt;
+&lt;p&gt;
+ Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2020</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>546</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’implantation de logements sociaux sur votre territoire avec le prêt Gaïa</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Gaïa : favoriser l’implantation du logement social</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans le financement de vos acquisitions foncières et opérations de viabilisation dédiées aux logements sociaux sur votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre se décline à long et à court terme.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Gaia à court terme est destiné au portage et à la constitution de réserves foncières, afin d&amp;#039;y réaliser à terme des logements sociaux dans une proportion minimale de 25% du programme immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Gaïa à long-terme sert à financer l&amp;#039;acquisition d&amp;#039;un terrain à condition que celui-ci soit mis à bail, au bénéfice d&amp;#039;organismes réalisant des logements sociaux ou des opérations d&amp;#039;accession sociale à la propriété, dans un délai maximal de 2 ans suite à la signature du contrat de prêt.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-gaia-acquisition-foncier-implantation-logement-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gaia_ols_psat</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9571-pret-gaia-long-terme/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2019</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>544</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets immobiliers pour des populations spécifiques</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer un projet immobilier pour des populations spécifiques (construction, acquisition, réhabilitation, ...) ?
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose un financement en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts avec son offre de prêts PHARE.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets immobiliers peuvent être :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des établissements et services médico-sociaux destinés aux personnes handicapées ou âgées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des logements en structure collective pour jeunes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des institutions pour l&amp;#039;aide sociale à l&amp;#039;enfance et la protection judiciaire de la jeunesse,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des aires permanentes d&amp;#039;accueil et des terrains familiaux locatifs pour les gens du voyage.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_specifiques_psat</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f17f-pret-habitat-amelioration-restructuration-ext/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2019</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>162318</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une aide à l’acquisition de véhicules utilitaires propres</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l’acquisition de véhicules utilitaires propres</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour une aide directe en direction des entreprises de transport routier afin de les inciter à de nouvelles pratiques dans une logique de réduction des émissions CO2. Jusqu’à 15 000€ pour un véhicule neuf.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région Provence-Alpes-Côte d&amp;#039;Azur fait de la transition énergétique et de l’atteinte d’une neutralité carbone l’une de ses priorités. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres s&amp;#039;inscrit ainsi dans la mesure 11 du Plan Climat qui vise à « inciter à l’émergence de nouvelles pratiques au sein des entreprises de transport routier dans une logique de réduction des émissions CO2 ».&lt;/p&gt;
+&lt;p&gt;Les camions représentent 5% des émissions de gaz à effet de serre du territoire et les camionnettes (Véhicule Utilitaire Léger, VUL) en représentent 4%. Les véhicules électriques, hydrogènes ou bioGNV réduisant significativement ces émissions en comparaison de leurs équivalents thermiques, ils constituent l’un des outils principaux de la transition énergétique du transport de marchandise.&lt;br /&gt; &lt;br /&gt; En plus de largement participer aux émissions carbones, les camionnettes et poids lourds participent à la dégradation de la qualité de l’air en ville. Les conséquences s’observent par exemple dans les données locales des émissions puisqu’ATMOSUD estime que les camionnettes contribuent à 22% des émissions de Nox du secteur des transports sur la Ville de Nice.  Dans les métropoles concernées par le contentieux avec la Commission européenne sur la qualité de l’air, on dénombre 50 000 VUL avec une vignette crit’air 4, 5 ou non classé sur la Métropole Aix- Marseille, 15 000 sur la Métropole Nice Côte d’Azur et 12 000 sur Toulon Provence Métropole.&lt;/p&gt;
+&lt;p&gt;Le éveloppement et l’usage des carburants alternatifs, faiblement émetteurs de GES et autres polluants, est donc l’un des leviers à activer. L’offre « constructeur » s’étoffe régulièrement que ce soit sur des véhicules de 1,7t ou des véhicules de 3,5t. Même si l’offre électrique et hydrogène sur le segment des véhicules de plus de 7t est encore balbutiante, elle s’enrichit régulièrement. Le taux de renouvellement du parc est faible (5% par an) et le parc est vieillissant (25% des véhicules ont 15 ans et plus).&lt;/p&gt;
+&lt;p&gt;Afin d’accélérer la transition énergétique du transport de marchandise, d’anticiper et de rendre acceptable les Zones à Faibles Emissions (ZFE), tout en évitant l’assèchement des centres villes et les levées de bouclier de certains secteurs, il faudra être en mesure de montrer des exemples qui fonctionnent. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres participe largement à l’activation de ces leviers d’actions.&lt;/p&gt;
+&lt;p&gt;Ce dispositif vient compléter les financements de la Région concernant le déploiement des bornes de recharge électrique ou hydrogène à travers l’appel à projets régional « Zéro émission sur routes »3 , et le déploiement d’installations de production d’électricité renouvelable en autoconsommation à travers le dispositif « Smart PV 4.0 »&lt;/p&gt; &lt;p&gt;L&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres doit permettre aux auto-entrepreneurs, Très Petites Entreprises (TPE) ou les petites et moyennes entreprises (PME) - ayant un établissement ou une succursale en Région Provence-Alpes-Côte d&amp;#039;Azur - d&amp;#039;effectuer leur transition énergétique. Les collectivités peuvent aussi être aidées si elles vont au-delà de leurs obligations règlementaires. Le dispositif focalise sur le transport de marchandise et de matériel.&lt;/p&gt; &lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
+&lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2020</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
+&lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt; &lt;p&gt;La demande de subvention doit être faite et enregistrée par la Région avant la date de livraison du véhicule et sur la base d’un devis, d’un bon de commande ou de réservation. Le dépôt des demandes de subvention doit être effectué en ligne sur &lt;a href="https://subventionsenligne.maregionsud.fr/"&gt;https://subventionsenligne.maregionsud.fr/&lt;/a&gt;  ou par voie postale à l’adresse suivante :&lt;/p&gt;
+&lt;p&gt;Monsieur le Président du Conseil régional Provence-Alpes-Côte d’Azur&lt;br /&gt; Direction des Finances et du Contrôle de Gestion Service des Subventions&lt;br /&gt; Unité Subventions et Partenaires&lt;br /&gt; Hôtel de Région 27 Place Jules Guesde&lt;br /&gt; 13481 MARSEILLE Cedex 20&lt;br /&gt; &lt;br /&gt; &lt;em&gt;(Préciser sur le courrier d’accompagnement : « à l’attention du Service Transition Energétique – Direction de la Transition Energétique et des Territoires »). &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Pour qu’une demande soit recevable, le demandeur devra fournir :&lt;/p&gt;
+&lt;p&gt;- L’ensemble des documents administratifs exigés lors du dépôt de demande de subvention (cf. plateforme en ligne https://subventionsenligne.maregionsud.fr/ - Fiche N°4);&lt;/p&gt;
+&lt;p&gt;- Les devis ou bons de commande ou bons de réservation détaillés du (des) véhicule(s) à acquérir précisant s’il est neuf ou d’occasion et indiquant ses caractéristiques techniques en lien avec les critères d’éligibilité et les émissions de CO2 ou accompagné d’un document technique du constructeur les stipulant ;&lt;/p&gt;
+&lt;p&gt;- Pour les collectivités ou entreprises soumises à des obligations d’acquisition de véhicules propres lors de renouvellement de flottes : un état des lieux du parc de véhicules du bénéficiaire (type de véhicule, vignette crit&amp;#039;air, etc.), une lettre d&amp;#039;engagement indiquant le nombre de véhicules acquis dans l&amp;#039;opération de renouvellement et le nombre de véhicules propres acquis dans cette opération, une lettre d’engagement sur le nombre de véhicules acquis allant au-delà de la réglementation, documents formels associés à la commande de véhicules (dossier d&amp;#039;appel d&amp;#039;offre, documents d&amp;#039;achat groupé, etc., etc.)&lt;/p&gt;
+&lt;p&gt;- Après validation du dossier de demande de subvention par la Région, une facture devra être présentée pour le versement de l’aide. Les factures antérieures à la date de dépôt du dossier de demande d’aide ne pourront pas être prises en compte.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-lacquisition-de-vehicules-utilitaires-propres</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Franck FERRIZ -&lt;br /&gt; Service Transition Energétique -&lt;br /&gt; Région Provence-Alpes-Côte d&amp;#039;Azur -&lt;/strong&gt;&lt;br /&gt; &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr" title="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-lacquisition-de-vehicules-utilitaires-propres/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>162358</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l'impact du véhicule électrique sur le réseau</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Infrastructures de recharges intelligentes pour véhicules électriques</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...19 lines deleted...]
- Imprégnées des besoins des ménages et des enjeux des territoires, les ADIL informent et/ou forment les acteurs locaux et participent aux instances de l&amp;#039;habitat. Elles  pilotent également des groupes de travail pour les collectivités locales et les associations d&amp;#039;usagers.
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau.&lt;/p&gt;
+&lt;p&gt;Cette nouvelle édition a vocation à poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau. Elle a aussi vocation à accompagner la transition des taxis vers des véhicules propres en finançant les bornes associées (en complément de l&amp;#039;autre dispositif de financement des véhicules). Cette édition vient remplacer la précédente édition.&lt;/p&gt; &lt;p&gt;Les bénéficiaires peuvent être des aménageurs publics ayant la compétence infrastructures de recharge des véhicules intelligents ou des entreprises privées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2019</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Du dépôt d’un dossier jusqu’au paiement d’une subvention régionale, &lt;strong&gt;découvrez les étapes et la marche à suivre en parcourant les fiches pratiques, ainsi que divers documents complémentaires sur &lt;/strong&gt;&lt;a href="http://subventions.maregionsud.fr/" target="_blank"&gt;http://subventions.maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>http://subventions.maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Transition Energétique et des Territoires&lt;/p&gt;
+&lt;p&gt;Service Transition Energétique&lt;/p&gt;
+&lt;p&gt;Franck FERRIZ – &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Tél : 0491575839&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>162434</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité électrique</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;En tant qu&amp;#039;autorité compétente pour la définition du SDIRVE (schéma directeur pour les infrastructures de recharge pour véhicules électriques), Territoire d&amp;#039;énergie Mayenne accompagne l&amp;#039;ingénierie des collectivités pour l&amp;#039;installation de bornes, dans le respect des orientations du SDIRVE.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité - &lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt;- 07 56 06 10 57&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-electriques/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>97330</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'acquisition de véhicules à motorisation décarbonnée</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide du Département est destinée à compenser en tout ou partie le surcoût lié à l&amp;#039;achat d&amp;#039;un véhicule moins polluant.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est cumulable avec d&amp;#039;autres aides existantes (ex : bonus écologique de l&amp;#039;État) dans la limite du montant maximum d&amp;#039;aide publique applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif vise à encourager et appuyer l&amp;#039;effort des collectivités pour s&amp;#039;engager dans des modes de déplacement à faibles émissions de polluants et de gaz à effet de serre. Il vient soutenir, par effet d&amp;#039;entrainement, le développement de l&amp;#039;offre d&amp;#039;avitaillement (les stations bioGNV et hydrogène), en accompagnement du déploiement de stations d&amp;#039;avitaillement bioGNV et hydrogène porté notamment par le SyDEV.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide du département est variable selon le type de motorisation et la taille du véhicule :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Véhicules bioGNV :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1000 euros pour les véhicules légers (PTAC &amp;lt;3,5T)
+ &lt;/li&gt;
+ &lt;li&gt;
+  5000 euros pour les véhicules utilitaires (PTAC entre 3,5T et 7T)
+ &lt;/li&gt;
+ &lt;li&gt;
+  10 000 euros pour les poids lourds (PTAC &amp;gt; 7T)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Véhicules hydrogènes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  5 000 euros pour les véhicules utilaires (PTAC : &amp;lt; 3,5T)
+ &lt;/li&gt;
+ &lt;li&gt;
+  15 000 euros pour les véhicules utilitaires ((PTAC : Entre 3,5T et 7T)
+ &lt;/li&gt;
+ &lt;li&gt;
+  80 000 euros pour les poids lourds (PTAC &amp;gt; 7T)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En cas d&amp;#039;acquisition de plusieurs véhicules, la collectivité bénéficiaire pourra obtenir une majoration de la subvention à hauteur de 10% du montant de l&amp;#039;aide octroyée selon les conditions générales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
-[...15 lines deleted...]
-  Instruction d&amp;#039;aides locales.
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition bennes à ordures alimentées en GNV par un EPCI</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Mobilité partagée
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de cette aide les communes vendéennes et les EPCI qui réalisent l&amp;#039;acquisition d&amp;#039;un ou plusieurs véhicules fonctionnant au Bio GNV et les véhicules électriques à hydrogène (vert).
+&lt;/p&gt;
+&lt;p&gt;
+ Par véhicule fonctionnant au bioGNV, on entend tout véhicule utilisant le gaz naturel, que ce soit sous sa forme comprimée (GNC) ou bien sous sa forme liquéfiée (GNL).
+ La collectivité s&amp;#039;engage à s&amp;#039;approvisionner en bio GNV.
+&lt;/p&gt;
+&lt;p&gt;
+ Par véhicule hydrogène, on entend tout véhicule électrique à PAC (pile à combustible), propulsé par de l&amp;#039;électricité produite à partir d&amp;#039;hydrogène et d&amp;#039;oxygène, l&amp;#039;hydrogène étant le carburant de base. Il ne rejette que de l&amp;#039;eau au moyen de son pot d&amp;#039;échappement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les véhicules électriques à PAC, considérés comme complémentaires des véhicules électriques à batterie, constituent la prochaine génération de voitures « propres » dotés d&amp;#039;une autonomie de plusieurs centaines de kilomètres. Là-encore, les collectivités s&amp;#039;engagent à s&amp;#039;approvisionner en hydrogène produit à partir d&amp;#039;énergies renouvelables, au fur et à mesure que cette offre se développera sur notre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les types de véhicules pour lesquels une aide pourra être sollicitée sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les véhicules légers (véhicules GNV uniquement) et les véhicules utilitaires légers (PTAC  &amp;lt; 3,5 Tonnes) (GNV et hydrogène)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les utilitaires (3,5 T &amp;lt; PTAC &amp;lt; 7 T) (GNV et hydrogène)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les poids lourds (PTAC &amp;gt; 7 T) (GNV et hydrogène)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;br /&gt;
+ Les véhicules doivent faire l&amp;#039;objet d&amp;#039;un achat.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est limitée à trois véhicules par bénéficiaire et par période de 4 ans à compter de la date de signature de la convention de subvention par l&amp;#039;ensemble des parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
-[...19 lines deleted...]
-  cliquez ici
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 60
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:amenagement-tourisme&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  amenagement-tourisme&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfa3-soutenir-lacquisition-de-vehicules-a-motorisa/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>58391</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'acquisition de véhicules propres</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Seine Normandie Agglomération (SNA)</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...16 lines deleted...]
-:
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Forfait 1500 € véhicule GNV,  forfait 2000 € véhicule électrique, 15% du HT véhicule hydrogène</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seine Normandie Agglomération (SNA) s&amp;#039;est engagée dans une démarche de déploiement des énergies renouvelables et de réduction de la consommation d&amp;#039;énergie sur son territoire, à travers la démarche régionale « Territoire 100% énergies renouvelables en 2040 ».
+&lt;/p&gt;
+&lt;p&gt;
+ SNA cherche à accompagner le développement de solutions visant la décarbonation de la mobilité sur son territoire:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Être informé sur la législation et la réglementation en
-[...6 lines deleted...]
-  Être accompagner à la constitution du dossier
+  la mobilité hydrogène - SNA dispose d&amp;#039;une station de recharge pour véhicules à hydrogène, implantée dans le cadre du programme EAS-HyMob (avenue du Capitaine Vandière de Vitrac - 27120 Douains)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mobilité électrique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mobilité au gaz naturel
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Modalités d&amp;#039;accompagnement
-:
+ Pour cela, SNA a mis en place un dispositif d&amp;#039;aide à l&amp;#039;acquisition de ces 3 types de véhicules propres via un soutien financier pour des projets d&amp;#039;achat ou de leasing d&amp;#039;au moins 36 mois par une commune ou une entreprise du territoire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Rencontre avec le conseiller foncier et/ou le conseiller
-[...10 lines deleted...]
-juste et préalable indemnité. »)
+  Forfait de 1500 € pour un véhicule GNV*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Forfait de 2000 € pour un véhicule électrique*
+ &lt;/li&gt;
+ &lt;li&gt;
+  15% du HT (maximum 7000 €) pour un véhicule hydrogène
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * Dans la limite des 80% d&amp;#039;aides publiques pour les communes
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Engagements communs aux entreprises et aux communes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bénéficiaires d&amp;#039;une aide de SNA s&amp;#039;engagent à mettre en avant la participation financière de l&amp;#039;agglomération, notamment lors des évènements de communication.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bénéficiaires d&amp;#039;une aide de SNA s&amp;#039;engagent à conserver le (ou les) véhicule(s) acquis pendant une durée d&amp;#039;au moins 3 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Engagements spécifiques aux entreprises :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif d&amp;#039;aide s&amp;#039;applique dans le cadre des aides de minimis. Ainsi, pour rappel
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une même entreprise ne peut recevoir plus de 200 000 € en 3 ans dans le cadre des aides de minimis. Pour cela, une attestation vous est demandé (Voir V).
+ &lt;/li&gt;
+ &lt;li&gt;
+  De même, dans le cadre des futures attestations qui vous seront demandé, l&amp;#039;aide obtenue dans le cadre du présent dispositif sera obligatoirement à indiquer, et ce durant les trois exercices budgétaires suivants l&amp;#039;obtention de l&amp;#039;aide. L&amp;#039;entreprise s&amp;#039;engage par conséquent à déclarer l&amp;#039;aide de SNA dans le cadre des aides de minimis.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
-[...7 lines deleted...]
-(note, études, tableaux...)
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sna27.fr/wp-content/uploads/2021/09/Reglement-dispositif-vehicules-propres.pdf</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Maud Kilhoffer
+&lt;/p&gt;
+&lt;p&gt;
+ Cheffe du service Transition écologique
+&lt;/p&gt;
+&lt;p&gt;
+ 06 49 42 32 71 / 02 32 53 85 33
+&lt;/p&gt;
+&lt;p&gt;
+ mkilhoffer&amp;#64;sna27.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O26" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>ncaroff@sna27.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98ed-dispositif-daide-a-lacquisition-de-vehicules-/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2020</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>56198</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Acheter un véhicule (4 roues) électrique, hydrogène ou GNV</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Véhicule neuf : Aide de 2000€ à 4000€/ véhicule selon la collectivité (Intercom, commune A, B1, B2 ou C) et la catégorie de véhicule (électrique, GNV ou hydrogène), dans la limite de 2 véhicules par collectivité /an.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Véhicule d&amp;#039;occasion électrique ou GNV : Aide de 500€ à 1000€/ véhicule selon la collectivité (Intercom, commune A, B1, B2 ou C), dans la limite de 2 véhicules par collectivité /an.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est ciblée pour répondre aux besoins propres de la collectivité. Toutefois, elle peut également bénéficier à un établissement public qui lui est rattaché (ex : EPHAD ou CCAS). Dans ce cas, l&amp;#039;accord préalable de la collectivité est requis et la demande est intégrée à son droit de tirage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : mobilite&amp;#64;sdec-energie.fr&lt;br /&gt;Tel : 02 31 06 61 55 &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f209-poser-une-borne-de-recharge-pour-vehicules-el/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...422 lines deleted...]
-      <c r="E30" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...13 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
- Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
-[...62 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
-[...4 lines deleted...]
- &lt;/a&gt;
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
-[...2 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V30" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
-[...25 lines deleted...]
- &lt;/span&gt;
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>144546</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...13 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
- Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
-[...57 lines deleted...]
-  stratégie foncière
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
  &lt;/a&gt;
- »)
-[...8 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
-[...8 lines deleted...]
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
-[...2 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V31" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Louis Andréo
+  Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  directeur territorial Vienne - Haute Vienne - Creuse
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 13 13
+  arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  louis.andreo&amp;#64;epfna.fr
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>144545</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...7 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
- Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
-[...86 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
-  www.epfna.fr
+  https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
-[...2 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V32" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+  Nicolas Proust
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 13 13
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  louis.andreo&amp;#64;epfna.fr
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>144543</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...13 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
- Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
-[...92 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
-[...2 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V33" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;span&gt;
-  Nicolas Proust
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+  05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  nicolas.proust&amp;#64;epfna.fr
+  louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 98 94
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+  www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E34" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>144542</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...13 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
- Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
-[...98 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
-[...2 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V34" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Corrèze</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E35" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>144541</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...7 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
- Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
-[...98 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
-[...2 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V35" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
-[...14 lines deleted...]
- 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>144540</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...13 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
- Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
-[...104 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
-[...2 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V36" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Arnaud Herry
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;
  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
 &lt;/p&gt;
 &lt;p&gt;
  arnaud.herry&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 66 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...7 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
- Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
-[...110 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
-[...2 lines deleted...]
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   gregoire.gilger&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...2130 lines deleted...]
-      <c r="E50" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Autre aide financière
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...18 lines deleted...]
-&lt;p&gt;
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
  &lt;strong&gt;
   Projets éligibles
-  &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
- Sont éligibles à l&amp;#039;intervention de l&amp;#039;EPF les opérations des collectivités dédiées à la production de logements.
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
-  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide :
-  &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...14 lines deleted...]
-&lt;p&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
-[...28 lines deleted...]
- &lt;br /&gt;
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O50" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...138 lines deleted...]
-      <c r="A52" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>139433</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Repenser les façons d'habiter</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>LEADER</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>PETR des Communautés du pays de Saint-Malo</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H52" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous avez un projet de
  &lt;strong&gt;
   transition écologique
  &lt;/strong&gt;
  en lien avec la
  &lt;strong&gt;
   qualité de vie
  &lt;/strong&gt;
  &amp;amp; l&amp;#039;
  &lt;strong&gt;
   habitat
  &lt;/strong&gt;
  sur le
  &lt;strong&gt;
   pays de Saint-Malo
  &lt;/strong&gt;
  ? Peut-être pouvez-vous bénéficier d&amp;#039;une aide européenne au titre du programme LEADER !
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Qu&amp;#039;est-ce que LEADER ?
   &lt;/strong&gt;
@@ -10553,1651 +13424,710 @@
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Des nouvelles façons d&amp;#039;habiter contribuant à la cohésion sociale et territoriale
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Anticiper et prévoir l&amp;#039;offre foncière pour maîtriser l&amp;#039;empreinte environnementale de l&amp;#039;habitat durable
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Coopération
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   - Améliorer la qualité de l&amp;#039;habitat
  &lt;/strong&gt;
  : il s&amp;#039;agit de créer des logements agréables à habiter et de qualité d&amp;#039;un point de vue environnemental, esthétique, et d&amp;#039;usage. Cela peut conduire à penser le logement ou le bâtiment comme étant modulable et évolutif (adaptation de la taille, de l&amp;#039;aménagement intérieur en fonction des besoins des occupants). Il s&amp;#039;agit aussi d&amp;#039;encourager l&amp;#039;adoption de ces nouvelles formes urbaines en changeant la perception sur l&amp;#039;habitat collectif/intermédiaire et individuel et en intégrant les occupants à la co-conception. Cet engagement des futurs habitants peut également se traduire sous la forme d&amp;#039;un accompagnement à l&amp;#039;habitat participatif.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Adapter l&amp;#039;habitat aux publics, aux trajectoires résidentielles, aux modes de vie :
  &lt;/strong&gt;
  il s&amp;#039;agit de penser l&amp;#039;habitat pour tous en s&amp;#039;adressant aux populations aux besoins spécifiques (personnes âgées, handicapées, saisonniers, jeunes actifs, familles monoparentales, etc.) mais également en intégrant la notion de parcours résidentiel, c&amp;#039;est-à-dire à l&amp;#039;évolution dans le temps des besoins en termes de logement. Ceux-ci évoluent en fonction des changements de situation, notamment du nombre de personnes qui composent le foyer et des moyens financiers. Cela peut conduire là aussi à penser le logement ou le bâtiment comme étant modulable et évolutif mais aussi de mettre l&amp;#039;accent sur la production d&amp;#039;espaces communs (services ou usages partagés : chambre d&amp;#039;amis, buanderie, jardins partagés, etc.) et à la multifonctionnalité/mutualisation des services, des espaces, des équipements entourant l&amp;#039;habitat. Il s&amp;#039;agit également de travailler sur la mobilisation des acteurs et sur leur participation dans la conception des opérations pour assurer la compatibilité des solutions aux besoins réels.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Ré-interroger la chaîne de production :
  &lt;/strong&gt;
  il s&amp;#039;agit de recourir à des matériaux biosourcés/éco-matériaux (bois, paille, terre crue, bauge etc.) et de renforcer les filières locales pour diminuer la pollution et les consommations énergétiques du bâtiment. Il s&amp;#039;agit aussi d&amp;#039;agir sur l&amp;#039;accessibilité financière du logement en réfléchissant à de outils d&amp;#039;ingénierie novateurs (Organismes de foncier solidaire, BRS...). C&amp;#039;est aussi repenser la participation des acteurs en mettant en place par exemple une démarche de maîtrise d&amp;#039;usage, en développant des dispositifs d&amp;#039;accompagnement à la réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - Adapter l&amp;#039;habitat à la transition écologique :
  &lt;/strong&gt;
  l&amp;#039;habitat est lieu privilégié d&amp;#039;accompagnement à la transition écologique des habitants. Ainsi il s&amp;#039;agit de sensibiliser encore plus la population à la préservation des ressources naturelles mais aussi à l&amp;#039;adoption d&amp;#039;autres comportements tel que le recours à des modes de transport alternatifs ou encore le développement local d&amp;#039;énergies renouvelables.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Attractivité économique
 Mobilité partagée
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •	Être cohérent avec la stratégie,
 &lt;/p&gt;
 &lt;p&gt;
  •	Être localisé sur le territoire d&amp;#039;intervention,
 &lt;/p&gt;
 &lt;p&gt;
  •	Correspondre à une dépense éligible (il faut pour cela se référer aux fiches actions) ;
 &lt;/p&gt;
 &lt;p&gt;
  •	Apporter une vraie plus-value pour le territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Bretagne</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-stmalo.fr/avec-leader-repensons-les-facons-d-habiter-C270.html</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous avez un projet et vous souhaitez savoir s&amp;#039;il peut être financé par LEADER ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter-nous : contractualisation&amp;#64;pays-stmalo.fr  02 99 21 17 28
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Vous bénéficierez d&amp;#039;une aide pour le montage de la demande d&amp;#039;aide LEADER, le suivi administratif et technique du projet et la mise en paiement.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>contractualisation@pays-stmalo.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d2d-repenser-les-facons-dhabiter/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Pôle d'Equilibre Territorial et Rural des communautés du pays de Saint-Malo</t>
+        </is>
+      </c>
+      <c r="AD58" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...163 lines deleted...]
-      <c r="E54" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>139430</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Autre aide financière
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière
-[...15 lines deleted...]
- &lt;br /&gt;
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
+  &lt;br /&gt;
  &lt;/strong&gt;
- &lt;br /&gt;
- Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Sont éligibles à l&amp;#039;intervention de l&amp;#039;EPF les opérations des collectivités dédiées à la production de logements.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...10 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables (capacité, techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des pollutions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide :
+  &lt;br /&gt;
  &lt;/strong&gt;
- &lt;br /&gt;
-[...6 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décote additionnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
-[...8 lines deleted...]
- •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Lincrusta, Seclin ( Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le site d&amp;#039;une ancienne filature avait été démoli puis laissé à l&amp;#039;abandon de nombreuses années. Sa localisation stratégique au cœur du tissu urbain et à proximité des services et transports en commun ont amené un opérateur à proposer un programme mixte (200 logements et commerces). Cependant la crise de 2008 et l&amp;#039;ampleur des travaux de dépollution à réaliser ont compromis la réalisation du projet. Par son intervention, l&amp;#039;EPF a apporté la solution technique (traitement des sources de pollution et purge sélective des fondations au vu du projet) et financière (financement d&amp;#039;une partie des travaux et minoration foncière) sans pour autant prendre en charge les responsabilités de l&amp;#039;opérateur dans la mise en œuvre du plan de gestion du site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rue de Boschepe, Godewarsvelde (Nord)
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En 2010, au départ en retraite des exploitants du magasin Proxi situé en centre-bourg de Godewaersvelde et faute de repreneur, cette commune de 2000 habitants a souhaité acquérir le site afin d&amp;#039;y construire de nouveaux logements. L&amp;#039;EPF s&amp;#039;est rendu propriétaire du site et a procédé aux travaux de démolition du bâtiment et du parking. L&amp;#039;EPF a accompagné la commune pour la consultation d&amp;#039;opérateurs et la mise en œuvre du projet. Il a cédé le foncier à un prix minoré au bailleur social retenu lequel a réalisé un projet comprenant un immeuble de 13 appartements locatifs sociaux et de 8 maisons en location-accession et accession sociale.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ancien mareyage, Grand Fort Philippe (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La commune de Grand-Fort-Philippe est marquée par un tissu urbain dense, composé d&amp;#039;un habitat traditionnel de « maisons de pêcheurs » et d&amp;#039;ateliers de transformation des produits de la pêche. Pour répondre à l&amp;#039;enjeu de résorption des sites artisanaux déclassés et aux besoins de logements du territoire, l&amp;#039;EPF est intervenu pour l&amp;#039;acquisition et la démolition d&amp;#039;un ancien mareyage. Après démolition, le foncier a été cédé, aux prix des domaines, à la communauté urbaine qui a procédé entre temps à un appel à projets multisite. Le bailleur retenu réalisera sur le site un programme de 14 logements locatifs sociaux alliant densité (R&amp;#43;3) et gestion des volumes, afin que ce dernier s&amp;#039;intègre aux constructions existantes tout en proposant des jardins pour les résidents.
+ &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O54" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c78-produire-des-logements/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E55" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V55" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;span&gt;
-  Grégoire Gilger
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
  &lt;/span&gt;
-&lt;/p&gt;
-[...189 lines deleted...]
-&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-[...733 lines deleted...]
-    <row r="61" spans="1:27" customHeight="0">
+    <row r="61" spans="1:34" customHeight="0">
       <c r="A61" s="1">
         <v>56456</v>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H61" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie financière
+          <t>Ingénierie financière
+Subvention
+Autre aide financière
 Ingénierie technique
-Autre aide financière
-Subvention</t>
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
           <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
  : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
 &lt;/p&gt;
@@ -12279,1413 +14209,1581 @@
       <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
       <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
         </is>
       </c>
       <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
+    <row r="62" spans="1:34" customHeight="0">
       <c r="A62" s="1">
-        <v>131816</v>
+        <v>56454</v>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
-[...4 lines deleted...]
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+          <t>Valoriser le patrimoine bâti</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+Ingénierie financière
+Ingénierie technique
+Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
-[...34 lines deleted...]
-&lt;/p&gt;</t>
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration peut atteindre jusqu&amp;#039;à 400 € par mètre carré de surface de plancher de bâti préservé.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Attribution sur dossier de la minoration pour des projets entrant dans le cadre du PPI
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le maitre d&amp;#039;ouvrage doit s&amp;#039;associer des compétences d&amp;#039;un architecte. Le dossier doit présenter les plans du projet et les coûts associés à la valorisation du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Une commission, notamment composée de représentants de l&amp;#039;EPFLO et des CAUE de l&amp;#039;Oise et de l&amp;#039;Aisne (Conseils d&amp;#039;Architecture, d&amp;#039;Urbanisme et de l&amp;#039;Environnement), émet un avis sur l&amp;#039;éligibilité des projets, préalablement à leur présentation au Conseil d&amp;#039;Administration de l&amp;#039;EPFLO qui reste le seul organe compétent pour acter du montant des minorations foncières.
+&lt;/p&gt;
+&lt;br /&gt;</t>
         </is>
       </c>
       <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
-Tourisme
 Friche
 Foncier
-Commerces et services
-[...7 lines deleted...]
-Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
-[...2 lines deleted...]
-Industrie</t>
+Architecture</t>
         </is>
       </c>
       <c r="O62" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
         </is>
       </c>
       <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
-[...9 lines deleted...]
- La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U62" s="1" t="inlineStr">
         <is>
-          <t>Creuse</t>
+          <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
       <c r="V62" s="1" t="inlineStr">
         <is>
-          <t>http://www.epfna.fr</t>
+          <t>https://www.epflo.fr/</t>
         </is>
       </c>
       <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...21 lines deleted...]
- &lt;/span&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y62" s="1" t="inlineStr">
         <is>
-          <t>contact@epfna.fr</t>
+          <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
       <c r="Z62" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a2f-soutenir-le-logement-locatif-social-et-lacces/</t>
         </is>
       </c>
       <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
+    <row r="63" spans="1:34" customHeight="0">
       <c r="A63" s="1">
-        <v>144545</v>
+        <v>56453</v>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
-[...4 lines deleted...]
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+          <t>Recycler le foncier et les friches</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
+Département
+Région</t>
         </is>
       </c>
       <c r="H63" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
-[...23 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+ Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
+ &lt;br /&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N63" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...1 lines deleted...]
-Friche
+          <t>Friche
 Foncier
-Commerces et services
-[...4 lines deleted...]
-Economie sociale et solidaire
 Revitalisation
-Risques naturels
-Bâtiments et construction
 Réhabilitation
-Logement et habitat
-[...3 lines deleted...]
-Industrie</t>
+Logement et habitat</t>
         </is>
       </c>
       <c r="O63" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
         </is>
       </c>
       <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
-[...9 lines deleted...]
- La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+ minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U63" s="1" t="inlineStr">
         <is>
-          <t>Dordogne</t>
+          <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
       <c r="V63" s="1" t="inlineStr">
         <is>
-          <t>http://www.epfna.fr</t>
+          <t>https://www.epflo.fr/</t>
         </is>
       </c>
       <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...28 lines deleted...]
- &lt;/span&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y63" s="1" t="inlineStr">
         <is>
-          <t>contact@epfna.fr</t>
+          <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
       <c r="Z63" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a89c-cofinancer-des-etudes-pour-preparer-laction-f/</t>
         </is>
       </c>
       <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
+    <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
-        <v>144546</v>
+        <v>44406</v>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
-[...4 lines deleted...]
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+          <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+Autre aide financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
-[...23 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+ Cette aide vise à soutenir le logement locatif social et l&amp;#039;accession aidée par l&amp;#039;attribution de minoration foncière sur les logements locatifs sociaux (PLUS, PLAI, PLS), logements locatif intermédiaire (PLI) et les logements en accession aidée (PSLA, Bail Réel Solidaire ou autre dispositif destiné à des ménages dont les revenus ne dépassent pas les plafonds de ressources du PSLA)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Attribution sur décision du Conseil d&amp;#039;Administration de l&amp;#039;EPFLO, au vu de la difficulté effective à réaliser l&amp;#039;opération sans minoration(s) et en fonction des capacités financières de l&amp;#039;EPFLO
+&lt;/p&gt;
+&lt;p&gt;
+ -    Les montants de minoration sont définis par type de logement et par mètre carré de surface utile : PLAI 135 €/m2 SU ; PLUS/BRS 110 €/m2 SU; PLS 75 €/m2 SU; PLI 25 €/m2 SU; accession aidée (hors BRS) 60 €/m2 SU
+&lt;/p&gt;
+&lt;p&gt;
+ -    L&amp;#039;éligibilité à la minoration foncière « logement » est conditionnée comme tout opération de logement au respect d&amp;#039;une densité minimale de 20 logements par hectare, ou celle du document d&amp;#039;urbanisme si elle est supérieure. (En cas d&amp;#039;assainissement non collectif, l&amp;#039;emprise nécessaire à l&amp;#039;assainissement n&amp;#039;entre pas dans le calcul de la densité)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les cessions au profit d&amp;#039;un opérateur privé réalisant les logements dans le cadre d&amp;#039;une Vente en l&amp;#039;État Futur d&amp;#039;Achèvement (VEFA) à un bailleur social ne sont pas éligibles à la minoration &amp;#34;logement aidé&amp;#34;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration sera calculé sur la base des surfaces du programme définies lors du permis de construire ou pour le logement social dans le dossier de financement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N64" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...1 lines deleted...]
-Friche
+          <t>Friche
 Foncier
-Commerces et services
-[...7 lines deleted...]
-Bâtiments et construction
 Réhabilitation
-Logement et habitat
-[...3 lines deleted...]
-Industrie</t>
+Logement et habitat</t>
         </is>
       </c>
       <c r="O64" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
         </is>
       </c>
       <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
-[...9 lines deleted...]
- La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U64" s="1" t="inlineStr">
         <is>
-          <t>Charente</t>
+          <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
       <c r="V64" s="1" t="inlineStr">
         <is>
-          <t>http://www.epfna.fr</t>
+          <t>https://www.epflo.fr/</t>
         </is>
       </c>
       <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...21 lines deleted...]
- &lt;/span&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y64" s="1" t="inlineStr">
         <is>
-          <t>contact@epfna.fr</t>
+          <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
       <c r="Z64" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-logement-locatif-social/</t>
         </is>
       </c>
       <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2020</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
+    <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
-        <v>144538</v>
+        <v>165473</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+          <t>Aider à l'acquisition foncière d'un Espace Naturel Sensible</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+          <t>Aider à l'acquisition foncière d'un Espace Naturel Sensible</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+          <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
-        <is>
-[...188 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Participation du Conseil Général de la Haute-Loire plafonnée à 40 %.</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Frais d’acquisition, frais notariés, frais de bornage, documents d’arpentage.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>-   Sites ENS actuels opérationnels ;&lt;p&gt;&lt;br /&gt;-  Nouveaux sites ENS prioritaires au titre du SDENS.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aider-a-lacquisition-fonciere-dun-ens/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>138004</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>Financement 100% des procédures sous maîtrise d&amp;#039;ouvrage départementale.</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ECIR ou ECIF permettent de réaliser à l&amp;#039;intérieur d&amp;#039;un périmètre d&amp;#039;aménagement des échanges et cessions amiables de propriétés afin d&amp;#039;améliorer le regroupement et l&amp;#039;accessibilité des propriétés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Communes, EPCI, propriétaires fonciers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Délibération de la (des) commune(s)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement foncier agricole et forestier (AFAF), réglementation des boisements RB), échanges et cessions d&amp;#039;immeubles ruraux ou forestiers (ECIR / ECIF), mise en valeur des terres...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Procédures régies par le Code rural et de la pêche maritime (L  124-5 et suivants).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Les-Echanges-et-Cessions-d.html</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;
+&lt;p&gt;Sébastien CUBIZOLLES&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:developpement-durable&amp;#64;hauteloire.fr" target="_self"&gt;sebastien.cubizolles&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 71 07 43 50&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z66" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/aider-a-lacquisition-fonciere-dun-ens/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4619-ameliorer-le-regroupement-et-laccessibilite-d/</t>
         </is>
       </c>
       <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
+    <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
+        <v>116419</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Recycler une friche</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif de soutien en faveur des friches</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local d'Alsace (EPFL)</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace accompagne les collectivités dans l&amp;#039;acquisition et le portage des friches économique (industrielles, commerciales, artisanales, militaires, sanitaires, agricoles, touristiques). Il peut assumer un certains nombre d&amp;#039;études ou de travaux en qualité de maître d&amp;#039;ouvrage : démolition, désamiantage, dépollution, déconstruction.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette intervention de l&amp;#039;EPF permet de remettre sur le marché des biens qui en étaient sortis avec de nouveaux usages, de réduire les risques attachés à la dangerosité de ces sites et d&amp;#039;améliorer l&amp;#039;image et l&amp;#039;attractivité des quartiers où ils se situent grâce à l&amp;#039;instauration de mesures compensatoires. L&amp;#039;EPF peut prendre en charge entre 50 à 80% du coût de certaines études et/ou2 des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Projets visant le développement d&amp;#039;une offre de logements, le développement économique, la redynamisation des centres villes et centres bourgs, la gestion des risques, la protection/restauration de la biodiversité, la constitution de réserves foncières
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des sources de pollution
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de démolition et de déconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renaturation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes entre 50 et 80% maximum.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction et de traitement des sources de pollution jusqu&amp;#039;à 60%
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site KOLB, Rue des Rochers – Wasselonne (67)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La communauté de communes de la Mossig et du Vignoble et la commune de Wasselonne ont sollicité l&amp;#039;EPF en septembre 2018 pour les accompagner dans la réflexion d&amp;#039;acquisition de la friche «Forges et Ateliers Kolb et Cie» à Wasselonne. Le devenir de ce site est au cœur des débats depuis de nombreuses années, mais cette friche cumule de nombreuses contraintes qui ne facilitent pas sa reconversion. Néanmoins, tout le monde s&amp;#039;accorde sur la nécessité de traiter cette friche. Le projet de reconversion consiste en la création d&amp;#039;un espace paysager (renaturation contrôlée) associé à quelques places de stationnement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace est déjà intervenu au travers son dispositif de soutien en faveur des friches (Phase 1 avant acquisition) et a pris en charge :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réalisation d&amp;#039;investigations approfondies et la mise à jour du Plan de Gestion (des pollutions) – Etude également cofinancée par l&amp;#039;ADEME,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise à jour des diagnostics amiante et plomb avant démolition,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toujours dans le cadre de sa Phase 1 , l&amp;#039;EPF prendra cette année, sous sa maîtrise d&amp;#039;ouvrage, la réalisation d&amp;#039;un PCT - Plan de Conception des Travaux - (réalisation d&amp;#039;essais pilotes de dépollution) en cofinancement avec l&amp;#039;ADEME, ainsi qu&amp;#039;une étude de biodiversité (avec un potentiel cofinancement de l&amp;#039;Agence de l&amp;#039;eau).
+&lt;/p&gt;
+&lt;p&gt;
+ A ce jour, l&amp;#039;EPF a déjà accordé sur ce site une aide financière de 15.529,2€. Le solde de l&amp;#039;enveloppe disponible, à savoir 34.470,80€, sera attribué dans le cadre de la réalisation du PCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Alsace</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf.alsace/axes-intervention/friches-acquisition-reconversion-collectivites/</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf.alsace/contact/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  EPF d&amp;#039;Alsace
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;epf.alsace
+&lt;/p&gt;
+&lt;p&gt;
+ 03 69 20 75 53
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>killian.oliger@epf.alsace</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a7f-gerer-une-friche/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier d'Alsace (EPF)</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>373</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Mener des études préalables à la réalisation d’une opération d’aménagement ou d’équipements</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Collectivité Territoriale de Guyane
+Direction Générale des Territoires et de la Mer (Guyane)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds Régional d&amp;#039;Aménagement Foncier et Urbain (FRAFU) - études
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Soutenir la réalisation des études nécessaires préalablement à la réalisation d&amp;#039;une opération d&amp;#039;aménagement ou d&amp;#039;équipements, pour les espaces urbanisés ou qui ont vocation à l&amp;#039;être.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Accessibilité</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>A confirmer avec la DEAL</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / prénom : Mylène HO-JEAN-CHOY
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : mylene.ho-jean-choy&amp;#64;developpement-durable.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 0594 39 80 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>adele.bommier@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a780-fonds-regional-damenagement-foncier-et-urbain/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>DGTM Guyane</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-[...159 lines deleted...]
-    <row r="69" spans="1:27" customHeight="0">
+    <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
-        <v>116419</v>
+        <v>165393</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Recycler une friche</t>
+          <t>Soutenir le verdissement des flottes professionnelles par l’acquisition de véhicules propres</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Dispositif de soutien en faveur des friches</t>
+          <t>IDEE Action « mobilité décarbonée »</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Établissement public foncier local d'Alsace (EPFL)</t>
+          <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région</t>
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H69" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...2 lines deleted...]
-Ingénierie financière</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>L’aide prendra la forme d’une subvention plafonnée :  à 50% des dépenses éligibles par véhicule (surcoût du véhicule par rapport à son équivalent diesel Euro VI pour l’acquisition et la location, et coût de l’opération de rétrofit)</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...46 lines deleted...]
- &lt;/li&gt;
+          <t>&lt;p&gt;Les véhicules éligibles sont les véhicules de transports de
+voyageurs et de marchandises suivants : &lt;/p&gt;&lt;p&gt;- Véhicules de transport de personnes :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;De
+     catégorie M1 (au sens de l’article R311-1 du Code de la route) uniquement
+     de type minibus 7 à 9 places ;&lt;/li&gt;
+ &lt;li&gt;Les
+     minibus, navettes urbaines, autocars, autobus,…&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;-  Véhicules de transports de marchandises et de
+matériels : &lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;de
+     type utilitaire de catégorie N1 (au sens de l’article R311-1 du Code de la
+     Route) uniquement : camionnette, fourgonnette, fourgon, châssis-cabine ;&lt;/li&gt;
+ &lt;li&gt;Les
+     poids lourds (tracteurs et porteurs) de PTAC ³ 3,5 t ;&lt;/li&gt;
+ &lt;li&gt;Les
+     véhicules spécialisés (balayeuses, BOM…).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Les véhicules éligibles sont ceux dont le système de
+propulsion est alimenté &lt;u&gt;exclusivement&lt;/u&gt; par une ou plusieurs
+sources d’énergie suivantes :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;électricité,&lt;/li&gt;
+ &lt;li&gt;hydrogène,&lt;/li&gt;
+ &lt;li&gt;gaz
+     naturel renouvelable.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="N69" s="1" t="inlineStr">
         <is>
-          <t>Friche
-[...2 lines deleted...]
-Réhabilitation</t>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
         </is>
       </c>
       <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;l’achat
+     de véhicules strictement neufs et jamais immatriculés ;&lt;/li&gt;
+ &lt;li&gt;la
+     mise à niveau (rétrofit) de véhicules fonctionnant antérieurement avec des
+     carburants fossiles ;&lt;/li&gt;
+ &lt;li&gt;Pour
+     les véhicules alimentés exclusivement à l’hydrogène, la location longue
+     durée, avec ou sans option d’achat, sera également éligible à l’aide
+     (plafonds identiques à ceux d’un achat).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Sont exclus du bénéfice de l’aide :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les
+     véhicules commandés et/ou achetés avant la réception du dossier de demande
+     d’aide par la Région ;&lt;/li&gt;
+ &lt;li&gt;Les
+     véhicules d’occasion, de démonstration, de collaborateur ou à usage de
+     courtoisie.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Les véhicules hybrides rechargeables et
+auto-rechargeables fonctionnant avec un carburant fossile ne sont pas éligibles
+au dispositif&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif ne peut être sollicité que dans la limite de 2
+véhicules par bénéficiaire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’aide est cumulable avec les aides d’état et tout autre
+aide publique dans la limite de la règlementation communautaire applicable.
+Toutefois, pour l’acquisition et la location de véhicules neufs, le cumul de
+ces aides ne doit pas dépasser 100% du surcoût HT par rapport à un véhicule de
+la même catégorie qui est conforme aux normes de l’union européenne applicables
+déjà en vigueur et qui aurait été acquis sans l’aide. En cas de dépassement de
+ce taux, l’aide régionale sera ajustée.&lt;br /&gt;
+L’aide n’est pas cumulable avec les autres aides de la Région Normandie,
+notamment l’aide à l’acquisition de véhicule collectif - Trans’sport en
+Normandie ; Emergence ESS ; Impulsion Environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S69" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+          <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U69" s="1" t="inlineStr">
         <is>
-          <t>Alsace</t>
+          <t>Normandie</t>
         </is>
       </c>
       <c r="V69" s="1" t="inlineStr">
         <is>
-          <t>https://www.epf.alsace/axes-intervention/friches-acquisition-reconversion-collectivites/</t>
+          <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
         </is>
       </c>
       <c r="W69" s="1" t="inlineStr">
         <is>
-          <t>https://www.epf.alsace/contact/</t>
+          <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
         </is>
       </c>
       <c r="X69" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...9 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="85" valign="top"&gt;
+  &lt;p&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="top"&gt;
+  &lt;p&gt;Carl Pique&lt;/p&gt;
+  &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
+  &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
+  &lt;p&gt;Direction Energies, Environnement et Développement Durable
+  (DEEDD)&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="85" valign="bottom"&gt;
+  &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT5SURBVGhD7VsJdFRVmv7q1b6kUqmQPewgINIs4ootuLZb6zja7dp92vWgc1rRcZt2bW1HGW3pPm4wIyiutHq0nZZGxgbcEARpZFERxJCwZKmkUqnU/l69mu&amp;#43;/ScWIBCTJnNDnzH/OI8lb7r3/9&amp;#43;//vdhyJPw/7RMB2z8kNhYLLAcQaH/wdeiBQ8bRjfn9gSAqb2YyMNtjyLbFYISaodc3wF5SCs9xU/psDzZN0/o8yP/JAIaBbDyJbEsrjHArss2tZLwRRmMLjIYQ9MYmGE1yn39H2mBG4zDjCeh6I4Y/8wx806b2eVm2Po9wkAPksllKOo6sMNwaJZMhMixXSwfzTWRWrpYWPm8n07wIkqlnOJOBHEz&amp;#43;FLMSoVqpZLysVv7Kv7M5uMrGovD8Mw5yVft&amp;#43;vV/Byba1I0spZlsi0JtCyIYo7T2N0BvIdIMwTRCoCWY4imx7lEynkCPTOei8xEg6mLaQaXLcxbTFZoPVblfmtj/KphPwHz8F1mDg0AInumQF6q6aBSRNmAlKOpPulHRHMOxiGiIPMi9St9qhORwA&amp;#43;VbvZDTksupl5Kw5WOWnrQM2RR349Ug5apZ3xrH9AowM0i&amp;#43;ak9MNNPzmP2DQGVoRIA92WB3kuJPprtXmCJE3iywZtLlMZDOWDsajVuTSGoxyatHwFOwJG3xhO5otBmw7XLDmRJsAjYAJeKboloPm5eDXeeTMHDSbB95jJh9a4ET&amp;#43;9N9IfLYOFtcgZCck4A6aSK4nU81Ex0MmOhkwExoc06MYNYcRhcyYbgs2v&amp;#43;hF4u4hKD07gqKH9lChckiFraj7iw8tLxXh8MN0eE&amp;#43;l3xmTQtZGQAlwrs6ByPNF0OrtsPg6xs/pOuzlZXCOGXnogCMONjRnPt2BCxbdgj0OHUNubkQgZUP9rEr4ajyAj&amp;#43;JWQs7BE8ih5msNpaX87htqBJ&amp;#43;ZFhMVtzRh13onGhYVweXJIlCVxYj7WxDxZvD1ZgdSiz2w7HLA6uUY02MoWbADoZuq4drupgaZyBkZOEYMgTXgP3TAaV/6PhJ/Xw&amp;#43;rxw&amp;#43;NTBavLMTOZ9L48dMt8C3che0XD4VzD7WIUid2MCbGUT3GwJblLlSO1lE8LYlV7gw2Xl8Bz69aUf5jRjIth9ZdNtTMKYR1sxd&amp;#43;Wn&amp;#43;peCmtQ0va1xQh016Pglsa0Hb1cHjptsTfOEcN7Tdg&amp;#43;sXnhOf/qcNTMpJIkPW66BuWFGPLbBPjZ7XiR&amp;#43;99g12zS5BaUsjI5UAmxpBLkGofKkXlrWHYpscx5Q8NsH3uQctmN9IB&amp;#43;hk6pcqMFSMm0z8NiSPZaEOu2QajzcrcxwK/S0f1JB2bmunAO320hHjHsKpDBxy9bg9iyz5ixPF1LcpkdHFnrYg/UoXVq92YMLceo&amp;#43;c1IvNFM&amp;#43;Lr3NCKDPjcOZzz4h44hxv47G0nfBVpjLo8hrKEeF1e1AT1syPgIR2yYNcqN7wMX5pBHSnMYeMODW0Pl2OwK4eOAGeBrVz0q/&amp;#43;oT9EqungZ9LZm2LzBb1dEUZo0C5/XgPZhACt/asPoB0IYd1aSko0xx6GeEQTnSB0NW2yIhqyYMCMFtHIIal1sjwXRndQSHagaq8PKe9aCHN&amp;#43;1I/J0qfJHBrXPm3BgiJNA2fMRywpb6aD&amp;#43;Q6avoVxyG5Ww7YNEmm6vicE7fNg2047Y7SHYynSMmppGQYAONEkFYSg&amp;#43;5twEkzagnk76i/8Kwklgqy5oh51Mb1rtwMSfZGhmwLSb2rC7hJFqZQEslXTSS90w6uiMRbxsLMg6NJ/30ABHap7E2o0qt&amp;#43;iJxAc53SYq212IzRuEMU/vQUEZ71IrLE4geDi55udb/8eOzVdVo7zJj5G/q0PZGRnENmlYc3cFMmuSGDmzFcEygnZzBLiJF00tPN&amp;#43;Dpn&amp;#43;tRoVJPySehzWi5uiTIXyPjV6PltzwBeuiRljd&amp;#43;5EWcUglbQhOi2HqE7sBRifEgEiLBU1bHUhHNIQ/cyP2RiHGhIiSTceO&amp;#43;UXwnhOFqzyLYLWB2BMV2PxGAGD&amp;#43;ZC03EJyQwrhfxuAfoWOXlRMQHJUhSmkh9VU/Uq/BSazbRG1mMWj51hmrdUnKz2TPYjJ6ca2lv2pB9R/qlZOtXWnDttcL0PqhB56vPXDrGgpzNgyys&amp;#43;SgaeQMDQEO56JWZagMjTs1jGb49jS7kKYZ6bShNv5rnLkF8Z12FNLv5Gi6KkwyqURWfuk/6jU4qc1buYrvSyrHkqDgxBhyM9pRPD6NwgsT2PKmA9ufL0RqhQ&amp;#43;BNieGaxYFgMbZGazBpBf&amp;#43;iyPIjU9i2DURhPZo&amp;#43;OCnlSjb4IODkS1DM3JW6QieS&amp;#43;c/NA37SPqsjyV4d6beojk5ApyWyr3/qNfgZL6pJTR7FU9cq3QP6obG0dKYxbhRWXz9uAd7bq9AZdJFQFgV0QolUxYZqxDMzDBbbOBzdxK2ehPxxW7seCqAYZ8G4WVkknpdMyyIjU3g62JmxgzdsZUO7FzkRzlDuypLaVIS0KWn05/UK3Ck6tYbmmER0XcnSlDMw7mwFFWWHJrnqbiOEdQSKSEEkJyAkf42wtlYS1mY3BX/ZyXZs2A34Shm5HFLI4Nlgcn3peA0lvlRsKwQohs7OVIJtc/Ouk2sSUjAMZqa&amp;#43;xOb3lXl2Qh7MW1ROtDvh3GtMAu/kxV2xAa/MMekUHkCwSmlwXV8HMU0IRvLCdOiYRfDdXphCTw0m6K7GuAcSvb5XmStB9sWeTG4xg/viDSK6YitJQaMuIb4RicSnxM&amp;#43;gyNz/A7rIpj1TQMPjurXpJm&amp;#43;dms&amp;#43;idkbZCp0UiuG/YrNrk&amp;#43;9aPt9KbxSUEmiJsSywO6nqZwYRQETu7aUBZmIB0ZWw7DH9qA1mMGOv3kVAPpuG340nRX5nXVoK8igvtaGTCNbIeUmCv&amp;#43;pBd4aJ9ruq2A2Lo5f8hwNmdpdAw&amp;#43;O9G&amp;#43;g02N0azwJ&amp;#43;w6CoC33o/bIOCZeH4bJnk30vip4dC6e&amp;#43;Y5BJuyTE9QqK&amp;#43;rZnTAp&amp;#43;NJxLDppSrs/oe1NMuFnL8fGEJ6bGENotxVbX/LCupYN85gDTk4o8zRas6iaWwfHjQ1Iz66EnZU6YUfmm7qBB&amp;#43;fbDtN315KlbxiUtCNMM0mwJBj3bxHUFplopQahjuGYryfdWQwebODtiypx3HVtKDw&amp;#43;QU1jO3VxALEtZH9wBvo6xv1tfrhrXRgco1&amp;#43;jQxbnLZeQP&amp;#43;tEwVo/0jPCaCdc4tJyNoJTs1O1aa2Bwn4BqVcOuauhbeSX220tdJLBXW5sO30kWn7TgIn3tKHy7Ha0/sWPyMc&amp;#43;eChlaRIeeUpKtSxqv7Kh4NIwhj7UhBxNSbYYNQ//odbl0hborVak2NxK7iRgbRrMmBXWMgOpo9qx484SVNukG0DNsduUz0lvrYHn6EkDB47mZmPLxQQsygpyL5&amp;#43;s9k8Zsit0K5rur8DyGhuOvjeM0pltKL2yjS1RSpl11YhbwkgyuNQs9WHST3iDlmoZZig3pvO&amp;#43;SX/kpNY5WIdhuI51cwgKNctRlUFqoxXpP7J0aHKz&amp;#43;dUZsVg&amp;#43;mNkEEp9uHGBwCv2slH0wuXUCSmxfpDPrHcQ8JPR8CVZsceGY3zciy60Tny&amp;#43;HgmIyTJCav7Jj5FFpBIczEWQ&amp;#43;uf0jB8KbnXBX6gqkIMGqHG/AwQA2&amp;#43;bwkvl5eBOuSIDzMi1JRJpLMeejOulyfOOX4h2sx6PpfDpzmWP0&amp;#43;1R4QG6d8e1yIdPRKvayX1/ix&amp;#43;hI7htwSQsn51DaxRjI1eAprrQDLLUbgD29j//m1Uoy/lZtyN7UjtdOCpXcHMenydgydnkGAza2py2ph7rLCoOmu&amp;#43;fcgWheUoJCFeb5o0KxuJFavV5t7mrfngviHItcrnyODO9mvjX&amp;#43;ydv/zUPqZGDt3LAGOuCGKwGXMYMXsaEJJ/ppmAdr8uQ1fPVaE4DslKCLU8RoHdCqkTifsphPfckkQ9RdG4Ds2Di99TYB9oKJgDkOYK218NYCijIO1Z0eqYHE6ka6tRXz131Fwygk/FIMe3&amp;#43;s1OK4JY5F7ZR8OWZSCuUeOPsOkmrtYCw2ftwsu&amp;#43;hWd9eeOVQ7U/s2D9CovNDpXJ7deytk5dDENSDMn0t8KID2rGQXH6kixQ1j&amp;#43;SSGcz5ei7XkTIen3laQxbdU3SNBJ&amp;#43;6N2Fp6dOZRCR1o7GUTfendgwXEfNZGsS2e7o7bJkwDj8JtwHpeElVnvkLuakCzOYv18F2r/5Ie50oeChB0VdKBOlgAaQSE2KjN2Dcmg8powHGN0fPBAAcwVfuVXNLYmiqhJnmHc16oyYO/sUnBbsKO26kZWqxfRt5eh4uE7GPVoc32gXmuO58gJ3Ccq57ZvCzR3p9&amp;#43;RMMwSO/OLEBrHxDF&amp;#43;ehohzrDqrAq4mJdUEE4f255SfEr4VZdk0EVZhK&amp;#43;qh4Vglp6ewZoH/cg8Wo0x0h&amp;#43;WjbwkG&amp;#43;knRRHiuIHKLJIVOTRucLKr&amp;#43;n1wLCz30zXb0f7Oeyj85zP7AE0fdjytRYXcej0aLYteQS4uZWKHl5W9yYanmMpnC7FhMH0OVb8y5EWBywKDjO7dcbGwNjJoguHZZapUW30Xta7egWrmOgaLVyEre8WtWxwI/aYC7dTKGjpkx1Y3fHxn34bN8Ra8OnDgyKKrnvgdiv/lFzwGwhaUnJBgpS5XcI8cIogg09BK/8Nn3jhSqQT9EKOTampKui&amp;#43;mKIbB3i8PDQy1MAHkT7QwpkvjvBMYmUeiXqDFiWI20LKNagiWIwSG9/dFVlcB2t99H9KtdE88vNfa02uzkhltxUXwndDzxr2ZSrN6l5MXUXWwyAiFFXh6QwOPnMjvPHUh52taeDKjrfOMTTJJM0p3dnw6CkppqpkE0dA6T17YRT/lfg&amp;#43;nCtguzVIYzX9cgMELHh0YcA40q0b7l8tWNoh72CN6fD3HDp46uhJpJ1hhdTAp28SfPL6izu7wdyMkx1c63jFjvBIE0JTjKx3mnAdR7YYQRM3iRutLb6Lk1plwjRt1oKXu83mfNGd/M&amp;#43;qysS9nan4AWZwOAliirgOCyD6SEY7w8FOkQ/MIni4Hn3gGKCunvtTBp7A6BpdpqEP9nbMx7LW5HWd9DpL6DE4qlUKSplBUVKSmjsfjWLJkCQ4//HB1CbXwlFZhYSEbXN&amp;#43;drrW1laHaBbebDl32njpTgu6/d&amp;#43;dHgcjM/ECbdybXI6fHjBCBoimzYdTRvz1I6hM40WgUixYtUozLNXXqVLzxxhvw&amp;#43;1l7cTGxWAx//etf2bcxWVP5cOqpp2LVqlWYPn063nvvPTQ10Xx4SmPKlCkYNGgQXnvtNVx//fXYuHGjAuywww47SHY6Xtf4rVwHAvFAg/cJHGG&amp;#43;srIS55xzDl555RXU1dUppo477jhUV1djxYoVisGxY8eikXtcojmiWZs3b4YAe/HFFytwBNAJEyaoex9//DGcLANEGwea&amp;#43;gSOmMQXX3yhQCktLcXQoUPxySefoI2Rp6qqSpmKvCPAvP322wo0j8fzHRPKm5KY58knn6wAFLO84IILBhqb3jXY86sWqYspHXXUUfjoo4&amp;#43;UtEXqzc3N&amp;#43;PLLL3HMMccosyooKFDgFRcXK1M74ogjEGL0ETPK8Bzx5MmTEQwGFchiYuvXr&amp;#43;/yPwOJUJ80p6SkRElb6Mwzz1Qmcv755yuQxNyExHREk0RjJHqJdgmJ/xEQxQy93o4t5bKyMvXzqquuGkhMuubuEZz6&amp;#43;nqEw2GMHz&amp;#43;&amp;#43;62VxpqNHj1bOU0iei2aI9AWciooKFbWE2ddff105XDkEfuyxx2LSpEnqG9Ew0RR5Jz&amp;#43;OzLVz504cffTRXXOtWbNGmaZcQjLHsmXL1Dx5&amp;#43;vTTT3koW1fmunTpUnz22WfK&amp;#43;YsmC/hCIrA333wTZ5xxhno2f/58RCKRrmeXXnppV1TdWyI9grNu3TpcdNFFWLt2bdfHN998M&amp;#43;6//36cdtppeOedd3DjjTeqZxKZHn74Ydx3332QybZt26akf&amp;#43;6556oFzZ49G3fffTeuvPJK3HDDDZgxYwYee&amp;#43;yxrrVcccUVyqxefvlldc/g6fVTTjkFl112GebOnavuif&amp;#43;68MIL8etf/1rNJfTqq68qRgUcuefgsV1x/rfddpsSxoIFC9R3d911lwKsvb0dv/3tb3HNNdcosxXgZH09UY/giCOVyS655BK8//77CAQCyjTkkvzk2muvxbx587okKY5YnOjxxx&amp;#43;vnKpoxwsvvKDmXb58OW699VYFjmjXnDlz1PfCyLvvvqukPmvWrK41vvTSS&amp;#43;rZhg0b0MBSo5zVv5Dce/LJJzFx4kS1LjFJ0Sgh&amp;#43;f2OO&amp;#43;7AiSeeiDT31GQdAo7MKWmGgCHvCpCPPPJIj4B0f9AjOIKyqLAs6LzzzlMACVgCjjAjzHdXcXG&amp;#43;p59&amp;#43;Ov785z/jZz/7mZJKnkSTxCkLyULPOussJV0BQbTt7LPPVhLOa4gwJWYp4D799NNK2mI&amp;#43;ee267rrr1Pzi4EVQQsK8&amp;#43;DYhCQoCtowh4MgzGV9yLcmhRHNkfSNGjFBaddCaIwMKQPfccw/E/mUyAUZItGpfeUgikejKeLdu3apMQ3IXCeVvvfWW&amp;#43;lbMQCQsTAugYnoSvUS7hD744AM13zP8zx1btmzBypUrce&amp;#43;99yrByFgnnXQSnnrqKWVyJ5xwggIiT93/k8vu3bu7BJJ/nk9GjzzySAWWaPH&amp;#43;aL/RKq&amp;#43;yYtuirps2bVJIi4bcfvvtapGS0QpJpiwJ3OOPP64ctZjCgw8&amp;#43;CFmkaImYpZBogDDxwAMPKN8j4IuG5DVNfJH4OhGEOHLRuueee05pgDAnTl4AFeBkDeLLhOSZrFf8lSSfYrp5gcg9eS65lETEmTNndmEiz/Yua/IP9wtOXtVloaKiYq&amp;#43;Sp8jfApg4XWFMQrRoxIsvvggJ7xJ9pIQQ5oREc37&amp;#43;858r0xStE/UXqYuzl7HER4jZ1dTUYMeOHco088mh5D0CoKQEec2VMQVw0TBhWEjmu/POO/Hoo4&amp;#43;qNYqQZH4BXcYWgYiAtm/fjmnTpqnxRVBXX321MrN9UY/gSP0zbty4rm&amp;#43;GDRsGCZ35nEScojAn2iILkIWI6gtJyfDss892fSvaJQ5SSMxJ/I5QXq0vv/xyJXEBefHixd9JAMWMFi5cqCKilCgCfp7y0Ur&amp;#43;fuKJJ1RiKTRq1Kiutch38p74KyEJHOIS8n5I/FZP1CM4kq/kK&amp;#43;38x/mcI/&amp;#43;3TCBS2JtEO2SB3Smf53SXfv55fuHy995zyj1xnEL5xDL/nWhD/lsBrTtw3efufl9qvh9KfcqQf&amp;#43;gk/6jv/S8vJ4lppof3uQAAAABJRU5ErkJggg&amp;#61;&amp;#61;" alt="Une image contenant texte, logo, Police, Graphique
+Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="bottom"&gt;
+  &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
+  &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;&lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="577" colspan="2" valign="top"&gt;
+  &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
       <c r="Y69" s="1" t="inlineStr">
         <is>
-          <t>killian.oliger@epf.alsace</t>
+          <t>carl.pique@normandie.fr</t>
         </is>
       </c>
       <c r="Z69" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/3a7f-gerer-une-friche/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-verdissement-des-flottes-professionnelles-par-lacquisition-de-vehicules-propres/</t>
         </is>
       </c>
       <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
+    <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
         <v>163793</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Préserver les zones humides</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H70" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;De part 
 les nombreuses fonctions qu’elles assurent, les zones humides se 
 trouvent à la croisée des enjeux liés à la protection de la ressource en
  eau et des espaces naturels. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Afin de préserver ces milieux fragiles et 
 sous pression, le Département des Pyrénées-Orientales peut financer des études ou plans de 
 gestion, des travaux de protection ou restauration et des opérations 
 d’acquisitions foncières. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour faciliter ces dernières, il peut 
 également mettre à disposition des collectivités son outil foncier relatif aux Zones de préemption au titre des espaces naturels sensibles (ZPENS).&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Études, travaux, outils de communication/sensibilisation, acquisitions foncières.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N70" s="1" t="inlineStr">
@@ -13726,52 +15824,83 @@
       <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://portail-collectivites66.fr/aap/politique-departementale-en-matiere-de-preservation-des-zones-humides/</t>
         </is>
       </c>
       <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable mission Biodiversité&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>vanessa.amiel@cd66.fr</t>
         </is>
       </c>
       <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-zones-humides/</t>
         </is>
       </c>
       <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Département des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
+    <row r="71" spans="1:34" customHeight="0">
       <c r="A71" s="1">
         <v>163238</v>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H71" s="1" t="inlineStr">
@@ -13915,302 +16044,129 @@
       <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
       <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
       <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
         </is>
       </c>
       <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
+    <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
-        <v>165393</v>
+        <v>101344</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Soutenir le verdissement des flottes professionnelles par l’acquisition de véhicules propres</t>
+          <t>Aménager les Espaces Naturels Sensibles (ENS) délégués</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>IDEE Action « mobilité décarbonée »</t>
+          <t>ENS délégués</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Normandie</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
-        <is>
-[...202 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J73" s="1" t="inlineStr">
+      <c r="J72" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aide, variable en fonction du taux d'aide de l'Agence de l'Eau</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  De par sa position géographique entre terre et mer, à cheval entre le bassin parisien et le massif armoricain, le Calvados possède un patrimoine naturel très riche. Des zones humides comme les marais de la Touques, la vallée de l&amp;#039;Aure, aux rochers de la Suisse Normande, en passant par les landes du mont-Pinçon, les dunes d&amp;#039;Omaha Beach ou les berges de l&amp;#039;Orne, le Calvados se caractérise par une grande variété de paysages et de milieux naturels.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels sensibles (ENS) sont le plus souvent des sites emblématiques et reconnus pour leur intérêt écologique et paysager.
 &lt;/p&gt;
 &lt;p&gt;
  Leur vocation est double : assurer la protection du patrimoine naturel tout en permettant leur ouverture au public, dans la mesure où celle-ci est compatible avec la préservation du site et de la biodiversité.
 &lt;/p&gt;&lt;p&gt;Dans le Calvados, des ENS sont délégués à des tiers, qui en assurent l&amp;#039;entretien et l&amp;#039;aménagement. Le Département apporte des financements aux opérations d&amp;#039;investissement et de fonctionnement réalisées dans les ENS délégués&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p align="center"&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p align="center"&gt;Nom&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt;Statut&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt;1&lt;/p&gt;
   &lt;/td&gt;
@@ -14308,68 +16264,68 @@
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt;9&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p&gt;Landes
   boisées et zone tourbeuse de St Aubin&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt;A créer&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt; &lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Acquisitions foncières, plans de gestion, études préalables et maîtrise d&amp;#039;œuvre, aménagements, entretien...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
  Liste des ENS délégués concernés par l&amp;#039;aide départementale :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;table cellspacing="0" cellpadding="0"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p align="center"&gt;Nom&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;La Boucle du Hom&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;Château-Ganne&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;Marais de Chicheboville&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
@@ -14405,1425 +16361,2024 @@
 &lt;p&gt;&lt;strong&gt;Constitution du dossier (à envoyer à territoires&amp;#64;calvados.fr) : &lt;/strong&gt;&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td valign="top" align="left"&gt;&lt;li&gt;Un courrier de demande de subvention ;&lt;/li&gt;&lt;li&gt;Une
   délibération de l’organe délibérant du demandeur décidant l’opération et
   sollicitant l’aide financière du Département ;&lt;/li&gt;&lt;li&gt;Une note
   de présentation du projet précisant les objectifs du projet et la nature des
   travaux visés par la subvention ; &lt;/li&gt;&lt;li&gt;Les devis
   estimatifs détaillés ;&lt;/li&gt;&lt;li&gt;Un plan
   de financement prévisionnel ;&lt;/li&gt;&lt;li&gt;Un plan
   de situation de l’opération et un plan cadastral précisant la situation
   juridique du terrain d&amp;#039;implantation des aménagements ;        &lt;/li&gt;&lt;li&gt;Le
   calendrier prévisionnel des travaux (date de début des travaux ; merci de
   tenir compte du délai d’instruction de 3 mois) ;&lt;/li&gt;&lt;li&gt;Un Relevé
   d’Identité Bancaire (RIB) ; &lt;/li&gt;&lt;li&gt;Pour les
   opérations relatives aux milieux humides non éligibles à une aide de l’Agence
   de l’Eau Seine Normandie : la réponse écrite (mail ou courrier) de
   l’instructeur confirmant la non éligibilité de l’action prévue ; &lt;/li&gt;&lt;li&gt;Le formulaire d’éco-conditionnalité (si projet supérieur à 100 000 € HT).&lt;/li&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;strong&gt;    Modalités de paiement : &lt;/strong&gt;   &lt;/p&gt;
 &lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td valign="top" align="left"&gt;
   &lt;ul&gt;&lt;li&gt;Pour
   l’investissement : Paiement en deux fois maximum, dont acompte possible
   de 50% au démarrage du chantier (sur production d’un ordre de service de
   démarrage de chantier). &lt;/li&gt;&lt;li&gt;Pour le fonctionnement : paiement en une fois sur production de
 justificatifs suite à la réalisation des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/environnement--milieux-naturels/espaces-naturels-sensibles.html</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Instruction administrative&lt;/u&gt; :
 Service des Territoires (02 31 57 11 25 / &lt;a href="mailto:territoires&amp;#64;calvados.fr"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;)&lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Accompagnement technique &lt;/u&gt;: Service
 Espaces Naturels (Maria RIBEIRO : &lt;a href="mailto:maria.ribeiro&amp;#64;calvados.fr" target="_self"&gt;maria.ribeiro&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.14.72.)&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/95e6-amenager-les-espaces-naturels-sensibles-deleg/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>8453</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les stratégies foncières pour des espaces naturels préservés durablement</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et maîtrise foncière
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise foncière permet de pérenniser sur le long terme un usage des sols, des pratiques et un mode de gestion compatible avec la préservation des milieux aquatiques, humides et littoraux et des terrains naturels connectés lorsqu&amp;#039;ils sont nécessaire à la bonne gestion des écosystèmes et permettent la restauration de la biodiversité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Foncier
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>Les acquisitions de zones à préserver ne sont éligibles que dans le cadre d&amp;#039;une stratégie foncière et si la pérennité de la gestion foncière protectrice des milieux est garantie à long terme</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+&lt;/p&gt;
+&lt;p&gt;&lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale"&gt;
+ &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hangar C - Espace des Marégraphes - CS 1174
+&lt;/p&gt;
+&lt;p&gt;
+ 76176 ROUEN Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 35 63 61 30
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+&lt;/p&gt;
+&lt;p&gt;
+ 60200 COMPIEGNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 44 30 41 00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 1, rue de la Pompe - BP 70087
+&lt;/p&gt;
+&lt;p&gt;
+ 14203 HEROUVILLE SAINT-CLAIR Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 31 46 20 20
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 30 Chaussée du port- CS 50423
+&lt;/p&gt;
+&lt;p&gt;
+ 51035 CHALONS-EN-CHAMPAGNE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 26 66 25 75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 cours Tarbe - CS 70702
+&lt;/p&gt;
+&lt;p&gt;
+ 89107 SENS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 86 83 16 50
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 51, Rue Salvador ALLENDE
+&lt;/p&gt;
+&lt;p&gt;
+ 92027 NANTERRE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 01 41 20 16 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y73" s="1" t="inlineStr">
         <is>
-          <t>beatrice.poullain@calvados.fr</t>
+          <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
       <c r="Z73" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/95e6-amenager-les-espaces-naturels-sensibles-deleg/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ff5-acquisition-et-maitrise-fonciere-acquisition-/</t>
         </is>
       </c>
       <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="74" spans="1:27" customHeight="0">
+    <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
+        <v>166091</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
+souhaitez financer des opérations de restauration des écosystèmes ou bien un
+Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
+Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
+&lt;p&gt;En 2023, la
+Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
+2023-2030 et traduit l’engagement de la France au titre de la convention sur la
+diversité biologique.&lt;/p&gt;
+&lt;p&gt;Ce
+dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
+les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
+priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
+&lt;br /&gt;&lt;br /&gt;Il vise notamment à financer les projets dont les actions relèvent des enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en oeuvre la Stratégie Nationale des Aires Protégées&lt;/li&gt;&lt;li&gt;Rétablir les continuités écologiques&lt;/li&gt;&lt;li&gt;Lutter contre les espèces exotiques envahissantes&lt;/li&gt;&lt;li&gt;Mettre en eouvre les Plans Nationaux d&amp;#039;Actions&lt;/li&gt;&lt;li&gt;Agir en faveur des insectes pollinisateurs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="Q74" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2026</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif d&amp;#039;aide concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
+transition écologique, indépendamment des compétences propres de chaque 
+COM. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des
+ établissements publics locaux (en particulier les sociétés d’économie 
+mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : 
+syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;&lt;em&gt;des services déconcentrés de l’Etat, &lt;/em&gt;établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des
+ structures professionnelles gestionnaires d’aires protégées (exemples :
+ fédérations régionales des chasseurs, comités des pêches maritimes et 
+des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires (exemple : gestionnaire des démarches Grands Sites de 
+France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires d’infrastructures de transport y compris les services de 
+l’Etat, pour le rétablissement des continuités écologiques (trame verte 
+et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine 
+public fluvial en outre-mer ou transfrontalier), hors autoroutes 
+concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
+&lt;h4&gt;
+  Nature des projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
+d’animation des structures, et de subventions aux actions de 
+connaissance dans le cadre de la mise en œuvre des politiques traitées 
+par ce dispositif, ainsi que les financements 
+relatifs à l’animation et à la concertation pour l’émergence de projets 
+relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
+éligibles à la présente aide. Le cas échéant, une action
+ de connaissance ou d’animation peut être éligible à cette aide, si 
+elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
+solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
+Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
+ de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
+l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
+les opérations de simple mise en conformité à une 
+obligation réglementaire nationale déjà existante, notamment les 
+obligations de compensation environnementale à charge du maître 
+d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
+ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
+ du projet (ou, le cas échéant, des postes de dépenses de l’opération 
+ciblés par la subvention) ne peut commencer avant que le dossier de 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+prestations d’ingénierie (en régie ou externe) pour les porteurs de 
+projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
+financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
+ingénierie du fonds vert peut aider les porteurs de projet à faire 
+émerger des projets à forte ambition environnementale sur une enveloppe 
+dédiée à des prestations d’ingénierie d’animation, de planification ou 
+de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/politiques-publiques/strategie-nationale-biodiversite-2030</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>romeo.miara@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>MTECT</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>127467</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J75" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P74" s="1" t="inlineStr">
+      <c r="P75" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q74" s="1" t="inlineStr">
+      <c r="Q75" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W75" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un gymnase
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-      <c r="A75" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>162648</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Innover en soutenant une production et une consommation locale</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 50 000 €</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un atout majeur du Pays de l’Isle en Périgord réside dans une qualité de vie, portée par une alimentation saine et de proximité. Étant donné sa place dans l’économie locale, l’agriculture est un enjeu structurant et transversal pour la vitalité du Pays. Les agriculteurs représentent le&lt;br /&gt;premier maillon d’une chaine reliant zones rurales et zones urbaines, de la production locale à la consommation locale.&lt;/p&gt;&lt;p&gt;Confrontée à de nombreuses difficultés, il s’agit de conforter « l’offre », au travers du tissu agricole notamment, dans son orientation vers la qualité et la proximité, tout en sensibilisant et en coordonnant « la demande », celle des habitants, des élèves, des travailleurs et des touristes, …&lt;/p&gt;&lt;p&gt;Pour ce faire, le territoire adopte une stratégie transversale qui prend en compte tous les enjeux, travaillés au sein du PAT Isle en Périgord (Projet Alimentaire Territorial) : foncier et production, logistique, consommation, sensibilisation, animation et coordination. Il s’agit ici de conforter les producteurs et porteurs de projets locaux dans leurs pratiques, d’encourager l’expérimentation pour consolider les « circuits de proximité », en appuyant sur la qualité des produits et des savoir-faire.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Sensibiliser le grand public au bien et mieux manger&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Aménagement de restaurants scolaires (mobilier et cuisine) …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux points de vente de produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Marchés et/ou halles&lt;br /&gt;• Plateformes de distribution&lt;br /&gt;• Points de stockage et de vente&lt;br /&gt;• Projets numériques innovants&lt;br /&gt;• Offre nouvelle de restauration à base de produits locaux&lt;br /&gt;• Épiceries solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets qui valorisent des produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Valorisation des savoir-faire paysans, l’échange et le partage&lt;br /&gt;• Ateliers de sensibilisation&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir la filière agricole par des actions innovantes renforcées par une dynamique collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Appui à l’innovation, à la coordination d’actions collectives (mise en réseau)&lt;br /&gt;• Utilisation de cuisines collectives (multi-usage) pour transformation de produits&lt;br /&gt;• Conserverie&lt;br /&gt;• Mise en place d’espaces nourriciers&lt;br /&gt;• Jardins partagés / collectifs&lt;br /&gt;• Forêts comestibles citoyennes&lt;br /&gt;• Espaces-tests&lt;br /&gt;• Espaces de formation&lt;br /&gt;• Animation du PAT …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personnes physiques sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Le soutien aux investissements dans la transformation / commercialisation de produits agricoles - projets &amp;gt; 300 000 €&lt;br /&gt;(les projets des collectivités locales, leurs groupements et autres organismes soumis à la commande publique ne sont pas soumis au plafond de 300 000 €.)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA6-Prod-et-Conso-locales.pdf</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-une-production-et-une-consommation-locales/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>161764</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Installation d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>138013</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Participer à l'achat d'équipement dans les collèges</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>5000 €/an plafonné à 10 000 € jusqu’à 15000 € / 3 ans plafonné à 30 000 €</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à l&amp;#039;achat d&amp;#039;équipement de cuisine ou petits matériels dans les collèges.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande  avec 3 devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cc-participer-a-lachat-dequipement-de-colleges/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>115178</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 50% des dépenses en acquisiton de matériel.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables de 3.000€ à 30.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>115159</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 12,80€ par ayant droit (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>115177</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimal des dépenses : 4.500€ HT</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>94746</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Financer les équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les équipements suivants peuvent êtres soutenus :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements de pesées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    camions frigorifiques,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    acquisitions d&amp;#039;entrepôt,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    plateformes de collecte,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    cantines solidaires,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de transformation de type conserverie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements permettant le partage de denrées alimentaires entre particuliers...
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
  &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
    formulaire en ligne
   &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-[...908 lines deleted...]
-    <row r="83" spans="1:27" customHeight="0">
+    <row r="83" spans="1:34" customHeight="0">
       <c r="A83" s="1">
         <v>163147</v>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Favoriser les actions en faveur de la pratique du vélo</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H83" s="1" t="inlineStr">
@@ -15908,88 +18463,269 @@
       <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
       <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
       <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels/</t>
         </is>
       </c>
       <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
+    <row r="84" spans="1:34" customHeight="0">
       <c r="A84" s="1">
+        <v>144496</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
+travaux de construction, restructuration tendant à une adaptation aux 
+normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
+du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
+la sécurisation des groupes scolaires. Une subvention peut être accordée
+ aux communes et groupements de communes pour les travaux, aménagements 
+liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>139428</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
-Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -16023,760 +18759,757 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-      <c r="A85" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>117150</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour l'acquisition, la restauration et la gestion de zones humides et des champs d'expansion des crues</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre la préservation de la fonctionnalité des zones humides.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre vise à vous accompagner dans l&amp;#039;identification des zones humides et champs d&amp;#039;expansion de crue jusqu&amp;#039;à leur valorisation en passant par leur restauration et leur gestion ainsi que le financement (à 80%).
 &lt;/p&gt;
 &lt;p&gt;
  Nos propositions comprennent un porter à connaissance des zones humides du territoire, un accompagnement à la démarche d&amp;#039;identification des zones humides, des informations foncières sur ces zones humides comprenant également la procédure de récupération de biens vacants sans maître. Si la collectivité souhaite s&amp;#039;engager, l&amp;#039;accompagnement permet des prospections foncières, la réalisation de schéma de gestion et de restauration, l&amp;#039;aide à la mobilisation de subvention, l&amp;#039;accompagnement en phase travaux, notamment par des chantiers d&amp;#039;insertion, la valorisation culturelle et paysagère du site.
 &lt;/p&gt;
 &lt;p&gt;
  Gratuit pour partie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Foncier
 Risques naturels
 Appui méthodologique
 Milieux humides</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W85" s="1" t="inlineStr">
+      <c r="W86" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f1e3-accompagner-les-collectivites-pour-lacquisiti/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-      <c r="A86" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>74156</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ATD16 est
  &lt;strong&gt;
   assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
  &lt;/strong&gt;
  . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
  &lt;strong&gt;
   faisabilité
  &lt;/strong&gt;
  du projet, une
  &lt;strong&gt;
   estimation
  &lt;/strong&gt;
  des coûts prévisionnels et les dispositifs de
  &lt;strong&gt;
   financements activables
  &lt;/strong&gt;
  (subventions, FCTVA).
 &lt;/p&gt;
 &lt;p&gt;
  Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
  &lt;strong&gt;
   rédaction de vos documents de consultation
  &lt;/strong&gt;
  et en vous assistant pour l&amp;#039;analyse des offres.
  L&amp;#039;agence peut aller au-delà en faisant un
  &lt;strong&gt;
   suivi d&amp;#039;opérations
  &lt;/strong&gt;
  de votre maîtrise d&amp;#039;œuvre recrutée.
 &lt;/p&gt;
 &lt;p&gt;
  En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
  &lt;strong&gt;
   entretien de voirie communale
  &lt;/strong&gt;
  ainsi que des priorités à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de bourg
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur route départementale et mobilité douce
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetière
  &lt;/li&gt;
  &lt;li&gt;
   Lotissement
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une ancienne mairie en logement
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une maison de santé
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un espace France Service
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une salle des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entretien de la voirie communale
  &lt;/li&gt;
  &lt;li&gt;
   Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique de bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale de Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   ATD16 -
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Ronan Mévellec - Directeur
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-      <c r="A87" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>163832</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H87" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I88" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J87" s="1" t="inlineStr">
+      <c r="J88" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production
 Qualité de l'air
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P87" s="1" t="inlineStr">
+      <c r="P88" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q87" s="1" t="inlineStr">
+      <c r="Q88" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD88" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...134 lines deleted...]
-    <row r="89" spans="1:27" customHeight="0">
+    <row r="89" spans="1:34" customHeight="0">
       <c r="A89" s="1">
         <v>152452</v>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H89" s="1" t="inlineStr">
@@ -17130,76 +19863,110 @@
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
       <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
       <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
+    <row r="90" spans="1:34" customHeight="0">
       <c r="A90" s="1">
         <v>130993</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H90" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
@@ -17322,83 +20089,117 @@
       <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
       <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
       <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
+    <row r="91" spans="1:34" customHeight="0">
       <c r="A91" s="1">
         <v>147706</v>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
@@ -17535,145 +20336,404 @@
         </is>
       </c>
       <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
       <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
       <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD91" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
+    <row r="92" spans="1:34" customHeight="0">
       <c r="A92" s="1">
-        <v>155127</v>
+        <v>165804</v>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F92" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q92" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -17749,313 +20809,499 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W92" s="1" t="inlineStr">
+      <c r="W93" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-      <c r="A93" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>157097</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-      <c r="A94" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>166103</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Référencer des offres d’accompagnement en RSE</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Référencement d&amp;apos;offres d&amp;apos;accompagnement RSE</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la feuille de route Néo Terra et des éco-socio-conditionnalités des aides, la Région Nouvelle-Aquitaine lance un Appel à Manifestation d’Intérêt (AMI) pour référencer des offres d&amp;#039;accompagnement &amp;#34;RSE&amp;#34; pour renforcer la durabilité et la résilience des entreprises, en priorité les Très Petites Entreprises (TPE), les Petites et Moyennes Entreprises (PME) et des associations exerçant une activité économique. Territoire concerné : Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Le référencement (sélection d&amp;#039;offres d&amp;#039;accompagnement) atteste de la conformité aux exigences et priorités régionales, et constitue une recommandation pour les entreprises et associations à activité économique.  La Région Nouvelle-Aquitaine agit donc comme tiers de confiance auprès des TPE et des PME. Les objectifs poursuivis sont les suivants :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les entreprises : simplifier l’accès à des démarches RSE crédibles, accélérer leur engagement, renforcer leur alignement avec les exigences des critères Environnementaux, Sociaux et de Gouvernance (ESG)  de leurs parties prenantes (clients, partenaires financiers...)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les organisations porteuses d&amp;#039;offres d&amp;#039;accompagnement : renforcer leur visibilité et leur crédibilité à l’échelle régionale, se positionner comme partenaires de la Région et devenir contributeurs de la charte Néo Terra&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Région Nouvelle-Aquitaine : renforcer le caractère opérationnel de la feuille de route Néo Terra et des éco-socio-conditionnalités, enrichir le parcours des entreprises aidées, mieux intégrer les enjeux territoriaux et sectoriels dans les démarches RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’appel à Manifestation d’intérêts est lancé le 3 février 2026 et restera ouvert jusqu’au 31 mars 2027. &lt;/p&gt;&lt;p&gt;L’Appel à manifestations d’intérêt prévoit deux vagues de dépôt de dossiers de candidature : &lt;/p&gt;&lt;p&gt;Première vague le 30 avril 2026 &lt;/p&gt;&lt;p&gt;Deuxième vague le 30 septembre 2026&lt;/p&gt;&lt;p&gt;La phase de sélection est d’une durée indicative de trois mois. &lt;/p&gt;&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Sont éligibles les organisations agissant en Nouvelle-Aquitaine, sans obligation de siège sur le territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Organisations représentatives d’entreprises : fédération professionnelle, cluster, technopole, pôle de compétitivité, clubs d’entreprises. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations œuvrant à l’amélioration sociale/sociétale/environnementale &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les candidatures d’offres d’accompagnement exclusivement dédiés aux secteurs de l’agriculture et de l’industrie agro-alimentaire sont exclues. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le référencement ne s&amp;#039;accompagne pas d&amp;#039;un soutien financier aux offres d&amp;#039;accompagnement. &lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Pour être considérées comme éligibles, les offres d’accompagnement doivent répondre aux critères suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les offres doivent proposer des parcours intégrés combinant plusieurs types d’accompagnement (par exemple : diagnostic, conseil, formation, boîte à outils, échanges entre pairs, etc.). Ces parcours doivent s’inscrire dans une approche globale, visant à favoriser le passage à l’action des entreprises et leur engagement dans la durée, afin de structurer une trajectoire de résilience et de durabilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres doivent obligatoirement comporter une dimension collective, en rassemblant un groupe d’entreprises ou d’acteurs socio-économiques partageant des objectifs ou problématiques communs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres peuvent s’adresser à des bénéficiaires présentant tous les niveaux de maturité en matière de RSE. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement ciblent en priorité les TPE et les PME ou des associations ayant une activité économique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement peuvent mobiliser tout type de cofinancement public et privé y compris un cofinancement de la Région Nouvelle-Aquitaine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour être réputées éligibles, les offres d’accompagnement devront adresser prioritairement une ou plusieurs thématiques suivantes : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Stratégies globales de durabilité / RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Risques &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats responsables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Durabilité et modèle économique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Responsabilité territoriale de l’entreprise &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gouvernance et partage de la valeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Région Nouvelle-Aquitaine a fixé quatre familles de critères de sélection déclinées en sous-critères. Chaque famille de critères est déclinée en exigences et en modes de preuves. L’évaluation des candidatures fait l’objet d’une notation sur chaque critère et sous-critère en fonction de la conformité aux exigences et du niveau de preuve apporté. &lt;/p&gt;&lt;p&gt;Les candidatures sont évaluées sur un barème de 100 points.&lt;/p&gt;&lt;p&gt;Crédibilité et robustesse des labels (30%) &lt;/p&gt;&lt;p&gt;Accessibilité tarifaire et territoriale (20%) &lt;/p&gt;&lt;p&gt;Contribution à Néo Terra (30%) &lt;/p&gt;&lt;p&gt;Résultats et Impacts (20%)&lt;/p&gt;&lt;p&gt;Pour être référencée, une candidature devra avoir obtenue une note égale ou supérieure à 70/100. &lt;/p&gt;&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés : &lt;/p&gt;&lt;p&gt;    Le 5 mars 2026 à 14h &lt;/p&gt;&lt;p&gt;ou&lt;/p&gt;&lt;p&gt;    Le 10 mars 2026 à 14h&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lien d’inscription au webinaire :&lt;/p&gt;&lt;p&gt;Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES  – Remplir le formulaire&lt;/p&gt;&lt;p&gt;Une prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/referencement-doffres-daccompagnement-rse</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés :  Le 5 mars 2026 à 14hou  Le 10 mars 2026 à 14hLien d’inscription au webinaire :Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES – Remplir le formulaireUne prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.frLe dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/referencement-d-apos-offres-d-apos-accompagnement-rse/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>143309</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -18203,205 +21449,240 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-      <c r="A95" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>155117</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -18474,141 +21755,172 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W95" s="1" t="inlineStr">
+      <c r="W97" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-      <c r="A96" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>119940</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I96" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -18625,260 +21937,300 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-      <c r="A97" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>111710</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -18896,66 +22248,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -19092,1293 +22444,803 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W97" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-      <c r="A98" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>98630</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-      <c r="A99" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>164122</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Gîtes d&amp;apos;étape</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>Cette aide vise à accompagner la création ou la modernisation de gîtes d&amp;#039;étape en zone massif (départements de la Creuse, Corrèze, Haute-Vienne et Pyrénées- Atlantiques) destinés notamment à une clientèle en itinérance pédestre, cyclable, ou encore équestre. Création degîtes d&amp;#039;étape en zone massif.
+	Modernisation, restructuration ou adaptation de l&amp;#039;offre d&amp;#039;hébergement existante en zone massif.</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles maximum : 150 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur et isolation de toiture) et de second oeuvre avec nécessairement des travaux d’optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et mobilier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en faveur de l’inclusion sociale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de modernisation ou de restructuration, les dépenses de maitrise d&amp;#039;oeuvre et les frais d&amp;#039;études et honoraires sont éligibles, uniquement, pour les maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles, uniquement, pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI, entreprise individuelle et indivision).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets retenus devront être situés à proximité d’un itinéraire de randonnée (pédestre, cyclable, etc.), en zone de Massif (Décret n°2004-69 du 16 janvier 2004 modifié par le décret n°2016-1208 du 8 septembre 2016).&lt;/p&gt;&lt;p&gt;La commercialisation de l&amp;#039;offre d&amp;#039;hébergement devra pouvoir se faire à la nuitée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans les communes en tension de logements (zones A et B1/B2) sont inéligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/massifs-gites-detape</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/massifs-gites-detape/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>119945</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I99" s="1" t="inlineStr">
+      <c r="I102" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W102" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-      <c r="A100" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>162526</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F100" s="1" t="inlineStr">
+      <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H100" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I100" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L100" s="1" t="inlineStr">
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Sols
 Economie circulaire
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P100" s="1" t="inlineStr">
+      <c r="P103" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q100" s="1" t="inlineStr">
+      <c r="Q103" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...766 lines deleted...]
-          <t>published</t>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>