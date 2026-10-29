--- v0 (2026-10-26)
+++ v1 (2026-10-29)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH177"/>
+  <dimension ref="A1:AH175"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -2789,52 +2789,52 @@
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Émergence et consolidation d'une économie circulaire en Outre-mer et Corse</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de l’émergence et de la consolidation d’une économie circulaire en Outre-mer et Corse, l’ADEME pourra aider les projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à la lutte contre le gaspillage afin de limiter les pertes de matière ou les invendus alimentaires de la production à la consommation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;visant l’allongement de la durée de vie et d’usage des produits par le réemploi, la réutilisation ou la réparation (remise en état et reconditionnement d’objets, création de recycleries ou de ressourceries…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;ayant pour objet de structurer ou améliorer des filières locales de recyclage et de valorisation matière de tous types de déchets (unité de recyclage et valorisation, unités de remanufacturing, équipements de tri et de valorisation de déchets jusqu’alors non valorisés, équipements de préparation de la matière…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à l’évolution des pratiques alimentaires vers une alimentation durable adaptée aux territoires d’Outre-mer et Corse.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations soutenues pourront comporter un ou plusieurs des volets suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;réalisation de diagnostic territorial, d’étude de faisabilité ou d’expérimentation de solutions adaptées au contexte ultra-marin et corse ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;actions d’animation, de communication ou de formation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;acquisitions d’équipements et réalisations d’investissements matériels.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Emploi</t>
         </is>
       </c>
       <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
@@ -4754,52 +4754,52 @@
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>163792</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser des espèces et des espaces naturels</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;A travers 
 son Schéma Départemental des Espaces Naturels (SDEN) le Département des Pyrénées Orientales a 
 identifié un réseau d’une centaine d’espaces naturels protégés, ou non, 
 par la réglementation, permettant de cibler les écosystèmes et enjeux 
 prioritaires. Cette démarche de conservation de la nature s’inscrit 
 également en faveur de certaines espèces de faune et de flore 
 emblématique du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de l’aide défini selon le type de projet au cas par cas.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département intervient pour soutenir des projets permettant de valoriser les atouts du territoire au
  niveau écologique et du paysage. &lt;/p&gt;&lt;p&gt;→ Améliorer la connaissance, 
 restaurer des milieux naturels, reconnecter des corridors écologiques, 
 pérenniser à long terme la qualité des écosystèmes par des équipements 
 adaptés et une gestion différenciée de l’espace. &lt;/p&gt;&lt;p&gt;Les opérations doivent 
@@ -5731,52 +5731,52 @@
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>140801</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement local durable du territoire du Parc</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Parc national du Mercantour</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ingénierie amont : rédaction de porter à connaissance pour plans, programmes et projets d&amp;#039;aménagement. Sensibilisation des acteurs. Contribution aux stratégies de développement du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie financière : dispositif de subvention directe aux communes ayant adhéré à la charte du Parc, aide à la recherche de financement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet : aide à la définition de commande, de cahier des charges, suivi d&amp;#039;étude, assistance à maîtrise d&amp;#039;ouvrage pour les communes
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de concertation : organisation d&amp;#039;ateliers, de formations, de voyages d&amp;#039;études
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
@@ -5903,458 +5903,114 @@
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
           <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
-        <v>138027</v>
+        <v>120964</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Préserver un site ENS</t>
+          <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Préserver un site ENS</t>
+          <t>Eau et milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Haute-Loire</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
-        <is>
-[...342 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements,
  &lt;/li&gt;
  &lt;li&gt;
   Associations,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   Bailleurs sociaux publics ou privés,
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   Universités et organismes de recherche,établissements d&amp;#039;enseignement,
  &lt;/li&gt;
  &lt;li&gt;
   Toute autre personne publique, para publique ou privée intervenant dans le cadre d&amp;#039;une maîtrise d&amp;#039;ouvrage déléguée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -6406,183 +6062,183 @@
  &lt;li&gt;
   Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les candidats peuvent déposer leur dossier en permanence sur
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de leurs projets et en amont du dépôt de candidature, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/eau-et-milieux-aquatiques-et-humides</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   eau-tramevertetbleue&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0586-eau-et-milieux-aquatiques-et-humides/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF34" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
+      <c r="AH32" s="1" t="inlineStr">
         <is>
           <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>120965</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs franciliens qui s’engagent en faveur de la biodiversité à travers un appel à projets dédié</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Reconquête de la biodiversité</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les dépenses en investissement :
  jusqu&amp;#039;à 70% du montant des dépenses subventionnables (subvention max : 200 k€).
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les dépenses en fonctionnement :
  jusqu&amp;#039;à 50% du montant des dépenses subventionnables (subvention max : 20 k€ TTC, bénévolat exclu).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
  &lt;br /&gt;
  Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Continuités écologiques terrestres
@@ -6617,117 +6273,461 @@
  &lt;span&gt;
   .
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un comité de programmation, présidé par le vice-président de la Région chargé de l&amp;#039;Écologie, du Développement durable et de l&amp;#039;Aménagement, sera chargé de l&amp;#039;examen des projets. Il associe
  &lt;a href="https://www.arb-idf.fr/" rel="noopener" target="_blank"&gt;
   l&amp;#039;Agence régionale de la biodiversité
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  et les services de la Région, et veille à la qualité des dossiers et à la répartition équilibrée des projets sur le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reconquete-de-la-biodiversite</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   biodiversite&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7912-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>138027</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Participation plafonnée à 50% selon la nature des dépenses.</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;En investissement :&lt;/strong&gt;&lt;br /&gt; - Etude de définition (périmètres, animation / sensibilisation, analyse des enjeux et menaces, définition des objectifs) ;&lt;br /&gt;-  Rédaction du plan de gestion, évaluation du plan de gestion ;&lt;br /&gt;-  Etude APS/APD travaux de restauration écologique – plan de gestion obligatoire ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Premiers investissements matériels – plan de gestion obligatoire.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;En fonctionnement :&lt;/strong&gt;&lt;br /&gt;-  Dépenses de personnels (salaires, déplacements) ;&lt;br /&gt;-  Dépenses d’animation – plan de gestion obligatoire ;&lt;br /&gt;-  La réalisation des inventaires et des suivis est couverte par la fiche A.&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; - Sites ENS actuels opérationnels.&lt;/p&gt;&lt;p&gt; -  Nouveaux sites ENS prioritaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11cf-preserver-et-gerer-les-espaces-naturels-sensi/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>137983</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Taux de 10%</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement, incitation à la réalisation d&amp;#039;actions en faveur des milieux aquatiques.
+&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Formulaire de demande et pièces précisées auprès du service gestionnaire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Actions en faveur des milieux aquatique.&lt;/li&gt;
+ &lt;li&gt;
+  Plantation de ripisylve, mise en défens de cours d&amp;#039;eau ou zones humides, restauration de cours d&amp;#039;eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Dépôt d&amp;#039;un dossier avant démarrage des travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Souhait d&amp;#039;être associé en amont.&lt;/li&gt;&lt;li&gt;Financement par l&amp;#039;Agence de l&amp;#039;Eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Les-missions-du-Departement.html</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)&lt;/p&gt;&lt;p&gt;Service Environnement et Sports&lt;/p&gt;
+&lt;p&gt;
+ Jean-Damien ROMEYER&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jean-damien.romeyer&amp;#64;hauteloire.fr" target="_self"&gt;
+  jean-damien.romeyer&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.46
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y35" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z35" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7912-reconquete-de-la-biodiversite/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff19-accompagner-inciter-a-la-realisation-dactions/</t>
         </is>
       </c>
       <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
-          <t>25/10/2022</t>
+          <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>07/10/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>104525</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Apporter un soutien technique et financier à des projets locaux et des stratégies territoriales en faveur du bocage et de l’agroforesterie</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Règlement  « Liger Bocage et Agroforesterie »</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire
 Directions départementales des territoires (DDT)</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
@@ -7749,720 +7749,720 @@
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
-        <v>97324</v>
+        <v>101589</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Vendée</t>
+          <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
-        <is>
-[...220 lines deleted...]
-      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
 &lt;br /&gt;
 &lt;br /&gt;
 La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une commune ou une intercommunalité comptant sur son territoire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
  &lt;/li&gt;
  &lt;li&gt;
   des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
  &lt;/li&gt;
  &lt;li&gt;
   des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la Fondation du patrimoine :
  &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
   https://www.fondation-patrimoine.org/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
+      <c r="AH41" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>101582</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Agir pour la biodiversité, l'environnement et les paysages</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
+      <c r="AH42" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>102631</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine Naturel</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis sa création, la Fondation du patrimoine agit pour rendre la France plus belle et ce en soutenant la restauration et la préservation de tous types de patrimoine. Les habitats naturels, les espèces animales et végétales, les formations géologiques, physiques et biologiques constituent le patrimoine naturel et font partie de notre histoire et de l&amp;#039;identité culturelle de notre pays.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez trouver une aide financière pour mener des
  &lt;strong&gt;
   projets liés à la préservation du patrimoine naturel et la biodiversité
  &lt;/strong&gt;
  ? Au travers son programme Patrimoine Naturel, la Fondation du patrimoine récompense des actions de réhabilitation d&amp;#039;espaces naturels ayant un impact positif sur la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Elle mobilise des fonds publics et privés (notamment via le mécénat d&amp;#039;entreprises locales et nationales) pour accompagner ces projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les
   &lt;strong&gt;
    arbres têtards du Marais poitevin
   &lt;/strong&gt;
   : préservation et plantation d&amp;#039;une espèce d&amp;#039;arbre emblématique de la Vendée, menacée par les maladies.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Eco-Tig en Provence
   &lt;/strong&gt;
   : ensemble de petits chantiers pour préserver la biodiversité réalisé par des personnes sous main de justice.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels).
  &lt;/li&gt;
  &lt;li&gt;
   Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme.
  &lt;/li&gt;
  &lt;li&gt;
   ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   À noter
  &lt;/strong&gt;
  : les personnes privées peuvent bénéficier de l&amp;#039;aide en cas de convention de gestion avec un organisme associatif ou public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez
  Michel Doffagne :
  &lt;a href="mailto:michel.doffagne&amp;#64;fondation-patrimoine.org" rel="noopener" target="_blank"&gt;
   michel.doffagne&amp;#64;fondation-patrimoine.org
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>97324</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Schéma départemental des Espaces naturels Sensibles 2021-2026
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Vendée a, depuis les années 1970, mené une politique de protection foncière des milieux naturels, par l&amp;#039;acquisition, la gestion et l&amp;#039;ouverture au public de sites d&amp;#039;intérêt écologique majeur au titre des Espaces Naturels Sensibles. Cette politique a vocation à préserver les habitats naturels remarquables du département et à les valoriser auprès du public (dans le respect de la sensibilité du milieu).
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;occasion de la mise en place de son deuxième schéma départemental des Espaces Naturels Sensibles 2021-2026, le Département a développé de nouvelles actions, qui vont au-delà de la politique d&amp;#039;acquisition historiquement mise en place. Parmi ces nouvelles mesures, un label Espace Naturel Sensible (ENS) est créé pour soutenir les projets de préservation des sites naturels, publics ou privés avec des enjeux forts pour la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette reconnaissance permet au Département de fournir un accompagnement technique et financier à tout propriétaire et/ou gestionnaire souhaitant valoriser et participer à la protection de la biodiversité sur son patrimoine foncier grâce au dispositif présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Un site retenu doit faire l&amp;#039;objet d&amp;#039;une convention de labellisation entre le propriétaire du site, le gestionnaire du site (si différent) et le Département fixant les conditions d&amp;#039;attribution du label, le plan global et la participation accordée.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement : 80% HT
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement : 50%  HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Inventaires naturalistes, études fonctionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des enjeux écologiques du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de restauration des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;équipements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne peuvent être présentés au présent dispositif que les sites vendéens au caractère « naturel » ou « semi-naturel » : forêts, landes, zones humides, marais, prairie, dunes, tels qu&amp;#039;identifiés dans le schéma départemental des ENS 2021-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces verts et jardins, ne sont pas concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent justifier d&amp;#039;enjeux écologiques majeurs pour la Vendée : flore, faune, fonge, géotope et/ou habitats naturels patrimoniaux, protection de la qualité des cours d&amp;#039;eau, .... Ces enjeux seront étudiés et évalués par le Département avant validation ou non de la candidature, notamment au regard des données fournies par le candidat, des justificatifs fournis et des données disponibles dans la base de données du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent proposer une ouverture au public qui peut être permanente (ex : aménagement simple d&amp;#039;accueil) ou temporaire (ex : animations sur la thématique de la biodiversité) sur tout ou partie du site, sans que cela ne puisse porter atteinte à la biodiversité et aux milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions d&amp;#039;investissement, les projets éligibles sont les suivants : rédaction d&amp;#039;un plan de gestion ou d&amp;#039;une notice de gestion, opérations de création et restauration d&amp;#039;habitats naturels, opération initiale pour la lutte contre les espèces exotiques envahissantes, création d&amp;#039;ouvrages ou d&amp;#039;infastructures associés directement à la gestion des milieux naturels et création d&amp;#039;équioements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public (hors signalétique ENS spécifique).
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions de fonctionnement, les suivis et études pour l&amp;#039;amélioration des connaissances, l&amp;#039;entretien des habitats et milieux naturels, le développement d&amp;#039;animation et outils de communication pour valoriser le site naturel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Nature et biodiversité
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 48
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:nature&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  nature&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y44" s="1" t="inlineStr">
         <is>
-          <t>fanny.renaud@fondation-patrimoine.org</t>
+          <t>sophie.gouel@vendee.fr</t>
         </is>
       </c>
       <c r="Z44" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4519-accompagner-la-labellisation-des-espaces-natu/</t>
         </is>
       </c>
       <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
-          <t>Fondation du patrimoine</t>
+          <t>Département de la Vendée</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
-          <t>13/10/2021</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>79299</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Valoriser les milieux naturels et les espèces animales ou végétales d'intérêt patrimonial</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9837,53 +9837,53 @@
           <t>01/10/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
         <v>166091</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
 Agences de l'eau
-Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)</t>
+Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
@@ -10066,73 +10066,73 @@
       <c r="A53" s="1">
         <v>163894</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Office Français de la Biodiversité (OFB)
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences de l'eau
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...3 lines deleted...]
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Bretonne de la Biodiversité (ARBE)</t>
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H53" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
@@ -10971,53 +10971,53 @@
       </c>
     </row>
     <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
         <v>163793</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Préserver les zones humides</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H57" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;De part 
 les nombreuses fonctions qu’elles assurent, les zones humides se 
 trouvent à la croisée des enjeux liés à la protection de la ressource en
  eau et des espaces naturels. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Afin de préserver ces milieux fragiles et 
 sous pression, le Département des Pyrénées-Orientales peut financer des études ou plans de 
 gestion, des travaux de protection ou restauration et des opérations 
 d’acquisitions foncières. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour faciliter ces dernières, il peut 
 également mettre à disposition des collectivités son outil foncier relatif aux Zones de préemption au titre des espaces naturels sensibles (ZPENS).&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Études, travaux, outils de communication/sensibilisation, acquisitions foncières.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N57" s="1" t="inlineStr">
@@ -11337,53 +11337,53 @@
         <v>161805</v>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et de restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H59" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation et le suivi de votre opération de gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’oeuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;</t>
         </is>
       </c>
       <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
       <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
@@ -11456,52 +11456,52 @@
         <v>161804</v>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H60" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de préservation et restauration des milieux aquatiques (jusqu&amp;#039;à la validation de l’Avant-Projet (AVP) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (levé topographique, étude de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
       <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
@@ -12030,383 +12030,383 @@
         </is>
       </c>
       <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
           <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
+        <v>117637</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Créer de nouveaux espaces de nature et liaisons</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Stratégie nature</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objet de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financer au cas par cas tout maitre d&amp;#039;ouvrage qui contribuerait à l&amp;#039;objectif de connexion des alto séquanais à la nature, par la végétalisation d&amp;#039;espace de plus de 5000 m2 ou de liaisons vertes permettant de liées différents espaces de nature existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  But :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre chaque habitant des Hauts de Seine à moins de 15 minutes à pied d&amp;#039;un espace de nature et le connecter à une trame éco paysagère de plus de 3.300 hectares de parcs, jardins, promenades et forêts.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Principes d&amp;#039;actions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer de nouveaux espaces et liaisons. Acquérir, aménager, accueillir, entretenir, rénover, valoriser sont les verbes forts de la stratégie du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des ilots de verdure et de fraicheur en valorisant les délaissés et autres interstices urbains
+ &lt;/li&gt;
+ &lt;li&gt;
+  Générer des partenariats pour étendre son action et créer de nouvelles opportunités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les espaces de nature pour leur contribution positive aux enjeux de bien-être en ville, de santé humaine, de protection de la biodiversité et d&amp;#039;adaptation au changement climatique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Biodiversité
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Présence connue d&amp;#039;habitat remarquable (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de flore remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de faune remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ou continuité identifié dans le SRCE ou une trame verte et bleue locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétation ayant une bonne fonctionnalité écologique (différentes strates, diversité d&amp;#039;espèces, rusticité, habitat et nourriture pour la faune...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sol vivant, peu ou pas perturbé et perméable sur au moins les 2/3 du site &amp;#43; gestion du ruissellement urbain ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ouvert au public, pour les loisirs et sports de plein air, pour la promenade et la détente, pour des activités culturelles et de reconnexion à la nature de plus de 5000 m2
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité paysagère contribuant à l&amp;#039;identité du lieu et au patrimoine de la localité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace de fraicheur en été (lutte contre les îlots de chaleur urbain)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>http://www.hauts-de-seine.fr/la-strategie-departementale-des-espaces-de-nature</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lionel Lecoeur :
+ &lt;a href="mailto:llecoeur&amp;#64;hauts-de-seine.fr" rel="noopener" target="_blank"&gt;
+  llecoeur&amp;#64;hauts-de-seine.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>llecoeur@hauts-de-seine.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e81-creer-de-nouveaux-espaces-de-nature-et-liaiso/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>direstion des parcs, du paysage et de l'environnement</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>116529</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Reconquérir la continuité écologique</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Effacement ou arasement de radier, de seuil et autre ouvrage dans les cours d’eau ; amélioration ou création de dispositif de franchissement pour la faune aquatique (passe à poisson, …), …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les ouvrages de chantier, temporaires, fusibles, la démolition d’ouvrage entrant dans le cadre d’opération plus globale d’amélioration de la circulation routière, l’enlèvement de matériaux meubles, le curage, les actions en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions récurrentes d’entretien…&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/92cb-copie-06h28-planifier-la-preservation-de-la-b/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
-        </is>
-[...203 lines deleted...]
-          <t>20/05/2022</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
         <v>101344</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Aménager les Espaces Naturels Sensibles (ENS) délégués</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>ENS délégués</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
@@ -13233,60 +13233,60 @@
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
         <v>165518</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...4 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M69" s="1" t="inlineStr">
@@ -14127,300 +14127,89 @@
         </is>
       </c>
       <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH73" s="1" t="inlineStr">
         <is>
           <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
-        <v>155569</v>
+        <v>153949</v>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Favoriser la mise en place d’éco-pâturage sur les espaces publics</t>
+          <t>Financer l'entretien et la restauration des rivières</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>MISE EN PLACE D’ÉCO-PÂTURAGE SUR LES ESPACES PUBLICS</t>
+          <t>Entretien et restauration des rivières</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Seine-Maritime</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
-        <is>
-[...209 lines deleted...]
-      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 25</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien des cours d&amp;#039;eau, aménagements facilitant la libre circulation des poissons migrateurs, études liées à la mise en valeur des milieux aquatiques, postes de gardes-rivières.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La politique d&amp;#039;aide du conseil départemental à l&amp;#039;entretien des cours des rivières et la valorisation des cours d&amp;#039;eau se décline de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    entretien des cours d&amp;#039;eau : 20% du montant HT des travaux (curage non pris en compte),
   &lt;/li&gt;
   &lt;li&gt;
    aménagement facilitant la libre circulation des poissons migrateurs : 2 % du montant HT des travaux.
   &lt;/li&gt;
@@ -14490,167 +14279,378 @@
   Pièces relatives au financement du projet :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    le plan de financement prévisionnel du projet intégrant les dépenses connexes, précisant l&amp;#039;origine et le montant des moyens financiers (apport personnel, emprunts, subventions y compris l&amp;#039;aide sollicitée) ainsi que, s&amp;#039;il y a lieu, un échéancier indicatif des dépenses prévues,
   &lt;/li&gt;
   &lt;li&gt;
    pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu,
   &lt;/li&gt;
   &lt;li&gt;
    une lettre du porteur de projet certifiant que le projet pour lequel la subvention est demandée n&amp;#039;a reçu aucun commencement d&amp;#039;exécution du projet avant que le dossier ne soit déclaré ou réputé complet ; éventuellement, une demande d&amp;#039;autorisation d&amp;#039;engager le projet par anticipation,
   &lt;/li&gt;
   &lt;li&gt;
    selon le cas, une attestation du porteur de projet selon laquelle il n&amp;#039;est pas assujetti et ne récupère pas la taxe ajoutée,
   &lt;/li&gt;
   &lt;li&gt;
    les coordonnées du payeur (RIB).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/entretien-et-restauration-des-rivieres/</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W74" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   COORDONNÉES DU SERVICE POLITIQUE TERRITORIALE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Océane Vasseur
 &lt;/p&gt;
 &lt;p&gt;
  Direction de gestion de l&amp;#039;espace et des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  98 route de candol, 50000 Saint-Lô
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 95 25
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONTACT TECHNIQUE (SERVICE INSTRUCTEUR)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Blaise Micard
 &lt;/p&gt;
 &lt;p&gt;
  Service du patrimoine et de la gestion des milieux naturels
 &lt;/p&gt;
 &lt;p&gt;
  98 route de candol, 50000 Saint-Lô
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 97 89 Lien externe
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/865e-entretien-et-restauration-des-rivieres/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>155569</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la mise en place d’éco-pâturage sur les espaces publics</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>MISE EN PLACE D’ÉCO-PÂTURAGE SUR LES ESPACES PUBLICS</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités qui souhaitent mettre en place l&amp;#039;éco-pâturage sur certains de leurs espaces verts (hors espaces naturels d&amp;#039;intérêt écologique).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Agriculture et agroalimentaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures intercommunales et autres groupements de collectivités (hors Métropole et communauté urbaine)&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études préalables, plans et outils de communication associés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de la parcelle nécessaires à l&amp;#039;accueil des animaux et à la sécurité : abris, abreuvoirs, clôtures...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition ou location d&amp;#039;animaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestation de service pour la surveillance ou la gestion des animaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement des aménagements, entretien courant...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Plancher/plafond :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 30.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-place-decopaturage-sur-les-espaces-publics/</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0233-modele/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
       <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF75" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG75" s="1" t="inlineStr">
         <is>
-          <t>10/11/2023</t>
+          <t>01/12/2023</t>
         </is>
       </c>
       <c r="AH75" s="1" t="inlineStr">
         <is>
           <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:34" customHeight="0">
       <c r="A76" s="1">
         <v>120084</v>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Soutenir la protection des Espaces Naturels Sensibles ouverts au public - Volet investissement Environnement</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE) -</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
@@ -16033,231 +16033,90 @@
         </is>
       </c>
       <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>03/12/2021</t>
         </is>
       </c>
       <c r="AH80" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:34" customHeight="0">
       <c r="A81" s="1">
-        <v>116528</v>
+        <v>119710</v>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Connaitre les espèces et le fonctionnement des écosystèmes</t>
+          <t>Préserver et restaurer les cours d'eau et les habitats naturels associés aux rivières et aux millieux humides</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des rivières et des milieux humides</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>Office de l'eau Réunion</t>
+          <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
-        <is>
-[...144 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
+      <c r="I81" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Conseil départemental propose aux collectivités et associations du département ayant une compétence de gestion des
  rivières, milieux aquatiques et/ou humides des aides spécifiques afin de préserver et restaurer les cours d&amp;#039;eau et les
  habitats naturels associés.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, le régime d&amp;#039;aides vise à entretenir et restaurer les milieux humides, à restaurer et conserver la qualité
  globale et la continuité écologique des cours d&amp;#039;eau.
 &lt;/p&gt;
 &lt;p&gt;
  Ce régime d&amp;#039;aides intègre le Plan Nature 2017-2027 et est financé au titre de la Taxe Départementale d&amp;#039;Aménagement
  (article L131-3 du code de l&amp;#039;environnement) puisque cette taxe permet de financer notamment l&amp;#039;acquisition de sites
  destinés à la préservation de la ressource en eau, leur aménagement, leur gestion et les travaux contribuant à la
  préservation ou à la remise en bon état des continuités écologiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les opérations éligibles avec un taux d&amp;#039;aide allant jusqu&amp;#039;à 20% sur le montant TTC quand l&amp;#039;attributaire ne
  &lt;/strong&gt;
  &lt;strong&gt;
   récupère
  &lt;/strong&gt;
  &lt;strong&gt;
   pas la TVA.
@@ -16415,64 +16274,64 @@
  Valorisation pédagogique rivières/zones humides : ouverture et aménagement d&amp;#039;un sentier en vue de faire découvrir le site.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Document de gestion établi,
   Inscription au PDIPR,
   Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dès lors que le projet sera mis en œuvre sur un Espace Naturel Sensible, une majoration de &amp;#43; 20 % du régime
  &lt;/strong&gt;
  &lt;strong&gt;
   d&amp;#039;aide pourra être appliquée et un déplafonnement sera possible sur les associations ayant une compétence
  &lt;/strong&gt;
  &lt;strong&gt;
   avérée sur la restauration des zones humides.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;attribution
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les activités et actions bénéficiant de la Taxe Départementale d&amp;#039;Aménagement doivent être compatibles avec la
  législation concernant son utilisation (article L131-3 du code de l&amp;#039;Environnement).
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire ne doit pas commencer les travaux avant d&amp;#039;avoir reçu l&amp;#039;accord de subvention ou une éventuelle dérogation.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les ouvrages hydrauliques, leur suppression doit être étudiée en premier lieu. Lorsque l&amp;#039;étude conclut à une
  impossibilité d&amp;#039;effacement de l&amp;#039;ouvrage pour des raisons techniques ou économiques, un dispositif de franchissement
  piscicole peut être financé.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux soumis à la loi sur l&amp;#039;Eau (procédure de déclaration/autorisation) et à la législation relative à la préservation de
  l&amp;#039;environnement doivent obtenir l&amp;#039;accord de la Police de l&amp;#039;Eau et ceux exécutés en domaine privé doivent être
  accompagnés d&amp;#039;une déclaration d&amp;#039;intérêt général. Ces démarches réglementaires conditionnent l&amp;#039;octroi d&amp;#039;une aide par le
  Département.
 &lt;/p&gt;
 &lt;p&gt;
@@ -16578,749 +16437,532 @@
 &lt;/p&gt;
 &lt;p&gt;
  - Photos avant (la demande de solde devra inclure les photos après travaux),
 &lt;/p&gt;
 &lt;p&gt;
  - Tableau de données pour la mise en œuvre fiches FORCE à fournir à la demande de solde.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour une acquisition foncière :
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Carte des parcelles à acquérir,
 &lt;/p&gt;
 &lt;p&gt;
  - Estimation financière (Domaines, SAFER...),
 &lt;/p&gt;
 &lt;p&gt;
  - Copie de l&amp;#039;acte notarié ou compromis de vente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Eure</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  CONSEIL DÉPARTEMENTAL DE L&amp;#039;EURE
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel de Département
 &lt;/p&gt;
 &lt;p&gt;
  14 boulevard Georges Chauvin
 &lt;/p&gt;
 &lt;p&gt;
  CS 72101 - 27021 Evreux cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 32 31 50 50
 &lt;/p&gt;
 &lt;p&gt;
  Marion HENRY
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:marion.henry&amp;#64;eure.fr" rel="noopener" target="_blank"&gt;
   marion.henry&amp;#64;eure.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>deera@eure.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e96b-gerer-les-rivieres-et-les-millieux-humides/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>CD27</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
+      <c r="AH81" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-[...14 lines deleted...]
-      <c r="G83" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>117393</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le cadre de vie par le développement du réseau des Espaces Naturels Sensibles</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...220 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Préserver un site naturel par la création d&amp;#039;un Espace naturel sensible communal et la définition d&amp;#039;orientations d&amp;#039;aménagement et de gestion :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Identification des enjeux de préservation d&amp;#039;un site naturel, synthèse bibliographique
   &lt;/li&gt;
   &lt;li&gt;
    Élaboration d&amp;#039;une méthodologie de projet de création d&amp;#039;un ENS communal (gouvernance du projet, planning, partenaires, etc.)
   &lt;/li&gt;
   &lt;li&gt;
    Assistance administrative et juridique
   &lt;/li&gt;
   &lt;li&gt;
    Définition et rédaction d&amp;#039;orientations d&amp;#039;aménagement et de gestion
   &lt;/li&gt;
   &lt;li&gt;
    Définition et rédaction d&amp;#039;une programmation pluriannuelle de travaux d&amp;#039;aménagement et de gestion
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement pour le suivi de travaux (INITIATIVES 77)
   &lt;/li&gt;
   &lt;li&gt;
    Présence des agents du Département aux réunions
   &lt;/li&gt;
   &lt;li&gt;
    Réunions de travail sur des thématiques particulières à la demande, notamment sur le terrain
   &lt;/li&gt;
   &lt;li&gt;
    Rédaction de notes et de rapport
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Foncier
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W84" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c36-ameliorer-le-cadre-de-vie-par-le-developpemen/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
+      <c r="AH82" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>117396</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Connaître et prendre en compte de la biodiversité au niveau de la collectivité</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;intégration de la trame verte et bleue en ville.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action vous permet d&amp;#039;améliorer les connaissances sur la biodiversité de votre collectivité tout en y impliquant des citoyens et agents. Par ailleurs, l&amp;#039;outil de suivi vous permettra de voir l&amp;#039;évolution de cette biodiversité en fonction de l&amp;#039;aménagement du territoire et des actions mises en œuvre. Cette action regroupe un diagnostic de la biodiversité, la participation des citoyens et scolaires à ces inventaires, des formations à la détermination et à la saisie des observations, des suivis et des conseils techniques pour l&amp;#039;amélioration de cette prise en compte.
 &lt;/p&gt;
 &lt;p&gt;
  Gratuit/payant/SC sous conditions.
 &lt;/p&gt;
 &lt;p&gt;
  Convention de partenariat.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Espaces verts
 Friche
 Citoyenneté
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W85" s="1" t="inlineStr">
+      <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1697-connaitre-et-prendre-en-compte-de-la-biodiver/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
+      <c r="AH83" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>117170</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>FREDON  Occitanie</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>FREDON Occitanie</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  regroupe des experts en botanique, phytopathologie, agronomie et environnement.
  &lt;br /&gt;
  Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
  &lt;br /&gt;
  Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
  &lt;br /&gt;
  Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
  &lt;br /&gt;
  Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  &lt;strong&gt;
   NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/h1&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;blockquote&gt;
  &lt;p&gt;
   &lt;em&gt;
    Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
   &lt;/em&gt;
  &lt;/p&gt;
 &lt;/blockquote&gt;
 &lt;p&gt;
  Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
  &lt;br /&gt;
  L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
 &lt;/p&gt;
 &lt;h1&gt;
  &lt;strong&gt;
@@ -17434,424 +17076,580 @@
   L&amp;#039;EXPERTISE SANITAIRE
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LE DIAGNOSTIC
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  LES FORMATIONS
 &lt;/h2&gt;
 &lt;p&gt;
  Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Sports et loisirs
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Recyclage et valorisation des déchets
 Santé
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Médias et communication
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elle est également membre du réseau FREDON FRANCE.
 &lt;/p&gt;
 &lt;p&gt;
  Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.fredonoccitanie.com/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FREDON Occitanie
  &lt;br /&gt;
  &lt;br /&gt;
  Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
  &lt;br /&gt;
  Téléphone : 04 67 75 64 48
  &lt;br /&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
   contact&amp;#64;fredon-occitanie.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
   https://www.fredonoccitanie.com/nous-contacter/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>contact@fredon-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>FREDON Occitanie</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>31/03/2022</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
+      <c r="AH84" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>117153</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Valoriser la trame Verte et Bleue dans l’aménagement de son territoire</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prendre en compte la TVB, participant à l&amp;#039;amélioration du paysage, du cadre de vie par l&amp;#039;établissement de diagnostic en matière de biodiversité et l&amp;#039;intégration de ces données dans les documents d&amp;#039;urbanisme.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Elaboration d&amp;#039;un diagnostic de territoire en matière de biodiversité, fondé sur l&amp;#039;analyse :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de données naturalistes (faune, flore, milieux naturels)
  &lt;/li&gt;
  &lt;li&gt;
   de données d&amp;#039;occupation du sol (MOS, ECOLINE, ECOMOS, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   de données liées aux zonages d&amp;#039;inventaire (ZNIEFF, zones humides, etc.) et zonages de protection (réserves, ENS, Natura 2000, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   de données liées aux continuités écologiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Conseils  informations en urbanisme et aménagement :
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en relation des partenaires
 &lt;/p&gt;
 &lt;p&gt;
  - Sensibilisation sur l&amp;#039;architecture  et les paysages, l&amp;#039;environnement...
 &lt;/p&gt;
 &lt;p&gt;
  - Aide à la révision des documents d&amp;#039;urbanisme
 &lt;/p&gt;
 &lt;p&gt;
  - Accompagnement technique lors des réunions en communes ou à la demande
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Espaces verts
 Foncier
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W85" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/429b-valoriser-la-trame-verte-et-bleue-dans-lamena/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
+      <c r="AH85" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>117154</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la mise en place d'une gestion différenciée des espaces verts</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la biodiversité en ville en amenant à des changements de pratique de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion et d&amp;#039;aménagement que dans les actions éducatives.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne.
+&lt;/p&gt;
+&lt;p&gt;
+ Adhésion SEME.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8549-accompagner-les-collectivites-a-la-mise-en-pl/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>117506</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Programme Nature 2050</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>CDC Biodiversité</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J88" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Pas de limites minimum ou maximum</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
  à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   préserver et restaurer la biodiversité pour renforcer la stabilité dynamique et la
  résilience des écosystèmes naturels et anthropisés, et ainsi le maintien des services écosystémiques
  ;
  &lt;/li&gt;
  &lt;li&gt;
   atténuer les changements climatiques en renforçant les
  capacités de stockage ou de captage de CO2 ;
  &lt;/li&gt;
  &lt;li&gt;
   et adapter les territoires à ces changements, notamment en limitant leurs
  effets (ex : ilot de chaleur en ville) et les risques naturels (glissement de terrain, érosion,
  inondation, sécheresse, incendie, submersion marine...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces solutions fondées sur la nature favorisent le maintien des services écosystémiques et renforcent la résilience et la viabilité socioéconomique des activités humaines et des territoires à travers les cinq cibles d&amp;#039;actions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -17863,612 +17661,982 @@
  &lt;/li&gt;
  &lt;li&gt;
   Transitions agricole et forestière
  &lt;/li&gt;
  &lt;li&gt;
   Continuités écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Biodiversité en ville
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le programme a été lancé par CDC Biodiversité, entreprise privée à mission et filiale du groupe Caisse des Dépôts et Consignations. Il est également soutenu par le Fonds Nature 2050; fonds de dotation créé en 2019 et dédié au programme.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent répondre à un certain nombre de critères et sont évalués par un comité de pilotage se réunissant chaque trimestre. Le comité de pilotage est composé d&amp;#039;acteurs institutionnels, chercheurs, associations et ONG naturalistes : l&amp;#039;Office Français de la Biodiversité, l&amp;#039;ADEME, Fondation pour la Nature et l&amp;#039;Homme, Muséum National d&amp;#039;Histoire Naturelle, France Nature Environnement, LPO France, l&amp;#039;association des Eco-Maires et CDC Biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  104 projets en France métropolitaine et Outre-Mer sont actuellement soutenus et suivis jusqu&amp;#039;en 2050 par le programme Nature 2050 et sont à retrouver ici :
  &lt;a href="https://www.cdc-biodiversite.fr/realisations/?filter&amp;#61;true&amp;amp;thematique&amp;#61;n50" target="_self"&gt;
   Les Réalisations Nature 2050
  &lt;/a&gt;
 &lt;/p&gt;&lt;p&gt;Nature 2050 est partenaire du Fonds MAIF pour le vivant dans le cadre de l&amp;#039;appel à projets &amp;#34;Fonds MAIF pour le vivant - Nature 2050&amp;#34;. Les informations spécifiques de l&amp;#039;appel à projets sont à retrouver ici : &lt;a href="https://entreprise.maif.fr/engagements/environnement/fonds-maif-pour-le-vivant"&gt;Fonds MAIF pour le vivant - Entreprise MAIF&lt;/a&gt;. Cet appel à projets est distinct du programme Nature 2050, qui reçoit des candidatures au fil de l&amp;#039;eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Quelques exemples de projets soutenus par Nature 2050 :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Renouvellement d&amp;#039;une frênaie chalarosée en boisement adapté aux milieux humides et au changement climatique, Marne (porteur de projet : Néosylva) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-71-foret-de-letang-maupas/" target="_self"&gt;lien&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de la végétation indigène sur une plage menacée par les espèces exotiques envahissantes afin de recréer un écosystème naturel et autonome, pour favoriser le retour de l’avifaune, des caméléons et tortues marines, et sensibiliser les riverains, La Réunion (porteur de projet : Commune de Saint-Paul) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/54-plage-des-brisants/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   Restauration écologique des hauts de plages aux dunes grises et du fonctionnement des zones côtières atlantiques y compris le maintien du trait de côte, Vendée (porteur: Communauté de communes Océan-Marais de Monts) -
   &lt;a href="https://www.cdc-biodiversite.fr/realisations/dunes-du-pays-de-monts/" rel="noopener" target="_blank"&gt;
    lien
     Ouvre une nouvelle fenêtre
 &lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration de réseaux de haies et de mares bocagères en Normandie afin de lutter contre le ruissellement et l’érosion des sols et favoriser la biodiversité du territoire, Calvados (porteur de projet : Pré-Bocage Intercom) - &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-72-maillage-bocager-normand/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration d&amp;#039;une tourbière pour améliorer la gestion des crues fréquentes et le transport sédimentaire, Savoie (porteur: CEN Savoie) -
   &lt;/span&gt;&lt;a href="https://www.nature2050.com/projet/tourbiere-du-plan-de-leau/" rel="noopener" target="_blank"&gt;
    lien
     Ouvre une nouvelle fenêtre &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des projets Nature 2050 sont accessibles
  en suivant ce lien : &lt;a href="https://www.cdc-biodiversite.fr/la-carte-des-realisations-nature-2050/"&gt;La carte des réalisations Nature 2050 | CDC Biodiversité&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Friche
 Risques naturels
 Biodiversité
 Paysage
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le porteur de projet doit :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Recourir aux solutions fondées sur la nature ;
  &lt;/li&gt;&lt;li&gt;Adresser les sujets biodiversité, climat et apport socio-économique pour le territoire ;&lt;/li&gt;
  &lt;li&gt;
   Présenter un budget structuré où la participation Nature 2050 se concentre sur les dépenses d&amp;#039;investissement (réalisation des travaux) ;
  &lt;/li&gt;
  &lt;li&gt;
   Démontrer une additionnalité écologique du projet vis-à-vis de l&amp;#039;état initial du site et de la réglementation environnementale (ne pas porter un projet de compensation).
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
    Garantir la pérennité de l&amp;#039;action et l&amp;#039;accès au foncier jusqu&amp;#039;en 2050  ;
   &lt;br /&gt;
  &lt;/li&gt;&lt;li&gt;Etre en capacité de suivre des indicateurs biodiversité, climat et territoire jusqu&amp;#039;en 2050 (voir &lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/09/NATURE2050_Note_explicative_indicateurs.pdf" target="_self"&gt;notice explicative&lt;/a&gt;) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La synthèse des critères d&amp;#039;éligibilité est disponible ici  :
  &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/03/Synthese-des-criteres-deligibilite.pdf" target="_self"&gt;
   Synthèse des critères Nature 2050&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.cdc-biodiversite.fr/le-programme-nature-2050/</t>
         </is>
       </c>
-      <c r="W88" s="1" t="inlineStr">
+      <c r="W87" s="1" t="inlineStr">
         <is>
           <t>https://forms.office.com/Pages/ResponsePage.aspx?id=ZF82kBIJvUqUZn5HFos9OR1cBiGUI5JMst1-1qhoBepUQUZZOUtMMUNISEIxMktHRlRXVjVPT0hBSi4u</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Formulaire de candidature au programme : &lt;a id="menurd2" href="https://forms.office.com/e/GC4BUWGake" rel="noreferrer noopener" target="_blank" title="https://forms.office.com/e/gc4buwgake"&gt;https://forms.office.com/e/GC4BUWGake&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Contact : nature2050&amp;#64;cdc-biodiversite.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>nature2050@cdc-biodiversite.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e60c-soutenir-la-mise-en-place-de-solutions-fondee/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB87" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2022</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>117417</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier et Chantier d’Insertion : restauration et aménagement du milieu naturel</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77
+ID77</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
+&lt;/p&gt;
+&lt;p&gt;
+ A propos d&amp;#039;Initiatives77 : Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Notre offre de service :
+ Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 crée des promenades (chemin en grave, platelage...), aménage des espaces verts et intervient dans vos espaces protégés (ENS, zones humides).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ces chantiers vous permettent de valoriser votre engagement pour :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rénovation ou l&amp;#039;embellissement de votre environnement et patrimoine naturel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plus d&amp;#039;infos  https://initiatives77.org/offre-services-collectivites-locales/
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier et Chantier d&amp;#039;Insertion s&amp;#039;organise en 4 étapes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  La co-construction du projet avec Initiatives77,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La validation des estimatifs et signature d&amp;#039;une convention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le lancement du chantier assuré par un Chef de chantier (salarié d&amp;#039;Initiatives77),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le suivi du chantier et bilan de fin d&amp;#039;intervention.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles sont les modalités d&amp;#039;accueil d&amp;#039;un ACI avec Initatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de stockage d&amp;#039;outils et des matériaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1001 euros par semaine (hors matériaux, matériels et logistique d&amp;#039;accueil). Si le bénéficiaire ne peut pas fournir les repas 8 euros/ personne / repas seront facturés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Espace public
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Réhabilitation
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed52-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
       <c r="AC88" s="1" t="inlineStr">
         <is>
-          <t>CDC Biodiversité</t>
+          <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG88" s="1" t="inlineStr">
         <is>
-          <t>27/04/2022</t>
+          <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH88" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:34" customHeight="0">
       <c r="A89" s="1">
-        <v>117154</v>
+        <v>116528</v>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités à la mise en place d'une gestion différenciée des espaces verts</t>
+          <t>Connaitre les espèces et le fonctionnement des écosystèmes</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H89" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
+          <t>&lt;p&gt;Etudes, production de données et de connaissances sur les espèces et le fonctionnement des écosystèmes aquatiques : étude du cycle de vie des espèces, inventaire écologique, étude de débit minimum biologique, indicateur de qualité écologique, …&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- Favoriser la biodiversité en ville en amenant à des changements de pratique de gestion.
-[...5 lines deleted...]
- Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion et d&amp;#039;aménagement que dans les actions éducatives.
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
-[...64 lines deleted...]
-      </c>
       <c r="Y89" s="1" t="inlineStr">
         <is>
-          <t>id77@departement77.fr</t>
+          <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
       <c r="Z89" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/8549-accompagner-les-collectivites-a-la-mise-en-pl/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8bb-copie-06h25-planifier-la-preservation-de-la-b/</t>
         </is>
       </c>
       <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC89" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG89" s="1" t="inlineStr">
         <is>
-          <t>23/03/2022</t>
+          <t>27/02/2022</t>
         </is>
       </c>
       <c r="AH89" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:34" customHeight="0">
       <c r="A90" s="1">
-        <v>97609</v>
+        <v>102101</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Préserver les milieux naturels situés sur le domaine public des collectivités</t>
+          <t>Aménager les sites de nature ordinaire</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Calvados nature</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aude</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I90" s="1" t="inlineStr">
         <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J90" s="1" t="inlineStr">
+        <is>
+          <t>subvention de 40% sur le montant HT des travaux d'investissement, plafonnée à 75 000 €</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lors de sa séance du 5 février 2018, le Conseil départemental a approuvé la révision de son schéma départemental des espaces naturels sensibles et proposé de nouvelles modalités d&amp;#039;accompagnement financières des projets de collectivités, en complément de son propre dispositif en faveur des espaces naturels sensibles.&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide départementale s&amp;#039;applique aux opérations de restauration de biotopes et d&amp;#039;aménagement pour l&amp;#039;accueil du public sur des sites à caractère naturel, relevant de la biodiversité dite « ordinaire ».
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide prend la forme d&amp;#039;une subvention d&amp;#039;investissement, destinée à financer la partie des interventions dédiée aux milieux naturels. Elle ne peut porter sur des aménagements à caractère strictement paysager ou ornemental dénués de plus-value avérée en termes de biodiversité.&lt;/p&gt;&lt;p&gt;Objectifs
+:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préservation
+ou
+la restauration de milieux
+naturels existants ou la renaturation de milieux naturels dégradés&lt;/li&gt;&lt;li&gt;Existence d&amp;#039;un volet
+pédagogique structuré&lt;/li&gt;&lt;li&gt;Engagement de gestion ultérieure pérenne garantissant la
+bonne conservation
+de la biodiversité existante &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vocation finale : la mise en valeur de la biodiversité.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples d&amp;#039;actions pour les SNO :​ Remise d&amp;#039;un cours d&amp;#039;eau dans son lit d&amp;#039;origine, création d&amp;#039;une mare, restauration d’une zone humide, installation d&amp;#039;un observatoire, pose de platelage, cheminement enherbé, panneau de sensibilisation à la biodiversité, fauche tardive, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;Investissements dont la vocation est la mise en valeur de la biodiversité. Les 3 conditions suivantes doivent être respectées :&lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Partie significative du site dédiée à la préservation ou la restauration de milieux naturels existants ou la renaturation de milieux naturels dégradés
+  &lt;/li&gt;
+  &lt;li&gt;
+   Existence d&amp;#039;un volet pédagogique structuré
+  &lt;/li&gt;
+  &lt;li&gt;
+   Engagement de gestion ultérieure pérenne garantissant la bonne conservation de la biodiversité existante&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/calvados-nature.html?fs=1</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Conseils techniques avant dépôt de la demande : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Maria RIBEIRO, Service Espaces Naturels du Conseil Départemental du Calvados, 02 31 57 14 72&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conseils sur la constitution du dossier : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service des territoires, &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_self"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.11.25.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8e5d-amenager-les-sites-de-nature-ordinaire/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>97609</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les milieux naturels situés sur le domaine public des collectivités</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre global de la stratégie départementale pour la biodiversité, l&amp;#039;objectif est d&amp;#039;aider les collectivités  à
  préserver les milieux naturels situés sur leur domaine public, répertoriés comme espaces naturels sensibles ou présentant un intérêt en matière de biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Biodiversité</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Création, amélioration et adaptation des équipements de prévention tels que pistes et points d&amp;#039;eau, création des zones débroussaillées nécessaires à la protection et au bon fonctionnement de ces équipements (bandes débroussaillées de sécurité, pares-feux).
   &lt;/li&gt;
   &lt;li&gt;
    Opérations de sylviculture préventive (élagage et broyage de la végétation concurrente et des rémanents).
   &lt;/li&gt;
   &lt;li&gt;
    Frais d&amp;#039;assistance, de conception du projet, études préalables, maîtrise d&amp;#039;œuvre dans la limite de 12% du montant hors taxes des dépenses éligibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépense non éligible :
  &lt;/strong&gt;
  Tous travaux d&amp;#039;entretien général
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/prevention-des-risques-majeurs-en-milieux-naturels-sensibles</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Aménagement durable - Direction Développement, Environnement et Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Annick Aymes de Boeck, Secrétaire
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:annick.aymesdeboeck&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   annick.aymesdeboeck&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  04.68.11.67.31
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/99eb-preserver-les-milieux-naturels-situes-sur-le-/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
+      <c r="AH91" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>97357</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Soutenir la restauration et la préservation des milieux aquatiques ainsi que l'amélioration de la gestion quantitative de la ressources en eau en période d'étiage</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce programme d&amp;#039;aide est destiné aux maîtres d&amp;#039;ouvrage qui souhaitent mettre en œuvre des projets d&amp;#039;intérêt général dans deux domaines :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La restauration et la préservation des milieux aquatiques, cours d&amp;#039;eau et marais ;
  &lt;/li&gt;
  &lt;li&gt;
   la création d&amp;#039;ouvrages collectifs  visant à améliorer la gestion quantitative de la ressource en eau en période d&amp;#039;étiage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de favoriser et d&amp;#039;accompagner les efforts d&amp;#039;investissement des maîtres d&amp;#039;ouvrage en poursuivant deux objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   améliorer les ressources en eau, en qualité et en quantité ;
  &lt;/li&gt;
  &lt;li&gt;
   préserver et valoriser les zones humides du département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les maitres d&amp;#039;ouvrage devront s&amp;#039;engager dans une gestion globale et solidaire amont-aval, en recherchant un équilibre nécessaire entre milieux et usages.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Restauration morphologique de cours d&amp;#039;eau, effacement d&amp;#039;ouvrage ou création de bras de contournement, réalisation de clotures et abreuvoirs en bordure de cours d&amp;#039;eau
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  communes ou leur groupements compétents dans ce domaine, associations syndicales, exploitations agricoles uniquement pour des projets collectifs de réserves d&amp;#039;eau à usage d&amp;#039;irrigation (études, travaux).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les dépenses éligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les études relatives à la révision, à la mise en oeuvre des actions ou au fonctionnement et à l&amp;#039;animation des Schémas d&amp;#039;Aménagement et de Gestion des Eaux (SAGE) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des cours d&amp;#039;eau et leurs annexes (lit mineur, lit majeur, berge et ripisylve, ouvrages hydrauliques et continuité, espèces exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des marais (fossés et canaux, berge et ripisylve, ouvrages hydraulique et continuité, zones humides annexes, espèces aquatiques exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de réserves de substitution (Travaux et études préalables).
  &lt;/li&gt;
@@ -18481,368 +18649,368 @@
 &lt;ul&gt;
  &lt;li&gt;
   les travaux de restauration d&amp;#039;ouvrages avec un objectif autre que l&amp;#039;amélioration du fonctionnement des milieux aquatiques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;entretien régulier des ouvrages hydrauliques,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de recalibrage de canaux,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux visant à gérer la fréquentation touristique,
  &lt;/li&gt;
  &lt;li&gt;
   la gestion de l&amp;#039;espace,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux préconisés dans le cadre de mesures compensatoires,
  &lt;/li&gt;
  &lt;li&gt;
   tous autres travaux relevant d&amp;#039;autre règlements d&amp;#039;aides du Département.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche - Service Eau
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.38
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   eau&amp;#64;vendee.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>florian.sicard@vendee.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d58e-soutenir-la-restauration-et-la-preservation-d/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
+      <c r="AH92" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>94499</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de connexion à la nature et de conservation de la nature et des espèces</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Fondation Nature &amp; Découvertes</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J92" s="1" t="inlineStr">
+      <c r="J93" s="1" t="inlineStr">
         <is>
           <t>De 6000 à 15000€</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Comités majeurs soutiennent des projets phares et expérimentaux, co-construits avec les associations, répondant aux enjeux forts en matière de biodiversité pour l&amp;#039;un et de pédagogie active au contact de la nature pour l&amp;#039;autre. Chacun est composé d&amp;#039;un jury d&amp;#039;experts de la société civile (scientifiques, pédagogues, spécialistes dans leur domaine) et de salariés Nature &amp;amp; Découvertes naturalistes et passionnés. Chaque comité annuel examine entre 10 et 20 propositions présélectionnées par l&amp;#039;équipe de la Fondation qui seront financés à partir de 6 000 € et jusqu&amp;#039;à 15 000 € pour les projets à portée nationale.
 &lt;/p&gt;
 &lt;p&gt;
  Le comité « Pédagogie active au contact de la nature » soutient des projets référents en matière de connexion à la nature. Il se réunit au mois de juin pour voter les dotations.
 &lt;/p&gt;
 &lt;p&gt;
  Le comité « Biodiversité » soutient de projets référents en matière de conservation de la nature et des espèces. Il se réunit au mois d&amp;#039;octobre pour sélectionner les lauréats.
 &lt;/p&gt;
 &lt;p&gt;
  Le Comité « Coup de main » soutient des initiatives de protection, de sensibilisation et d&amp;#039;éducation à la nature ordinaire ou remarquable en ciblant des projets de terrain à dimension locale, avec une forte part de bénévolat, pour réaliser des actions concrètes.
  Il est composé d&amp;#039;un jury tournant de 20 salariés passionnés de nature issu des équipes de Nature &amp;amp; Découvertes et accompagnés d&amp;#039;experts. Ils se réunissent au fil des saisons : en février, avril, juillet et octobre pour voter le financement des projets compris entre 500 € et 3 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  Dates de dépôt des candidatures : tout au long de l&amp;#039;année.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Fondation finance des demandes se situant sur les territoires français, belge et luxembourgeois. Ces projets sont proposés par des associations à but non lucratifs et concernent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La protection de la nature : Étude, inventaire ou réintroduction en statut précaire de conservation. Aménagement, réhabilitation ou acquisition d&amp;#039;un site naturel, soutien aux initiatives émergentes respectueuses de la biodiversité cultivée. Campagne de sensibilisation à la biodiversité impliquant le grand public ou un public ciblé.
  &lt;/li&gt;
  &lt;li&gt;
   La reconnexion à la nature : Projets menés en pédagogie de projets débouchant sur la réalisation d&amp;#039;outils ou d&amp;#039;action adaptées au public cible.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Forêts
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATTENTION, LA FONDATION NE FINANCE PAS LES PROJETS :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   proposés par des personnes individuelles, des structures commerciales ou collectrices d&amp;#039;impôts ;
  &lt;/li&gt;
  &lt;li&gt;
   déjà réalisés lors de l&amp;#039;attribution des subventions ;
  &lt;/li&gt;
  &lt;li&gt;
   à but lucratif, promotionnel ou publicitaire ;
  &lt;/li&gt;
  &lt;li&gt;
   de fin d&amp;#039;études, de thèses ou de mémoires universitaires ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;édition de livre ou de film ;
  &lt;/li&gt;
  &lt;li&gt;
   à caractère personnel comme un voyage, un tour du monde, une participation à un rallye...
  &lt;/li&gt;
  &lt;li&gt;
   événementiels (festivals, rencontres, classes vertes...).
  &lt;/li&gt;
 &lt;/ul&gt;
 REMARQUE : LES PROJETS À CARACTÈRE SOCIAL ET/OU SOCIÉTAL SONT LES BIENVENUS TANT QUE L&amp;#039;OBJECTIF PRINCIPAL RESTE CENTRÉ SUR LA PROTECTION OU LA DÉCOUVERTE DE LA BIODIVERSITÉ DE PROXIMITÉ.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://fondation.natureetdecouvertes.com/les-projets/les-dispositifs-de-la-fondation/</t>
         </is>
       </c>
-      <c r="W92" s="1" t="inlineStr">
+      <c r="W93" s="1" t="inlineStr">
         <is>
           <t>https://fondation-nature-decouvertes.optimytool.com/fr/user/login/</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour candidater :
  &lt;a href="https://fondation-nature-decouvertes.optimytool.com/fr/user/login/" rel="noopener" target="_blank"&gt;
   https://fondation-nature-decouvertes.optimytool.com/fr/user/login/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>flavie.berdu@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ace8-soutien-aux-projets-par-la-fondation-nature-e/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>23/06/2021</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
+      <c r="AH93" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>103417</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Reconquête de la biodiversité en Île-de-France</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L93" s="1" t="inlineStr">
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type de projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
  &lt;br /&gt;
  &lt;br /&gt;
  Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Continuités écologiques terrestres
   &lt;/strong&gt;
   pour résorber les obstacles au déplacement des espèces terrestres,
@@ -18883,200 +19051,200 @@
 &lt;p&gt;
  Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les dépenses en fonctionnement : 50% maximum du montant des dépenses subventionnables, plafonné à 20 k€ TTC, bénévolat exclu.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Démarche
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur la plateforme en ligne mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/reconquete-de-la-biodiversite</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   biodiversite&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>biodiversite@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b728-reconquete-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>22/06/2021</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
+      <c r="AH94" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>103418</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Eaux et milieux aquatiques humides</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I94" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 50</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quels types de projets?
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
  &lt;/li&gt;
  &lt;li&gt;
   Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
  &lt;/li&gt;
  &lt;li&gt;
   Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
  &lt;/li&gt;
  &lt;li&gt;
@@ -19106,550 +19274,382 @@
  jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Maîtrise à la source des ruissellements et désimperméabilisation :
  &lt;/strong&gt;
  jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
  &lt;/strong&gt;
  jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récupération des eaux de pluie
  &lt;/strong&gt;
  : jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/eau-et-milieux-aquatiques-et-humides</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  eau-tramevertetbleue&amp;#64;iledefrance.fr
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>biodiversite@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d1f8-eau-et-milieux-aquatiques-et-humides/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>22/06/2021</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
+      <c r="AH95" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>92591</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Mettre en valeur les espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I96" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à la labellisation en Espaces Naturels Sensibles, et à l&amp;#039;aménagement et la gestion des sites labellisés, pour la préservation du patrimoine naturel et la sensibilisation du public à l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Taux de subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes :  maximum 80 % (avec plafond de l&amp;#039;assiette à
 subventionner : 50 000 €)
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions : en pourcentage de la valeur vénale des parcelles estimé par France domaine :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Catégorie 1 : maximum 80 %  (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 4 800 € / hectare
 &lt;/p&gt;
 &lt;p&gt;
  - Catégorie 2 : maximum 60 % (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 3 600 € / hectare
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mise en œuvre du plan de gestion : maximum 60 % (avec plafond à 100 000 € par site)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les taux de subvention du Départements indiqués, s&amp;#039;appliquent aux dépenses hors TVA. Toutefois, ceux-ci s&amp;#039;appliquent TVA comprise pour le calcul des subventions accordées à des structures qui ne récupèrent pas cette taxe, tout en partie, directement ou indirectement et qui ne sont pas bénéficiaires des allocations du fonds de compensation de la TVA ou par des opérations non éligibles au fonds de compensation de la TVA.
 &lt;/p&gt;
 &lt;p&gt;
  Les aides accordées par le Département correspondront à un taux d&amp;#039;intervention sur le coût de l&amp;#039;opération. Dans le cas où le coût réel des opérations serait inférieur au coût prévisionnel, une réfaction de la subvention versée par le Département sera réalisée en appliquant let taux d&amp;#039;intervention sur le coût réel de l&amp;#039;opération au moment des appels de fonds.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Etudes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études, inventaires, animations préalables à la définition d&amp;#039;une démarche ENS
  &lt;/li&gt;
  &lt;li&gt;
   Études après labellisation ENS : 1er plan de gestion, inventaires, réactualisations du plan de gestion, études prévues par le plan de gestion
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Acquisitions :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Catégorie 1 : ZNIEFF, site Natura 2000, Site Classé, site d&amp;#039;intérêt majeur pour la conservation d&amp;#039;une espèce (statut particulier, liste rouge), zone identifiée comme importante dans l&amp;#039;inventaire des zones humides ou dans tout autre étude stratégique pour la conservation de la biodiversité : plan national d&amp;#039;action pour une espèce, SRCE...
  &lt;/li&gt;
  &lt;li&gt;
   Catégorie 2 : Intérêt pour l&amp;#039;accueil du public et la préservation des paysages,  trames vertes et bleues,  sites naturels périurbains identifiés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Mise en œuvre du plan de gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements initiaux prévus à la labellisation du site puis mise en œuvre du plan de gestion : aménagements, achats d&amp;#039;équipements de gestion et d&amp;#039;accueil, suivi scientifique, travaux de gestion récurrente, actions de sensibilisation pédagogique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Précisions bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Groupement de collectivités territoriales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La durée de validité des aides accordées par le Département dans le cadre de ce dispositif est de 3 ans pouvant être porté à 5 ans sur demande écrite du maître d&amp;#039;ouvrage.
 Le versement des aides du Département sera conditionné par la participation du Conseil départemental aux Comités assurant le pilotage et le suivi des opérations subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/af8d-mettre-en-valeur-les-espaces-naturels-sensibl/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
-        </is>
-[...166 lines deleted...]
-          <t>28/09/2021</t>
         </is>
       </c>
       <c r="AH96" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:34" customHeight="0">
       <c r="A97" s="1">
         <v>79298</v>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Améliorer la gestion raisonnée des milieux aquatiques</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Association</t>
         </is>
       </c>
       <c r="H97" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Subvention</t>
         </is>
       </c>
       <c r="I97" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
       <c r="J97" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aides publiques : 70%</t>
         </is>
       </c>
       <c r="K97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs de l&amp;#039;aide départementale
  &lt;/strong&gt;
  :
  &lt;br /&gt;
@@ -19775,597 +19775,597 @@
         </is>
       </c>
       <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>12/02/2021</t>
         </is>
       </c>
       <c r="AH97" s="1" t="inlineStr">
         <is>
           <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:34" customHeight="0">
       <c r="A98" s="1">
-        <v>30531</v>
+        <v>23856</v>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mettre en valeur les sites naturels et paysagers, protéger les espaces naturels sensibles et œuvrer pour la biodiversité</t>
+          <t>Préserver voire restaurer les habitats naturels exceptionnels de Méditerranée</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Tarn</t>
+          <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
-        <is>
-[...387 lines deleted...]
-      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I100" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J100" s="1" t="inlineStr">
+      <c r="J98" s="1" t="inlineStr">
         <is>
           <t>Le plancher minimal de subvention est de 2 000 €. Le taux maximum d'aides publiques ne peut dépasser</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Cadre d&amp;#039;intervention régional en faveur de l&amp;#039;environnement maritime
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le littoral méditerranéen de la région constitue un atout formidable d&amp;#039;attractivité et de développement du territoire. Avec 220 kilomètres de rivages, 1,3 millions d&amp;#039;habitants permanents, 20 stations balnéaires, 70 ports de plaisance, 3 ports de commerce, 40 000 hectares de lagunes et zones humides associées, 4 700 km2 d&amp;#039;aires marines protégées dont un parc naturel marin de 4 000 km2, la façade méditerranéenne offre un horizon pour l&amp;#039;économie bleue.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels maritimes et terrestres participent à l&amp;#039;attractivité de l&amp;#039;Occitanie. De ce fait, la Région encourage une gestion durable de cet espace côtier et accompagne les acteurs du territoire dans leurs projets de préservation du milieu naturel, de restauration des écosystèmes et de gestion des milieux lagunaires, marins et portuaires qui constituent le support d&amp;#039;une grande biodiversité et de développement des activités économiques traditionnelles (pêche, aquaculture) et récréatives (plaisance, activités nautiques).
 &lt;/p&gt;
 &lt;p&gt;
  Le présent cadre d&amp;#039;intervention en faveur l&amp;#039;environnement maritime et portuaire d&amp;#039;Occitanie vise à maintenir cette attractivité en contribuant à limiter les concurrences entre les usages (économiques, récréatifs, de pêche...) et à préserver voire restaurer les habitats naturels exceptionnels de Méditerranée.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le présent cadre d&amp;#039;intervention régional vise à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutenir la gestion intégrée des milieux marins, lagunaires (conchylicoles) et littoraux permettant la prise en compte des dynamiques écologiques à une échelle cohérente et le développement harmonieux des usages qui s&amp;#039;y développent.
   &lt;/li&gt;
   &lt;li&gt;
    Accompagner le développement de techniques innovantes de gestion environnementale des usages maritimes et portuaires permettant une préservation (voire une restauration) des milieux.
   &lt;/li&gt;
   &lt;li&gt;
    Encourager les ports de plaisance à s&amp;#039;inscrire dans une gestion environnementale de leurs infrastructures (prioritairement par le biais de la démarche de certification « Port Propre » pour laquelle des bonifications d&amp;#039;aides seront accordées). Ces objectifs s&amp;#039;inscrivent en cohérence avec le cadre d&amp;#039;intervention pour la modernisation et le développement équilibré des stations littorales et des ports de plaisance.
   &lt;/li&gt;
   &lt;li&gt;
    Développer la connaissance en matière d&amp;#039;habitats marins et de leurs fonctionnalités écologiques au travers de suivis scientifiques intégrés et d&amp;#039;actions de sensibilisation à l&amp;#039;échelle régionale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cadre-d-intervention-regional-en-faveur-de-l-environnement</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Région Occitanie – Pyrénées/Méditerranée Direction de la Mer
 &lt;/p&gt;
 &lt;p&gt;
  Service Aménagement Durable et Economie du Littoral
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.67.22.78.75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ca-cadre-dintervention-regional-en-faveur-de-len/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2020</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>30531</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les sites naturels et paysagers, protéger les espaces naturels sensibles et œuvrer pour la biodiversité</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les communes, EPCI pour promouvoir et mettre en œuvre l&amp;#039;aménagement, la gestion durable et la valorisation des milieux naturels (ENS, Zone Naturelle d&amp;#039;Intérêt Ecologique Faunistique et Floristique (ZNIEFF), Trames Vertes et Bleues, Schéma Régional de Cohérence Ecologique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Porter à connaissance de données relatives aux zones humides sur le territoire du Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 21 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement du site de Malamort : parcours découverte &amp;#43; passerelles
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement pour la gestion du site &amp;#34;les dunes de Maraval&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Achat et valorisation d&amp;#039;une zone humide
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une signalétique
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;activités autour de la passerelle d&amp;#039;Hautpoul
+&lt;/p&gt;
+&lt;p&gt;
+ Conférence zones humides
+&lt;/p&gt;
+&lt;p&gt;
+ Continuité écologique de la traversée du Viaur
+&lt;/p&gt;
+&lt;p&gt;
+ Plan d&amp;#039;action biodiversité sur tout le territoire communal
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Biodiversité
+Paysage
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f93-mettre-en-valeur-les-sites-naturels-et-paysag/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>30530</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir et mettre en œuvre la gestion durable des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les communes et EPCI (notamment à travers les syndicats de rivière) pour promouvoir et mettre en œuvre la gestion durable des milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Thématiques et prise en compte des enjeux : Etats des lieux, cartographie, réglementation, outils méthodologiques; programmes de travaux, PPG, ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Continuités écologiques, hydromorphologie, suivis piscicoles...
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 22 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la définition des enjeux/objectifs/actions sur les masses d&amp;#039;eau ciblées dans le cadre du PPG Cérou-Vère
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la rédaction de la déclaration d&amp;#039;intérêt général (DIG) établie dans le cadre du nouveau programme pluriannuel de gestion (PPG) de Cérou-Vère
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse de la thermie du Tescou en amont et en aval d&amp;#039;un ouvrage transversal
+&lt;/p&gt;
+&lt;p&gt;
+ Défintion des Objectifs/actions du futur programme pluriannuel de gestion (PPG) de Cérou-Vère 2022-2027
+&lt;/p&gt;
+&lt;p&gt;
+ Détermination par topographie de la pente du ruisseau de Lavergné sur la commune de Cuq-les-Vielmur
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse liée à une érosion de berges en bord de voirie communale - propositions d&amp;#039;aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse d&amp;#039;un problème d&amp;#039;eau stagnante dans le fossé du hameau de Beauzelles
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction d&amp;#039;un mémo sur les modalités de mise en œuvre de mesures topographiques en cours d&amp;#039;eau. Formation in situ des agents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5323-promouvoir-et-mettre-en-uvre-la-gestion-durab/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
       <c r="AE100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF100" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG100" s="1" t="inlineStr">
         <is>
-          <t>24/01/2020</t>
+          <t>16/03/2020</t>
         </is>
       </c>
       <c r="AH100" s="1" t="inlineStr">
         <is>
           <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:34" customHeight="0">
       <c r="A101" s="1">
         <v>162526</v>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
@@ -21382,494 +21382,494 @@
         </is>
       </c>
       <c r="AE104" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH104" s="1" t="inlineStr">
         <is>
           <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:34" customHeight="0">
       <c r="A105" s="1">
+        <v>132573</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets locaux d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Projets locaux d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre des 4 thématiques que sont la protection de la ressource en eau et des zones humides, les sites de sport et de nature, les jardins remarquables et les milieux naturels remarquables, le Département soutient financièrement les collectivités locales qui interviennent pour acquérir des parcelles de propriétés rurales, réaliser des travaux d&amp;#039;aménagement nécessaire à l&amp;#039;accueil du public, réaliser des travaux de gestion et d&amp;#039;entretien environnemental et paysager, et promouvoir des actions pédagogiques et de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise foncière étant un gage de réussite à l&amp;#039;aménagement de sites, le porteur de projet local doit justifier d&amp;#039;une mise d&amp;#039;une démarche foncière active. En cas de maîtrise foncière autre que publique (privé, association), une convention de partenariat Département / Organisme public porteur de projet local / propriétaire privé ou association donnant les engagements de chacun pourra être formalisée.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seront priorisés les projets portant sur des sites labellisés et présentant un caractère emblématique à l&amp;#039;échelle départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus de détails (conditions d&amp;#039;accès au financement et autres modalités), voir la fiche action en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2025/07/CD52_250620_02_fiche-action_projets_locaux.pdf</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de la Haute-Marne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03.25.32.85.71
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
+  service.agriculture&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Guide des aides :
+ &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
+  http://www.haute-marne.fr/guidedesaides/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute correspondance doit être adressée à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président du Conseil départemental
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue du Commandant Hugueny
+&lt;/p&gt;
+&lt;p&gt;
+ CS 62127
+&lt;/p&gt;
+&lt;p&gt;
+ 52905 CHAUMONT Cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>jean-jules.joly@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb7a-soutenir-les-projets-locaux-despaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>123492</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
-      <c r="C105" s="1" t="inlineStr">
+      <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...1 lines deleted...]
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
         </is>
       </c>
-      <c r="W105" s="1" t="inlineStr">
+      <c r="W106" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Entretien / restauration des haies
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>06/01/2023</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
+      <c r="AH106" s="1" t="inlineStr">
         <is>
           <t>07/10/2026</t>
-        </is>
-[...194 lines deleted...]
-          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:34" customHeight="0">
       <c r="A107" s="1">
         <v>120261</v>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Soutenir  les structures gestionnaires des milieux aquatiques à l'échelle des bassins versants</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE)</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -22616,53 +22616,53 @@
           <t>Non</t>
         </is>
       </c>
       <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
       <c r="AH110" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:34" customHeight="0">
       <c r="A111" s="1">
         <v>95344</v>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Investir dans le domaine de la Gestion des Milieux Aquatiques et de la Prévention des Inondations</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aude
-Conseil régional d'Occitanie
+          <t>Conseil régional d'Occitanie
 Agence de l'eau Rhône-Méditerranée-Corse
+Conseil départemental de l'Aude
 Syndicat Mixte des Milieux Aquatiques et des Rivières (SMMAR)</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J111" s="1" t="inlineStr">
         <is>
           <t>Le montant de l'intervention dépend du dispositif demandé</t>
         </is>
       </c>
       <c r="K111" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L111" s="1" t="inlineStr">
@@ -22872,1764 +22872,1764 @@
         </is>
       </c>
       <c r="AE111" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF111" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>07/07/2021</t>
         </is>
       </c>
       <c r="AH111" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:34" customHeight="0">
       <c r="A112" s="1">
+        <v>156131</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la préservation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>PRÉSERVATION DU PATRIMOINE NATUREL</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J112" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 45% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - 60 % pour les projets de clos masure en lien avec le classement UNESCO</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Inciter à la mise en œuvre d&amp;#039;opérations de restauration du patrimoine paysager et environnemental et à préserver la biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études paysagères
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études préalables à la restauration ou l&amp;#039;aménagement écologique de milieux naturels
+  (coteaux calcaires, zones humides, mares...) notamment plans de gestion, inventaires scientifiques, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels
+  (réalisation de clôtures, acquisition d&amp;#039;animaux, abris, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares :
+  Travaux de création ou de restauration de mares, y compris les travaux de reprofilage des berges, d&amp;#039;étanchéification, de plantation de végétaux aquatiques ou rivulaires locaux, de gestion des débits de fuite, clôture et système d&amp;#039;abreuvement pour le bétail etc...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements favorables à la biodiversité
+  en déclin notamment les insectes, les oiseaux et les micromammifères (nichoirs, perchoirs, hôtels à insectes...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements de valorisation du patrimoine naturel
+  comme les panneaux thématiques pour l&amp;#039;éducation à l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations :
+  Travaux de plantations de vergers, bosquets, d&amp;#039;alignements d&amp;#039;arbres et d&amp;#039;arbres isolés -
+   Opérations de restauration des arbres têtards
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies :
+  Diagnostic phytosanitaire - Les travaux de création ou de restauration de haies, y compris les travaux préalables nécessaires (dessouchage, travaux de terrassement, préparation du sol et paillage) et les plantations de végétaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Travaux réalisés par un prestataire externe compétent dans le domaine ou travaux réalisés en régie par les communes ou les groupements de communes (dans ce cas, seul le montant des factures relatives à l&amp;#039;acquisition des matériaux est pris en compte)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intérêt des études et du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Éléments patrimoniaux justifiant de l&amp;#039;intérêt du site concerné par le projet, ou de sa fragilité (présence sur le territoire de milieux naturels fragiles et menacés), reconnus en tant que tel ou inscrits à des inventaires scientifiques (ZNIEFF, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantie de la maîtrise du foncier par le maître d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection du patrimoine naturel restauré par délibération spécifique ou dans le PLU ou la carte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engagement sur l&amp;#039;honneur à préserver les éléments restaurés pendant 20 ans minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité et aménagements de valorisation du patrimoine naturel : les projets doivent s&amp;#039;intégrer dans un projet global de restauration du milieu naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations: Pour les vergers : espèces d&amp;#039;arbres fruitiers locales et anciennes à hautes tiges - Pour les bosquets : taille inférieure ou égale à 50 ares et conformité à la liste des essences locales - Pour les alignements d&amp;#039;arbres et arbres isolés : se conformer à la liste des essences locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies: 100 mètres minimum - Conformité au cahier de plantations du Département (essences locales et structuration de la haie)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Planchers des dépenses subventionnables :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 500€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares, aménagements favorables à la biodiversité, aménagements de valorisation du patrimoine naturel et plantations : 1.500€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies : 100 minimum
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafonds des dépenses subventionnables :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 50.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares : 8.000€ HT par mare
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité : 50.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de valorisation du patrimoine naturel : 25% du coût du projet global de restauration du milieu naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations : 50.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies : 18€ HT par mètre linéaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/preservation-du-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="W112" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b6b-modele/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>119762</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 35</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Friche
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etablissements éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
+&lt;/p&gt;
+&lt;p&gt;
+ ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
+&lt;/p&gt;
+&lt;p&gt;
+ financière,
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites et très Petites Entreprises, artisans,
+&lt;/p&gt;
+&lt;p&gt;
+ - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
+&lt;/p&gt;
+&lt;p&gt;
+ techniques, syndicats professionnels ... ), commerciale ou artisanale.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les surfaces imperméabilisées
+&lt;/p&gt;
+&lt;p&gt;
+ existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
+&lt;/p&gt;
+&lt;p&gt;
+ nouvelles imperméabilisations.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>Philippe LESAINT
+&lt;br /&gt;
+p.lesaint&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+Chargé d&amp;#039;interventions spécialisé
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé Canler
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>105329</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la plantation de haies et d'arbres</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - plantation de haies et d'arbres (hors forêts)</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales charentaises (communes, EPCI, syndicats, etc.)&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Agriculteurs (propriétaires ou fermiers)&lt;/li&gt;&lt;li&gt;Particuliers (propriétaires de parcelles agricoles)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;La subvention du Département a pour but de favoriser la reconstitution des trames bocagères cohérentes, de renforcer la biodiversité, de réguler le régime des eaux, de limiter les îlots de chaleur, de protéger les sols contre l’érosion, de contribuer à la valorisation collective des paysages, de préserver les habitations de la dérive des produits phytosanitaires à proximité de zones agricoles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plantation de haies et d&amp;#039;arbres &lt;/strong&gt;&lt;strong&gt;(incluant fourniture des plants, des tuteurs et protections biosourcés et biodégradables et le paillage naturel)&lt;/strong&gt;&lt;strong&gt;  :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  haie simple : 2 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;
+  haie double : 5 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;
+  haie triple : 7 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;arbre : 4 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;li&gt;arbre fruitier greffé isolé : 8 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Frais d’adhésion et/ou expertise : &lt;/strong&gt;montant HT de l’accompagnement plafonné à 300 €.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation des travaux :&lt;/strong&gt; 80% de la dépense HT subventionnable, plafonnée à 3 000 €, hors coût de désartificialisation des sols&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plafond de subvention :&lt;/strong&gt; 80 % des frais engagés par les planteurs
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plancher de subvention :&lt;/strong&gt; 500 €, toute demande inférieure ne sera pas traitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CRITERES D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;br /&gt;
+ &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Critères généraux : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’intégrer dans le cadre des objectifs de la subvention cités ci-dessus. Il doit être situé sur le territoire du département de la Charente. En cas d’opération dépassant les limites administratives du département, seule la partie charentaise sera soutenue.&lt;/p&gt;&lt;p&gt;Afin de répondre aux objectifs du règlement d’intervention, le Département se réserve le droit, à titre dérogatoire, de soutenir un projet qui ne respecterait pas scrupuleusement tous les critères dès lors qu’il aura été présenté en Comité technique (cf. Modalités d’instruction et de versement) et que celui-ci aura émis avis favorable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Localisation des plantations :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;en plein champ&lt;/li&gt;&lt;li&gt;en bordure de voirie&lt;/li&gt;&lt;li&gt;en limite de bâti agricole&lt;/li&gt;&lt;li&gt;tout autre secteur jugé pertinent pour répondre aux objectifs du Plan Arbres et Haies et du Schéma département des espaces naturels&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Attention, sont exclus du soutien du Département, les projets de plantations situées dans les espaces urbanisés à l’exception :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des projets d’aménagements d’îlots de fraîcheur ou projets similaires ;&lt;/li&gt;&lt;li&gt;des projets concourant à protéger les habitations de la dérive des produits phytosanitaires issus de zones agricoles à proximité immédiate.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire veillera à s’informer de façon exhaustive sur les zonages relatifs au secteur de plantation concerné et à respecter scrupuleusement toute règlementation ou servitude s’y appliquant (plan local d’urbanisme, site classé, site inscrit, etc.)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Contraintes liées aux plantations en bordure de routes départementales&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;au-delà de la limite du domaine départemental, il est nécessaire d’obtenir l’alignement auprès des agences départementales de l’aménagement (ADA),&lt;/li&gt;&lt;li&gt;la plantation a lieu à une distance minimale de 4 mètres de la bordure de la chaussée,&lt;/li&gt;&lt;li&gt;lorsque la route présente une fréquentation de plus de 1 500 véhicules par jour, la distance minimale est de 7 m.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Calendrier de plantations : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Novembre à mars, en s’assurant des bonnes conditions pédoclimatiques permettant d’obtenir rapidement une reprise des plants (hors période de gel ou inondation …),&lt;/li&gt;&lt;li&gt;Report exceptionnel en cas d’aléa (météo, manque de disponibilités de plants ou autre cas de force majeure).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Choix des essences :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La liste des essences autorisées est celle publiée par le Conservatoire Botanique National Sud Atlantique. Pour les arbres fruitiers greffés, seront retenues les variétés fruitières anciennes du Sud-Ouest. Les arbres fruitiers non greffés sont considérés comme des essences classiques d’arbres et arbustes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Diversité des essences :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Haies et bosquets : 5 essences différentes au moins (veiller à mélanger les différentes strates et à inclure des essences fruitières et/ou favorables aux pollinisateurs&lt;/li&gt;&lt;li&gt;Vergers : 3 essences différentes au moins, en diversifiant parmi les variétés anciennes si possibles &lt;/li&gt;&lt;li&gt;Arbres d’alignement : possibilité de plantation monospécifique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Travail du sol :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le coût du travail du sol est compris dans le coût d’implantation. Le coût de la désartificialisation des sols n’est pas éligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Protection des plants et tuteurs : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les protections et tuteurs en plastique sont proscrits et doivent être biosourcés et biodégradables, à l’exception de ceux concernant les arbres de haut jet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Paillage : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire s’engage à utiliser un paillage biodégradable pour la plantation en quantité suffisante pour un bon développement de la haie. Le bénéficiaire s’engage à regarnir le paillage si nécessaire. Dans ce cadre, l’emploi de plastique est proscrit.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Entretien de la plantation de haie :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il consiste à :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dégager la végétation herbacée pendant les trois premières années,&lt;/li&gt;&lt;li&gt;compléter le paillage si nécessaire,&lt;/li&gt;&lt;li&gt;défourcher et élaguer les arbres de hauts jets pour obtenir une qualité bois d’œuvre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour éviter la destruction des espèces protégées, en particulier les oiseaux nicheurs, et pour répondre aux recommandations de l&amp;#039;Office Français de la Biodiversité, le bénéficiaire s’engage à éviter toute intervention sur les haies entre le 15 mars et le 15 août, à l&amp;#039;exception de celles relatives à la sécurité des biens et des personnes.&lt;/p&gt;&lt;p&gt;Il s’engage également à ne pas détruire la haie plantée grâce à l’aide du Département.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Distance de plantation :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il est obligatoire de respecter la règlementation en vigueur relative à la distance de plantation vis-à-vis des fonds publics ou privés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux haies&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;longueur minimale de haie : 100 mètres d’un seul tenant,&lt;/li&gt;&lt;li&gt;emprise de la haie : entre 70 cm et 1 m de large,&lt;/li&gt;&lt;li&gt;distance maximale entre deux plants : 2 m.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres fruitiers&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les fruitiers y compris greffés peuvent être implantés dans le linéaire de la haie en respectant une densité maximale de 20% ; privilégier les essences locales et conservatoires : pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, ... &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;(Pour plus d’informations, se rapprocher du Domaine Agro écologique de Barolle à MONTESQUIEU 47130 - ex Conservatoire végétal régional de Nouvelle-Aquitaine)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux vergers de variétés anciennes&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;seules les collectivités sont éligibles. Un maximum de 100 arbres fruitiers greffés d’essences locales et conservatoires peut être subventionné (pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques à la dérive des produits phytosanitaires&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les caractéristiques des plantations proposées par les structures doivent être en adéquation avec l’objectif (argumentation à présenter en comité technique). &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;les projets visant à compléter les haies existantes (dents creuses) ou les arbres isolés seront privilégiés.&lt;/p&gt;&lt;p&gt;Attention : Les projets d’agroforesterie ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cas échéant, l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les éléments techniques du projet de plantation (formulaire spécifique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tous les devis qui entrainent un coût pour le planeur (plants, paillage, implantation et protection)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des factures acquittées,&lt;/li&gt;&lt;li&gt;l&amp;#039;attestation sur l&amp;#039;honneur du bénéficiaire,&lt;/li&gt;&lt;li&gt;des visuels certifiant que la réalisation de la plantation est conforme au dossier subventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de subventions doivent être établies par les structures en charge du dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la Chambre d&amp;#039;agriculture de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le Centre d&amp;#039;Etude Technique Environnemental et Forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association Prom&amp;#039;haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association pour la Mise en Valeur des Forêts du Sud Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Fédération des Chasseurs de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats de Bassin etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Celles-ci présentent les projets de plantation et transmettent le formulaire au Département dûment complété 15 jours avant la tenue des comités techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Examen des dossiers par le comité technique :
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers recevables sont présentés lors de la réunion d&amp;#039;un comité technique, au cours de laquelle chaque structure dispose d&amp;#039;une voix. Ce comité émet un avis simple sur les projets présentés en fonction des conditions techniques de plantation et de leur intérêt environnemental et paysager. Il est composé des structures suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le Centre Régional de la Propriété Forestière
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Direction Départementale des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association Charente Nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Fédération des Chasseurs de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le CAUE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hennessy
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grand Angoulême
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dates de réunion du comité technique sont fixées par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ → Modalités de versement :
+&lt;/p&gt;
+&lt;p&gt;Les paiements relatifs aux plantations
+sont effectués en un versement.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le paiement du solde
+intervient après dépôt des pièces justificatives dans le portail
+« Subvention 16 » (cf. PIECES A FOURNIR) et traitement par les
+services du Département qui rédigent un procès-verbal. Celui-ci est cosigné par
+le bénéficiaire uniquement en cas de réception in situ.&lt;/p&gt;&lt;p&gt;
+ Les travaux des bénéficiaires ayant fait une demande de solde avant l&amp;#039;été sont réceptionnés dès l&amp;#039;automne par les services du Département ou par tout autre technicien habilité par le Département. La réception fait l&amp;#039;objet d&amp;#039;un procès-verbal, cosigné par le planteur.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour que la réception soit conforme, la plantation doit être réalisée et correspondre au descriptif de projet approuvé par le comité technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les plantations de haies, ces dernières doivent présenter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un taux de reprise d&amp;#039;au moins 80 % sans trouées de plus de 10 mètres
+ &lt;/li&gt;
+ &lt;li&gt;
+  un linéaire conforme au projet, avec une tolérance de 5 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un entretien suffisant pour permettre à la haie de se développer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les plantations d&amp;#039;arbres d&amp;#039;alignement ou de verger, ces dernières doivent présenter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un taux de reprise d&amp;#039;au moins 90 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un linéaire ou dispositif conforme au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La conformité des réceptions déclenche le versement des subventions des plantations.&lt;/p&gt;
+&lt;p&gt;
+ Si la réception s&amp;#039;avère non conforme, le bénéficiaire devra effectuer les restaurations et compléments nécessaires et tenir informé le Département de la fin des travaux. Le planteur pourra néanmoins solliciter le versement de la partie conforme de la haie, mais ne pourra bénéficier du reste de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Si toutefois, la réfaction entraine un calcul de la subvention inférieur à 500 €, le projet ne pourra être financé par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra être achevé et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive. Au-delà de ce délai de deux ans, le projet est considéré comme abandonné.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet peut s&amp;#039;échelonner sur deux années afin d&amp;#039;atteindre le plafond des 500 €. Il constitue alors une seule et même demande.
+&lt;/p&gt;&lt;p&gt;Contrôle :&lt;/p&gt;&lt;p&gt;Le Département se réserve le droit de
+procéder à des contrôles concernant la conformité des travaux réalisés (nombre
+de plants vivants, paillage, tuteurs et protections). Le bénéficiaire est
+informé qu’à l’issue des contrôles, si les plantations ne sont pas conformes au
+projet déposé et pour lequel la subvention a été octroyée, il est dans
+l’obligation d’effectuer à ses frais les travaux de mise en conformité
+(entretien, paillage, regarni, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/02-Au_quotidien/03-Dispositifs_de_subventions/plantation_haies_arbres.pdf</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Schéma des espaces naturels - plantation de haies et d&amp;#039;arbres (hors forêt)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 94&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMUNICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La communication sur le projet financé doit systématiquement se faire en prenant l&amp;#039;attache du Département et à minima en mentionnant son soutien au projet, sous peine de révision de l&amp;#039;octroi de l&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est conditionnée au respect des points suivant :
+&lt;/p&gt;
+&lt;p&gt;
+ -	la communication presse possible uniquement après contact et validation du Département
+&lt;/p&gt;
+&lt;p&gt;
+ -	toute communication écrite ou orale doit mentionner l&amp;#039;aide du Département
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b68a-accompagner-et-soutenir-la-plantation-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>101201</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la plantation de haies</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département du Calvados facilite la création ou la restauration de haies au travers d&amp;#039;aides aux collectivités, exploitants agricoles, associations et particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ Éléments incontournables de nos paysages normands, les haies assurent une protection des cultures contre le vent, diminuent l&amp;#039;érosion des terres et permettent la régulation du régime des eaux. Elles sont également d&amp;#039;une grande utilité pour préserver la faune et la flore de nos territoires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Nature des travaux aidés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  création de haies bocagères nouvelles et les opérations de reconstitution ou d&amp;#039;enrichissement de haies bocagères existantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réhabilitation de talus sur un linéaire de projet de plantation de haies ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de clôtures sur un linéaire de projet de plantation de haies (fourniture et mise en œuvre).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  1. Pour les collectivités :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide à hauteur de 70% du montant HT pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fourniture et les travaux de mise en place des plants, paillages et protections gibiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux préparatoires du sol (création ou réhabilitation de talus) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture et la mise en œuvre des clôtures.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plafonds de dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Haie : 8€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec clôtures : 12€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus : 16€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus et clôtures : 20€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  2. Pour les porteurs de projets individuels
+ &lt;/strong&gt;
+ (exploitants agricoles, associations, particuliers ou groupement pour un projet géographiquement continu) :
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Importance des aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plantation de haies : 2.30 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Talus : 1.50 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clôture : 1.50€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas de restauration d&amp;#039;une haie, le montant de subvention sera calculé sur la base d&amp;#039;un équivalent de linéaire planté correspondant au pourcentage de regarnissage.
+&lt;/p&gt;
+&lt;p&gt;
+ Une majoration de 20% du barème ci-dessus sera appliquée aux projets de plantations issus d&amp;#039;un plan de gestion de la haie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations pour les projets individuels, veuillez consulter les modalités d&amp;#039;aides en vigueur :
+ &lt;a href="https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html" rel="noopener" target="_blank"&gt;
+  https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  projet de plantations sur une longueur cumulée supérieure ou égale à 300m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de plantations des parcelles non urbanisées et non urbanisables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;intégralité des végétaux doit figurer
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/Liste-varietes-bocageres-eligibles-aide-haie-bocagere.pdf" rel="noopener" target="_blank"&gt;
+   dans la liste fournie
+  &lt;/a&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plantations de jeunes plants,
+  cépée et bourrage : hauteur limitée à 1,0 m, haut-jet : hauteur limitée à 1,5 m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un plant par mètre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un paillage naturel ou synthétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les talus et clôtures ne sont pas éligibles seuls et doivent être sur un linéaire de plantation de haies.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus, consultez également les
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/aides-plantation-haies-conditions-d-obtention.pdf" rel="noopener" target="_blank"&gt;
+  conditions d&amp;#039;obtention des aides.
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haie-2.html</t>
+        </is>
+      </c>
+      <c r="W115" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service environnement du Département du Calvados
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:environnement&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+   environnement&amp;#64;calvados.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 57 15 68
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d69-favoriser-la-plantation-de-haies/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>97346</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de plantation de haies bocagères et de bosquets</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Plantations de haies et de bosquets en zone rurale</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plan Vendée Biodiversité Climat -
+  Plantation de haies et de bosquets en zone rurale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif vise à accompagner l&amp;#039;élaboration de projets de plantation de haies bocagères et de bosquets pour valoriser le paysage rural et favoriser la biodiversité par le choix des végétaux adaptés aux sols et aux paysages ainsi qu&amp;#039;au contexte du réchauffement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût de l&amp;#039;accompagnement technique est plafonné à 1 000€ HT. Le coût des travaux est plafonné à 12€ HT le ml pour les haies avec paillage biodégradable, 12€ HT le ml pour les haies avec paillage biodégradable avec talus avec fossé, 12 € HT le ml pour les haies double ou triple.
+15€ HT par arbre pour les alignements d&amp;#039;arbres 4000 € HT par hectare pour les bosquets.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles concernant l&amp;#039;accompagnement technique, les travaux et le matériel nécessaire à la réalisation des projets de plantations sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement technique du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des végétaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection et tuteurage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de préparation de terrain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préparation ou la fourniture du paillage biodégradable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la pose du paillage biodégradable, des protections et du tuteurage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Tout projet de plantations doit tenir compte de la liste des essences subventionnées par le Département
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les plantations à proximité des zones bâties, il convient de se référer aux fascicules « Planter dans ... » réalisée par le C.A.U.E. en concertation avec la Chambre d&amp;#039;Agriculture. Ces plaquettes sont téléchargeables sur le site du CAUE (
+ &lt;a href="https://www.caue85.com" rel="noopener" target="_blank"&gt;
+  https://www.caue85.com
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles doivent concerner les projets hors remembrement et sans finalité productive relatifs :&lt;/p&gt;&lt;p&gt;-  hors zone
+bâtie, aux plantations de haies ou au regarnissage de haies existantes y
+compris autour des sièges d’exploitation et des bâtiments agricoles avec un
+minimum de 200 mètres linéaires en continu ou en discontinu pouvant aller
+jusqu’à une emprise de 10 mètres de large.&lt;/p&gt;&lt;p&gt;Les haies peuvent être doubles ou triples dans la limite de distances de 1,5
+ml maximum sur la ligne et espacées de 0,75 ml entre ligne (plantations à
+réaliser en quinconce).Au-delà de 1,5 ml de large entre le pied des arbres et/ou de 3 lignes
+espacées de plus de 0,75 ml, la plantation sera rattachée au boisement (subvention
+surfacique).&lt;/p&gt;&lt;p&gt;- aux constitutions de bosquets entre 1 500
+m² et 50 000 m² (0,15 ha et 5 ha). &lt;/p&gt;&lt;ul&gt;&lt;li&gt;
+&lt;p&gt;Les
+bosquets seront constitués au minimum de 4 essences différentes.&lt;/p&gt;
+&lt;p&gt; La
+subvention ne doit pas avoir pour objet de financer des plantations visant à se
+mettre en conformité avec la règlementation.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Du
+point de vue de la biodiversité, les plantations réalisées au minimum sur 2
+lignes ainsi que sur talus sont préconisées. De même, lorsque cela est
+possible, la réalisation de haies sur talus et terrains en pente doit se faire
+perpendiculairement à la pente (lutte contre l’érosion des sols, réserve en eau
+en profondeur,…).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/plantations-de-haies-et-de-bosquets-en-zone-rurale</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service Agriculture et Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue du Maréchal Foch
+85923 LA ROCHE-SUR-YON CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.42    Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  agriculture&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.daviaud@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a25a-accompagner-les-projets-de-plantation-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>165663</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Aider à la création et au fonctionnement des observatoires territoriaux</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Aide à la création et au fonctionnement des observatoires territoriaux</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME accompagne financièrement la &lt;strong&gt;création et le fonctionnement des observatoires régionaux&lt;/strong&gt; Climat Air Énergie et des observatoires régionaux Économie circulaire, Déchets et Ressources.&lt;/p&gt;&lt;p&gt;Ce système d’aide se décompose en deux piliers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’aide à la création est une aide forfaitaire&lt;/strong&gt; apportée en une seule fois par observatoire et par mission (Climat Air Énergie, ou Économie circulaire, Déchets et Ressources) : un observatoire portant deux missions pourra bénéficier de deux aides à la création. L’aide à la création est cumulable avec l’aide au fonctionnement sur une même période. L’ADEME apporte aussi une aide pour les études de préfiguration d’un observatoire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’aide au fonctionnement est une aide annuelle&lt;/strong&gt; qui peut être cumulée par mission (Climat Air Énergie, ou Économie circulaire, Déchets et Ressources) : un observatoire portant deux missions pourra bénéficier de deux aides au fonctionnement.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Qualité de l'air
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P112" s="1" t="inlineStr">
+      <c r="P117" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q112" s="1" t="inlineStr">
+      <c r="Q117" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux structures assurant l’animation d’un ou plusieurs observatoires régionaux. Les porteurs de projets sont invités à se rapprocher de la Direction régionale concernée avant de déposer leur dossier afin de valider l’éligibilité de leur projet. &lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées  via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage sur les documents à compléter&lt;/p&gt;&lt;p&gt;Merci d&amp;#039;utiliser le formulaire ci-dessous « Contactez-nous ».&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Aides%20observatoires%20territoriaux%20-%20Conditions%20d%27éligibilité%20et%20de%20financement%20-%202026.pdf" target="_self"&gt;Aides observatoires territoriaux - Conditions d&amp;#039;éligibilité et de financement - 2026&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aide-la-creation-et-au-fonctionnement-des-observatoires-territoriaux</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W117" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aide-la-creation-et-au-fonctionnement-des-observatoires-territoriaux?backtosearch=true#collectDocuments</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000865" target="_self"&gt;Contactez l&amp;#039;ADEME&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-creation-et-au-fonctionnement-des-observatoires-territoriaux-2/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF112" s="1" t="inlineStr">
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
+      <c r="AH117" s="1" t="inlineStr">
         <is>
           <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>163237</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un développement territorial sobre et résilient</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 3</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I113" s="1" t="inlineStr">
+      <c r="I118" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J113" s="1" t="inlineStr">
+      <c r="J118" s="1" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000 € et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La crise du Covid-19 a mis en exergue la forte capacité de résilience collective des habitants et acteurs du Pays de Ploërmel. Les unités économiques, agricoles ou citoyennes ont révélé leurs capacités à faire face à des conditions difficiles. Cette crise a, dans le même temps, mis en exergue les limites et faiblesses du territoire quant à son autonomie. Or, le Pays doit anticiper les crises et transformations à venir, notamment celles liées aux changements climatiques. Il apparait alors essentiel de soutenir et d’encourager la production de ressources locales afin de renforcer l’autonomie du territoire, notamment en matière alimentaire, énergétique, économique et industrielle. Le Pays souhaite donc soutenir le développement d&amp;#039;une économie de proximité, non délocalisable, endogène, permettant de disposer d’un tissu économique local fort, en s’appuyant notamment sur les richesses du territoire.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Préservation des ressources et de l’environnement :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mesures de préservation de la ressource en eau ;&lt;/li&gt;&lt;li&gt;Evènements de sensibilisation à la biodiversité et à la préservation de l’environnement ;&lt;/li&gt;&lt;li&gt;Actions de renaturation et de revégétalisation ;&lt;/li&gt;&lt;li&gt;Actions de gestion intégrée des eaux pluviales ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de la préservation de l’environnement ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Economie circulaire :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions de sensibilisation en matière d’économie circulaire ;&lt;/li&gt;&lt;li&gt;Dispositifs de mise en réseau des acteurs de l’économie circulaire du territoire ;&lt;/li&gt;&lt;li&gt;Actions de réemploi et de réparation ;&lt;/li&gt;&lt;li&gt;Actions visant à promouvoir les circuits courts et les produits locaux auprès des consommateurs ; Actions de prévention et de sensibilisation à la valorisation des déchets ;&lt;/li&gt;&lt;li&gt;Action de valorisation des déchets (recyclage, réemploi, réutilisation) ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de l’économie circulaire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Transition énergétique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action de sensibilisation aux enjeux de la transition énergétique ;&lt;/li&gt;&lt;li&gt;Création et diffusion artistique de spectacles liés à la transition énergétique ;&lt;/li&gt;&lt;li&gt;Actions visant à réduire la production des déchets ;&lt;/li&gt;&lt;li&gt;Diagnostic et étude sur la gestion des déchets ;&lt;/li&gt;&lt;li&gt;Opération visant à réduire la consommation énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ateliers participatifs de réparation ;&lt;/li&gt;&lt;li&gt;Troc des savoirs ;&lt;/li&gt;&lt;li&gt;Matériauthèque et outilthèque ;&lt;/li&gt;&lt;li&gt;Bourse d’échange et de service inter-entreprises ;&lt;/li&gt;&lt;li&gt;Atelier d’information sur les nouveaux modes de gestion des bio-déchets (compost individuel et collectif) ;&lt;/li&gt;&lt;li&gt;Annuaire de producteurs locaux en vente direct ;&lt;/li&gt;&lt;li&gt;Signalétique dédiée aux producteurs locaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Artisanat
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P113" s="1" t="inlineStr">
+      <c r="P118" s="1" t="inlineStr">
         <is>
           <t>27/03/2023</t>
         </is>
       </c>
-      <c r="Q113" s="1" t="inlineStr">
+      <c r="Q118" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet fera l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Celle-ci est composée de quatre critères donnant lieu à une note globale. C&amp;#039;est cette note globale qui définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus, des critères complémentaires sont à prendre en compte pour les projets de &lt;span&gt;création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/p&gt;&lt;p&gt;- un programme de travaux choisi qui s’engage à atteindre un gain minimum de 40%:&lt;/p&gt;&lt;p&gt;- de la consommation en énergie primaire ou l’atteinte de l’étiquette B&lt;/p&gt;&lt;p&gt;- des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Dans tous les cas, aucun projet ne sera soutenu si le programme de travaux choisi par le pp atteint une etiquette E F G .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-un-developpement-territorial-sobre-et-resilient/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
         </is>
       </c>
-      <c r="AD113" s="1" t="inlineStr">
+      <c r="AD118" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
+      <c r="AH118" s="1" t="inlineStr">
         <is>
           <t>04/10/2026</t>
-        </is>
-[...1398 lines deleted...]
-          <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:34" customHeight="0">
       <c r="A119" s="1">
         <v>165867</v>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Soutenir la prévention des déchets et à la tarification incitative</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Soutien à la prévention des déchets et à la tarification incitative</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -25370,334 +25370,91 @@
         </is>
       </c>
       <c r="AE123" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF123" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>22/04/2026</t>
         </is>
       </c>
       <c r="AH123" s="1" t="inlineStr">
         <is>
           <t>16/10/2026</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:34" customHeight="0">
       <c r="A124" s="1">
-        <v>165649</v>
+        <v>103446</v>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+          <t>Prévenir et lutter contre les dépôts sauvages de déchets</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Soutien aux études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+          <t>Projets territoriaux de prévention et lutte contre les dépôts sauvages de déchets</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
-        <is>
-[...241 lines deleted...]
-      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I126" s="1" t="inlineStr">
+      <c r="I124" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec le Fonds propreté, la Région soutient les acteurs franciliens qui s&amp;#039;engagent dans la prévention et la lutte contre les dépôts sauvages, afin de réduire leur nombre et d&amp;#039;éradiquer certains « points noirs ».
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
   budget participatif écologique
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent avoir pour finalité d&amp;#039;engager des actions pour diminuer durablement les dépôts sauvages sur l&amp;#039;ensemble des zones du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de demande de subvention doivent présenter les actions prévues et détailler l&amp;#039;ensemble des partenaires qui seront associés à la démarche.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
@@ -25708,61 +25465,61 @@
 &lt;ul&gt;
  &lt;li&gt;
   Mise en place de moyens de prévention des dépôts sauvages de type barrières, dispositifs de surveillance...,
  &lt;/li&gt;
  &lt;li&gt;
   Actions de communication / sensibilisation,
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un état des lieux des dépôts sauvages sur le territoire,
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une animation territoriale des acteurs et d&amp;#039;une gouvernance adaptée,
  &lt;/li&gt;
  &lt;li&gt;
   Réflexion sur l&amp;#039;offre de collecte des déchets des artisans sur le territoire,
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;opérations de nettoyage,
  &lt;/li&gt;
  &lt;li&gt;
   Application de sanctions, en lien avec les pouvoirs de police des maires.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes et groupements de collectivités territoriales (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
  &lt;/li&gt;
  &lt;li&gt;
   Départements,
  &lt;/li&gt;
  &lt;li&gt;
   Sociétés d&amp;#039;économie mixte,
  &lt;/li&gt;
  &lt;li&gt;
   Associations,
  &lt;/li&gt;
  &lt;li&gt;
   Gestionnaires d&amp;#039;espaces, publics ou privés : parcs naturels régionaux, sociétés d&amp;#039;aménagement, établissements publics...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une démarche partenariale est la clé de la réussite du projet. Un plan d&amp;#039;actions doit être défini à une échelle territoriale adaptée et il est souhaitable que le porteur de projet établisse des partenariats avec les autres acteurs locaux.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
  &lt;span&gt;
   A défaut ou en fonction de son degré de maturité, le projet pourra être repoussé à une commission ultérieure.
@@ -25778,423 +25535,666 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente (CP) du Conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dates limites de dépôt des dossiers de demandes de subvention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Avant le 28/10/2022 : présentation à partir de la CP de janvier 2023 (prendre contact avec le service avant le 03/10/2022)
 &lt;/p&gt;
 &lt;p&gt;
  - Avant le 02/12/2022 : présentation à partir de la CP de mars 2023 (prendre contact avec le service avant le 05/11/2022)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  zerodechet&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fac8-projets-territoriaux-de-prevention-et-lutte-c/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>165649</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner toutes les structures impliquées dans l’économie circulaire dans le &lt;strong&gt;financement d’un diagnostic de territoire ou d’étude&lt;/strong&gt; préalable à un &lt;strong&gt;investissement de réemploi-réutilisation et réparation (RRR)&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Le taux d’aide peut atteindre 80 % du coût de l’étude.&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation allongent la durée de vie des produits et participent à la réduction de la consommation de ressources et de production de déchets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’&lt;strong&gt;un million de tonnes de produits sont réemployés ou réutilisés&lt;/strong&gt; chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de &lt;strong&gt;structures spécialisées&lt;/strong&gt; dans la deuxième vie des produits est en &lt;strong&gt;constante progression&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une information du consommateur sur la réparabilité et l’aptitude au réemploi ou à la réutilisation. &lt;/p&gt;&lt;p&gt;  Pour accompagner ces politiques, l’ADEME soutient les &lt;strong&gt;diagnostics territoriaux et les études de faisabilité&lt;/strong&gt; concourant à augmenter et encourager l’offre et la demande de flux réemployés et réparés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P125" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q125" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>regions_11_24_27_28_32_44_52_53_75_76_84_93</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages</t>
+        </is>
+      </c>
+      <c r="W125" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages-2/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>161758</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Demander de l'aide pour financer votre étude préalable de faisabilité pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner toutes les structures impliquées dans l’économie circulaire, dans le &lt;strong&gt;financement d’un diagnostic de territoire ou d’étude&lt;/strong&gt; préalable à un &lt;strong&gt;investissement de réemploi-réutilisation et réparation (RRR)&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Le taux d’aide peut atteindre 80 % du coût de l’étude.&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation allongent la durée de vie des produits et participent à la réduction de la consommation de ressources et de production de déchets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’&lt;strong&gt;un million de tonnes de produits sont réemployés ou réutilisés&lt;/strong&gt; chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de &lt;strong&gt;structures spécialisées&lt;/strong&gt; dans la deuxième vie des produits est en &lt;strong&gt;constante progression&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une information du consommateur sur la réparabilité et l’aptitude au réemploi ou à la réutilisation. &lt;/p&gt;&lt;p&gt;  Pour accompagner ces politiques, l’ADEME soutient les &lt;strong&gt;diagnostics territoriaux et les études de faisabilité&lt;/strong&gt; concourant à augmenter et encourager l’offre et la demande de flux réemployés et réparés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/soutien-etudes-diagnostics-reemploi-reutilisation-reparation-hors-emballages</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
       <c r="Y126" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z126" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/fac8-projets-territoriaux-de-prevention-et-lutte-c/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages/</t>
         </is>
       </c>
       <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE126" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF126" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG126" s="1" t="inlineStr">
         <is>
-          <t>22/07/2021</t>
+          <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH126" s="1" t="inlineStr">
         <is>
-          <t>09/10/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:34" customHeight="0">
       <c r="A127" s="1">
+        <v>165916</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, issu de la délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner en investissement des projets relatifs au réemploi, à la réparation et à la réutilisation ainsi que l’étude de leur faisabilité (hors projets liés aux emballages et contenants, au BTP, et de revente exclusive d’invendus).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P127" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les entreprises de l’économie conventionnelle dont les TPE/PME, les acteurs de l’économie sociale et solidaire, les collectivités territoriales, les associations…&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les équipements permettant la collecte préservante et la remise en état des produits, objets et matériaux à des fins de réemploi réutilisation ;&lt;/li&gt; 	&lt;li&gt;les travaux et aménagements nécessaires à l’installation de l’activité, l’ingénierie et l’acquisition de bâtiments soumis à plafonds et conditions.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il est obligatoire de contacter par mail, à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-linvestissement-pour-le-reemploi-la-reparation-et-la-reutilisation</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-le-reemploi-la-reparation-et-la-reutilisation/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>77364</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Financer les projets autour de l’économie inclusive</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 structure d’insertion par l’activité économique ou adaptée aux personnes en
 situation de handicap, une entreprise engagée dans l’inclusion numérique
 relevant ou non de l’économie sociale et solidaire, un acteur de l’économie
 circulaire ou une structure portant un projet de tiers-lieu d&amp;#039;innovation
 sociale et vous portez un projet dans l’économie inclusive ? Vous souhaitez
 bénéficier de l&amp;#039;expertise d&amp;#039;un tiers de confiance et être accompagné sur le
 long terme via des dispositifs adaptés ? La Banque des Territoires vous
 accompagne en investissant dans vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous finançons ainsi différents projets autour
 de l’économie inclusive : insertion par l’activité économique, inclusion
 numérique, tiers-lieux d’innovation sociale et économie circulaire à impact
 social. Le financement peut se faire sous forme d’investissement direct en
 fonds propres ou quasi-fonds propres. Pour les projets d’inclusion numérique,
 la Banque des Territoires soutient également l’opérationnalisation de
 programmes d’État et accompagne, finance et outille les acteurs de l’inclusion
 numérique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Economie sociale et solidaire
 Attractivité économique
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T127" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_eco_psat</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
   Contactez-nous à travers notre formulaire de contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-economie-inclusive/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB127" s="1" t="inlineStr">
+      <c r="AB128" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC127" s="1" t="inlineStr">
+      <c r="AC128" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE127" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG127" s="1" t="inlineStr">
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH127" s="1" t="inlineStr">
+      <c r="AH128" s="1" t="inlineStr">
         <is>
           <t>10/10/2026</t>
-        </is>
-[...133 lines deleted...]
-          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:34" customHeight="0">
       <c r="A129" s="1">
         <v>122578</v>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Réduire le nombre de dépôts sauvages de déchets et éradiquer certains « points noirs »</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Projets territoriaux de prévention et lutte contre les dépôts sauvages de déchets</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
@@ -27118,52 +27118,52 @@
         </is>
       </c>
     </row>
     <row r="134" spans="1:34" customHeight="0">
       <c r="A134" s="1">
         <v>140793</v>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Accompagner la démarche entrepreneuriale et responsable des agriculteurs, ainsi que la création d’entreprise et le développement de l’emploi</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Chambre d'agriculture des Alpes-de-Haute-Provence</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H134" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K134" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : co-construire des diagnostics, stratégies et projets de territoire
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE : accompagner les projets territorialisés, animer et structurer les filières locales ou les projets alimentaires de territoire, communiquer sur les produits et les métiers, accompagner les projets de gestion de l&amp;#039;eau et d&amp;#039;irrigation, favoriser l&amp;#039;économie circulaire, intégrer la préservation de l&amp;#039;environnement dans les pratiques
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie FONCIÈRE : faciliter l&amp;#039;installation et la transmission d&amp;#039;exploitations agricoles, maintenir une dynamique agricole sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   CONCERTATION : participer ou animer des réunions sur la place des agriculteurs dans la société
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
@@ -27588,402 +27588,402 @@
         </is>
       </c>
       <c r="AE136" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF136" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>13/08/2021</t>
         </is>
       </c>
       <c r="AH136" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:34" customHeight="0">
       <c r="A137" s="1">
-        <v>166463</v>
+        <v>164228</v>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Contrat Vert et Bleu (CVB) - Qualité de l'air, bruit et santé environnementale</t>
+          <t>LEADER - Fiche Action 4 : Devenir un territoire exemplaire qui consomme moins et mieux</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Contrat Vert et Bleu (CVB) - Qualité de l'air, bruit et santé environnementale</t>
+          <t>GAL SUD 77 / LEADER  2023-2027</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Seine-et-Marne Attractivité
+Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
-        <is>
-[...126 lines deleted...]
-      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J138" s="1" t="inlineStr">
+      <c r="J137" s="1" t="inlineStr">
         <is>
           <t>Taux de subvention variable en fonction du projet</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LEADER (Liaison Entre Actions de Développement de l’Economie
 Rurale)&lt;/strong&gt; est un programme Européen qui s’inscrit dans le second pilier de la
 Politique Agricole Commune / Fonds FEADER.&lt;/p&gt;&lt;p&gt;Son objectif est de &lt;strong&gt;soutenir le développement de projets en
 milieu rural qui dynamisent le territoire&lt;/strong&gt;. Les territoires éligibles au
 programme LEADER sont appelés GAL (Groupe d’Action Locale). Seine-et-Marne
 Attractivité anime et gère le programme LEADER du GAL SUD 77. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le GAL est l’interlocuteur de proximité des porteurs de
 projets &lt;/strong&gt;: il assure l’accompagnement technique et administratif de leur
 dossier. C’est une instance de concertation qui rassemble des acteurs publics
 et privés représentatifs du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les critères d’attribution de l’aide du
 programme LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’inscrire dans l’une des fiches-actions du
 programme LEADER.&lt;/p&gt;&lt;p&gt;L’attribution d’une aide LEADER est soumise à l’obtention
 d’un co-financement public (Etat, Région, commune …) : 20% minimum du montant
 éligible. Un projet peut être subventionné dans la limite du taux d’aide
 publique défini pour l’opération. Les frais et les travaux ne doivent pas être
 engagés avant que l’autorité de gestion (Région IDF) délivre un accusé de
 réception de dossier complet.&lt;/p&gt;&lt;p&gt;Les projets susceptibles d’être financés par d’autres
 dispositifs du FEADER en Île-de-France ne pourront pas l’être par le LEADER
 (cela concerne majoritairement les projets agricoles).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les différentes étapes qui suivent le dépôt
 d’un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;ol start="5" type="1"&gt;
  &lt;li&gt;Le dossier passe devant
      deux comités pour être voté en opportunité&lt;/li&gt;
  &lt;li&gt;Le dossier est ensuite
      déposé sur le site « Mes démarches » de la Région IDF pour instruction&lt;/li&gt;
  &lt;li&gt;Une fois le dossier
      validé par la Région, il repasse en comité pour programmation&lt;/li&gt;
  &lt;li&gt;Une demande de paiement
      est déposée&lt;/li&gt;&lt;li&gt;Le versement est ensuite
      effectué&lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P138" s="1" t="inlineStr">
+      <c r="P137" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="Q138" s="1" t="inlineStr">
+      <c r="Q137" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R138" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Dépenses directes de personnel ;&lt;/li&gt;&lt;li&gt;Frais de déplacement, de restauration, d&amp;#039;hébergements ; &lt;/li&gt;&lt;li&gt;Etudes ; &lt;/li&gt;&lt;li&gt;Investissements matériels et immatériels ; &lt;/li&gt;&lt;li&gt;Prestation de service.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles tous types d&amp;#039;actions confondus : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Etablissements publics dont les chambres consulaires et établissements de coopération, administratifs, industriels et commercial d&amp;#039;enseignement de santé ;&lt;/li&gt;&lt;li&gt;Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte) ;&lt;/li&gt;&lt;li&gt;PME / TPE au sens communautaire, dont les entreprises individuelles ; &lt;/li&gt;&lt;li&gt;Propriétaires de forêt et leurs groupements ;&lt;/li&gt;&lt;li&gt;Agriculteurs actifs dont les regroupements agricoles ;&lt;/li&gt;&lt;li&gt;Groupement d&amp;#039;intérêt économique ; &lt;/li&gt;&lt;li&gt;Associations, leurs groupements et leurs fédérations ; &lt;/li&gt;&lt;li&gt;Fondations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Exemples de projets réalisables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Réduire les consommations d&amp;#039;énergie et mobiliser les basses technologies et les mobilités alternatives : &lt;/strong&gt;travaux d&amp;#039;amélioration énergétique bâtiments avec des matériaux biosourcés, développement de la trame noire en ville et à la campagne… &lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Intensifier la production d&amp;#039;énergie locale : &lt;/strong&gt;développement du chauffage collectif bois et solaire, actions d&amp;#039;expérimentations et aux productions d&amp;#039;énergies renouvelables…&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Mettre en place des principes de l&amp;#039;économie circulaire et former les acteurs du territoire :&lt;/strong&gt; mise en place de circuits de récupération d&amp;#039;eau de pluie et de réutilisation à usage domestique et industriel, développement des emballages vertueux...&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T138" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://invest.seineetmarnevivreengrand.fr/financement-leader/gal-sud-77/</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lucie HUGUET &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:albane.morel&amp;#64;safer-idf.com" rel="noopener" target="_blank"&gt;
   lucie.huguet&amp;#64;attractivite77.fr  &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Animatrice LEADER Sud 77
 &lt;/p&gt;
 &lt;p&gt;
  06 31 51 23 15&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>lucie.huguet@attractivite77.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/federer-des-acteurs-et-des-projets-pour-une-valorisation-raisonnee-de-la-ressource-foret-leader-fiche-action-3/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne Attractivité</t>
+        </is>
+      </c>
+      <c r="AD137" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>166463</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu (CVB) - Qualité de l'air, bruit et santé environnementale</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu (CVB) - Qualité de l'air, bruit et santé environnementale</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région accompagne les collectivités via les contrats verts et bleus pour leur transition écologique. Vous trouverez ici les informations de l&amp;#039;axe « Qualité de l&amp;#039;air, bruit et santé environnementale ».&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Pour en savoir plus :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour voir le fonction général du Contrat Vert et bleu &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu"&gt;cliquez ici&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat Vert et Bleu - Axe Déchets et économie circulaire : &lt;a id="menurc42" href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-dechets-et-economie-circulaire" rel="noreferrer noopener" target="_blank" title="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-dechets-et-economie-circulaire"&gt;cliquez ici&lt;/a&gt;.&lt;/li&gt;&lt;li&gt;Si
+ vous souhaitez présenter une ou plusieurs opérations sur le Contrat 
+Vert et Bleu - Axe Biodiversité, renaturation et solutions fondées sur 
+la nature :&lt;strong&gt; &lt;/strong&gt;&lt;a id="menurc44" href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public" rel="noreferrer noopener" target="_blank" title="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public"&gt;cliquez ici&lt;/a&gt;.&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat énergie : &lt;strong&gt; &lt;/strong&gt;&lt;a id="menurc48" href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie" rel="noreferrer noopener" target="_blank" title="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie"&gt;cliquez ici&lt;/a&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P138" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;Sont éligibles au contrat uniquement : les communes, les établissements publics de coopération intercommunale à fiscalité propre (EPCI), les établissements publics territoriaux (EPT), les syndicats de communes ou mixtes.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les aides de la Région correspondent exclusivement à des dépense en investissement.&lt;/p&gt;&lt;p&gt;Un montant plafond global de 500.000€ est proposé par contrat avec : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces subventions ne sont pas cumulables avec un autre dispositif régional similaire.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les investissements proposés doivent concerner l&amp;#039;un ou l&amp;#039;autre des sujets suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;amélioration de la qualité de l&amp;#039;air intérieur (transformation, amélioration des ouvrants et/ou de la ventilation - installation de matériel de mesure de dioxyde de carbone) et/ou son rafraichissement,&lt;/li&gt;&lt;li&gt;La lutte contre les nuisances sonores (insonorisation acoustique à l’intérieur des bâtiments - mise en place de radars sonores),&lt;/li&gt;&lt;li&gt;La santé environnementale notamment les installations de rafraichissement pour assurer la continuité du service public en période de canicule (y compris par climatisation de bâtiments).&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les porteurs de projet prennent contact avec les services régionaux puis adressent leurs dossiers de candidature sur &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Il y a un téléservice de dépôt par axe du contrat.&lt;/p&gt;&lt;p&gt;Le dossier de candidature au contrat est à déposer une seule fois lors du dépôt du dossier pour une opération sur un axe.&lt;/p&gt;&lt;p&gt;Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt sur le téléservice de l&amp;#039;axe concerné.&lt;/p&gt;&lt;p&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent. Le contrat vert et bleu prend effet à compter de son approbation par la commission permanente du conseil régional. Chaque opération prévue au programme du contrat est également présentée à la commission permanente du conseil régional pour attribution de la subvention correspondante.&lt;/p&gt;&lt;p&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-qualite-de-lair-bruit-et-sante-environnementale</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:cvb&amp;#64;iledefrance.fr" title="cvb&amp;#64;iledefrance.fr" target="_blank"&gt;cvb&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Merci de mettre dans l&amp;#039;objet du mail le sujet concerné (qualité de l&amp;#039;air, bruit ou santé environnementale).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y138" s="1" t="inlineStr">
         <is>
-          <t>lucie.huguet@attractivite77.fr</t>
+          <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z138" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/federer-des-acteurs-et-des-projets-pour-une-valorisation-raisonnee-de-la-ressource-foret-leader-fiche-action-3/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-vert-et-bleu-cvb-qualite-de-l-air-bruit-et-sante-environnementale/</t>
         </is>
       </c>
       <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC138" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE138" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF138" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG138" s="1" t="inlineStr">
         <is>
-          <t>30/01/2025</t>
+          <t>05/07/2026</t>
         </is>
       </c>
       <c r="AH138" s="1" t="inlineStr">
         <is>
-          <t>03/10/2026</t>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:34" customHeight="0">
       <c r="A139" s="1">
         <v>160372</v>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Valoriser les ressources du territoire en circuit de proximité en toute sobriété</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H139" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Subvention</t>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="J139" s="1" t="inlineStr">
         <is>
           <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
         </is>
       </c>
       <c r="K139" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire « Seine Normande », malgré des productions agricoles diversifiées (céréales, viande, lait, fruits, fibres...) et des
 ressources forestières de qualité (feuillus notamment), la transformation et la valorisation sont souvent délocalisées à l&amp;#039;extérieur de la
 région voire à l&amp;#039;international, ce qui engendre une perte importante de valeur ajoutée et d&amp;#039;emplois. Longtemps considérés uniquement
 comme une source de nuisances, les produits en fin de vie sont maintenant considérés comme un gisement potentiel de ressources
 notamment grâce à la réparation et au réemploi.
 &lt;/p&gt;
 &lt;p&gt;
  La valorisation de ses ressources locales primaires ou recyclées est prioritaire pour assurer le dynamisme du territoire et répondre
 aux enjeux de la transition écologique.
 &lt;/p&gt;
@@ -28156,53 +28156,53 @@
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H140" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Subvention</t>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="J140" s="1" t="inlineStr">
         <is>
           <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
         </is>
       </c>
       <c r="K140" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les milieux naturels de qualité (Site Ramsar Marais Vernier-Risle maritime, tourbière d&amp;#039;Heurteauville, réserve de l&amp;#039;estuaire de la
  &lt;/span&gt;
  Seine...), les forêts, les paysages des boucles de Seine et plateaux (méandres, coteaux, champs de lin, clos-masures...), les agglomérations patrimoniales (Pont-Audemer, Rives-en-Seine, Cormeilles, La Bouille), le patrimoine bâti (abbayes, châteaux et manoirs...), les savoir-faire passés et actuels (arboriculture, chaumières, artisans, tannerie, passé maritime et industriel...) sont autant de ressources pour la vie culturelle et d&amp;#039;atouts pour le tourisme. Le territoire bénéficie d&amp;#039;une vie associative riche de laquelle émane des manifestations culturelles variées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les changements sociétaux récents offrent une opportunité pour le développement d&amp;#039;un tourisme familial et de proximité. Le programme
  &lt;/span&gt;
  LEADER Seine Normande souhaite encourager l&amp;#039;ancrage local des propositions culturelles et touristiques, afin qu&amp;#039;elles soient un moyen d&amp;#039;une meilleure connaissance du territoire et qu&amp;#039;elles profitent aux excursionnistes comme aux habitants.
@@ -28349,381 +28349,381 @@
         </is>
       </c>
       <c r="AE140" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF140" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG140" s="1" t="inlineStr">
         <is>
           <t>06/02/2024</t>
         </is>
       </c>
       <c r="AH140" s="1" t="inlineStr">
         <is>
           <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:34" customHeight="0">
       <c r="A141" s="1">
+        <v>166767</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des cadres et dirigeants de PME aux transitions environnementales et/ou numériques</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des cadres et dirigeants de PME aux transitions environnementales et/ou numériques</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I141" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 40</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets lancé par la Chambre de commerce et d&amp;#039;Industrie Paris Île-de-France vise à accompagner des entreprises, des branches professionnelles ou des territoires pour anticiper les transitions ou les mutations économiques, numériques ou écologiques, notamment grâce à la formation dans le domaine du numérique. Il mobilise une enveloppe de 2 millions d&amp;#039;euros au titre du Programme régional FEDER-FSE&amp;#43; 2021-2027 de l&amp;#039;Île-de-France et du Bassin de la Seine.&lt;/p&gt;&lt;h2 id="anchor-0-0"&gt;Objectifs de l&amp;#039;appel à projets&lt;/h2&gt;&lt;p&gt;Cet appel à projets FSE&amp;#43; vise à soutenir des structures pour concevoir et mettre en œuvre des actions d’accompagnement et de formation des cadres et dirigeants de PME relevant du statut de travailleur non-salarié ou exerçant en emploi non salarié (gérants majoritaires de SARL, artisans, commerçants et dirigeants de très petites structures sans salariés, etc), dans les thématiques liées aux transitions environnementales et numériques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P141" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="Q141" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2027</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2 id="anchor-0-1"&gt;Les candidats éligibles &lt;/h2&gt;&lt;p&gt;Les candidats éligibles à cet appel à projets sont les personnes morales (publique ou privée), notamment les :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les collectivités territoriales ; &lt;/li&gt;&lt;li&gt;Les GIP ; &lt;/li&gt;&lt;li&gt;Les EPLE ; &lt;/li&gt;&lt;li&gt;Les établissements publics ; &lt;/li&gt;&lt;li&gt;Les organismes de formation ; &lt;/li&gt;&lt;li&gt;Les chambres consulaires ; &lt;/li&gt;&lt;li&gt;Les associations. &lt;/li&gt;&lt;/ul&gt;&lt;h2 id="anchor-0-2"&gt;Les actions éligibles&lt;/h2&gt;&lt;p&gt;Les types d&amp;#039;actions éligibles sont des actions d&amp;#039;accompagnement dont les objectifs sont d’aider chaque cadre ou dirigeant de PME à se projeter vers sa feuille de route en matière de transition numérique et/ou environnementale et à identifier, au sein de sa chaîne de valeur, des éléments qui pourront/devront faire l’objet &lt;em&gt;in fine&lt;/em&gt; d’une adaptation de l’entreprise. &lt;/p&gt;&lt;p&gt;Exemples d’action dans le domaine numérique :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation de diagnostics numériques individualisés et élaboration de feuilles de route numériques adaptées aux besoins des cadres et dirigeants de PME &lt;/li&gt;&lt;li&gt;Accompagnement à la digitalisation des outils de gestion, de la relation client et du pilotage d’activité des TPE/PME ; &lt;/li&gt;&lt;li&gt;Formations pratiques aux outils numériques, à la cybersécurité et aux usages de l’intelligence artificielle adaptées aux contraintes des dirigeants non-salariés &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Exemples d’actions dans le domaine environnemental : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation de diagnostics environnementaux et accompagnement à la définition de stratégies de transition écologique adaptées aux TPE/PME ;&lt;/li&gt;&lt;li&gt;Accompagnement à l’intégration de pratiques durables et à l’évolution des modèles économiques des structures ;&lt;/li&gt;&lt;li&gt;Formations aux enjeux de sobriété énergétique, d’économie circulaire et d’adaptation aux transitions environnementales pour les dirigeants de petites entreprises.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/jai-un-projet/appels-a-projets/accompagnement-des-cadres-et-dirigeants-de-pme-aux-transitions</t>
+        </is>
+      </c>
+      <c r="W141" s="1" t="inlineStr">
+        <is>
+          <t>https://synergie-europe.fr/e_synergie/portail/idf</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact-feder-fse&amp;#64;cci-paris-idf.fr" target="_self"&gt;contact-feder-fse&amp;#64;cci-paris-idf.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.lelievre@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-cadres-et-dirigeants-de-pme-aux-transitions-environnementales-et-ou-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AD141" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>119706</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
-      <c r="C141" s="1" t="inlineStr">
+      <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I141" s="1" t="inlineStr">
+      <c r="I142" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J141" s="1" t="inlineStr">
+      <c r="J142" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M141" s="1" t="inlineStr">
+      <c r="M142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - cours d&amp;#039;école
 &lt;/p&gt;
 &lt;p&gt;
  - zones d&amp;#039;activité industrielle
 &lt;/p&gt;
 &lt;p&gt;
  - parkings
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - projet en zone urbaine
 &lt;/p&gt;
 &lt;p&gt;
  - réduction des volumes collectés par les réseaux
 &lt;/p&gt;
 &lt;p&gt;
  - gestion à ciel ouvert
 &lt;/p&gt;
 &lt;p&gt;
  - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
 &lt;/p&gt;
 &lt;p&gt;
  - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T141" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W141" s="1" t="inlineStr">
+      <c r="W142" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  http://www.eau-seine-normandie.fr/formulaires_aides
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB141" s="1" t="inlineStr">
+      <c r="AB142" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Gestion d'une base nautique
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC141" s="1" t="inlineStr">
+      <c r="AC142" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE141" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG141" s="1" t="inlineStr">
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
-        </is>
-[...144 lines deleted...]
-          <t>02/10/2026</t>
         </is>
       </c>
       <c r="AH142" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:34" customHeight="0">
       <c r="A143" s="1">
         <v>165808</v>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets industriels écologiques dans les Territoires d’industrie</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Territoires d'industrie en transition écologique</t>
@@ -29434,52 +29434,52 @@
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>LEADER Fiche Action n°3</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Albigeois et des Bastides (PETR)</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H147" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Subvention</t>
         </is>
       </c>
       <c r="I147" s="1" t="inlineStr">
         <is>
           <t> Max : 64</t>
         </is>
       </c>
       <c r="K147" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette subvention a pour objectif de favoriser l&amp;#039;émergence d&amp;#039;activités et de pratiques en phase avec les défis de la transition.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Encourager la sobriété et viser l&amp;#039;autotomie énergétique du territoire
@@ -30063,61 +30063,61 @@
       <c r="A151" s="1">
         <v>163871</v>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Bretonne de la Biodiversité (ARBE)
-[...5 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H151" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K151" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
@@ -30432,246 +30432,246 @@
         </is>
       </c>
       <c r="AE152" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF152" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH152" s="1" t="inlineStr">
         <is>
           <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:34" customHeight="0">
       <c r="A153" s="1">
-        <v>161756</v>
+        <v>161726</v>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné dans la réalisation d’une étude territoriale de faisabilité en vue de créer, étendre ou moderniser un centre de tri de déchets</t>
+          <t>Valoriser la matière et l'énergie renouvelable, l'ADEME vous accompagne financièrement dans la création, l’extension ou à la modernisation d’un centre de tri de déchets</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Réalisation d'études pour la création, l'extension ou la modernisation de centres de tri des déchets</t>
+          <t>Création, extension ou modernisation d’un centre de tri de déchets et valorisation de la matière</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
       <c r="H153" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K153" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L153" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de préparer à la valorisation matière ou énergétique des déchets issus de collecte séparée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour cela, trois lois engagent le collectif dans des objectifs ambitieux :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;l&lt;/strong&gt;a loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi de la lutte contre le gaspillage ;&lt;/li&gt;&lt;li&gt;et la loi de l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour répondre à ces objectifs, &lt;strong&gt;l’ADEME accompagne les collectivités ou les acteurs privés&lt;/strong&gt; porteurs de projets de centres de tri et de préparation des déchets et déchèteries pour professionnels.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les études de faisabilité ou territoriales préalables aux investissements peuvent être soutenues jusqu’à 80 %&lt;/strong&gt; des dépenses éligibles.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de &lt;strong&gt;préparer à la valorisation matière ou énergétique des déchets&lt;/strong&gt; issus de collecte séparée. &lt;/p&gt;&lt;p&gt;Le parc actuel des centres de tri comprend environ 450 installations pour 7 millions de tonnes de capacité de tri (tous déchets non dangereux et non inertes confondus).&lt;/p&gt;&lt;p&gt;L’ADEME compte le développer afin de &lt;strong&gt;répondre aux objectifs ambitieux de deux lois&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La loi de transition énergétique pour la croissance verte (LTECV).&lt;/li&gt;&lt;li&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour faciliter la poursuite de cet objectif, l’ADEME accompagne les collectivités ou les acteurs privés porteurs de &lt;strong&gt;projets de centres de tri et de préparation pour une valorisation matière et énergie&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
       <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U153" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_977_978</t>
         </is>
       </c>
       <c r="V153" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-detudes-creation-lextension-modernisation-centres-tri-dechets</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/creation-extension-modernisation-dun-centre-tri-dechets-valorisation-matiere</t>
         </is>
       </c>
       <c r="X153" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z153" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-detudes-pour-la-creation-lextension-ou-la-modernisation-de-centres-de-tri-des-dechets/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-et-valorisation-de-la-matiere/</t>
         </is>
       </c>
       <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE153" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF153" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG153" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH153" s="1" t="inlineStr">
         <is>
           <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:34" customHeight="0">
       <c r="A154" s="1">
-        <v>161726</v>
+        <v>161756</v>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Valoriser la matière et l'énergie renouvelable, l'ADEME vous accompagne financièrement dans la création, l’extension ou à la modernisation d’un centre de tri de déchets</t>
+          <t>Etre accompagné dans la réalisation d’une étude territoriale de faisabilité en vue de créer, étendre ou moderniser un centre de tri de déchets</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Création, extension ou modernisation d’un centre de tri de déchets et valorisation de la matière</t>
+          <t>Réalisation d'études pour la création, l'extension ou la modernisation de centres de tri des déchets</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
       <c r="H154" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K154" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L154" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de &lt;strong&gt;préparer à la valorisation matière ou énergétique des déchets&lt;/strong&gt; issus de collecte séparée. &lt;/p&gt;&lt;p&gt;Le parc actuel des centres de tri comprend environ 450 installations pour 7 millions de tonnes de capacité de tri (tous déchets non dangereux et non inertes confondus).&lt;/p&gt;&lt;p&gt;L’ADEME compte le développer afin de &lt;strong&gt;répondre aux objectifs ambitieux de deux lois&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La loi de transition énergétique pour la croissance verte (LTECV).&lt;/li&gt;&lt;li&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour faciliter la poursuite de cet objectif, l’ADEME accompagne les collectivités ou les acteurs privés porteurs de &lt;strong&gt;projets de centres de tri et de préparation pour une valorisation matière et énergie&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de préparer à la valorisation matière ou énergétique des déchets issus de collecte séparée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour cela, trois lois engagent le collectif dans des objectifs ambitieux :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;l&lt;/strong&gt;a loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi de la lutte contre le gaspillage ;&lt;/li&gt;&lt;li&gt;et la loi de l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour répondre à ces objectifs, &lt;strong&gt;l’ADEME accompagne les collectivités ou les acteurs privés&lt;/strong&gt; porteurs de projets de centres de tri et de préparation des déchets et déchèteries pour professionnels.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les études de faisabilité ou territoriales préalables aux investissements peuvent être soutenues jusqu’à 80 %&lt;/strong&gt; des dépenses éligibles.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N154" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
       <c r="O154" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U154" s="1" t="inlineStr">
         <is>
-          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_977_978</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V154" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/creation-extension-modernisation-dun-centre-tri-dechets-valorisation-matiere</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-detudes-creation-lextension-modernisation-centres-tri-dechets</t>
         </is>
       </c>
       <c r="X154" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y154" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z154" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-et-valorisation-de-la-matiere/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-detudes-pour-la-creation-lextension-ou-la-modernisation-de-centres-de-tri-des-dechets/</t>
         </is>
       </c>
       <c r="AA154" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE154" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF154" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG154" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH154" s="1" t="inlineStr">
         <is>
           <t>04/10/2026</t>
@@ -30682,52 +30682,52 @@
       <c r="A155" s="1">
         <v>94751</v>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Financer des équipements de réemploi, réparation et réutilisation</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H155" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-Subvention</t>
+          <t>Subvention
+Autre aide financière</t>
         </is>
       </c>
       <c r="I155" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
       <c r="K155" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Financement des équipements de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  &lt;br /&gt;
  Vous souhaitez investir pour assurer la collecte préservante, la remise en état ou la réparation d&amp;#039;objets/matériaux en vue de leur réemploi/réutilisation ou pour valoriser des invendus non alimentaires ? L&amp;#039;ADEME peut vous aider à financer les locaux et équipements nécessaires
  &lt;br /&gt;
@@ -30983,729 +30983,484 @@
         </is>
       </c>
       <c r="AE156" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF156" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG156" s="1" t="inlineStr">
         <is>
           <t>18/05/2026</t>
         </is>
       </c>
       <c r="AH156" s="1" t="inlineStr">
         <is>
           <t>01/10/2026</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:34" customHeight="0">
       <c r="A157" s="1">
-        <v>165631</v>
+        <v>165645</v>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Aider au réemploi des emballages</t>
+          <t>Accompagner es collectivités avec un conseiller - Programme Territoire Engagé Transition Écologique (TETE)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Aides au réemploi des emballages</t>
+          <t>Programme Territoire Engagé Transition Écologique (TETE) - Accompagnement des collectivités par un conseiller</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
-        <is>
-[...243 lines deleted...]
-      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME porte le programme Territoire Engagé Transition Écologique en proposant aux collectivités :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;deux référentiels thématiques&lt;/strong&gt; ambitieux et progressifs disponibles &lt;strong&gt;sur la plateforme numérique &lt;a target="_blank" href="https://www.territoiresentransitions.fr"&gt;Territoires en Transitions&lt;/a&gt; ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;un &lt;strong&gt;dispositif&lt;/strong&gt; &lt;strong&gt;d’accompagnement&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;une animation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;un parcours de labellisation&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l’accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l’ADEME, le &lt;strong&gt;conseiller Territoire Engagé accompagne la collectivité&lt;/strong&gt; tout au long de sa démarche : pilotage, diagnostic, plan d’actions, suivi annuel, etc. Il apporte à la collectivité un &lt;strong&gt;service de conseil tiers expert et d’assistance technique&lt;/strong&gt;, ainsi qu’un &lt;strong&gt;appui à l’animation du projet&lt;/strong&gt;. La liste des conseillers Territoire Engagé référencés est disponible dans l’&lt;a target="_blank" href="https://www.territoiresentransitions.fr/programme/annuaire"&gt;annuaire de la plateforme Territoires en Transitions&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d’accompagnement comprend une assistance au dépôt d’une demande de labellisation.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie locale et circuits courts
 Qualité de l'air
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P159" s="1" t="inlineStr">
+      <c r="P157" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q159" s="1" t="inlineStr">
+      <c r="Q157" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller</t>
         </is>
       </c>
-      <c r="W159" s="1" t="inlineStr">
+      <c r="W157" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller#collectDocuments</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF159" s="1" t="inlineStr">
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG159" s="1" t="inlineStr">
+      <c r="AG157" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH159" s="1" t="inlineStr">
+      <c r="AH157" s="1" t="inlineStr">
         <is>
           <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="160" spans="1:34" customHeight="0">
-      <c r="A160" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>161727</v>
       </c>
-      <c r="B160" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné pendant 4 ans dans la mise en œuvre de sa démarche Territoire Engagé Transition Écologique</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Programme Territoire Engagé Transition Écologique - Accompagnement des collectivités par un conseiller</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G160" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H160" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L160" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;strong&gt;deux référentiels thématiques&lt;/strong&gt; ambitieux et progressifs, &lt;strong&gt;un programme d&amp;#039;accompagnement&lt;/strong&gt;, &lt;strong&gt;une animation&lt;/strong&gt;, &lt;strong&gt;un parcours de labellisation&lt;/strong&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;strong&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/strong&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;strong&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/strong&gt; ainsi qu’un &lt;strong&gt;appui à l’animation du projet&lt;/strong&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités      qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N160" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie locale et circuits courts
 Qualité de l'air
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O160" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S160" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U160" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X160" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y160" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z160" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-territoire-engage-transition-ecologique-accompagnement-des-collectivites-par-un-conseiller/</t>
         </is>
       </c>
-      <c r="AA160" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF160" s="1" t="inlineStr">
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG160" s="1" t="inlineStr">
+      <c r="AG158" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH160" s="1" t="inlineStr">
+      <c r="AH158" s="1" t="inlineStr">
         <is>
           <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="161" spans="1:34" customHeight="0">
-      <c r="A161" s="1">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
         <v>120089</v>
       </c>
-      <c r="B161" s="1" t="inlineStr">
+      <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
         </is>
       </c>
-      <c r="D161" s="1" t="inlineStr">
+      <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G161" s="1" t="inlineStr">
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H161" s="1" t="inlineStr">
+      <c r="H159" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I161" s="1" t="inlineStr">
+      <c r="I159" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L161" s="1" t="inlineStr">
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M161" s="1" t="inlineStr">
+      <c r="M159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  De nombreuses collectivités ont déjà profité de cette accompagnement.
  &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie circulaire
 Economie locale et circuits courts
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O161" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R161" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S161" s="1" t="inlineStr">
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T161" s="1" t="inlineStr">
+      <c r="T159" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U161" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V161" s="1" t="inlineStr">
+      <c r="V159" s="1" t="inlineStr">
         <is>
           <t>https://territoireengagetransitionecologique.ademe.fr/</t>
         </is>
       </c>
-      <c r="W161" s="1" t="inlineStr">
+      <c r="W159" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
         </is>
       </c>
-      <c r="X161" s="1" t="inlineStr">
+      <c r="X159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y161" s="1" t="inlineStr">
+      <c r="Y159" s="1" t="inlineStr">
         <is>
           <t>mathieu.teulier@ademe.fr</t>
         </is>
       </c>
-      <c r="Z161" s="1" t="inlineStr">
+      <c r="Z159" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
         </is>
       </c>
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC161" s="1" t="inlineStr">
+      <c r="AC159" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="AE161" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG161" s="1" t="inlineStr">
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
         <is>
           <t>31/08/2022</t>
         </is>
       </c>
-      <c r="AH161" s="1" t="inlineStr">
+      <c r="AH159" s="1" t="inlineStr">
         <is>
           <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="162" spans="1:34" customHeight="0">
-      <c r="A162" s="1">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
         <v>117575</v>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement des territoires Avenir Montagnes</t>
         </is>
       </c>
-      <c r="C162" s="1" t="inlineStr">
+      <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D162" s="1" t="inlineStr">
+      <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Accompagnement thématique des territoires Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G162" s="1" t="inlineStr">
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H162" s="1" t="inlineStr">
+      <c r="H160" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L162" s="1" t="inlineStr">
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un accompagnement pour le développement des territoires Avenir Montagnes qui souhaitent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Redynamiser leur offre touristique ;
  &lt;/li&gt;
  &lt;li&gt;
   Transformer leur territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser leur transition écologique et énergétique.
@@ -31728,175 +31483,420 @@
   Soutenir les projets portant sur la gestion de l&amp;#039;eau et la protection de la biodiversité ;
  &lt;/li&gt;
  &lt;li&gt;
   Définir et déployer les plans d&amp;#039;actions touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Structurer les projets portant sur des opérations touristiques complexes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Caractéristiques de l&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancement des études dans la limite de 50 % de leur montant TTC ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement à 100 % des interventions de consultants experts ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement dans la limite globale de 50 000 € TTC par territoire et pendant le programme Avenir Montagnes Ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N162" s="1" t="inlineStr">
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne
 Transition énergétique</t>
         </is>
       </c>
-      <c r="O162" s="1" t="inlineStr">
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S162" s="1" t="inlineStr">
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T162" s="1" t="inlineStr">
+      <c r="T160" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U162" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V162" s="1" t="inlineStr">
+      <c r="V160" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=developpement_avenir_montagnes_psat</t>
         </is>
       </c>
-      <c r="X162" s="1" t="inlineStr">
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y162" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z162" s="1" t="inlineStr">
+      <c r="Z160" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f9c9-accompagner-le-developpement-des-territoires-/</t>
         </is>
       </c>
-      <c r="AA162" s="1" t="inlineStr">
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC162" s="1" t="inlineStr">
+      <c r="AC160" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE162" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG162" s="1" t="inlineStr">
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH162" s="1" t="inlineStr">
+      <c r="AH160" s="1" t="inlineStr">
         <is>
           <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="163" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E163" s="1" t="inlineStr">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>165631</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Aider au réemploi des emballages</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Aides au réemploi des emballages</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G163" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H163" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire (&lt;strong&gt;loi AGEC&lt;/strong&gt;), promulguée le 10 février 2020, et la loi portant lutte contre le dérèglement climatique et renforcement de la résilience face à ses effets (&lt;strong&gt;loi Climat et Résilience&lt;/strong&gt;) du 22 août 2021, fixent des objectifs ambitieux pour &lt;strong&gt;favoriser le développement du réemploi des emballages &lt;/strong&gt;: 10 % d’emballages réemployés en 2027.&lt;/p&gt;&lt;p&gt;Le développement du réemploi des emballages s’inscrit pleinement dans le cadre de démarches de prévention des déchets et d’une consommation plus responsable, en contribuant au prolongement de leur durée de vie. Il constitue ainsi un levier efficace pour &lt;strong&gt;réduire la production de déchets et les prélèvements sur les ressources&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer des études et expérimentations préalables à un investissement, ainsi que des investissements :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &lt;strong&gt;études et expérimentations&lt;/strong&gt; peuvent être aidées &lt;strong&gt;jusqu’à 80 %&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;aide aux investissements&lt;/strong&gt; peut aller &lt;strong&gt;jusqu’à 60 %&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P161" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q161" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>regions_11_24_27_28_32_44_52_53_75_76_84</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aides-au-reemploi-des-emballages</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-au-reemploi-des-emballages-1/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>161763</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la définition du projet en finançant à l’échelle d’un territoire ou d’un site, des diagnostics et des études de faisabilité</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la lutte contre le gaspillage alimentaire</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus&lt;/strong&gt; par an. Il entraîne la consommation inutile de ressources en énergie et en eau. Des émissions de gaz à effet de serre pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;L’ADEME soutient depuis plusieurs années la lutte contre le gaspillage alimentaire au travers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De l’appel à projets annuel du ministère de l’Agriculture et de l’Alimentation dans le cadre du Programme national pour l’alimentation (PNA).&lt;/li&gt;&lt;li&gt;Des appels à projets régionaux économie circulaire comportant un volet gaspillage alimentaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME soutient également les études visant à identifier des actions permettant de lutter contre le gaspillage non-alimentaire.&lt;br /&gt;Pour vous aider à mettre en œuvre votre projet de lutte contre le gaspillage, l’ADEME peut &lt;strong&gt;financer jusqu’à 80 % de votre étude de diagnostic ou de faisabilité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-lutte-contre-gaspillage-alimentaire</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-lutte-contre-le-gaspillage-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>161833</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le réemploi des emballages et des contenants</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Aides au réemploi des emballages et des contenants</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K163" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire (&lt;strong&gt;Loi AGEC&lt;/strong&gt;), promulguée le 10 février 2020, et la loi portant lutte contre le dérèglement climatique et renforcement de la résilience face à ses effets promulguée (&lt;strong&gt;Loi Climat et Résilience&lt;/strong&gt;) le 22 août 2021 fixent des objectifs ambitieux pour &lt;strong&gt;favoriser le développement du réemploi des emballages &lt;/strong&gt;: 10 % d’emballages réemployés en 2027.&lt;/p&gt;&lt;p&gt;Le développement du réemploi des emballages et des contenants s’inscrit pleinement dans le cadre de démarches de prévention des déchets et d’une consommation plus responsable en contribuant au prolongement de leur durée de vie ; il constitue ainsi un levier efficace pour réduire la production de déchets et les prélèvements sur les ressources.&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à &lt;strong&gt;financer des études et expérimentations&lt;/strong&gt; préalables à un investissement ainsi que des investissements.&lt;/p&gt;&lt;p&gt;Les études et expérimentations peuvent être aidées jusqu’à 80 %. L’aide aux investissements peut aller jusqu’à 60 %.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N163" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Emploi</t>
         </is>
       </c>
       <c r="O163" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
@@ -32741,54 +32741,54 @@
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale Alpes et Azur (GAL)</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale Alpes et Azur (GAL)</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H168" s="1" t="inlineStr">
         <is>
-          <t>Subvention
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie financière
-Ingénierie technique</t>
+Subvention
+Ingénierie financière</t>
         </is>
       </c>
       <c r="I168" s="1" t="inlineStr">
         <is>
           <t> Max : 90</t>
         </is>
       </c>
       <c r="J168" s="1" t="inlineStr">
         <is>
           <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
         </is>
       </c>
       <c r="K168" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
  un dispositif européen sous l’autorité de la Région Sud, qui soutient 
 le développement des territoires ruraux grâce à l’attribution de 
 subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
         </is>
       </c>
@@ -33419,661 +33419,503 @@
         </is>
       </c>
       <c r="AE171" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF171" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG171" s="1" t="inlineStr">
         <is>
           <t>25/06/2024</t>
         </is>
       </c>
       <c r="AH171" s="1" t="inlineStr">
         <is>
           <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:34" customHeight="0">
       <c r="A172" s="1">
-        <v>139429</v>
+        <v>77376</v>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Recycler une friche</t>
+          <t>Dynamiser le tissu économique en Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+          <t>Pays Comminges Pyrénées</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
-        <is>
-[...218 lines deleted...]
-      <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I173" s="1" t="inlineStr">
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I172" s="1" t="inlineStr">
         <is>
           <t> Max : 64</t>
         </is>
       </c>
-      <c r="J173" s="1" t="inlineStr">
+      <c r="J172" s="1" t="inlineStr">
         <is>
           <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
         </is>
       </c>
-      <c r="K173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le paysage économique du Pays Comminges Pyrénées connaît depuis plusieurs décennies des évolutions profondes. Les chocs économiques successifs, la tertiairisation de l’économie, la métropolisation, le développement des grands axes de communication, etc. ont entraîné l’économie commingeoise vers de nouvelles tendances, notamment la fragilisation de son tissu industriel traditionnel, une agriculture en recul ainsi que la diversification de son économie dans les domaines du commerce, du tourisme et des services à la personne.&lt;/p&gt;&lt;p&gt;Pour autant, le territoire doit aussi compter sur de forts potentiels à développer. Le Pays doit conforter le rôle structurant de l’agriculture, du tourisme et des services dans l’attractivité économique tout en soutenant le développement de filières d’avenir innovantes. Plus globalement, il doit renforcer son attractivité, faciliter l’installation de nouvelles entreprises et artisans et veiller à la revitalisation des centres-bourgs.&lt;/p&gt;&lt;p&gt;Les enjeux : Revitaliser les coeurs de villes et de villages ; conforter l’emploi local ; soutenir l’innovation, l’économie circulaire et l’économie sociale et solidaire.&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TYPE ET DESCRIPTION DES OPERATIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.1 Maintenir et développer le tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.1.1 Maintenir et développer les commerces de proximité, les activités artisanales et les savoirs faire locaux&lt;/li&gt;&lt;li&gt;2.1.2 Soutenir la (re)qualification des zones d’activités économiques du territoire&lt;/li&gt;&lt;li&gt;2.1.3 Résorber les friches commerciales, industrielles ou tertiaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.2 Soutenir les projets stratégiques, innovants et expérimentaux concourant à l’attractivité du territoire&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.2.1 Accompagner la création et le développement d’activités économiques innovantes&lt;/li&gt;&lt;li&gt;2.2.2 Développer les filières d&amp;#039;avenir&lt;/li&gt;&lt;li&gt;2.2.3 Elaborer ou réviser une stratégie de planification de développement et d’aménagement territorial.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.3 Développer des dynamiques relevant de l’économie sociale et solidaire (ESS)&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.3.1 Accompagner les acteurs de l’ESS dans leur développement&lt;/li&gt;&lt;li&gt;2.3.2 Développer de nouvelles méthodes de travail, accompagner vers l’emploi et la création/reprise d’entreprises&lt;/li&gt;&lt;li&gt;2.3.3 Contribuer à la lutte contre les exclusions et les inégalités, à la préservation et au renforcement du lien social.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M173" s="1" t="inlineStr">
+      <c r="M172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Création d’une épicerie associative, création d’une boulangerie, études sur les vacances commerciales, reconversion de friches industrielles, boutiques éphémères, etc. ;&lt;/p&gt;&lt;p&gt;- Création d’un FABLAB, installation d’unités de production d’hydrogène, etc. ;&lt;/p&gt;&lt;p&gt;- Création et mise en réseau de tiers lieux, développement du réemploi et des ressourceries, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N173" s="1" t="inlineStr">
+      <c r="N172" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O173" s="1" t="inlineStr">
+      <c r="O172" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R173" s="1" t="inlineStr">
+      <c r="R172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;br /&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI et particuliers.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;/p&gt;&lt;p&gt;Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Pour les projets de (re)qualification de zones d’activités et nouvelles zones d’activités, le porteur de projet devra présenter une stratégie d’aménagement durable (pré-verdissement et/ou végétalisation, mobilité douce et/ou collective, aménagement des espaces communs…)&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Les nouvelles zones d’activités devront être compatibles avec le SCoT du PETR Pays Comminges Pyrénées. Le porteur de projet devra présenter l’avis positif de la commission Scot Du PETR Comminges Pyrénées.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S173" s="1" t="inlineStr">
+      <c r="S172" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T173" s="1" t="inlineStr">
+      <c r="T172" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U173" s="1" t="inlineStr">
+      <c r="U172" s="1" t="inlineStr">
         <is>
           <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
         </is>
       </c>
-      <c r="V173" s="1" t="inlineStr">
+      <c r="V172" s="1" t="inlineStr">
         <is>
           <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
         </is>
       </c>
-      <c r="X173" s="1" t="inlineStr">
+      <c r="X172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/570e-renforcer-linnovation-et-dynamiser-lattractiv/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD172" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>139429</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Recycler une friche</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Autre aide financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France (EPF) a été créé pour recycler les friches. Agissant pour le compte des collectivités, l&amp;#039;EPF acquiert ces sites obsolètes et vacants et dont la configuration n&amp;#039;est plus en adéquation avec les besoins du marché.
+ &lt;br /&gt;
+ Il assure la gestion des déchets (amiante notamment), la déconstruction, en favorisant des démarches d&amp;#039;économie circulaire, le traitement des sources de pollution concentrées et le pré-verdissement.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;établissement permet de remettre sur le marché des biens qui en étaient sortis, de réduire les risques attachés à la dangerosité de ces sites et d&amp;#039;améliorer l&amp;#039;image et l&amp;#039;attractivité des quartiers où ils se situent. L&amp;#039;EPF prend en charge 50 à 80% du coût des études et des travaux.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Projets visant le développement d&amp;#039;une offre de logements, le développement économique, la redynamisation des centres villes et centres bourgs, la gestion des risques, la protection/restauration de la biodiversité, la valorisation du patrimoine UNESCO, la constitution de réserves foncières
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ •    Acquisition et portage foncier
+ &lt;br /&gt;
+ •    Etudes préalables
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80% *
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution jusqu&amp;#039;à 80% *
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * Lorsqu&amp;#039;un projet n&amp;#039;est pas défini sur le site, la prise en charge est de 50%
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Bricomarché, rue Gustave Delory, Caudry (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa politique de renouvellement urbain, la commune de Caudry a sollicité l&amp;#039;intervention de l&amp;#039;EPF pour la reconversion d&amp;#039;un ensemble immobilier de 2 ha, composé d&amp;#039;un ancien magasin de bricolage et d&amp;#039;un entrepôt de stockage. L&amp;#039;EPF a procédé à l&amp;#039;acquisition du site et a pris en charge la maîtrise d&amp;#039;ouvrage et le financement à 100% des travaux de désamiantage et de déconstruction (3,6 M€). Le site a été ensemencé dans l&amp;#039;attente du projet qui consistera en la réalisation d&amp;#039;un programme de 60 logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site Socochim, Roubaix (Nord)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce site de 2,5 ha accueillait des activités de fabrication et de stockage de produits chimiques inflammables. Il a été acquis en 2007 par l&amp;#039;EPF à la demande de la communauté urbaine de Lille pour y implanter un centre de tri des déchets. Le projet a été abandonné et l&amp;#039;entreprise OVH a ensuite investi le site pour y réaliser son extension. L&amp;#039;EPF a réalisé les travaux de déconstruction et de traitement de la pollution en tenant compte du calendrier d&amp;#039;aménagement d&amp;#039;OVH.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Friche
+Foncier
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T173" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="http://www.epf-npdc.fr/lepf-pratique/contact" target="_self"&gt;
+ &lt;p&gt;
+  http://www.epf-npdc.fr/lepf-pratique/contact
+ &lt;/p&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y173" s="1" t="inlineStr">
         <is>
-          <t>pays@commingespyrenees.fr</t>
+          <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
       <c r="Z173" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/570e-renforcer-linnovation-et-dynamiser-lattractiv/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/132e-recycler-une-friche/</t>
         </is>
       </c>
       <c r="AA173" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB173" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
       <c r="AC173" s="1" t="inlineStr">
         <is>
-          <t>PETR Comminges Pyrénées</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>EPF Hauts-de-France</t>
         </is>
       </c>
       <c r="AE173" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF173" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG173" s="1" t="inlineStr">
         <is>
-          <t>05/02/2021</t>
+          <t>25/04/2023</t>
         </is>
       </c>
       <c r="AH173" s="1" t="inlineStr">
         <is>
-          <t>10/10/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:34" customHeight="0">
       <c r="A174" s="1">
-        <v>162483</v>
+        <v>103444</v>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Anticiper les mutations économiques</t>
-[...4 lines deleted...]
-          <t>EUROPE - FSE + - Fonds social européen</t>
+          <t>Résorber des dépôts sauvages de déchets d'importance régionale et situations exceptionnelles</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Appel à projets Priorité 3 Objectif Spécifique G</t>
+          <t>Résorption des dépôts sauvages de déchets d'importance régionale et situations exceptionnelles</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Direction régionale de l’Economie, de l’Emploi, du Travail et des Solidarités (DREETS) — Normandie</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
-        <is>
-[...151 lines deleted...]
-      <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H175" s="1" t="inlineStr">
+      <c r="H174" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K175" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L175" s="1" t="inlineStr">
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le fonds propreté permet de soutenir les projets de résorption des dépôts sauvages d&amp;#039;importance régionale ou liés à des situations exceptionnelles, dont le traitement nécessite un financement partenarial.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
   budget participatif écologique de la Région Île-de-France.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N175" s="1" t="inlineStr">
+      <c r="N174" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O175" s="1" t="inlineStr">
+      <c r="O174" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R175" s="1" t="inlineStr">
+      <c r="R174" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les collectivités territoriales ainsi que leurs groupements et établissements (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
  &lt;/li&gt;
  &lt;li&gt;
   Les gestionnaires d&amp;#039;espaces, publics ou privés :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;span&gt;
    Parcs naturels régionaux,
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sociétés d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   Associations,
  &lt;/li&gt;
  &lt;li&gt;
   Sociétés d&amp;#039;économie mixte,
  &lt;/li&gt;
  &lt;li&gt;
@@ -34122,377 +33964,267 @@
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  en sélectionnant l&amp;#039;aide concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée par la Commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Avant le 28/10/2022 : présentation à partir de la CP de janvier 2023 (prendre contact avec le service avant le 03/10/2022)
   &lt;/li&gt;
   &lt;li&gt;
    Avant le 02/12/2022 : présentation à partir de la CP de mars 2023 (prendre contact avec le service avant le 05/11/2022)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S175" s="1" t="inlineStr">
+      <c r="S174" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U175" s="1" t="inlineStr">
+      <c r="U174" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V175" s="1" t="inlineStr">
+      <c r="V174" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/resorption-des-depots-sauvages-de-dechets-dimportance-regionale-et-situations-exceptionnelles</t>
         </is>
       </c>
-      <c r="X175" s="1" t="inlineStr">
+      <c r="X174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   zerodechet&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y175" s="1" t="inlineStr">
+      <c r="Y174" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z175" s="1" t="inlineStr">
+      <c r="Z174" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e7cd-resorption-des-depots-sauvages-de-dechets-dim/</t>
         </is>
       </c>
-      <c r="AA175" s="1" t="inlineStr">
+      <c r="AA174" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE175" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF175" s="1" t="inlineStr">
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG175" s="1" t="inlineStr">
+      <c r="AG174" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
-      <c r="AH175" s="1" t="inlineStr">
+      <c r="AH174" s="1" t="inlineStr">
         <is>
           <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="176" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G176" s="1" t="inlineStr">
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>162483</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper les mutations économiques</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets Priorité 3 Objectif Spécifique G</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale de l’Economie, de l’Emploi, du Travail et des Solidarités (DREETS) — Normandie</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H176" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="S176" s="1" t="inlineStr">
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I175" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Meilleure prise en compte par l’ensemble des acteurs des enjeux relatifs à la Gestion des Emplois et des Parcours Professionnels ;&lt;/li&gt;&lt;li&gt;Améliorer l’accès à la formation et à la qualification des salariés, notamment des salariés les moins qualifiés, des salariés âgés de plus de 54 ans, des salariés en situation d’emploi instable (contrats à durée déterminée, contrats aidés, intérim…), des salariés issus de secteurs en difficulté ou impactés par des mutations nécessitant une adaptation pour préserver leur employabilité, des salariés issus des métiers en tension ;&lt;/li&gt;&lt;li&gt;Contribuer au renouvellement de l’ingénierie de formation à destination des actifs occupés aux besoins du marché du travail et dans les domaines de la transition numérique et/ou digitale, de la transition écologique et/ou énergétique ;&lt;/li&gt;&lt;li&gt;Développer des outils de veille et de partage des données visant la coordination des différents acteurs territoriaux et sectoriels et l’identification des compétences.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Actions visées&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1) Actions visant à accompagner les mutations économiques, notamment liées aux transitions écologiques et numériques et la formation continue des actifs occupés :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;ingénierie de formation et de construction de parcours, facilitation de l&amp;#039;accès à la formation (lisibilité des référentiels, certification des compétences, modalités innovantes de formation, etc.), plans de développement de compétences dans le domaine de l’environnement : certification du personnel, efficacité énergétique, énergie renouvelable, économie circulaire, construction durable, emplois environnementaux , adaptation des compétences aux nouveaux défis sociaux (inclusion sociale, transition écologique et numérique, métiers rares ou émergents, etc.) et aux besoins du marché du travail, démarches d’expérimentation autour de l’action de formation en situation professionnelle (AFEST) ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2) Actions visant à anticiper les mutations économiques, notamment liées aux transitions écologiques et numériques et à accompagner les entreprises et les acteurs locaux : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;démarches anticipatrices, y compris GPEC, pour faire face aux mutations économiques notamment liées aux transitions écologique et numérique dans les branches, les entreprises et les territoires, notamment par le dialogue social ou via des accords passés avec l’Etat ;&lt;/li&gt;&lt;li&gt;veille territoriale et sectorielle : outils de veille (identification des compétences obsolètes et des besoins des filières d&amp;#039;avenir, notamment liées à la transition écologique), outils de partage des données (plateformes ressources humaines (RH), passerelles entre secteurs, coordination des acteurs territoriaux, etc.) ;&lt;/li&gt;&lt;li&gt;accompagnement des entreprises dans la mise en œuvre d’une démarche de Responsabilité sociétale des entreprises (RSE) ;&lt;/li&gt;&lt;li&gt;accompagnement des entreprises sur les aspects RH des mutations professionnelles et des impacts de la crise sanitaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P175" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q175" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Date limite dépôt des candidatures : 31/10/2024&lt;/p&gt;&lt;p&gt;Période de réalisation possible de l&amp;#039;opération : Du 01/01/2024 au 31/12/2026&lt;/p&gt;&lt;p&gt;Durée de l&amp;#039;opération souhaitée : 12 mois minimum à 36 mois maximum&lt;/p&gt;&lt;p&gt;Montant total du soutien européen prévu : 1 500 000 €&lt;/p&gt;&lt;p&gt;Montant minimum FSE&amp;#43;/FTJ : 30 000 €&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FSE&amp;#43;/FTJ maximum : 60 %&lt;/p&gt;&lt;p&gt;Montant minimum coût total éligible : 50 000 €&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...29 lines deleted...]
-      <c r="AA176" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T175" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://fse.gouv.fr/les-appels-a-projets/normagd1035normandieaap-priorite-3-os-g-anticipation-des-mutations-economiques</t>
+        </is>
+      </c>
+      <c r="W175" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.emploi.gouv.fr/identification/login?TARGET=https%3A%2F%2Fma-demarche-fse-plus.fr%2F#/</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Maxime TROMPIER, Chef du service FSE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Adresse mail : &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/maxime.trompier&amp;#64;dreets.gouv.fr" target="_self"&gt;maxime.trompier&amp;#64;dreets.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Tél : 02.27.05.90.13 / Portable : 06.61.15.54.76&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>imane.rouxel@dreets.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/anticipation-des-mutations-economiques-normagd1035/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE176" s="1" t="inlineStr">
-[...144 lines deleted...]
-          <t>02/10/2026</t>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>DREETS DE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AD175" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>