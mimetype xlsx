--- v0 (2026-02-03)
+++ v1 (2026-05-08)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AH27"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,280 +225,459 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>165891</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Soutenir des dispositifs d’éducation artistique et culturelle</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Dispositifs d'Education Artistique et Culturelle</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tous les dispositifs d&amp;#039;Education Artistique et Culturelle en direction des lycéens et apprentis de notre région:&lt;/p&gt; &lt;p&gt;Lycées, CFA, GIP&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Se conformer au dispositif&lt;/p&gt; &lt;p&gt;Sur l&amp;#039;applicatif Viladeduc pour les établissements scolaires ou via la téleprocedure le cas échéant pour certaines structures (GIP)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositifs-deducation-artistique-et-culturelle</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:jhanania&amp;#64;maregionsud.fr"&gt;jhanania&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositifs-d-education-artistique-et-culturelle/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>135558</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Favoriser une présence artistique dans les territoires - Education Artistique et Culturelle</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Aide aux projets culturels des EPCI dans le cadre des conventions Education Artistique et Culturelle</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Montant maximum : 4000€ / an / EPCI</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir une présence artistique dans les territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide aux projets culturels et artistiques des EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   La cohérence avec le projet de territoire
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;innovation : développement marquant d&amp;#039;actions existantes et/ou mise en place d&amp;#039;actions nouvelles et/ou croisement des thématiques
  &lt;/li&gt;
  &lt;li&gt;
   Le respect des 3 piliers de l&amp;#039;EAC
  &lt;/li&gt;
  &lt;li&gt;
   La construction du projet avec des artistes professionnels confirmés
  &lt;/li&gt;
  &lt;li&gt;
   Le partenariat local avec des structures culturelles
  &lt;/li&gt;
  &lt;li&gt;
   Le partenariat local avec des structures représentantes des publics cibles du département
  &lt;/li&gt;
  &lt;li&gt;
   La solidarité territoriale
  &lt;/li&gt;
  &lt;li&gt;
   La valorisation du projet / la communication
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;engagement financier et/ou logistique des autres partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Un budget réaliste
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;Concerne uniquement les EPCI couverts par un conventionnement d&amp;#039;Education artistique et culturelle.
  &lt;/strong&gt;&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine - culture.patrimoine&amp;#64;hauteloire.fr - 04 71 07 43 76&lt;br /&gt;&lt;/p&gt;Gestionnaire : Emilie LANGLOIS - emilie.langlois&amp;#64;hauteloire.fr - 04 71 07 40 28&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a1b-soutenir-une-presence-artistique-dans-les-ter/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>90838</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'éducation artistique et culturelle pour faciliter l'accès à la culture des jeunes via leurs établissements de formation</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 61</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Nouvelle-Aquitaine, en complément des missions qui lui sont confiées par la loi, souhaite mener une action volontariste en faveur de l&amp;#039;éducation artistique et culturelle pour faciliter l&amp;#039;accès à la culture des jeunes via leurs établissements de formation.
 Votre demande devra être déposée de façon dématérialisée.
 &lt;/p&gt;
 &lt;p&gt;
  Le présent volet est ouvert, pour les niveaux infra-bac, à l&amp;#039;ensemble des lycées publics et privés sous contrat d&amp;#039;association avec l&amp;#039;Etat, lycées de l&amp;#039;Enseignement agricole, Maisons Familiales et Rurales (MFR), Établissements Régionaux d&amp;#039;Enseignement Adapté (EREA), et Centres de Formation d&amp;#039;Apprentis (CFA) de la Région Nouvelle-Aquitaine.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;strong&gt;
  Calendrier
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Le montant annuel maximal de la subvention régionale est fixé à 10 000 €/résidence et ne peut dépasser 80 % du coût total du projet de résidence.
 &lt;/p&gt;
 &lt;p&gt;
  La rémunération des heures d&amp;#039;intervention de l&amp;#039;artiste auprès des apprenants sera à hauteur du tarif de la Direction Régionale des Affaires Culturelles (DRAC) en vigueur, à savoir 60,00 € / heure salaire brut.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités de paiement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous réserve d&amp;#039;éligibilité du projet, le paiement de l&amp;#039;aide s&amp;#039;effectuera en deux fois sur le compte de l&amp;#039;établissement bénéficiaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un acompte de 70% du montant de la subvention interviendra après délibération de la Commission Permanente,
  &lt;/li&gt;
  &lt;li&gt;
   Le solde sera versé sur présentation des pièces suivantes, visées par la ou le chef d&amp;#039;établissement et la ou le gestionnaire de l&amp;#039;établissement porteur de la résidence et destinées au seul ordonnateur :
@@ -530,138 +709,163 @@
   A destination des apprenants d&amp;#039;au moins 2 établissements,
  &lt;/li&gt;
  &lt;li&gt;
   Se déroulant en période scolaire,
  &lt;/li&gt;
  &lt;li&gt;
   Dont la durée d&amp;#039;intervention de l&amp;#039;artiste auprès des apprenants est comprise entre 40h et 80h à raison d&amp;#039;un minimum de 10h d&amp;#039;intervention par semaine.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le temps d&amp;#039;intervention de l&amp;#039;artiste sera réparti entre les établissements partenaires de la résidence et des temps de rencontres entre les apprenants des différents établissements seront mis en place,
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dont le déroulement est compris entre 2 semaines minimum et 8 semaines maximum,
  &lt;/li&gt;
  &lt;li&gt;
   Dont un ou une membre de l&amp;#039;équipe éducative de chaque établissement est coordonnateur ou coordonnatrice.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Tous les champs artistiques sont éligibles à ce programme de résidences.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/actions-educatives-nouvelle-aquitaine-volet-4-residence-dartiste</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la jeunesse et de la citoyenneté
 &lt;/p&gt;
 &lt;p&gt;
  0549558160
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6d88-actions-educatives-nouvelle-aquitaine-volet-4/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>120635</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Développer des actions d'éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Culture et lien social</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif Culture et lien social a pour but de développer des actions d&amp;#039;éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville. Il est mis en place par la direction régionale des affaires culturelles (DRAC) de la région dans laquelle le projet est réalisé.
 Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
 &lt;/p&gt;
 &lt;h4&gt;
  Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
 &lt;/h4&gt;
 &lt;p&gt;
  À travers cette politique, les DRAC (directions régionales des affaires culturelles) affirment une politique volontariste auprès des structures culturelles en accompagnant, en lien étroit avec les acteurs de la politique de la ville, les projets artistiques et culturels mis en œuvre en faveur des habitants des quartiers politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Il est vivement conseillé aux porteurs de projets candidats de consulter, dès la conception du projet et en amont de toute autre démarche, les services de la DRAC/DAC, qui pourront leur prodiguer des conseils.
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs de la démarche
 &lt;/h4&gt;
 &lt;p&gt;
  Les pratiques artistiques et culturelles sont de puissants leviers d&amp;#039;émancipation personnelle et de cohésion sociale. Pour autant, les freins à la pratique artistique et à la fréquentation des lieux culturels sont nombreux : accessibilité géographique, moyens financiers, mécanismes d&amp;#039;exclusion sociale...
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif a donc vocation à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -740,403 +944,221 @@
  &lt;li&gt;
   Remplissez le formulaire et retournez-le par mail en cliquant sur le bouton &amp;#34;Déposer mon dossier&amp;#34; de votre département.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre dossier devra être accompagné des pièces jointes suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la fiche de candidature complétée et signée ;
  &lt;/li&gt;
  &lt;li&gt;
   le dossier de présentation du projet artistique (format libre) ;
  &lt;/li&gt;
  &lt;li&gt;
   les curriculum vitae de tous les artistes ou professionnels de la culture amenés à intervenir dans le projet ;
  &lt;/li&gt;
  &lt;li&gt;
   le cas échéant : le bilan et l&amp;#039;évaluation des projets développés en 2022.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Egalité des chances
 Cohésion sociale et inclusion
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité du demandeur
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être déposés par une structure culturelle ayant pour objectifs principaux, établis dans ses statuts, la création et la diffusion d&amp;#039;œuvres artistiques, culturelles, patrimoniales ou scientifiques et techniques : association culturelle, compagnie, artiste inscrit à la maison des artistes, musée, médiathèque, lieu patrimonial, structure de diffusion scientifique et technique à l&amp;#039;exception des établissements publics nationaux du ministère de la Culture, etc.
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;adresser aux habitants d&amp;#039;un quartier politique de la ville.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets culturels et artistiques proposés doivent être le fruit d&amp;#039;une co-construction entre une structure culturelle et une structure du champ social (maison de quartier, centre d&amp;#039;hébergement et de réinsertion sociale, centre social, bailleur social, association œuvrant dans le champ social, centre d&amp;#039;animation, mission locale, centre d&amp;#039;accueil de demandeurs d&amp;#039;asile, foyers d&amp;#039;accueil, résidence sociale...).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans la nouvelle géographie prioritaire – loi de programmation pour la ville et la cohésion urbaine du 21 février 2014 Ouvre une nouvelle fenêtre – en proposant des projets dans les territoires cibles que sont les quartiers politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les structures peuvent s&amp;#039;appuyer sur les outils de localisation suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une carte interactive des quartiers prioritaires Ouvre une nouvelle fenêtre sur le site Internet de Système d&amp;#039;information géographique de la Politique de la ville
  &lt;/li&gt;
  &lt;li&gt;
   les quartiers prioritaires de la politique de la ville sur le géoportail Ouvre une nouvelle fenêtre
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-lien-social</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aube / Marne : M. SALINGUE (
   &lt;a href="mailto:guillaume.salingue&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    guillaume.salingue&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 26 70 36 93)
  &lt;/li&gt;
  &lt;li&gt;
   Ardennes / Haute-Marne : Mme TABOURIN (
   &lt;a href="mailto:chantal.tabourin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    chantal.tabourin&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 26 70 36 86)
  &lt;/li&gt;
  &lt;li&gt;
   Meurthe-et-Moselle / Meuse / Moselle / Vosges : Mme MARTINET (
   &lt;a href="mailto:frederique.martinet&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    frederique.martinet&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 87 56 41 00)
  &lt;/li&gt;
  &lt;li&gt;
   Bas-Rhin / Haut-Rhin : Mme BLONDEAU (
   &lt;a href="mailto:nicole.blondeau&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    nicole.blondeau&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 88 15 57 10)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bdf7-culture-et-lien-social/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...206 lines deleted...]
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>111647</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Développer des projets culturels de territoire</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Culture et action extérieure : Accompagnement des territoires et opérateurs culturels</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
@@ -1210,288 +1232,122 @@
       <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture et de l&amp;#039;action internationale
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 93 52
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/07bb-developper-des-projets-culturels-de-territoir/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>120338</v>
+        <v>30561</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets éducatifs libres des collèges</t>
-[...4 lines deleted...]
-          <t>AIDES AUX PROJETS EDUCATIFS LIBRES DES COLLEGES</t>
+          <t>Mener un projet culturel : "Le Lauragais dans les arts"</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>PETR du Pays Lauragais</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
-        <is>
-[...184 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Plafonnée à 2000€</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le « Lauragais dans les arts » est un programme éducatif et culturel qui vise à mettre en pratique sur le territoire du PETR du Pays Lauragais les trois grands principes ou « piliers » de l&amp;#039;Education Artistique et Culturelle : 1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des lieux culturels.
 &lt;/p&gt;
 &lt;p&gt;
  Le « Lauragais dans les arts » vise à favoriser la connaissance, la compréhension et 
  l&amp;#039;appropriation du patrimoine culturel du Lauragais par ses habitants, notamment les enfants et les 
 jeunes, à travers une lecture artistique originale de cet héritage commun
  : transformer la vision que les publics ont du patrimoine grâce à une proposition artistique 
 immersive et participative.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;action doit :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être portée par un établissement du périmètre du PETR du Pays Lauragais,
  &lt;/li&gt;
  &lt;li&gt;
   avoir lieu sur le territoire,
  &lt;/li&gt;
@@ -1532,51 +1388,51 @@
 :
  &lt;/strong&gt;
  Les projets aidés doivent s&amp;#039;inscrire dans les domaines des arts visuels, des arts
  vivants, des savoirs-faire et métiers d&amp;#039;art locaux. Ils doivent porter sur au moins un élément constitutif du 
 patrimoine culturel du Lauragais, à des fins de valorisation et de diffusion auprès des 
 habitants, particulier des jeunes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contenu du projet 
 :
  &lt;/strong&gt;
  Le projet donne lieu à une mise en valeur et à une meilleure compréhension 
 du patrimoine, culturel du Lauragais en se basant sur les trois piliers de l&amp;#039;Education Artistique et Culturelle 
 (1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des 
 lieux culturels).
 &lt;/p&gt;
 &lt;p&gt;
  Le projet repose sur un partenariat avec un/des artistes ou compagnies artistiques exerçant 
 dans les domaines des arts vivants ou des arts visuels, ou 
  un/des artisans d&amp;#039;art ou entreprises 
 artisanales détenteurs d&amp;#039;un savoir-faire représentatif du patrimoine culturel du Lauragais.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après l&amp;#039;édition 2018 qui a vu la concrétisation de 13 projets portés par des établissements scolaires ou des équipements culturels, l&amp;#039;Appel à Projet va permettre d&amp;#039;accompagner 16 projets d&amp;#039;ici la fin de l&amp;#039;année 2019 !
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Voici la liste de nos partenaires porteurs de projets pour cette année :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le Réseau Lecture Publique de la Communauté de Communes Castelnaudary Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;Ecole de Musique Intercommunale Castelnaudary Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    Le Syndicat Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    Le Lycées agricole Pierre-Paul Riquet de Castelnaudary (3 projets)
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;Ecole Jean Côme Noguès de Soupex
@@ -1584,63 +1440,63 @@
   &lt;li&gt;
    Le Lycée des métiers du bois et de l&amp;#039;ameublement de Revel
   &lt;/li&gt;
   &lt;li&gt;
    Le Réservoir, Espace découverte du canal du Midi (3 projets)
   &lt;/li&gt;
   &lt;li&gt;
    Le Réseau Lecture Publique de la Communauté de Communes Piège Lauragais Malepère
   &lt;/li&gt;
   &lt;li&gt;
    Le Service Jeunesse de la Communauté de Communes Piège Lauragais Malepère
   &lt;/li&gt;
   &lt;li&gt;
    La Médiathèque d&amp;#039;Avignonet-Lauragais
   &lt;/li&gt;
   &lt;li&gt;
    Le Collège Nicolas de Condorcet de Nailloux
   &lt;/li&gt;
   &lt;li&gt;
    Le Service Enfance-Jeunesse de la Communauté de Communes des Terres du Lauragais
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le projet doit être en cohérence avec les objectifs et orientations d
 e la CGEAC du Pays Lauragais et s&amp;#039;appuyer sur au moins l&amp;#039;un d&amp;#039;entre eux
 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Développer et soutenir la présence d&amp;#039;artistes sur le territoire grâce à la découverte et à la pratique sur le temps scolaire,
   &lt;/li&gt;
   &lt;li&gt;
    Soutenir et structurer les pratiques amateurs en dehors du temps scolaire
   &lt;/li&gt;
   &lt;li&gt;
    Favoriser les actions visant un accès et une plus grande
  implication de tous les publics
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le projet doit satisfaire des critères de qualité artistique, culturelle et éducative
  :
@@ -1704,163 +1560,188 @@
   public familial, notamment dans u
 ne relation parent/enfant
  &lt;/li&gt;
  &lt;li&gt;
   les habitants du territoire, en privilégiant la mixité sociale et intergénérationnelle
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet fait l&amp;#039;objet d&amp;#039;une restitution.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet intègre une démarche de développement durable.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet porte une attention particulière à la promotion de l&amp;#039;égalité fille
 -garçons / femmes-hommes et à la prévention et la lutte contre toutes formes de discriminations.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Lauragais</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>http://www.payslauragais.com/le-pays-en-action/projet-artistique-pedagogique</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>http://www.payslauragais.com/sites/scot-lauragais/files/fichiers/aap_lauragais_dans_les_arts_2020_cahier_des_charges.pdf</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  PETR du Pays Lauragais
 &lt;/p&gt;
 &lt;p&gt;
  04 68 60 56 54
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission Culture : William Dupré
 &lt;/p&gt;
 &lt;p&gt;
  Mail : culture.payslauragais&amp;#64;orange.fr
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>sylvie.forestier@payslauragais.com</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bbd5-projet-culturel-le-lauragais-dans-les-arts/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2020</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>131363</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de création et de diffusion du spectacle vivant</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Aide au spectacle vivant</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le règlement « Aide au spectacle vivant » vise à soutenir les associations, les communes et EPCI dans les projets de création des compagnies professionnelles, de diffusion du spectacle vivant et de production d&amp;#039;évènements d&amp;#039;envergure régionale, nationale et internationale, sur le territoire haut-marnais.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers seront examinés au regard des éléments suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la qualité artistique et culturelle du projet,
   &lt;/li&gt;
   &lt;li&gt;
    le rayonnement territorial du projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
   &lt;/li&gt;
   &lt;li&gt;
    la diversité des publics cibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Pour les compagnies professionnelles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
@@ -1881,195 +1762,220 @@
  &lt;/ul&gt;
 &lt;p&gt;
  Les critères suivants seront obligatoirement remplis :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;aide au projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
   &lt;/li&gt;
   &lt;li&gt;
    un seul financement du conseil départemental par structure, hors actions subventionnées dans le cadre du parcours d&amp;#039;éducation artistique et culturelle en milieu scolaire,
   &lt;/li&gt;
   &lt;li&gt;
    la conformité de la structure avec la réglementation en vigueur,
   &lt;/li&gt;
   &lt;li&gt;
    le dossier complet.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_spectacle%20vivant%2014122018.pdf</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://messervicesenligne.haute-marne.fr</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, des sports et du monde associatif
 &lt;/p&gt;
 &lt;p&gt;
  Service action culturelle, sportive et territoriale
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 03 25 32 88 19
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toute correspondance doit être adressée à :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Monsieur le Président du conseil départemental
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Direction de la culture, des sports et du monde associatif
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Service action culturelle, sportive et territoriale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   1 rue du Commandant Hugueny – CS 62127
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   52905 Chaumont Cedex 9
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>romain.paillard@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/507f-accompagner-les-projets-de-creation-et-de-dif/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>145879</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H10" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   participer au développement de
   &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
    l&amp;#039;éducation artistique et culturelle
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
  &lt;/li&gt;
@@ -2180,108 +2086,108 @@
  &lt;li&gt;
   la faisabilité technique et financière du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ouverture du dépôt des dossiers : 31 juillet 2023.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
   &lt;/strong&gt;
   . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
  &lt;/li&gt;
  &lt;li&gt;
   Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
 &lt;/p&gt;
 &lt;p&gt;
  Ce projet est mené en partenariat avec le centre Pompidou.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
 &lt;/p&gt;
 &lt;p&gt;
  Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Jeunesse
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -2311,393 +2217,468 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;absence de processus de recherche et de création
  &lt;/li&gt;
  &lt;li&gt;
   les projets de diffusion exclusive d&amp;#039;une création déjà existante
  &lt;/li&gt;
  &lt;li&gt;
   une résidence se déroulant sur une durée inférieure à trois mois
  &lt;/li&gt;
  &lt;li&gt;
   un dossier administratif incomplet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Affaires Culturelles de La Réunion (DAC Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  Emails :
  &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
   nicolas.stojcic&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
   marie-dominique.picard&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
   karine.saingainy&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 0692 45 99 47
 &lt;/p&gt;
 &lt;p&gt;
  23 Rue Labourdonnais 97400 Saint-Denis
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt des dossiers ouvrira le 31 juillet 2023.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>163591</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner les Villes et Pays d'Art et d'Histoire</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Villes et Pays d’Art et d’Histoire</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les Villes et Pays d&amp;#039;Art et d&amp;#039;Histoire dans la valorisation et l&amp;#039;animation du patrimoine, au plus près des citoyens, grâce à leurs programmes annuels d&amp;#039;actions de sensibilisation, de médiation et d&amp;#039;éducation au patrimoine et à l&amp;#039;architecture.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine reconnaît que le patrimoine culturel est un facteur essentiel de développement de ses territoires et qu’il reste, pour certains d’entre eux, la principale ressource disponible.&lt;/p&gt;&lt;p&gt;Dans une région caractérisée par sa grande superficie, la valorisation du patrimoine permet donc de promouvoir l’idée d’un aménagement raisonné de tous ses territoires. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt du dossier : 1er avril de chaque année&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Coût du personnel gérant le label VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prestations extérieures (techniques, intellectuelles, cachets artistiques)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication sur les actions VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Location/achat de matériel pour réaliser les actions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Expositions, outils de médiation du patrimoine, valises pédagogiques, outils numériques d&amp;#039;aide à la visite.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Modalités de calcul de la subvention régionale &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Maximum de 20% du coût des dépenses éligibles avec une aide plafonnée à 15 000 € / an.&lt;/p&gt;&lt;p&gt;Une bonification de 10% sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (Cf. carte EPCI en annexe).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les gestionnaires du label (collectivités territoriales ou associations) des :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Villes d&amp;#039;art et d&amp;#039;histoire de moins de 50 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pays d&amp;#039;art et d&amp;#039;histoire de moins de 150 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programme d&amp;#039;actions équilibrées sur les publics touristiques, habitants et jeunes publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Convention de labellisation VPAH avec le Ministère de la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Équipe de valorisation du patrimoine professionnelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les dossiers éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les VPAH situés en territoires ruraux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les VPAH mettant en œuvre des actions innovantes et importantes en direction du public jeune et scolaire, notamment dans le cadre de Parcours d&amp;#039;Éducation Artistique et Culturelle en partenariat avec l&amp;#039;Éducation Nationale, ou intégrant d’autres approches patrimoniales comme le patrimoine culturel immatériel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La valorisation des données de l&amp;#039;Inventaire Général du patrimoine culturel in situ&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions en faveur des publics en situation précaire et des publics en situation de handicap (accessibilité des contenus culturels, partenariats avec des structures gérant ces publics…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/villes-et-pays-dart-et-dhistoire</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?
 &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toutes les demandes devront faire l&amp;#039;objet d&amp;#039;une prise de contact via l&amp;#039;e-mail de contact ci-dessous, merci de préciser votre département.&lt;/p&gt;&lt;p&gt;Les demandes pendront en compte la programmation des projets &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programmation annuelle avec une date limite de dépôt des dossiers le 1er avril de chaque année.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets éligibles seront programmés en fonction de l&amp;#039;enveloppe budgétaire annuelle dévolue à ce dispositif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pièces justificatives à fournir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre saisine motivant la demande&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Budget prévisionnel (en € HT) et décision (délibération de la collectivité, acte du conseil d’administration ou autre acte décisionnel)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Programme prévisionnel d&amp;#039;actions détaillé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Fiche d&amp;#039;identité Siren&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Patrimoine et Inventaire - Unité Politiques Publiques et Budget&lt;/p&gt;&lt;p&gt;Direction de la Culture et du Patrimoine&lt;/p&gt;&lt;p&gt;15, rue de l’Ancienne Comédie&lt;/p&gt;&lt;p&gt;86021 Poitiers CS 70575&lt;/p&gt;&lt;p&gt;05 49 36 30 05&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/villes-et-pays-dart-et-dhistoire/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>161850</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Acquérir et développer des outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels - Fonds d'accessibilité des oeuvres</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Fonds d&amp;apos;accessibilité des oeuvres</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="K12" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Fonds d’accessibilité des œuvres permet l’acquisition et le développement d’outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels. En application de la convention internationale des droits des personnes handicapées signée à New York le 30 mars 2007*, pour favoriser la participation des personnes handicapées à la vie culturelle, le ministère de la Culture soutient l’engagement des structures culturelles dans leur politique d’accessibilité à l’offre culturelle.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que le Fonds d&amp;#039;accessibilité des œuvres ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Depuis 2018, le Fonds accessibilité permet de contribuer à l’effort de développement d’actions et de dispositifs permettant de &lt;strong&gt;lever les freins à la participation à la vie culturelle&lt;/strong&gt;, pour les personnes en situation de handicap, les personnes âgées et à l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico sociaux.&lt;/p&gt;&lt;p&gt;Les crédits accordés dans ce cadre porteront sur l’acquisition et le&lt;strong&gt; développement d’outils d’accessibilité&lt;/strong&gt; et devront permettre &lt;strong&gt;d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette année, une attention particulière sera portée aux projets menés par des structures culturelles qui ne sont pas encore engagées dans une dynamique de mise en accessibilité et qui souhaitent obtenir un soutien dans le cadre du Fonds d&amp;#039;accessibilité pour initier cette démarche. &lt;strong&gt;Par ailleurs, le développement et l’acquisition d’outils mutualisés entre plusieurs opérateurs culturels pourra être encouragé.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;* &lt;em&gt;Notamm&lt;/em&gt;​​​​​​​&lt;em&gt;ent ses articles 1er, 2 et 30 ; décret n° 2010-356 du 1er avril 2010 portant publication de la convention relative aux droits des personnes handicapées (ensemble un protocole facultatif), signée à New York le 30 mars 2007 - JORF n°0079 du 3 avri&lt;/em&gt;&lt;em&gt;l 2010.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de&lt;/strong&gt;&lt;strong&gt; la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette démarche vise à démocratiser l&amp;#039;accès à la culture, en abordant directement les défis liés à l&amp;#039;accessibilité pour les personnes en situation de handicap. Elle permet d’encourager les structures culturelles non engagées dans des initiatives d&amp;#039;accessibilité à initier cette démarche, et promouvoir le développement d&amp;#039;outils partagés entre plusieurs opérateurs culturels pour améliorer l&amp;#039;accessibilité de manière collaborative.&lt;/p&gt;&lt;p&gt;Le dispositif finance non seulement l&amp;#039;équipement spécialisé, mais aussi les initiatives de formation et les technologies favorisant l&amp;#039;inclusion.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le Fonds d’accessibilité des œuvres en région : procédure&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour en savoir plus sur les contacts et le calendrier mis en place dans votre région, merci de vous reporter aux onglets ci-dessous.&lt;/p&gt;
     &lt;section&gt;
         &lt;p&gt;
             &lt;/p&gt;&lt;p id="head_accordion_345"&gt;
                 &lt;/p&gt;&lt;h4&gt;&lt;strong&gt;&lt;em&gt;→ Ile-de-France (dépôt jusqu&amp;#039;au 10 avril 2024)
                                             &lt;/em&gt;&lt;/strong&gt;&lt;/h4&gt;
             &lt;p id="collapse_accordion_345"&gt;
                 &lt;/p&gt;&lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seules les demandes ayant fait l’objet d’une discussion préalable avec un conseiller de la Drac seront examinées.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le montant des subventions accordés est entre 5000 et 20 000 euros. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention sera versée au demandeur durant la période du printemps à l&amp;#039;été 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;inscription dans une démarche d’accessibilité de la structure ;&lt;/li&gt;&lt;li&gt;la pertinence des outils choisis ; &lt;/li&gt;&lt;li&gt;le budget prévisionnel. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 10 avril 2024, 23h59 (heure de Paris)&lt;/strong&gt;. Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Une question ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Ile-de-France vous êtes invités à vous adresser à : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aurélie Lesous, &lt;a href="mailto:aurelie.lesous&amp;#64;culture.gouv.fr%C2%A0"&gt;aurelie.lesous&amp;#64;culture.gouv.fr &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;strong&gt;&lt;span&gt;&lt;em&gt;→ Occitanie (dépôt jusqu&amp;#039;au 30 avril 2024)&lt;/em&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/h4&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;
             &lt;/p&gt;&lt;p id="collapse_accordion_346"&gt;
                 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de la subvention &lt;/span&gt;&lt;/p&gt;
             &lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le montant des subventions accordées ne pourra pas être inférieur à 3.000 euros. Le plafond du taux d&amp;#039;intervention de la DRAC est fixé à 80 % du coût total du projet. Les structures ayant déposé un projet seront informées, par la DRAC, de la suite donnée à leur demande de financement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’attribution de la subvention&lt;/span&gt;&lt;/p&gt;
         &lt;p&gt;&lt;span&gt;La subvention sera versée en une seule fois après la tenue de la commission. La subvention sera versée trois mois après la tenue de la commission.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’évaluation des dossiers&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;de l’équilibre géographique des porteurs de projets ;&lt;/li&gt;&lt;li&gt;de la représentativité des différentes disciplines et domaines artistiques et culturels ;&lt;/li&gt;&lt;li&gt;du renouvellement des bénéficiaires ;&lt;/li&gt;&lt;li&gt;du taux d&amp;#039;intervention de la structure.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Calendrier&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 30 avril 2024, 23h59 (heure de Paris).&lt;/strong&gt; Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Une question ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Occitanie vous êtes invités à vous adresser à : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vivien Chabrol, 05 67 73 20 88 ; &lt;a href="mailto:vivien.chabrol&amp;#64;culture.gouv.fr"&gt;vivien.chabrol&amp;#64;culture.gouv.fr&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.demarches-simplifiees.fr/commencer/pol-culturelles_fonds-accessibilite-occitanie" target="_blank" rel="noopener noreferrer"&gt;
         Accéder au formulaire - Occitanie
         &lt;span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;                
     &lt;/section&gt;
     &lt;section&gt;
         &lt;h4&gt;&lt;span&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;→ Autres régions&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/h4&gt;&lt;p&gt;&lt;span&gt;Pour plus d&amp;#039;informations sur le Fonds d&amp;#039;accessibilité des œuvres dans votre région, nous vous invitons à contacter la Direction régionale des affaires culturelles (DRAC/DAC) de votre région &lt;/span&gt;&lt;a href="https://www.culture.gouv.fr/Regions" target="_blank"&gt;ici&lt;/a&gt;&lt;span&gt;.  &lt;/span&gt;&lt;/p&gt;
     &lt;/section&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Entreprises publiques locales &lt;/li&gt;&lt;li&gt;EPCI à fiscalité propre &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État &lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La nature des projets éligibles est large : outre l’acquisition de matériel spécifique, le Fonds permet également de soutenir des formations et le développement d’outils de communication adaptés mais aussi la mise en œuvre d’audiodescription ou de traduction. Pour tour les projets, les crédits accordés devront permettre d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap, les personnes âgées et l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico-sociaux. &lt;/p&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;A titre d’exemple, les actions suivantes sont éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Boucles magnétiques, dispositifs de sur-titrage ;&lt;/li&gt;&lt;li&gt;Maquettes tactiles ; &lt;/li&gt;&lt;li&gt;Livrets en braille ; &lt;/li&gt;&lt;li&gt;Documents FALC visant à permettre l’accessibilité des œuvres ;&lt;/li&gt;&lt;li&gt;Outils et dispositifs d’accompagnement à la rencontre avec œuvres pour les personnes ayant des troubles autistique ou un handicap mental ; &lt;/li&gt;&lt;li&gt;Signalétique accessible ; &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation à la prise en main et à l’utilisation de ces outils…&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/section&gt;&lt;section&gt;Ne sont pas éligibles :&lt;/section&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Les projets d’action culturelle ou d’éducation artistique et culturelle ;&lt;/li&gt;&lt;li&gt;les interventions sur le cadre bâti ;&lt;/li&gt;&lt;li&gt;les projets de formation n’incluant pas la prise en main et l’utilisation de ces outils.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/section&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/fonds-d-accessibilite-des-oeuvres</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service déconcentré du ministère de la Culture territorialement compétent (DRAC)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-daccessibilite-des-oeuvres/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>120623</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Mener des projets de développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Culture et Justice</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture
 Ministère de la Justice</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Grand Est</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la Culture et le ministère de la Justice soutiennent le développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse, en allouant une subvention aux organisateurs de tels projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que l&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Depuis le premier protocole d&amp;#039;accord signé en 1986, la politique interministérielle Culture &amp;amp; Justice a pour objectif de mettre en œuvre, pour les personnes placées sous main de justice, une politique culturelle de qualité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans cette optique, le ministère de la Culture favorise l&amp;#039;accès de tous et de chacun, et notamment des personnes les plus éloignées voire exclues, à l&amp;#039;art et à la culture. L&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; soutient, dans les établissements pénitentiaires et les services de la protection judiciaire, un programme d&amp;#039;actions culturelles en liaison avec les collectivités territoriales et les organismes qui souhaiteraient s&amp;#039;associer au projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces actions culturelles prennent en compte la diversité des secteurs d&amp;#039;expression et des modes d&amp;#039;interventions tels que : le livre et la lecture, le théâtre, les arts du cirque, la musique et la danse, les arts plastiques, le cinéma, l&amp;#039;audiovisuel, le multimédia et le patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  Un plan de développement des bibliothèques et de la lecture est mis en œuvre ainsi que des actions culturelles et artistiques en direction des publics relevant du ministère de la Justice dans le cadre des politiques d&amp;#039;insertion et d&amp;#039;éducation. Ce plan favorise l&amp;#039;accès aux pratiques culturelles et artistiques et doit contribuer à la lutte contre l&amp;#039;illettrisme par l&amp;#039;appropriation et la réappropriation de la culture. L&amp;#039;évaluation des actions culturelles et des pratiques artistiques réalisées ces dernières années confirme leur capacité à susciter l&amp;#039;expression des personnes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -2720,106 +2701,106 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Ce partenariat vise à privilégier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le développement d&amp;#039;activités culturelles spécifiques dans les établissements pénitentiaires co-construit avec les acteurs de la justice et en faveur du plus grand nombre de détenus (résidence, programme thématique...)
  &lt;/li&gt;
  &lt;li&gt;
   le développement de la lecture et la maîtrise de la langue au sein d&amp;#039;actions valorisant les bibliothèques/médiathèques des trois établissements pénitentiaires concernés
  &lt;/li&gt;
  &lt;li&gt;
   le renforcement des liens avec les réseaux artistiques  et culturels
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;inscription des établissements pénitentiaires dans les manifestations culturelles nationales et locales
  &lt;/li&gt;
  &lt;li&gt;
   la valorisation à l&amp;#039;extérieur des activités menées en milieu pénitentiaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → L&amp;#039;Académie Fratellini et la Maison d&amp;#039;arrêt de Villepinte (93) - 2021
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Académie Fratellini a développé en 2021 à la Maison d&amp;#039;arrêt de Villepinte (93) des ateliers de découverte des arts du cirque, orchestrés de manière à ce que les personnes détenues puissent découvrir plusieurs agrès au fil des séances.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs suivis :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   valorisation des capacités et qualités individuelles au sein du groupe ;
  &lt;/li&gt;
  &lt;li&gt;
   apprentissage de l&amp;#039;écoute de l&amp;#039;autre ;
  &lt;/li&gt;
  &lt;li&gt;
   retrouver la confiance en soi et dans les autres.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Passage / Parenthèse et l&amp;#039;Agence régionale du livre PACA - 2022
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de la subvention versée : 30.000 euros
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Passage&amp;#34; et &amp;#34;Parenthèse&amp;#34; sont deux dispositifs portés par l&amp;#039;Agence Régionale du Livre Provence-Alpes-Côte d&amp;#039;Azur en direction des publics placés sous main de justice.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2018, &amp;#34;Passage&amp;#34; s&amp;#039;attache à aménager et à animer des espaces de lecture dans les foyers de la Protection judiciaire de la jeunesse. &amp;#34;Parenthèse&amp;#34;, initié en 2015, contribue au développement des bibliothèques en milieu carcéral pour les populations majeures et mineures et à la mise en œuvre d&amp;#039;actions culturelles de sensibilisation à la lecture (ateliers d&amp;#039;écriture journalistique, résidences d&amp;#039;auteurs etc).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / services de l&amp;#039;État
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles à l&amp;#039;appel à projets :
 &lt;/p&gt;
@@ -2893,73 +2874,73 @@
 &lt;p&gt;
  Un comité de sélection, associant des représentants de la DISP, de la DIRPJJ Grand Est et de la DRAC se réunira courant décembre 2023 pour sélectionner les projets et déterminer le montant des subventions accordées.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera portée aux éléments suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualité du projet artistique et culturel
  &lt;/li&gt;
  &lt;li&gt;
   Adéquation avec les objectifs de l&amp;#039;accompagnement des personnes placées sous main de justice
  &lt;/li&gt;
  &lt;li&gt;
   Modalités de mise en œuvre du partenariat artiste / structure / bénéficiaires
  &lt;/li&gt;
  &lt;li&gt;
   Ouverture culturelle proposée aux bénéficiaires
  &lt;/li&gt;
  &lt;li&gt;
   Pertinence des objectifs et des modalités pratiques de l&amp;#039;évaluation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-justice</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;opération Culture et Justice en Grand Est, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - À la DRAC Grand Est :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Département des Ardennes :
   &lt;a href="mailto:frederique.petit&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    frederique.petit&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   ; 06 60 44 22 84
  &lt;/li&gt;
  &lt;li&gt;
   Départements de l&amp;#039;Aube et de la Haute-Marne :
   &lt;a href="mailto:pascale.valentin-bemmert&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    pascale.valentin-bemmert&amp;#64;culture.gouv.fr
    &lt;span&gt;
@@ -2995,139 +2976,164 @@
  &lt;li&gt;
   Départements du Bas-Rhin et du Haut-Rhin :
   &lt;a href="mailto:pierre.vogler&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    pierre.vogler&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   ; 06 27 26 12 82
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - À la DISP Grand Est-Strabourg :
  &lt;/strong&gt;
  &lt;a href="mailto:elodie.roche&amp;#64;justice.fr" rel="noopener" target="_blank"&gt;
   elodie.roche&amp;#64;justice.fr
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  ; 03 88 56 81 72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b040-culture-justice/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>127289</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir des investissements numériques dans le champ culturel</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>INVESTISSEMENT CULTUREL - Aide aux investissements numériques</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
-Association
-[...3 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
 &lt;/p&gt;
 &lt;p&gt;
  Les autres aides à l&amp;#039;investissement culturel :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
    Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
    Investissement culturel – Aide aux structures itinérantes
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
  &lt;/li&gt;
  &lt;li&gt;
   Aménageurs mandatés par les collectivités locales,
  &lt;/li&gt;
  &lt;li&gt;
   Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est une
  &lt;strong&gt;
   subvention d&amp;#039;un taux maximum de 40%
  &lt;/strong&gt;
  du montant des dépenses éligibles, plafonnées à 1 M€.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
 &lt;/p&gt;
 &lt;p&gt;
  Sont concernés :
 &lt;/p&gt;
@@ -3136,73 +3142,73 @@
   La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
  &lt;/li&gt;
  &lt;li&gt;
   La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet objet de la demande d&amp;#039;aide doit être financé
  &lt;strong&gt;
   à hauteur de 20% minimum par la structure porteuse.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les projets relevant du secteur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du spectacle vivant
   &lt;/strong&gt;
   :
   &lt;span&gt;
    Christine Vacher :
    &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
     christine.vacher&amp;#64;iledefrance.fr
    &lt;/a&gt;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du patrimoine
   &lt;/strong&gt;
   : Héloise Maillé - heloise.maille-virole&amp;#64;iledefrance.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
@@ -3218,219 +3224,264 @@
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du cinéma
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du livre et de la lecture
   &lt;/strong&gt;
   : Delphine Martincourt -
   &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    delphine.martincourt&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b09-investissement-culturel-aide-aux-investisseme/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>162305</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Permettre aux  élèves et jeunes de l'enseignement Professionnel de découvrir de nouveaux domaines d’application aux savoir-faire</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Enseignement Professionnel : Lycées Professionnels  et CFA au Festival d’Aix</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Ce parcours professionnel invite à la découverte de l’opéra. Il est proposé à l’ensemble des lycées professionnels, des CFA de la Région SUD, rattachés aux Académies d‘Aix- Marseille et de Nice.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;S’adressant spécifiquement lycées professionnels, aux CFA de la Région SUD Provence-Alpes-Côte d&amp;#039;Azur, le Parcours professionnel  invite à la découverte de l’opéra en proposant un focus technique du spectacle vivant : les Professions et les savoirs-faire du spectacle vivant et de l’opéra, les étapes qui précédent la première représentation d’un opéra.&lt;br /&gt; &lt;br /&gt; L’objectif est de permettre à ces  élèves et jeunes  adultes au début de leur vie professionnelle et jeunes de découvrir de nouveaux domaines d’application aux savoir-faire et aux compétences qu’ils acquièrent dans leur formation, élargissant ainsi leur champ des possibles et la construction de leur projet professionnel.  &lt;/p&gt;
 &lt;p&gt;Fondé sur la réciprocité, ce parcours se construit avec l’équipe pédagogique : chaque étape du parcours, ainsi que  l’opéra auquel les élèves assisteront en fonction des filières  et spécialisation. &lt;/p&gt; &lt;p&gt;Les lycées professionnels, CFA  de la Région SUD, rattachés aux Académies d‘Aix- Marseille et de Nice&lt;strong&gt;. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>27/11/2020</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les modalités d&amp;#039;inscription :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ACADEMIE d’AIX MARSEILLE | INSCRIPTIONS VIA LA DAAC  &lt;/strong&gt;&lt;br /&gt; Les inscriptions au dispositif se font via un formulaire accessible  en ligne  sur le site de la DAAC.&lt;br /&gt; L’adresse vous sera communiquée par Mme Isabelle Tourtet - courriel : &lt;a href="mailto:isabelle.tourtet&amp;#64;ac-aix-marseille.fr"&gt;isabelle.tourtet&amp;#64;ac-aix-marseille.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ACADEMIE DE NICE | INSCRIPTIONS VIA LA DAAC  &lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Académie de Nice | DAAC chargé du domaine musique conseiller EAC&lt;/strong&gt;,&lt;br /&gt; Philippe Mopin - courriel : &lt;a href="mailto:philippe.mopin&amp;#64;ac-nice.fr"&gt;philippe.mopin&amp;#64;ac-nice.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Festival d’Aix | &lt;/strong&gt;&lt;strong&gt;Responsable du Service éducatif, &lt;/strong&gt;&lt;br /&gt; Frédérique Tessier - courriel : &lt;a href="mailto:frederique.tessier&amp;#64;festival-aix.com"&gt;frederique.tessier&amp;#64;festival-aix.com&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Modalité de remboursement des frais de transports &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Remboursements des 2 transports pour 10 établissements professionnels sélectionnés (6 de l’Académie d’Aix-Marseille et 6 de l’Académie de Nice).&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Votre demande de remboursement&lt;/strong&gt; et &lt;strong&gt;votre facture&lt;/strong&gt; doivent être adressées &lt;strong&gt;par courriel&lt;/strong&gt; à la Direction de la Jeunesse, des Sports et de la Citoyenneté :&lt;br /&gt; &lt;strong&gt;Joëlle HANANIA&lt;/strong&gt;, chargée de mission Education artistique et culturelle : &lt;a href="mailto:jhanania&amp;#64;maregionsud.fr"&gt;jhanania&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Françoise Bouchetière, &lt;/strong&gt;gestionnaire au Service Jeunesse et Citoyenneté  : &lt;a href="mailto:fbouchetière&amp;#64;maregionsud.fr"&gt;fbouchetière&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/enseignement-professionnel-lycees-professionnels-et-cfa-au-festival-daix</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/enseignement-professionnel-lycees-professionnels-et-cfa-au-festival-daix/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>120641</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Faire découvrir des lieux patrimoniaux, leur histoire et leurs collections aux jeunes et à leurs familles à travers une pratique artistique</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>C&amp;apos;est mon patrimoine !</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H16" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La découverte et la familiarisation des enfants et des adolescents à la culture passe par la découverte d&amp;#039;un patrimoine et d&amp;#039;une pratique artistique. Le ministère de la Culture soutient ces actions en allouant une subvention aux porteurs de projets dans le cadre de l&amp;#039;appel à projets &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lancée en 2005 par le ministère de la Culture (&amp;#34;Les Portes du temps&amp;#34;), l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; contribue à l&amp;#039;émancipation des jeunes par les arts et la culture et repose sur les trois piliers de l&amp;#039;éducation artistique et culturelle (EAC) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rencontre avec les artistes et les œuvres,
  &lt;/li&gt;
  &lt;li&gt;
   la connaissance des arts et du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   et la pratique artistique.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette opération a vocation à s&amp;#039;inscrire dans les projets de territoire contractualisés. Elle encourage des pratiques artistiques et culturelles nouvelles (balades urbaines, reportages photo, vidéo, radio, utilisation du jeu vidéo comme support de médiation par exemple).
@@ -3490,67 +3541,67 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Subvention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de la subvention versée par l&amp;#039;État ne peut excéder 80 % du budget total du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financement &amp;#34;politique de la ville&amp;#34;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets visent l&amp;#039;ensemble des territoires prioritaires, dont les territoires ruraux. Pour être éligible à un financement spécifique des crédits politiques de la ville, le public bénéficiaire visé par le projet doit être composé d&amp;#039;au moins 60 % de jeunes issus des quartiers prioritaires de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets touchant majoritairement d&amp;#039;autres publics éloignés peuvent être financés sur d&amp;#039;autres crédits, notamment apportés par le ministère de la Culture.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligibles à un financement, les projets devront remplir les conditions suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Co-construction et co-financement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être co-construit entre professionnels de différentes disciplines : médiateurs des patrimoines, artistes professionnels, acteurs de l&amp;#039;enfance et de la jeunesse, du secteur public ou de l&amp;#039;éducation populaire, etc.
  &lt;/li&gt;
  &lt;li&gt;
   reposer sur un partenariat impliquant au moins un service ou une structure patrimoniale : le partenaire patrimonial est pleinement associé à l&amp;#039;élaboration et à la réalisation du projet. Deux services différents d&amp;#039;une même collectivité, patrimoine et jeunesse, peuvent par dérogation être considérés comme partenaires.
  &lt;/li&gt;
  &lt;li&gt;
   reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une formation préalable est attendue pour chaque projet à destination des différents acteurs, notamment les animateurs encadrant les jeunes. Cette formation peut être dispensée par l&amp;#039;établissement patrimonial, par une structure d&amp;#039;accueil de jeunes et/ou un réseau d&amp;#039;éducation populaire (dans le cadre d&amp;#039;un seul projet ou pour un territoire plus vaste et pour plusieurs projets mutualisés).
@@ -3604,760 +3655,514 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles les projets :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   qui ne respectent pas la composition du public cible (jeunes de 6 à 18 ans, issus à 60% minimum des quartiers prioritaires de la ville),
  &lt;/li&gt;
  &lt;li&gt;
   ne comportant pas d&amp;#039;axe de pratique artistique avec un professionnel du domaine artistique concerné,
  &lt;/li&gt;
  &lt;li&gt;
   dont le partenaire patrimonial n&amp;#039;est pas explicitement impliqué dans l&amp;#039;élaboration et la réalisation du projet,
  &lt;/li&gt;
  &lt;li&gt;
   ne reposant pas sur plusieurs financements.
  &lt;/li&gt;
  &lt;li&gt;
   Une simple visite au musée ou dans un monument historique, sans contrepartie créative de la part des jeunes, n&amp;#039;est pas considérée comme déterminante dans la validation des projets.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/c-est-mon-patrimoine</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À la DRAC :
   &lt;a href="mailto:CMP.drac.hdf&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    CMP.drac.hdf&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au SGAR :
   &lt;a href="mailto:sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr" rel="noopener" target="_blank"&gt;
    sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a2f0-cest-mon-patrimoine/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>144485</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la diffusion du spectacle vivant : festivals, saisons culturelles</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-      <c r="H17" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J17" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>La subvention ne peut excéder 40% du budget global du projet</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="N17" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le domaine de la diffusion du spectacle vivant, quelle que soit la 
+discipline proposée, l&amp;#039;intervention de la collectivité départementale 
+vise à soutenir les organisateurs de manifestations culturelles ou de 
+saisons culturelles, qui proposent sur le territoire landais une 
+programmation fondée sur des créations menées par des artistes 
+professionnels, qui aménagent des lieux pour accueillir au mieux les 
+œuvres, les publics et les artistes, et qui mettent en place un mode 
+d&amp;#039;actions susceptible de fidéliser les spectateurs.
+Parmi ses priorités d&amp;#039;intervention, le Département s&amp;#039;attache à 
+accompagner les projets qui s&amp;#039;engagent à favoriser un accès qualitatif à
+ la culture pour les publics qui en sont les plus éloignés, ainsi que 
+ceux qui développent des programmes d&amp;#039;actions qui contribuent à 
+l&amp;#039;éducation artistique et culturelle des plus jeunes. Il porte également
+ une attention particulière aux projets qui visent à assurer la 
+diversité de l&amp;#039;offre de spectacle vivant sur le territoire landais, en 
+favorisant les esthétiques et les disciplines les moins présentes, et à 
+ceux qui soutiennent l&amp;#039;exigence artistique professionnelle.
+L&amp;#039;aide départementale a pour objectif de renforcer celle apportée 
+localement par les communes, groupements de communes ou autres 
+partenaires publics. Elle vient accompagner l&amp;#039;effort financier engagé en
+ termes de programmation et de régie technique.&lt;/p&gt;&lt;p&gt;Le montant de l&amp;#039;intervention du Département tient donc compte de la 
+pluralité du financement, du montant d&amp;#039;engagement des différents 
+échelons institutionnels, et de la capacité du porteur de projet à 
+mobiliser des recettes propres (billetterie, fonds propres, buvette, 
+etc.). Il tient également compte du soutien en nature éventuellement 
+apporté par le Département dans le cadre de son règlement départemental 
+de mise à disposition de matériels scéniques et muséographiques, et/ou 
+de celui des collectivités de proximité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
-[...76 lines deleted...]
-      <c r="S17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout dossier déposé au titre du soutien aux festivals doit obligatoirement remplir les conditions d’éligibilité suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être détenteur de la « licence d&amp;#039;entrepreneur du spectacle » à partir de 6 spectacles proposés.&lt;/li&gt;&lt;li&gt;Être soutenu par son échelon institutionnel de proximité le plus compétent : commune, EPCI, etc.&lt;/li&gt;&lt;li&gt;Proposer une programmation sur une durée minimale de deux jours consécutifs pour être qualifié de « festival ».&lt;/li&gt;&lt;li&gt;Faire obligatoirement appel à l&amp;#039;intervention rémunérée d&amp;#039;artistes et de techniciens professionnels.&lt;/li&gt;&lt;li&gt;Proposer un renouvellement artistique de la programmation d&amp;#039;année en année.&lt;/li&gt;&lt;li&gt;Prédominance
+ de la part consacrée à la programmation artistique (coûts de cession 
+des spectacles, accueil logistique des artistes et mise en œuvre 
+technique) au regard du budget global.&lt;/li&gt;&lt;li&gt;Valoriser
+ la manifestation et le soutien du Département par une communication 
+adaptée avec des supports dédiés (imprimés ou numériques).&lt;/li&gt;&lt;li&gt;Proposer une politique tarifaire adaptée aux différents publics (minimum : tarif plein/ tarif réduit).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ne
+ sont pas retenus comme éligibles à une aide départementale : les 
+projets et programmes d&amp;#039;animations proposant une déclinaison locale 
+d&amp;#039;événements nationaux (fêtes de la musique, journées du patrimoine, 
+etc.), les programmes d&amp;#039;animation festive (fêtes patronales), 
+commerciale et touristique des territoires, ainsi que les actions déjà 
+financées par ailleurs par la politique culturelle et patrimoniale du 
+Département (programmes de diffusion culturelle des médiathèques, des 
+établissements patrimoniaux, des opérateurs à rayonnement départemental 
+déjà soutenus par la collectivité, etc.)&lt;/p&gt;&lt;p&gt;Selon sa nature et les 
+moyens mis en œuvre pour sa réalisation, le projet est classé dans une 
+catégorie définie par le nombre de critères additionnels qu&amp;#039;il remplit.&lt;/p&gt;&lt;p&gt;Ce
+ classement ne donne pas droit de facto au montant plafonné de 
+subvention de la catégorie : les critères sont les supports de 
+l&amp;#039;instruction de la demande de subvention et permettent de préciser le 
+montant soumis au vote de la Commission Permanente, dans la limite des 
+crédits disponibles.&lt;/p&gt;&lt;p&gt;Liste des 9 critères additionnels : plus de détails sur le site landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-aux-festivals</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
   culture&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/09de-aider-a-la-diffusion-du-spectacle-vivant-aide/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>166134</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Développer les pratiques culturelles en milieu rural en Ile-de-France</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Culture et ruralités en Ile-de-France</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K18" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Le montant minimum de subvention est de 5 000€.  Le montant de la subvention alloué par la DRAC Ile-de-France peut atteindre 80% du budget de l'action, un co-financement du projet est attendu.</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="O18" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Culture et ruralités en Ile-de-France&lt;/p&gt;&lt;p&gt;Les pratiques artistiques et culturelles sont des leviers d&amp;#039;émancipation personnelle et de cohésion sociale. Pour autant, les freins à la pratique artistique et à la fréquentation des lieux culturels sont nombreux : accessibilité géographique, moyens financiers, mécanismes d&amp;#039;exclusion sociale, etc.&lt;/p&gt;&lt;p&gt;La direction régionale des affaires culturelles d&amp;#039;Île-de-France (DRAC IDF), service déconcentré du ministère de la Culture placé sous l&amp;#039;autorité du préfet de région, souhaite développer l&amp;#039;accompagnement des projets culturels et artistiques à destination des populations des territoires ruraux.&lt;/p&gt;&lt;p&gt;Présentation du dispositif&lt;/p&gt;&lt;p&gt;Qu&amp;#039;est-ce que l&amp;#039;appel à projets &amp;#34;Culture et ruralités&amp;#34; ?&lt;/p&gt;&lt;p&gt;Le présent dispositif en faveur des territoires ruraux a pour objectif de favoriser l&amp;#039;égal accès à l&amp;#039;offre culturelle au bénéfice des habitants des territoires ruraux et à développer l&amp;#039;attractivité des territoires.&lt;/p&gt;&lt;p&gt;Il s&amp;#039;appuie sur les ressources culturelles des territoires ruraux, sur la mobilisation des opérateurs et des structures culturelles, sur le partenariat avec les collectivités territoriales, sur les réseaux associatifs, sur les acteurs ruraux et sur la participation des habitants.&lt;/p&gt;&lt;p&gt;Les bénéficiaires des projets sont les habitants résidant dans les communes rurales de la région Île-de-France. Le dispositif concerne tous les habitants, de la petite enfance au grand âge, avec une attention particulière aux projets s&amp;#039;adressant au public des 16-25 ans.&lt;/p&gt;&lt;p&gt;Objectifs de la démarche&lt;/p&gt;&lt;p&gt;Le dispositif vise en particulier à développer l&amp;#039;éducation artistique et culturelle et à accompagner les projets culturels des territoires ruraux en soutenant notamment les projets hors-les-murs et itinérants.&lt;/p&gt;&lt;p&gt;Pour en savoir plus, vous pouvez télécharger le cahier des charges ci-dessous : &lt;/p&gt;&lt;p&gt;https://www.culture.gouv.fr/mc/content/download/384868/file/Cahier%20des%20charges%20Culture%20et%20Ruralités%202026.pdf?inLanguage&amp;#61;fre-FR&amp;amp;version&amp;#61;1&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Critères d&amp;#039;éligibilité du projet&lt;/p&gt;&lt;p&gt;Les projets éligibles doivent s&amp;#039;inscrire dans la géographie prioritaire des territoires ruraux définie au niveau interministériel, selon la grille de densité au 1er janvier 2025 : https://www.insee.fr/fr/information/8571524&lt;/p&gt;&lt;p&gt;Les communes considérées comme rurales relèvent des catégories de densité 1, 2 ou 3 : les bourgs ruraux, les communes rurales à habitat dispersé, les communes rurales à habitat très dispersé.&lt;/p&gt;&lt;p&gt;Les projets doivent être mis en œuvre sur la saison 2026-2027.&lt;/p&gt;&lt;p&gt;Critères de non-éligibilité du projet&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;Les projets déployés uniquement sur le temps scolaire car les dispositifs d&amp;#039;éducation artistique et culturelle en partenariat avec les académies font l&amp;#039;objet d&amp;#039;appels à projets spécifiques ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets reconduits sur le même territoire au-delà de deux années de suite ;&lt;/p&gt;&lt;p&gt;Les projets ne permettant pas un accès libre et gratuit de la population concernée.&lt;/p&gt;&lt;p&gt;Les demandes d’aide au fonctionnement ;&lt;/p&gt;&lt;p&gt;Les demandes d&amp;#039;aide à la création artistique ;&lt;/p&gt;&lt;p&gt;Les demandes d’aide à la diffusion artistique uniquement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="S18" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2026</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Qui peut déposer un dossier ?&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises privées &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI à fiscalité propre &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d’éligibilité du demandeur&lt;/p&gt;&lt;p&gt;Le dispositif couvre l&amp;#039;ensemble des secteurs artistiques et toutes les dimensions de la culture. Sont ainsi concernés les champs du spectacle vivant, du patrimoine, de l&amp;#039;architecture, de la culture scientifique et technique, des arts visuels, du cinéma, de l&amp;#039;audiovisuel, du livre et de la lecture, des pratiques numériques et de l&amp;#039;éducation populaire.&lt;/p&gt;&lt;p&gt;Sont éligibles à candidater :&lt;/p&gt;&lt;p&gt;Les communautés de communes rurales, les communes rurales ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les professionnels des métiers artistiques et culturels et les structures culturelles, inscrits dans les réseaux de création, de diffusion ou de recherche ainsi que les structures de l&amp;#039;éducation populaire.&lt;/p&gt;&lt;p&gt;Critères de non-éligibilité du demandeur&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;Les EPCI (communautés de communes ou communautés d&amp;#039;agglomération) dont la convention avec la DRAC IDF concerne un accompagnement au titre de la ruralité ;&lt;/p&gt;&lt;p&gt;Les structures culturelles dont la convention avec la DRAC IDF concerne un accompagnement au titre de la ruralité ;&lt;/p&gt;&lt;p&gt;Les structures culturelles bénéficiant de subventions exceptionnelles au titre de la ruralité (le Fonds d&amp;#039;innovation territoriale (FIT), un apport dans le cadre du Plan Culture et Ruralité, etc.).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/culture-et-ruralites-en-ile-de-france</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dev-culturel_ruralites-idf</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction régionale des affaires culturelles (DRAC) Ile-de-France&lt;/p&gt;&lt;p&gt;Service régional des Populations, de l’Accompagnement, de la Coopération et des Territoires (SRPACTE)&lt;/p&gt;&lt;p&gt;srpacte.idf&amp;#64;culture.gouv.fr &lt;/p&gt;&lt;p&gt;47 Rue Le Peletier 75009 Paris&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/culture-et-ruralites-en-ile-de-france/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...236 lines deleted...]
-      <c r="A20" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>120634</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets culturels et artistiques organisés pendant l’été</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>L&amp;apos;Été culturel</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F20" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H20" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>12.000€</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de favoriser la participation à la vie culturelle, le ministère de la Culture apporte son soutien à des projets culturels et artistiques organisées pendant l&amp;#039;été.
 &lt;/p&gt;
 &lt;p&gt;
  Votre structure propose un projet culturel en été ? Le ministère de la Culture apporte un soutien financier à des projets culturels et artistiques en ce sens, organisés en juillet et en août.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que l&amp;#039;été culturel ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lancé en 2020, l&amp;#039;été culturel est une opération nationale visant à
  &lt;strong&gt;
   soutenir des propositions artistiques et culturelles
  &lt;/strong&gt;
  (concerts, représentations, ateliers, projets participatifs...), toutes disciplines confondues, ayant lieu en juillet et août. Ces  projets peuvent être proposés par une association, un particulier, une collectivité (territoriale, régionale, départementale, communale), un établissement public ou bien un organisme privé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les objectifs de la démarche
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -4447,570 +4252,398 @@
  &lt;span&gt;
   &lt;strong&gt;
    Montant de la subvention
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Chaque équipe ou artiste retenu sera accompagnée par la DRAC Hauts-de-France à hauteur de 12 000 €.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Modalités d&amp;#039;attribution de la subvention
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   La subvention est versée dans son entièreté dès que les résultats de la commission sont connus et que le dossier de subvention est complet.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Dans le cadre de l&amp;#039;Eté culturel 2022, en Normandie, dix musiciens à vélos ont proposé des concerts, une découverte des instruments baroques, des étapes cyclistes avec le public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Une compagnie a proposé dans des quartiers prioritaires de la métropole de Bordeaux des ateliers de médiation ainsi que la création d&amp;#039;un spectacle de danse verticale par les artistes et les habitants.
  &lt;/li&gt;
  &lt;li&gt;
   En Martinique, des comédiens ont animé le quotidien des personnes âgées et des équipes de 4 EHPAD. Ces derniers ont découvert la nouvelle création de la compagnie, ont participé à des ateliers et se sont laissés surprendre par des jeux de clown impromptus.
  &lt;/li&gt;
  &lt;li&gt;
   En Grand Est, le dispositif Jeunes ESTivants a compté 63 projets artistiques, 210 jeunes artistes et 60 lieux mobilisés en 2021.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont sollicités dans ce cadre des compagnies ou collectifs artistiques, des ensembles musicaux ou vocaux, des regroupements factuels d&amp;#039;artistes, des artistes des arts visuels, des artistes auteurs illustrateurs – tous professionnels souhaitant s&amp;#039;engager collectivement ou individuellement dans la réalisation de ces impromptus.
 &lt;/p&gt;
 &lt;p&gt;
  Ces artistes et compagnies doivent avoir une expérience professionnelle dans les Hauts-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures culturelles, lieux de diffusion et agences de production ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les équipes ou artistes, volontaires et autonomes, doivent proposer au minimum 10 impromptus artistiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de courte durée (n&amp;#039;excédant pas 45 minutes)
  &lt;/li&gt;
  &lt;li&gt;
   au dispositif technique le plus léger possible
  &lt;/li&gt;
  &lt;li&gt;
   permettant leur diffusion en une grande diversité de lieux/sites et à toutes sortes de moments
  &lt;/li&gt;
  &lt;li&gt;
   se déroulant au cours de la période allant du 1er juin au 30 septembre 2023.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette série peut prendre la forme de différents impromptus sur un même lieu, d&amp;#039;un impromptu identique proposé dans différents lieux ou un mix des deux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/l-ete-culturel</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/dev-culturel_plaines-ete</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur la démarche &amp;#34;Plaines d&amp;#039;été&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;p&gt;
  DRAC des Hauts-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Pôle Publics, territoires et industries culturelles
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:plaines-drac-hauts-de-france&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
   plaines-drac-hauts-de-france&amp;#64;culture.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 03 28 36 61 89
 &lt;/p&gt;
 &lt;p&gt;
  3 Rue du Lombard, 59800 Lille
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fad-ete-culturel/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E21" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>103486</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...196 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...3 lines deleted...]
-      <c r="H22" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J22" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>1 million € maximum</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Nature de l&amp;#039;aide et montant
 &lt;/h4&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est une subvention d&amp;#039;un taux maximum de 40% du montant des dépenses éligibles, plafonnées à 1 M€.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
 &lt;/p&gt;
 &lt;h4&gt;
  Cofinancements possibles
 &lt;/h4&gt;
 &lt;p&gt;
  Les autres aides à l&amp;#039;investissement culturel :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
    Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
    Investissement culturel – Aide aux structures itinérantes
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont concernés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espace public
 Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires cibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
  &lt;/li&gt;
  &lt;li&gt;
   Aménageurs mandatés par les collectivités locales,
  &lt;/li&gt;
  &lt;li&gt;
   Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-investissements-numeriques</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les projets relevant du secteur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du spectacle vivant
   &lt;/strong&gt;
   :
   &lt;span&gt;
    Christine Vacher :
    &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
     christine.vacher&amp;#64;iledefrance.fr
    &lt;/a&gt;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du patrimoine
   &lt;/strong&gt;
   : Cécile Chenot -
   &lt;a href="mailto:cecile.chenot&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    cecile.chenot&amp;#64;iledefrance.fr
    &lt;span&gt;
@@ -5047,284 +4680,556 @@
   &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
    cinema.audiovisuel&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du livre et de la lecture
   &lt;/strong&gt;
   : Delphine Martincourt -
   &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    delphine.martincourt&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dae5-investissement-culturel-aide-aux-investisseme/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-      <c r="A23" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>120929</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Permettre à chaque lycée, de pouvoir conduire des actions éducatives correspondant à ses spécificités et à ses besoins</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Budget d'autonomie éducative francilien (BAEF)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>La Région propose, à travers ce dispositif, une structuration qui permet, à chaque lycée, de pouvoir conduire des actions éducatives correspondant à ses spécificités et à ses besoins.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2026</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les lycées publics franciliens (EPLE, EPLEA, EPLEFPA) et les lycées privés sous contrat d&amp;#039;association.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les lycées publics
+  &lt;br /&gt;
+  Le montant de la participation régionale qui pourra être attribuée pour le ou les projets, par année scolaire, est au maximum de
+    10.000 euros.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les lycées privés
+  &lt;br /&gt;
+  Le montant de la subvention régionale qui pourra être attribuée pour le ou les projets, par année scolaire, est au maximum de
+   2.000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les projets se déroulent sur une année scolaire, selon des procédures simplifiées.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le remboursement s&amp;#039;opère sur l&amp;#039;envoi d&amp;#039;un état récapitulatif détaillé des paiements, listant l&amp;#039;ensemble des factures dans la limite de 10.000€ pour les lycées publics et 2.000€ pour les lycées privés sous-contrat.
+&lt;/p&gt;
+&lt;p&gt;
+ Les lycées bénéficient ainsi d&amp;#039;une plus grande autonomie et liberté d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets ne font pas l&amp;#039;objet d&amp;#039;une validation préalable mais doivent s&amp;#039;inscrire dans les priorités définies par la Région :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La lutte contre le décrochage scolaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;information à l&amp;#039;orientation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La citoyenneté,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devoir de mémoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les grandes causes régionales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prévention santé jeunes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation artistique et culturelle (EAC),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le lien avec les entreprises,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les campus d&amp;#039;été, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Une part de ce BAEF est confiée aux lycéens pour qu&amp;#039;ils puissent mener leurs actions.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La demande, unique par année scolaire, est à saisir par l&amp;#039;établissement sur la plateforme d&amp;#039;aide régionale
+ &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et s&amp;#039;accompagne de la transmission d&amp;#039;un état récapitulatif des paiements.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dépôt doit être réalisé par le proviseur ou le gestionnaire à l&amp;#039;exclusion de toute autre personne de l&amp;#039;établissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Lors du dépôt sur cette plateforme : accès au tableau « état récapitulatif détaillé des paiements », sous format Excel (utilisez Chrome de préférence),  à compléter et à déposer obligatoirement en ligne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/budget-dautonomie-educative-francilien-baef</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:budgetdautonomie&amp;#64;iledefrance.fr"&gt;
+  budgetdautonomie&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les informations utiles sur le site dédié aux lycées :
+ &lt;a href="https://www.lycees.iledefrance.fr/budget-dautonomie"&gt;
+  lycees.iledefrance.fr/budget-dautonomie
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2c8-budget-dautonomie-educative-francilien-baef-a/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>162984</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Déployer une offre d’accueil, sportive, culturelle et artistique notamment à destination des jeunes du territoire</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Fiche 10 - FEDER</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H23" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J23" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Dans la population du Cœur Entre-deux-Mers, la part des jeunes jusqu’à 18
 ans est relativement importante du fait de la présence de nombreux ménages
 jeunes-primo accédants et ayant des enfants en bas âge. Agir sur les modes de
 garde (à cause des déplacements des parents actifs à l’extérieur) et sur la
 création de loisirs pour ce public participe donc à développer leur cadre de
 vie.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;De plus, Le Cœur Entre-deux-Mers possède une vie associative riche et
 notamment à destination des jeunes à travers les clubs de sport, d’arts et de
 pratiques culturelles.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;L’accompagnement des jeunes aux découvertes artistiques et culturelles
 permettra de faciliter leur insertion dans la vie locale, les impliquer dans
 des démarches partenariales et citoyennes en ouvrant des possibilités en termes
 de développement personnel.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Offrir des services aux parents de jeunes enfants permettant de
 développer le cadre de vie et l’appartenance au territoire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer une offre de loisirs pour jeunes&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intégrer le rajeunissement de la population dans les politiques publiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les jeunes vers la découverte de l’art et de la culture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Densifier les réseaux de connaissance entre acteurs de la culture&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures d’accueil,
 de gardes d’enfants et des espaces de rencontres enfants-parents&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
 aménagements de « Tiers-Lieux » où l’on retrouve une offre (ludique,
 associative, médico-sociale, …) avec des services et animations variés
 notamment à destination des jeunes&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Bâtiments sportifs et
 équipements pour répondre aux pratiques et à l’émergence de nouvelles activités
 sportives notamment des jeunes&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Bâtiments et équipements
 destinés à accompagner notamment les jeunes à l’éveil artistique et culturel
 avec, ou en lien avec, une politique et programmation jeunesse&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner des
 parcours d’éducation artistique et culturelle&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Mutualiser les
 investissements matériels et immatériels pour les acteurs culturels et jeunesse
 notamment&lt;/span&gt; &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner la
 diversification et l’usage des bibliothèques vers de nouvelles activités
 digitales à destination des jeunes notamment&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Equipement public
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q23" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-      <c r="A24" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>142212</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir les collectivités territoriales qui ont signé la convention Ville ou Pays d'art et d’histoire</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Soutien aux collectivités territoriales qui ont signé la convention Ville ou Pays d&amp;apos;art et d’histoire</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; est un label attribué par le ministère de la Culture aux collectivités qui s&amp;#039;engagent dans une politique active de qualité du patrimoine, de l&amp;#039;architecture et du cadre de vie sur l&amp;#039;ensemble de leur territoire. La labellisation ouvre droit à l&amp;#039;attribution d&amp;#039;une subvention lorsque les porteurs de projet en font la demande pour l&amp;#039;aménagement d&amp;#039;un centre de ressources et de partage des informations relatives à l&amp;#039;évolution du territoire, à son histoire et à ses richesses culturelles, patrimoniales et architecturales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que le label &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 1985, le label &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; est attribué à des territoires qui s&amp;#039;engagent à s&amp;#039;appuyer sur leurs ressources culturelles, patrimoniales et architecturales pour aménager leur territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le terme de patrimoine doit être entendu dans son acception la plus large, puisqu&amp;#039;il concerne aussi bien l&amp;#039;ensemble du patrimoine bâti que les patrimoines naturel, industriel, maritime, technique ainsi que la mémoire des habitants.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le ministère de la Culture accompagne les collectivités tout au long de leur démarche de &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;. Une convention, renégociable tous les dix ans, est signée entre le territoire labellisé et l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  Elle engage la collectivité à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -5452,91 +5357,91 @@
  &lt;li&gt;
   Ouverture du dépôt des dossiers : janvier 2023.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Date limite de dépôt des dossiers : 15 octobre 2023, 23h59 (heure de Paris).
   &lt;/strong&gt;
   Aucun dossier ne pourra être déposé ou pris en compte après cette date.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Comment déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
  &lt;/li&gt;
  &lt;li&gt;
   Connectez-vous ou créez un compte, puis laissez-vous guider.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   PAYS D&amp;#039;ART ET D&amp;#039;HISTOIRE DE MOULINS COMM UNAUTÉ
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le 7 janvier 2021 a été signée la nouvelle convention du label Pays d&amp;#039;art et d&amp;#039;histoire qui regroupe désormais 44 communes. Le territoire du Pays d&amp;#039;art et d&amp;#039;histoire s&amp;#039;étend au périmètre de la communauté d&amp;#039;agglomération de Moulins Communauté, regroupant 65 000 habitants sur un territoire de 1 336 km 2 . Il associe trois types de paysage : le Bocage à l&amp;#039;ouest, la Sologne bourbonnaise à l&amp;#039;est, reliés par le Val d&amp;#039;Allier où coule l&amp;#039;une des dernières rivières sauvages d&amp;#039;Europe. Le projet de Pays d&amp;#039;art et d&amp;#039;histoire s&amp;#039;inscrit pleinement dans la stratégie de la collectivité qui souhaite désenclaver le territoire tout en le rendant plus attractif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TROYES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le 3 mars 2022 , le label &amp;#34;Ville d&amp;#039;art et d&amp;#039;histoire&amp;#34; a officiellement été renouvelé à la ville de Troyes pour la décennie 2022-2032. 15 Villes et Pays d&amp;#039;art et d&amp;#039;histoire sont labellisés dans le Grand Est sur un total de 206 en France.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   REIMS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La nouvelle convention du label &amp;#34;Ville et pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; a été signée le 29 juin 2021, permettant de confirmer la place de Reims parmi les territoires labellisés sur le Grand Est. La Ville de Reims Ouvre une nouvelle fenêtre est labellisée Ville d&amp;#039;art et d&amp;#039;histoire depuis 1987 et compte deux sites classés UNESCO.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Architecture</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités territoriales ayant signé la convention &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; peuvent faire une demande de subvention.
@@ -5547,79 +5452,79 @@
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités n&amp;#039;étant pas labellisées &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; ne sont pas autorisées à faire une demande de subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Les associations ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Nature des dépenses éligibles
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses de fonctionnement peuvent être subventionnées.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses d&amp;#039;investissement concernant la scénographie des centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine peuvent être subventionnées par le ministère de la Culture.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-aux-collectivites-territoriales-qui-ont-signe-la-convention-ville-ou-pays-d-art-et-d-histoire</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_patrimoine</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DGPA &amp;gt; Bureau de la qualité architecturale et du paysage
 aide-architecture&amp;#64;culture.gouv.fr ; 01 40 15 84 08
 182 rue Saint-Honoré, 75033 Paris
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur le soutien aux collectivités territoriales qui ont signé la convention Ville ou Pays d&amp;#039;art et d&amp;#039;histoire, vous êtes invités à vous adresser au service déconcentré du ministère de la Culture dans votre région :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Auvergne-Rhône-Alpes
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Départements 01, 07, 26, 38, 42, 69, métropole de Lyon, 73, 74 :
   &lt;a href="mailto:gilles.soubigou&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    gilles.soubigou&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
@@ -5939,402 +5844,128 @@
  &lt;li&gt;
   &lt;a href="mailto:david.briot&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    david.briot&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   ; 05 96 60 79 64
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Mayotte
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  &lt;a href="mailto:dac-mayotte&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
   dac-mayotte&amp;#64;culture.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7339-soutien-aux-collectivites-territoriales-qui-o/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...299 lines deleted...]
-      <c r="A26" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>94924</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Soutenir les initiatives artistiques et culturelles locales</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Soutien aux initiatives artistiques et culturelles locales</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="K26" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L26" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide &amp;#34;Soutien aux initiatives artistiques et culturelles locales&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Objectif : Par ce dispositif, la Région Grand Est décide de contribuer au développement culturel des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir des projets culturels ponctuels sur les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives enrichissant l&amp;#039;offre culturelle dans les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des projets de diffusion culturelle et participer à une démarche d&amp;#039;irrigation des territoires associant praticiens amateurs encadrés par des artistes et des techniciens professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives associatives portant un projet relevant d&amp;#039;une démarche artistique et culturelle favorisant l&amp;#039;accès des citoyens aux différentes formes d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -6345,834 +5976,1006 @@
 &lt;p&gt;
  Les associations culturelles ou porteuses d&amp;#039;un projet culturel ayant leur siège dans la région Grand Est, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide revêt la forme d&amp;#039;une subvention de fonctionnement. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide est octroyée.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Demande d&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont traités au fil de l&amp;#039;eau. La date de réception par la Région du dossier complet doit être antérieure de 4 mois avant la date de démarrage de l&amp;#039;opération.
  &lt;strong&gt;
   Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention.
  &lt;/strong&gt;
  Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>18/06/2019</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    présenter dans la programmation une ligne éditoriale artistique identifiée et répondant aux exigences techniques et artistiques indispensables à la bonne conduite d&amp;#039;un tel projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire appel à des artistes et des techniciens professionnels,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    pour les manifestations, être d&amp;#039;une durée minimale de 3 jours pour les arts visuels et spectacle vivant ou donner au moins 6 représentations pour le spectacle vivant,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire apparaitre clairement la part artistique dans le budget,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité territoriale sachant que la Région ne saurait être le premier financeur,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    s&amp;#039;inscrire dans une dynamique et un rayonnement a minima intercommunal,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant et de arts visuels.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
   &lt;/strong&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/initiatives-artistiques-et-culturelles-locales/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention. Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;
 &lt;p&gt;
  Dossier de demande de subvention à retourner par email au minimum 4 mois avant la date de démarrage de l&amp;#039;opération à l&amp;#039;adresse suivante :
  &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr" rel="noopener" target="_blank"&gt;
   culture-subvention&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c472-soutien-aux-initiatives-artistiques-et-cultur/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...120 lines deleted...]
-      <c r="A28" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>131362</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Accompagner les pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Aide aux pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le règlement « Aide aux pratiques artistiques et culturelles en amateur » vise à soutenir les associations, les communes et EPCI dans le développement qualitatif des pratiques artistiques et culturelles innovantes, non professionnelles, dans les domaines suivants : musique, danse, théâtre, chant choral, arts visuels, culture numérique, etc..., ainsi que les projets des structures émergentes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers seront examinés au regard des éléments suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la qualité artistique et culturelle du projet,
   &lt;/li&gt;
   &lt;li&gt;
    le rayonnement territorial du projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
   &lt;/li&gt;
   &lt;li&gt;
    la diversité des publics cibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les critères suivants seront obligatoirement remplis :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;aide au projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
   &lt;/li&gt;
   &lt;li&gt;
    un seul financement du conseil départemental par structure,
   &lt;/li&gt;
   &lt;li&gt;
    la conformité de la structure avec la réglementation en vigueur,
   &lt;/li&gt;
   &lt;li&gt;
    le dossier complet.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_pratiques_amateurs%20modifi%C3%A9%2014122018.pdf</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://messervicesenligne.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, des sports et du monde associatif
 &lt;/p&gt;
 &lt;p&gt;
  Service action culturelle, sportive et territoriale
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 03 25 32 86 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toute correspondance doit être adressée à :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Monsieur le Président du conseil départemental
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Direction de la culture, des sports et du monde associatif
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Service action culturelle, sportive et territoriale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   1 rue du Commandant Hugueny – CS 62127
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   52905 Chaumont Cedex 9
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>romain.paillard@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5056-accompagner-les-pratiques-artistiques-et-cult/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...177 lines deleted...]
-      <c r="A30" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>95035</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Favoriser la présence d’un artiste ou d’une équipe artistique dans un lieu de diffusion culturelle et sur un territoire</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Soutien aux résidences mission de territoire Arts visuels</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrairement aux résidences de création portées habituellement par les structures culturelles, ces résidences artistiques et culturelles n&amp;#039;entraînent pas une obligation de production. Il s&amp;#039;agit d&amp;#039;une période où les artistes ont l&amp;#039;opportunité de développer une démarche de recherche ou d&amp;#039;expérimentation en lien avec le territoire où est installée la structure d&amp;#039;accueil. Les résidences se déroulent sur une période de 6 mois à 3 ans. Cette période de résidence doit permettre de mieux ancrer le travail artistique dans une réalité territoriale.
 Ce dispositif de soutien a pour objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;accompagner l&amp;#039;expérimentation et la recherche artistique,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;améliorer le cadre d&amp;#039;activité des professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser l&amp;#039;échange entre la population et les artistes notamment par de nouvelles formes de rencontres.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Subvention plafonnée à 30 000 €
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P30" s="1" t="inlineStr">
+      <c r="P25" s="1" t="inlineStr">
         <is>
           <t>03/08/2017</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent être présentés conjointement par un artiste ou un collectif d&amp;#039;artistes et une structure d&amp;#039;accueil. Les Structures concernées : associations culturelles, collectivités territoriales et structures culturelles de droit public ou privé à but non lucratif ayant leur siège en région Grand Est. L&amp;#039;idée de structure implique l&amp;#039;existence d&amp;#039;un lieu équipé ou ayant accès aux équipements nécessaires, capable de donner aux artistes résidents les conditions techniques et financières pour mener leur travail de recherche ou d&amp;#039;expérimentation, d&amp;#039;un responsable culturel qui « porte » le projet de résidence avec l(es)&amp;#039;artiste(s), d&amp;#039;une équipe qui accompagne le projet et s&amp;#039;implique dans la médiation entre artiste et public. Il s&amp;#039;agit donc de structures conventionnées ou non, participant à une dynamique territoriale, ayant vocation à accueillir des artistes et disposant d&amp;#039;une personne ressource référente. Artistes concernés : artistes professionnels.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets relèvent des arts visuels, et s&amp;#039;inscrivent dans une logique de transversalité avec le lieu de résidence, le territoire et ses acteurs. Sont éligibles à ce dispositif, les projets proposant à la fois un travail de création ou d&amp;#039;expérimentation et des actions culturelles sur les territoires concernés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Par expérimentation : on entend un projet centré sur la recherche artistique, sans obligation de production, construit par un binôme entre lieu d&amp;#039;accueil et équipe artistique-artiste-collectif d&amp;#039;artistes et associant le public et le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Par action sur le territoire : on entend les rencontres entre les artistes et la population du territoire où est implantée la structure d&amp;#039;accueil. Cela implique la diffusion du travail de recherche ou de création et plus largement d&amp;#039;autres moments partagés avec la population sous différentes formes. Il y a ici l&amp;#039;idée de sensibiliser le public à la création, de ne pas seulement lui proposer « verticalement » un produit fini, mais de lui faire partager sous diverses formes le cheminement des artistes et de favoriser les collaborations avec d&amp;#039;autres acteurs installés sur le territoire régional.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-residences-mission-de-territoire-arts-visuels/</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0118/depot/simple</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépôt des demandes
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    31 octobre de l&amp;#039;année n-1 (Ex : 31 octobre 2019 pour un projet se déroulant en 2020)
   &lt;/li&gt;
  &lt;/ul&gt;
  Candidatures à envoyer à :
  &lt;br /&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr"&gt;
     culture-subvention&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Pour les demandes de paiement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
     versements-creation&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a5-soutien-aux-residences-mission-de-territoire-/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>120281</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   OPÉRATIONS CONCERNÉES
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une stratégie de développement de l&amp;#039;Education aux Arts et à la Culture à l&amp;#039;échelle des territoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre d&amp;#039;actions d&amp;#039;éducation aux arts et à la culture dans les domaines du spectacle vivant, de la musique, des arts plastiques, du cinéma, de la lecture,...à destination des publics jeunes, des publics spécifiques (personnes âgés, en situation de handicap), habitants de territoires ruraux éloignés de l&amp;#039;offre culturelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur le contexte réglementaire et la politique départementale et nationale de l&amp;#039;éducation aux arts et à la culture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la définition d&amp;#039;un projet territorial d&amp;#039;éducation aux arts et à la culture, si nécessaire aide à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;un diagnostic EAC et accompagnement au choix du prestataire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;identification des acteurs culturels en présence sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Orientation vers les partenaires institutionnels potentiels (Etat – Région – Education nationale...) et les dispositifs techniques et financiers mobilisables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à la construction de l&amp;#039;offre d&amp;#039;éducation aux arts et à la culture d&amp;#039;un territoire (Mise en complémentarité et maillage territoriale des acteurs et des projets).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide ponctuelle au montage d&amp;#039;une action spécifique ( définition de l&amp;#039;action à conduire – expertise technique et méthodologie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en matériel scénique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Si nécessaire accompagnement à la rédaction d&amp;#039;une convention avec les partenaires institutionnels.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Education et renforcement des compétences
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/projet-developpement-education-aux-arts-et-culture/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction culture et patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement culturel
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:culture&amp;#64;ladrome.fr"&gt;
+  culture&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0475 79 26 01
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ced5-projet-de-developpement-de-leducation-aux-art/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>153930</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de soutenir les structures de développement et de diffusion culturelle et les équipes artistiques (tous secteurs confondus : arts plastiques, audiovisuel, livre et lecture, musiques, patrimoine, spectacle vivant).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment bénéficier de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt de la demande d&amp;#039;aide :
+La demande pour l&amp;#039;année N doit être déposée sur la plateforme à la mi-octobre de l&amp;#039;année N-1.
+Exemple : le Département n&amp;#039;instruit plus de demandes de subventions pour l&amp;#039;année 2024 ; pour les demandes de 2025, elles peuvent être déposées jusqu&amp;#039;au dimanche 15 octobre 2024.;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Adéquation du projet avec les objectifs départementaux &amp;#34;partagés&amp;#34; avec les opérateurs locaux :
+&lt;/p&gt;
+&lt;p&gt;
+ - caractère professionnel de l&amp;#039;organisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - respect de la réglementation,
+&lt;/p&gt;
+&lt;p&gt;
+ - capacité à mobiliser des partenaires et travail en réseau,
+&lt;/p&gt;
+&lt;p&gt;
+ - rayonnement de l&amp;#039;action et cohérence action/territoire (action en territoire rural déficitaire, action structurante en
+&lt;/p&gt;
+&lt;p&gt;
+ - territoire urbain, absence de concurrence/thématique),
+&lt;/p&gt;
+&lt;p&gt;
+ - impact du projet en termes de dynamique et d&amp;#039;attractivité du territoire,
+&lt;/p&gt;
+&lt;p&gt;
+ - reconnaissance ou label culturel,
+&lt;/p&gt;
+&lt;p&gt;
+ - inscription dans une démarche de développement durable (éco-festival),
+&lt;/p&gt;
+&lt;p&gt;
+ - ouverture au plus grand nombre.,
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Qualité du projet ou de l&amp;#039;action :
+&lt;/p&gt;
+&lt;p&gt;
+ - risque artistique avéré,
+&lt;/p&gt;
+&lt;p&gt;
+ - développement d&amp;#039;actions périphériques,
+&lt;/p&gt;
+&lt;p&gt;
+ - maturité de l&amp;#039;action et identité culturelle.,
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Mobilisation des financements :
+&lt;/p&gt;
+&lt;p&gt;
+ - implication des collectivités locales,
+&lt;/p&gt;
+&lt;p&gt;
+ - participation d&amp;#039;autres partenaires publics et privés,
+&lt;/p&gt;
+&lt;p&gt;
+ - autofinancement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-et-actions-dinteret-departemental-ou-supra-departemental-dans-le-domaine-culturel/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.99.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e855-structures-et-actions-drsquointeret-departeme/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>