--- v0 (2025-10-02)
+++ v1 (2026-04-04)
@@ -84,109 +84,109 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA249"/>
+  <dimension ref="A1:AH158"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
-          <t>Porteurs d’aides</t>
+          <t>Porteurs d'aides</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>Instructeurs de l'aide</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>Bénéficiaires</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Types d'aide</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>Taux de subvention, min. et max. (en %, nombre entier)</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>Taux de subvention (commentaire optionnel)</t>
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
-          <t>Appel à projet / Manifestation d’intérêt</t>
+          <t>Appel à projet / Manifestation d'intérêt</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Exemples d'applications</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Sous thématiques</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
           <t>Récurrence</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>Date d'ouverture</t>
@@ -225,944 +225,3551 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>381</v>
+        <v>143294</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier d'un prêt secteur public - PSP</t>
-[...4 lines deleted...]
-          <t>PSP</t>
+          <t>Apprendre à utiliser les fichiers fonciers et DV3F (Formation)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement (AFD)
-Ministère des Outre-mer</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des formations pour les acteurs publics de l&amp;#039;aménagement du territoire pour apprendre à utiliser les fichiers fonciers et DV3F. Les formations sont à destination des organismes bénéficiaires des Fichiers Fonciers (collectivités territoriales, Etablissements publics de l&amp;#039;Etat, Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.) et les bureaux d&amp;#039;études via le Cerema.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue de la formation, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  découvrir et comprendre le contenu des Fichiers fonciers et de DV3F, les notions thématiques liées et les usages possibles des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  connaitre le modèle de données DV3F et l&amp;#039;apport des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  savoir manipuler les principaux variables au travers d&amp;#039;expertises pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir une utilisation facilitée de DV3F à partir de la boite à outils AppDVF.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 jours sur les Fichiers fonciers (23 au 25 mai)
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation des Fichiers fonciers : De MAJIC aux Fichiers fonciers, Principes de re-traitement, Contenu des Fichiers fonciers, Accès et accompagnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Première prise en main pratique : Cours progressif en SQL, Exercices simples et concrets, Lien avec QGis
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Compréhension des Fichiers fonciers : Notions thématiques, Des notions fiscales aux usages concrets, Diaporama des usages classiques des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuite de la prise en main : Exercices progressifs, Cas d&amp;#039;usage concrets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Matinée technique : Exercices avancés, Retour sur les notions importantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Approfondissement à la carte : Notions géomatiques ou thématiques à la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2 jours sur DV3F
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation de DV3F : De DVF à DV3F, Principes de traitement, Contenu de DV3F (modèle de données, variables), Présentation des outils (PostgreSQL, AppDVF), Utilisation de DV3F (usages, fiabilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notions de base : Caractériser un bien dans DV3F à partir de la typologie, Améliorer un indicateur en utilisant les filtres, Identifier des logiques d&amp;#039;acteurs (acheteurs-vendeurs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en main à travers des travaux pratiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Notions avancées : Principe de la segmentation, Plus loin avec les locaux et les parcelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pratiques PostgreSQL / Outil SIG / AppDVF : Lister et dénombrer les mutations, Situer un bien sur un territoire, Création des premiers indicateurs de prix, Construire une chaîne de production, Fiabilisation des indicateurs de prix
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation se déroule sur 5 jours, sous la forme d&amp;#039;une session de 3 jours sur les Fichiers fonciers et de 2 jours sur DV3F, avec 3 à 4 semaines d&amp;#039;intervalle entre les deux sessions. Elle est encadrée par deux formateurs à chaque session : un chargé d&amp;#039;études thématique référent sur les Fichiers fonciers ou sur DV3F et un géomaticien spécialisé dans les Fichiers fonciers et DV3F.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2500€ HT (TVA à 0 % s&amp;#039;agissant de formation)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuners inclus
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Foncier
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Public : Organismes bénéficiaires des Fichiers Fonciers (collectivités territoriales, Etablissements publics de l&amp;#039;Etat, Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.) et les bureaux d&amp;#039;études
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun pré-requis n&amp;#039;est nécessaire. La formation propose une initiation complète au SQL (langage de requête structuré), via le client PgAdmin de l&amp;#039;outil libre PostgreSQL.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-utilisation-donnees-foncieres</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b94-apprendre-a-utiliser-les-fichiers-fonciers-et/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>142830</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association</t>
-[...12 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence française de développement accompagne les acteurs publics locaux dans le financement de leurs projets d&amp;#039;investissement de long terme.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Caractéristiques du prêt :
+  Votre besoin :
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Type de prêt : prêt au secteur public
-[...23 lines deleted...]
- Mobilisation des Fonds : possible dès la signature de la convention
+ Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels contraintes et avantages associés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en place un service de transport à l&amp;#039;aide de véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir les zones de pertinence du territoire pour déployer un service de transport basé sur des véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins de mobilité peu pris en compte par l&amp;#039;offre existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude d&amp;#039;opportunité sur le déploiement de véhicules autonomes pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des sites de déploiement potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des éléments de coût.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;itinéraire du service de transport en fonction des contraintes propres aux véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;aménagement de la voirie existante.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support à la constitution du dossier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille-Provence | Thecamp
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ville de Longwy
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>143352</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en matière de sécurité des systèmes d'information</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;informatique sous l&amp;#039;angle de la sécurité des systèmes d&amp;#039;information.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic du parc informatique et des pratiques de sauvegarde et d&amp;#039;archivage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préconisations en vue de sécuriser le système d&amp;#039;information de la collectivité &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Assistance de gestion de crise en cas de cyberattaque&lt;/li&gt;&lt;li&gt;Intervention technique ponctuelle afin de tester la résilience du système d&amp;#039;information (campagne de phishing, test de restauration...)&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.inge43.fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/96a4-beneficier-dun-accompagnement-en-matiere-de-s/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>142693</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre le numérique au service de votre projet de territoire : par où commencer ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment choisir les solutions les plus adaptées ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Acculturation aux enjeux de la transformation numérique sur votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de pratiques inspirantes et zoom sur les initiatives locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;une démarche participative pour faire émerger une culture commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Livrables : apports théoriques et clés de lecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement à l&amp;#039;auto-diagnostic de votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Situer le territoire à partir d&amp;#039;un outil d&amp;#039;autodiagnostic Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretiens auprès des acteurs et usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification et priorisation de vos besoins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Co-construction de la stratégie numérique au service du projet de territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilisation des parties prenantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des services et montée en compétence des agents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Grand Bassin de Bourg-en-Bresse
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Médias et communication
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>141759</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Gérer vos données (cadastre, éclairage public, adressage)</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui sommes-nous ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que Géoloire42 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a mis en place un SIG web départemental nommé Géoloire42 – avec des «applications métiers» dédiées – permettant aux collectivités d&amp;#039;accéder en ligne à l&amp;#039;ensemble de leurs données en matière de cadastre, d&amp;#039;éclairage public et d&amp;#039;adressage. Il est issu d&amp;#039;une démarche participative associant les collectivités adhérentes au SIEL-Territoire d&amp;#039;énergie Loire et des acteurs majeurs de l&amp;#039;aménagement du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>http://te42.fr</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accueil du SIEL-Territoire d&amp;#039;énergie Loire
+ &lt;br /&gt;
+ 04 77 43 89 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f3c5-gerer-vos-donnees-cadastre-eclairage-public-a/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>141758</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Choisir des objets connectés au service de votre collectivité</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui sommes-nous ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que le réseau d&amp;#039;objets connectés ROC42 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire propose à ses adhérents et à des tiers non adhérents un réseau d&amp;#039;objets connectés ROC42. C&amp;#039;est un réseau radio bas débit départemental permettant dès aujourd&amp;#039;hui des usages connectés au travers de l&amp;#039;utilisation de capteurs dans le cadre d&amp;#039;une démarche innovante. ROC42 s&amp;#039;intègre dans un nouveau paradigme, celui d&amp;#039;un territoire intelligent et durable rendu possible grâce à une technologie sobre en énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ ROC42 a pour vocation de couvrir intégralement le territoire ligérien, grâce aux passerelles posées principalement sur les sites publics, propriétés des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Coût forfaitaire annuel en fonction du nombre d&amp;#039;habitants concernés dans la commune ou l&amp;#039;EPCI &amp;#43; coût mensuel selon le nombre de capteurs à installer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Franck RUARD&lt;br /&gt;
+ ruard&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 89 11
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfb8-choisir-des-objets-connectes-au-service-de-vo/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>133061</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Investir pour la cybersécurité et la souveraineté numérique</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Financement de vos projets de services numériques</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;🚩&lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos enjeux de cybersécurité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes une collectivité locale et vous souhaitez protéger et gérer les données de vos infrastructures sensibles ou stratégiques, renforcer la sécurité numérique des hôpitaux, administrations ou tout autre acteur territorial ou encore garantir un numérique de confiance à vos administrés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un porteur de projet (entreprise, investisseur, exploitant...) et vous souhaitez développer des solutions numériques éprouvées et accessibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour accompagner les territoires dans leur transition numérique face à une numérisation croissante et à une recrudescence du risque cyber, la Banque des Territoires propose une offre d&amp;#039;investissements pour financer des solutions innovantes autour de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la confiance numérique : identité numérique, signature électronique... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cybersécurité : solutions de gestion du risque cyber, sensibilisation, protection et assurance cyber, détection... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de la data : services de protection de la donnée personnelle et territoriale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cybersecurite_souverainete_numerique</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2267-investir-pour-la-cybersecurite-et-la-souverai/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les projets éligibles :
+  Email :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- Tous secteurs d&amp;#039;intervention des bénéficiaires (aménagement, énergie, déchets, équipements, transports, eau et assainissement, agriculture, santé etc.)
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="T2" s="0" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>138018</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des collèges privés</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement des collèges privés (travaux bâtiments, équipement numérique …)</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Maxi 10% des charges de fonctionnement des collèges privés de l'année N-1</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;investissement des collèges privés (travaux, équipement numérique ...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges privés
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Tableau et devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Annuelle
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Technologies numériques et numérisation
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dépôt au 15 février de chaque année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Chrislaine Schoeps
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:chrislaine.schoeps&amp;#64;hauteloire.fr" target="_self"&gt;
+  chrislaine.schoeps&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.43.07.11.80
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce81-soutenir-les-investissements-des-colleges-pri/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>139937</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Informer sur la mise en œuvre des usages numériques. Accompagner pour le développement du numérique éducatif. Proposer un accès gratuit à des plateformes de dématérialisation.</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Usages numériques</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires propose des prestations d&amp;#039;accompagnement, d&amp;#039;AMO, de conseil dans le domaine du numérique. L&amp;#039;agence propose également des outils mutualisés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ecoles numériques du Cantal : ENT (environnements numérique de travail),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mission de maintenance et assistance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et expertise sur le volet équipements et réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation de la commande publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation des flux vers les services de l&amp;#039;État (contrôle de légalité, hélios...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Appui méthodologique
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etre adhérent à CIT
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;essentiel des services sont accessibles  gratuitement sous condition d&amp;#039;adhésion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrat de maintenance et AMO: services payants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/85ea-informer-sur-la-mise-en-uvre-des-usages-numer/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>140795</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la médiation entre le secteur public et les entreprises, contribuer à leur développement économique et au développement des territoires</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Chambre des métiers et de l'artisanat (CMA) Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT et ingénierie de PROJET : Diagnostic économique pour permettre aux collectivités de disposer de données statistiques sur l&amp;#039;artisanat de leur territoire, réaliser un état des lieux sur les pratiques, les usages, les attentes et besoins des entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : Favoriser la réponse des entreprises artisanales locales aux marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : Soutien à l&amp;#039;animation du territoire, contribution à l&amp;#039;émergence de circuits courts de commercialisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : Proposition de solution répondant aux besoins des collectivités de développement numérique des entreprises artisanales, d&amp;#039;aménagement du territoire, d&amp;#039;accès à la commande publique, de réponse aux enjeux du développement durable et de l&amp;#039;attractivité touristique, de formation des chefs d&amp;#039;entreprise.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observatoire économique, étude de marché, diagnostic d&amp;#039;entreprise artisanale régional (DEAR) et proposition de plan d&amp;#039;actions pour répondre aux enjeux stratégiques et opérationnels des collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction de marchés publics permettant de faciliter l&amp;#039;accès aux entreprises locales et accompagnement des entreprises pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Club Rénover &amp;#43;, club de la Fabrique de l&amp;#039;Artisanat, Commissions territoriales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet alimentaire territorial (PAT), marchés aux saveurs des Alpes du Sud et artisans sans vitrine, boutique éphémère, salon des Arts &amp;amp; Gourmandises, Maison de produits de pays...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic et accompagnement des chefs d&amp;#039;entreprises artisanales dans leur projet de développement (numérique, commercial...) et de transmission
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement durable (Ecodéfis, Rénover &amp;#43;, attribution de labels, conseils en structuration et économies d&amp;#039;énergie...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Formation professionnelle
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Signature d&amp;#039;une Charte par les communes et conventionnement avec les EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations payantes au cas par cas (en fonction des projets)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cmar-paca.fr</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 23 Allée des fontainiers, 04000 Digne-les-Bains
+ &lt;br /&gt;
+ Tél : 04 92 30 90 90
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact04&amp;#64;cmar-paca.fr" target="_self"&gt;
+  contact04&amp;#64;cmar-paca.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a75-favoriser-la-mediation-entre-le-secteur-publi/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>140794</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : réalisation de diagnostics de l&amp;#039;appareil commercial, et de diagnostics économiques (études, plan d&amp;#039;actions, recueil en concertation avec les acteurs locaux...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : animation de territoire (mise en réseau d&amp;#039;entreprises, développement de l&amp;#039;attractivité du territoire et des liens entre tous les acteurs économiques du territoire...) et animation d&amp;#039;associations de commerçants, et d&amp;#039;entreprises de ZA, appui à la dynamisation des centres-villes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : réalisation d&amp;#039;études commerciales et de marchés, développement des entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un diagnostic commercial : élaborer un état des lieux fiable et précis sur le tissu commercial, formuler des préconisations de développement et proposer des enrichissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;étude d&amp;#039;implantation commerciale : faciliter les prises de décisions en matière d&amp;#039;aménagement, d&amp;#039;implantation et de dynamisme commercial à partir d&amp;#039;une approche marché personnalisée, et informer sur les accompagnements complémentaires proposés par la CCI (accompagnement du porteur de projet dans le montage du dossier...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un hôtel d&amp;#039;entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>http://www.digne.cci.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 60 bd Gassendi 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 80 80 (Digne-les-Bains)
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 72 31 52 (Manosque)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:accueil&amp;#64;digne.cci.fr" target="_self"&gt;
+  accueil&amp;#64;digne.cci.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97a1-contribuer-au-developpement-economique-a-latt/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>131407</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Développer des technologies numériques et émergentes pour la compétitivité en  adéquation avec le Pacte Vert</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Horizon Europe - Technologies numériques et émergentes pour la compétitivité et l'adéquation avec le Pacte Vert - 2024</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Recherche</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - 2.4 Numérique, Industrie et Espace - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Technologies numériques et émergentes au service de la compétitivité et de l&amp;#039;adaptation au Pacte Vert qui vise à réaliser et à exploiter des avancées majeures dans le domaine de la science et de la technologie, à maintenir l&amp;#039;excellence scientifique de l&amp;#039;Europe et à garantir la souveraineté de ces technologies clés qui devraient avoir une incidence sur la société en contribuant à relever les grands défis sociétaux touchant à l&amp;#039;environnement.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Budget détaillé par topic ci-après
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Montant par topic :
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : 15 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-04: 60 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-54 : 18 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-22 : 13,5 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-03 : 30 millions d&amp;#039;euros
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ TOPICS
+&lt;/span&gt;
+:   A venir
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : Usine d&amp;#039;innovation photonique pour l&amp;#039;Europe (Partenariat photonique) (IA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-04 : Leadership industriel en matière d&amp;#039;IA, de données et de robotique au service de la compétitivité et de la transition écologique (Partenariat IA, données et robotique) (IA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-54 : Photonique intelligente pour la communication, la détection et l&amp;#039;accès conjoints partout (Partenariat Photonique) (RIA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-22: Fondamentaux du génie logiciel (RIA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-03: Nouveaux paradigmes et approches, vers des robots alimentés par l&amp;#039;IA - changement d&amp;#039;étape dans la fonctionnalité (Partenariat IA, données et robotique) (RIA)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
+ Cliquez ici
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL4-2024-DIGITAL-EMERGING-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43120193;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355292;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction Générale (EN)
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43; (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e0ee-horizon-europe-technologies-numeriques-et-eme/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>129711</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement d’infrastructures numériques au sein des territoires</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+êtes porteur d’un projet d’infrastructures numériques en tant que collectivité
+locale, entreprise publique locale, entreprise, opérateur ou exploitant de
+réseau ou acteur financier ? Vous êtes à la recherche d’un financement
+pour développer le Très Haut Débit fixe ou mobile au sein d’un territoire ? La
+Banque des Territoires peut investir dans le développement d’infrastructures
+contribuant à l’amélioration de la connectivité, la création d’emploi, la
+transformation numérique ou encore à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
+d’investissement concerne les projets portant sur :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les réseaux 4G/5G ;&lt;/li&gt;&lt;li&gt;la sécurisation des réseaux ;&lt;/li&gt;&lt;li&gt;les réseaux fixes des territoires ;&lt;/li&gt;&lt;li&gt;les data centers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;En tant
+que « tiers de confiance », la Banque des Territoires propose de
+financer les projets portant une logique d’intérêt général sous la forme
+d’apports en capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_numeriques_psat</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>128974</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Commissariat du Massif Central</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence française de développement accompagne les acteurs publics locaux dans le financement de leurs projets d&amp;#039;investissements de long terme en cohérence avec les objectifs de réduction des déchets et de convergence économique et sociale.
-[...48 lines deleted...]
-convention
+ En subsidiarité aux aides de droit commun, la convention interrégionale du Massif central (CIMAC) 2021-2027 soutient les projets interrégionaux à l&amp;#039;échelle du Massif central.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
-[...8 lines deleted...]
-Arts plastiques et photographie
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
-Sols
-Espaces verts
 Espace public
-Friche
-[...10 lines deleted...]
-Egalité des chances
 Accès aux services
-Cohésion sociale et inclusion
-[...2 lines deleted...]
-Education et renforcement des compétences
 Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
-Risques naturels
-Qualité de l'air
 Biodiversité
-Equipement public
-Bâtiments et construction
 Réhabilitation
-Logement et habitat
-Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...1 lines deleted...]
-International
 Attractivité économique
-Transports collectifs et optimisation des trafics routiers
-[...7 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+Animation et mise en réseau
+Artisanat
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Milieux humides
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...211 lines deleted...]
- Mobilisation des fonds : possible au démarrage des travaux
+ Consulter la
+ &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/1.-CIMAC-21-27.pdf" target="_self"&gt;
+  convention de massif
+ &lt;/a&gt;
+ et sa
+ &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/2.-Plaquette-presentation_convention_massif_central_21_27.pdf" target="_self"&gt;
+  plaquette de présentation
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
-[...114 lines deleted...]
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X4" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Massif central</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.massif-central.eu/jai-un-projet/deposer-un-dossier/je-ne-sollicite-pas-de-feder/</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-subvention-cimac-2021-2027</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+ ANCT Commissariat du Massif central
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.massif-central.eu/contact/carnets-de-contacts/animateurs-thematiques/" target="_self"&gt;
+  Coordonnées des chargés de mission thématiques
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ et
+ &lt;a target="_self"&gt;
+  massif.central&amp;#64;anct.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>massif.central@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3f8-demander-une-subvention-au-titre-de-la-conven/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>ANCT Commissariat du Massif central</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-      <c r="N5" s="1" t="inlineStr">
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1190,387 +3797,5350 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>120458</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Avoir un guichet unique pour les aides européennes en Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FEDER - Fonds européen de développement régional
+EUROPE - FSE + - Fonds social européen
+EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Mon projet européen</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La période de démarrage d&amp;#039;une nouvelle programmation des FESI (fonds européens structurels et d&amp;#039;investissement) est généralement l&amp;#039;occasion de reposer les ambitions en matière d&amp;#039;animation pour faire connaître les opportunités de financements offertes par l&amp;#039;Union européenne, et accompagner au mieux les porteurs potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est important d&amp;#039;avoir un pilotage général de cette stratégie d&amp;#039;animation via la mise en place d&amp;#039;un guichet d&amp;#039;accueil de premier niveau (boîte mails :
+ &lt;strong&gt;
+  Mon projet européen).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ce guichet unique est d&amp;#039;orienter au mieux le projet en dirigeant le porteur vers le bon financement européen disponible, ou à l&amp;#039;inverse lui indiquer qu&amp;#039;il n&amp;#039;y en a pas en lien avec son projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une adresse mail est mise à disposition des porteurs potentiels/porteurs :
+ &lt;strong&gt;
+  monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce nouvel outil permettra une orientation de premier niveau afin de rediriger les porteurs potentiels/porteurs vers le bon interlocuteur qui pourra les accompagner ensuite vers la définition de son projet dans le respect des règles européennes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Montagne
+Economie d'énergie et rénovation énergétique
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+International
+Attractivité économique
+Animation et mise en réseau
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>http://www.europe-bfc.eu</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+ monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T5" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>andrea.perilli@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b498-mon-projet-europeen/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>CR BFC - autorité de gestion FESI</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>120975</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Aider les collectivités à l’installation de la vidéo-protection</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l’installation de la vidéo-protection</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement des élus dans l&amp;#039;analyse de leur territoire communal ou intercommunal, l&amp;#039;identification des besoins et l&amp;#039;élaboration d&amp;#039;un projet de développement de la vidéo-protection à court terme.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département met à disposition ses compétences techniques, afin que la commune ou l&amp;#039;EPCI bénéficie d&amp;#039;un accompagnement en amont de la demande de financement permettant d&amp;#039;aboutir à l&amp;#039;identification des besoins au regard des caractéristiques de la commune ou de l&amp;#039;EPCI et de la typologie des risques encourus.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;engager une réflexion (dialogue) pour aider la collectivité à appréhender la mise en place de la vidéo-protection sur son territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soit, suite à la production par la Commune ou l&amp;#039;EPCI d&amp;#039;une première présentation sur les risques ou dégradations observées et les enjeux de la mise en place d&amp;#039;un système de vidéo-protection ; premiers retours des échanges avec le référent sureté (Gendarmerie ou Police nationale).
+&lt;/p&gt;
+&lt;p&gt;
+ Soit, organisation d&amp;#039;une réunion, afin d&amp;#039;aider la commune (ou l&amp;#039;EPCI) à appréhender le guide élaboré par le Département et d&amp;#039;échanger sur les premières pistes à creuser en priorité.
+&lt;/p&gt;
+&lt;p&gt;
+ Soit, accompagnement du Département dans la production d&amp;#039;un cahier des charges afin de solliciter, éventuellement, un AMO par la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement peut être mené en amont de tout projet d&amp;#039;installation d&amp;#039;un système de vidéo-protection quel que soit le niveau d&amp;#039;avancement des réflexions ou études.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Technologies numériques et numérisation
+Appui méthodologique
+Connaissance de la mobilité
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>http://seine-et-marne.fr/fr/bouclier-de-securite-ouverture-des-subventions-aux-communes</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél.: 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f2b-aider-les-collectivites-a-linstallation-de-la/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>28/10/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>121447</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers un village intelligent et durable (rural)</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via un village intelligent et durable</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de favoriser l&amp;#039;émergence de territoires ruraux intelligents et durables pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est aussi de parvenir par les technologies numériques à une plus grande efficacité et simplicité de l&amp;#039;usage quotidien des territoires en matière de tourisme, mobilité, habitat, énergie, économie des ressources, services aux habitants, y compris par le développement de tiers-lieux numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, il convient d&amp;#039;accompagner les territoires vers des stratégies de transformation numérique
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration de stratégies de transformation numérique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement et déploiement de services / usages / solutions numériques ou plates-formes de services numériques à destination des citoyens ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de tiers-lieux numériques y compris les espaces d&amp;#039;e-inclusion ; une des composantes suivantes doit, a minima, être présente :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu d&amp;#039;Idéation – Expérimentation – Innovation – Fabrication (prototypage, fablabs, repair café, ateliers partagés, makerspaces, living lab...,) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de médiation numérique (bibliothèques, médiathèques, espaces publics numériques...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de télétravail et collaboration (centres de télétravail, espace de coworking...) ;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Technologies numériques et numérisation
+Tiers-lieux
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie du territoire déposée dans le cadre de l&amp;#039;AMI rural et avoir reçu un avis favorable du représentant de celui-ci.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services numériques devront être ouverts, partagés, interopérables (ne pas être liés à une technologie fermée ou propriétaire, l&amp;#039;open-source sera privilégie), dotés de standards ou connecteurs ouverts (facilement connectables à d&amp;#039;autres services ou plateformes numériques), et facilement personnalisables (réutilisation).
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet veilleront à l&amp;#039;e-inclusion, quel que soit le service développé et devront fournir une note détaillant la méthode prévue pour permettre l&amp;#039;accès du service à tous les usagers.
+&lt;/p&gt;
+&lt;p&gt;
+ Les tiers-lieux numériques devront offrir à leurs usagers un panel de services et un accompagnement à la pérennisation de leur utilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les stratégies de transformation numérique devront s&amp;#039;inscrire en cohérence étroite avec la stratégie intégrée du territoire et en cohérence avec les objectifs de la priorité II du programme FEDER-FSE&amp;#43; 21-27 consacrée au développement d&amp;#039;une économie régionale tournée vers le numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet implique le développement d&amp;#039;équipements numériques, le porteur devra expliquer et préciser dans une note sa démarche pour un numérique responsable (bilan carbone, analyse de cycle de vie dans le processus d&amp;#039;écoconception, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisition (dans la limite de 10% de l&amp;#039;assiette éligible), de construction et réhabilitation de bâtiments et études liées pour les tiers lieux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de construction et déploiement de réseaux et études liées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses liées au développement ou déploiement de nouvelles briques ou de nouveaux services numériques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;achats d&amp;#039;équipements numériques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de fonctionnement des structures, frais de gestion ainsi que toutes autres dépenses non directement rattachées au projet hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER : 30 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond maximal de subvention FEDER : 1 000 000 € de FEDER
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/nos-aides/villages-intelligents-et-durables</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/sites/bfceurope/files/2025-03/FA%20village%20intelligent_0.pdf</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: rural.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/805f-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>121339</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Fonds national d'aménagement et de développement du territoire</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Emploi
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les champs d&amp;#039;intervention privilégiés du FNADT sont :
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
+ &lt;br /&gt;
+ développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions présentant un caractère innovant ou expérimental dans le domaine de
+ &lt;br /&gt;
+ l&amp;#039;aménagement et du développement durable.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+ La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Clermont :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Véronique FORESTIER : 03 44 06 13 89 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Mme Nadine WASSEN : 03 44 06 13 96 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Charline KOPMELS : 03 44 06 74 29 /
+ &lt;a href="mailto:charline.kopmels&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  charline.kopmels&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Corinne MERESSE : 03 44 06 85 65 /
+ &lt;a href="mailto:corinne.meresse&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  corinne.meresse&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Boite fonctionnelle :
+ &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...40 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
-[...23 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
-Forêts
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
 Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...8 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
 Connaissance de la mobilité
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O6" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T6" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>119891</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude sur-mesure de l'activité économique</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...12 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
+  &lt;br /&gt;
+  - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
+  &lt;br /&gt;
+  - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
+  &lt;br /&gt;
+  - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Elle vous permet d&amp;#039;identifier les forces et faiblesses de votre projet, les opportunités et menaces. Elle vous permet de hiérarchiser les enjeux et de préciser vos principaux leviers d&amp;#039;action.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse peut être complétée de services complémentaires :
+  &lt;br /&gt;
+  - identification des acteurs clés et géolocalisation des entreprises ;
+  &lt;br /&gt;
+  - enquête terrain, entretiens experts ou enquêtes auprès d&amp;#039;entreprises selon les besoins et conditions définis dans le cahier des charges ;
+  &lt;br /&gt;
+  - réunion(s) collective(s) d&amp;#039;entreprises et d&amp;#039;élus locaux.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Au final, vous obtenez les préconisations sur :
+  &lt;br /&gt;
+  - l‘évaluation des axes potentiels de développement ;
+  &lt;br /&gt;
+  - l&amp;#039;établissement de la stratégie commerciale, touristique, industrielle, foncière, ... ;
+  &lt;br /&gt;
+  - l&amp;#039;élaboration de votre plan d&amp;#039;actions ;
+  &lt;br /&gt;
+  - la rédaction des contenus et des conclusions sur vos supports destinés à promouvoir votre démarche.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
+  &lt;br /&gt;
+  Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
+  &lt;br /&gt;
+  Prestation sur devis.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>120433</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages, services et infrastructures numériques, projets innovants en lien avec le numérique</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>DEVELOPPEMENT DES USAGES, SERVICES ET INFRASTRUCTURES NUMERIQUES, PROJETS INNOVANTS EN LIEN AVEC LE NUMERIQUE</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Mission régionale de conseil aux décideurs publics (MRCDP
+  Objectif
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ La stratégie numérique départementale visant à soutenir le développement des usages, services et infrastructures numériques s&amp;#039;articule autour de 4 axes :
  &lt;br /&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
- Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Accompagner les publics dans leur appropriation du numérique,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Soutenir l&amp;#039;innovation, la compétitivité et l&amp;#039;attractivité du territoire grâce aux infrastructures numériques,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Développer l&amp;#039;administration numérique tournée vers l&amp;#039;usager : &amp;#64;services , Accompagner les collectivités du territoire dans leur transition numérique.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Ce dispositif a pour but de soutenir des projets innovants de développement de technologies, d&amp;#039;usages, de services et de contenus numériques en cohérence avec la feuille de route départementale, privilégiant un maillage territorial et une coordination d&amp;#039;actions en faveur des usages numériques dans tout le Département.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h4&gt;
+ Type d&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ Type : Subventions d&amp;#039;investissement et de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux sera apprécié en fonction des critères d&amp;#039;innovation, du budget global présenté et de la dépense éligible (prestations de services, de travaux liées au projet, achat de matériel dédié, frais de personnel dédié, dépenses de communication).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total des aides publiques en investissement ne peut excéder 80 % du coût HT du projet.
+&lt;/p&gt;
+&lt;h4&gt;
+ Pièces constitutives du dossier
+&lt;/h4&gt;
+&lt;p&gt;
+ Les demandes devront être déposées sous forme dématérialisée sur la plateforme de dépôt en ligne des demandes de subventions auprès du Département, accessible sur le site
+ &lt;a href="http://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;h4&gt;
+ Instruction des dossiers - Demande dématérialisée
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;instruction des dossiers est réalisée par la Mission Développement Numérique du Conseil départemental et l&amp;#039;avancée de l&amp;#039;instruction sera consultable sur la plateforme. Les projets recevant un avis favorable à l&amp;#039;issue de l&amp;#039;instruction seront présentés au vote de la Commission permanente pour délibération. Les aides ainsi octroyées seront notifiées par voie postale aux porteurs de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt dématérialisé via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
-[...6 lines deleted...]
-  &lt;br /&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Communication et numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif :
+  &lt;/strong&gt;
+  Développement des usages, services et infrastructures numériques, projets innovants en lien avec le numérique
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
- La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+&lt;h4&gt;
+ Versement
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à l&amp;#039;investissement sont versées suivant le règlement financier général du Département.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au fonctionnement sont versées selon les modalités définies sur la lettre de notification.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
+  Opérations éligibles :
+ &lt;/strong&gt;
+ Les opérations éligibles sont des projets de services, d&amp;#039;usages ou de contenus innovants répondant aux enjeux d&amp;#039;ampleur départementale sus-mentionnés. La sélection des projets s&amp;#039;appuiera notamment sur les critères suivants : caractère innovant du projet, compétences du porteur, méthodologie employée, place de l&amp;#039;usager dans le projet, qualité et engagement des partenaires, viabilité et pérennité du projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ collectivités territoriales et leurs regroupements, associations, syndicats mixtes, organismes publics et leurs groupements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/developpement-des-usages-services-et-infrastructures-numeriques-projets-innovants-en-lien-avec-le-numerique/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme – Direction Générale Adjointe du Développement – Mission Développement Numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél :
+ &lt;strong&gt;
+  04.75.79.81.77
+ &lt;/strong&gt;
+ – Courriel :
+ &lt;a href="mailto:numerique&amp;#64;ladrome.fr"&gt;
+  numerique
+ &lt;/a&gt;
+ &lt;a href="mailto:numerique&amp;#64;ladrome.fr"&gt;
+  &amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/531e-developpement-des-usages-services-et-infrastr/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>120285</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Accéder à un Système d’Information Géographique (S.I.G) et Géoservices</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Système d’Information Géographique (S.I.G) et Géoservices</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à disposition de données géographiques et de
+ &lt;span&gt;
+  &lt;a href="https://infogeo.ladrome.fr" rel="noopener" target="_blank"&gt;
+   e-services cartographiques
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les Systèmes d&amp;#039;Information Géographique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de données IGN (Scan 25 – Scan 100 – BD Forêt – BD Ortho – BD Alti) et données foncières de la DGFIP (Fichiers Majic III) pouvant être utiles aux bureaux d&amp;#039;études (adressage postal, travaux sur les réseaux, urbanisme, aménagement du territoire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à différentes plateformes web cartographiques permettant de consulter des données produites par le département, des données foncières ainsi que des données IGN.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicat d&amp;#039;eaux et de rivières
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systeme-information-geographique-geoservices/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle SIG
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 79 26 90
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:sig&amp;#64;ladrome.fr"&gt;
+  sig&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a5db-systeme-dinformation-geographique-sig-et-geos/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>120286</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Installer et maintenir des systèmes informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes Informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation et maintenance d&amp;#039;équipements, infrastructures associées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit du parc informatique de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un compte-rendu sur l&amp;#039;existant et les orientations à prendre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vente de matériel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vente et installation de serveurs et ordinateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vente et installation de périphériques (imprimantes, bornes wifi, écrans, onduleurs, claviers/ souris, disques durs, cables et adaptateurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et configuration de kits de visioconférence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de hotspots wifi publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maintenance et assistance technique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service de maintenance du parc informatique, visites annuelles, dépannages sur site, supervision du serveur, antivirus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hotline téléphonique technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tests de performances du cablage réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service de sauvegarde de données externalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hébergement dans un DataCenter 100% public :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réservations et dépôts de noms de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites web
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie électronique et calendriers partagés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de serveurs dédiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Virtualisation de serveurs métiers pour un travail à distance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systemes-informatiques-reseaux/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.numerian.fr/"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94f3-systemes-informatiques-et-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>120287</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de logiciels et d'applications de gestion</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Logiciels et applications</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à disposition de logiciels de gestion à l&amp;#039;échelle communale et intercommunale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des besoins de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des logiciels et démonstration sur place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la mise en place de nouveaux logiciels :
+  &lt;br /&gt;
+  – Logiciels de gestion (finances/payes/élections/état-civil/cimetière/...)
+  &lt;br /&gt;
+  – Gestion de fonds bibliothécaire
+  &lt;br /&gt;
+  – Gestion du périscolaire avec paiement en ligne
+  &lt;br /&gt;
+  – Calendriers partagés pour le personnel et les ressources
+  &lt;br /&gt;
+  – Gestion du courrier avec circuits de validation
+  &lt;br /&gt;
+  – Gestion des congés, absences, formations, et crédits ouverts pour les titres restaurant
+  &lt;br /&gt;
+  – Logiciel d&amp;#039;aide à la rédaction des marchés publics
+  &lt;br /&gt;
+  – Logiciel de gestion des Autorisations du Droit du Sol
+  &lt;br /&gt;
+  – Cloud, espace de stockage en ligne partagé pour un travail collaboratif
+  &lt;br /&gt;
+  – Liste de diffusion mails
+  &lt;br /&gt;
+  – Enquêtes en ligne
+  &lt;br /&gt;
+  – Applications en ligne de gestion du cadastre et autorisations du droit du sol
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des outils, installation et déploiement au sein de la collectivité ou en mode hébergé pour un accès distant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service d&amp;#039;assistance par nos agents au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/logiciels-applications/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="http://www.numerian.fr"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a06-logiciels-et-applications/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>120288</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des process de dématérialisation et des téléprocédures (e-administration)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>E-Administration</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dématérialisation et téléprocédures.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des besoins de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des outils et démonstration sur place ou à distance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Maîtrise d&amp;#039;œuvre (intervention payante) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la mise en place de la dématérialisation, mise en place des outils :
+  &lt;br /&gt;
+  – Délivrance de certificat de signature électronique sur site
+  &lt;br /&gt;
+  – Plateforme de dématérialisation des marchés publics
+  &lt;br /&gt;
+  – Tiers de Télétransmission vers la préfecture et la trésorerie
+  &lt;br /&gt;
+  – Dématérialisation des actes réglementaires et budgétaires
+  &lt;br /&gt;
+  – Dématérialisation des bordereaux comptables
+  &lt;br /&gt;
+  – Parapheur électronique en ligne avec circuits de validation
+  &lt;br /&gt;
+  – Service de Correspondant Informatique et Libertés
+  &lt;br /&gt;
+  – Audits dans le cadre de la loi sur le RGPD
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service d&amp;#039;assistance par nos agents au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/e-administration/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Syndicat Mixte Numérian
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 30 13 13
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site :
+   &lt;a href="https://www.numerian.fr/"&gt;
+    www.numerian.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+    contact&amp;#64;numerian.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3cad-e-administration/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>120289</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de formations et d'actions de sensibilisation aux nouveaux usages numériques</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux usages numériques</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Formations, actions de sensibilisation, ateliers spécifiques, conseil et accompagnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une intervention collective par territoire ou auprès des adhérents / membres / partenaires (1/2 journée)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une intervention par structure auprès des équipes (1/2 journée)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour créer un espace de co-working
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès aux ressources et équipements du Moulin Digital :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ – Deux journées de coworking pour une personne à ROVALTAIN
+ &lt;br /&gt;
+ – Une journée d&amp;#039;utilisation de la salle de réunion du moulin digital, équipée de visioconférence
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil pour la mise en place de projets innovants, d&amp;#039;actions de sensibilisation au numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations de conseil pour l&amp;#039;organisation d&amp;#039;événements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la définition de la stratégie numérique des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Animation de formations numériques à destination des agents de la collectivité
+  &lt;/li&gt;
+  &lt;li&gt;
+   Organisation de Café-outils ou « 1h pour... » dans les territoires
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/nouveaux-usages-numeriques/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Moulin Digital
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 83 50 58
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;lemoulindigital.fr"&gt;
+  contact&amp;#64;lemoulindigital.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://lemoulindigital.fr/"&gt;
+  www.lemoulindigital.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/177f-nouveaux-usages-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>120311</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné à l'informatisation de sa bibliothèque</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations d&amp;#039;informatisation ou de ré-informatisation de bibliothèque ou de réseau de bibliothèques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les logiciels de gestion et portails internet des bibliothèques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;expression du besoin et à la définition du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des offres des fournisseurs existantes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance Réalisation d&amp;#039;une étude de faisabilité financière et technique du projet Aide à la méthode de gestion projet (organisation du chantier, calendrier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la sélection du prestataire et au suivi du chantier
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Services des médiathèques
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Informatique et Numérique
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 78 41 90
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jrieu&amp;#64;ladrome.fr"&gt;
+  jrieu&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9000-informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>117568</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’apprentissage tout au long de la vie</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+structure intervenant sur l’éducation (champ du primaire, secondaire,
+périscolaire ou supérieur) ayant un fort impact social et territorial, une
+structure de formation continue ayant un fort impact social et territorial, une
+structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
+ou de la formation professionnelle ayant une fonction support clé pour les
+organismes de formation ou organismes de formation et/ou centre de formations
+d’apprentis ou encore une collectivité locale ou une entreprise publique locale
+(société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
+projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
+Territoires investit dans vos projets pour permettre à chacune et chacun
+d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
+point du territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
+financement s’articule autour de deux volets. Un premier consacré à
+l’éducation, où nous accompagnons, conseillons et finançons les projets
+éducatifs des territoires. Un second consacré à la formation professionnelle à
+impact, où nous investissons dans le développement de structures de formation
+professionnelle, initiale ou continue, positionnées sur la formation des
+publics répondant à des enjeux de cohésion sociale et territoriale, de la
+transition écologique, et des métiers en tension. Cet investissement prend la
+forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>117563</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Consigner des sommes d'argent pour les collectivités locales</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Consignations et dépôts spécialisés</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Par le biais de la Caisse des Dépôts, la Banque des Territoires propose un service de consignation de sommes d&amp;#039;argent dans l&amp;#039;attente de résoudre un litige ou dans l&amp;#039;optique de réaliser un projet. Cette consignation gratuite peut être demandée dans les situations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Expropriation en vue de réaliser un projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préemption d&amp;#039;un bien immobilier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un PPRT (Plan de Prévention des Risques Technologiques) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Survenue de risques environnementaux sur le territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volonté de garantir la finition d&amp;#039;un lotissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volonté d&amp;#039;assurer une contribution financière à l&amp;#039;occasion d&amp;#039;un plan social.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/consignations?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Consignations&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=consignation_securisee_cl_psat</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50fb-consigner-des-sommes-dargent-pour-les-collect/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
-[...5 lines deleted...]
-  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>117493</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Participer à un appel à projet du Grand Plan d'Investissement</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>France 2030</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires gère le mandat du Grand Plan d&amp;#039;Investissement 2018-2022 (GPI) pour le compte de l&amp;#039;État. Doté d&amp;#039;un budget de 57 milliards d&amp;#039;euros, il s&amp;#039;articule autour de 4 actions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Accélérer la transition écologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme GPI intègre un appel à projets pour la Ville de demain. L&amp;#039;objectif de ces projets ? Favoriser le développement d&amp;#039;une nouvelle façon de concevoir, construire et gérer les villes afin qu&amp;#039;elles préservent à la fois la qualité de vie des habitants, la cohésion sociale et l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Édifier une société de compétences
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans l&amp;#039;optique de construire une société de compétences, la Banque des Territoires gère plusieurs actions et appels à projets :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  « Territoires d&amp;#039;Innovation Pédagogique » (TIP) pour renforcer la capacité du système éducatif à atteindre ses objectifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  « Sociétés Universitaires et de Recherche » (SUR), un appel à manifestation d&amp;#039;intérêt pour expérimenter, au sein des établissements d&amp;#039;enseignement supérieur et de recherche, de nouvelles solutions de gestion capables de valoriser le patrimoine matériel et immatériel ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  « Plan d&amp;#039;Investissement dans les Compétences » (PIC) pour transformer la formation et l&amp;#039;accompagnement et, ainsi, participer à l&amp;#039;amélioration de la qualification des demandeurs d&amp;#039;emploi et des jeunes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Ancrer la compétitivité sur l&amp;#039;innovation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets « Territoires d&amp;#039;Innovation » vise à soutenir les projets portant une stratégie de transformation des territoires ambitieuse, associant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les acteurs privés et publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les usagers et les populations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les ressources académiques et de recherche.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif ? Développer de nouveaux modèles qui répondent aux enjeux de transition énergétique, écologique, démographique, sociale ou encore numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Construire l&amp;#039;État de l&amp;#039;âge numérique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du « Fonds pour la Société Numérique » (FSN), plusieurs appels à projets sont lancés pour soutenir les actions visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer les réseaux à très haut débit ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les services, contenus et usages numériques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Industrie</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/france-2030?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=France_2030_dnat</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa29-participer-a-un-appel-a-projet-du-grand-plan-/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
- &lt;li&gt;
-  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1595,148 +9165,955 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
-[...2 lines deleted...]
- Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+ Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>117404</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités pour la conservation et la gestion de leurs archives</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Assistance et veille téléphonique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visites de conseil et/ou diagnostic
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des prescriptions fixées par le Code du patrimoine et dans le prolongement du contrôle scientifique exercé au titre de l&amp;#039;Etat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Appui méthodologique
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/014f-conseiller-les-collectivites-pour-la-conserva/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>117496</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans le développement des villes</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les transports propres et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales qui sont spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements, ainsi que des équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers-lieux d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter les friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour de tels projets, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études visant à structurer le montage économique, financier et juridique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser un accompagnement en ingénierie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Friche
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>117160</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans le développement de leurs offres de lecture publique</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans le développement d&amp;#039;une offre de lecture publique répondant aux besoins des populations.
+&lt;/p&gt;
+&lt;p&gt;
+ Création, rénovation, aménagement, informatisation de médiathèque, mise en réseau d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Conventions entre le Département et la collectivité pour les aides à la construction ou à l&amp;#039;aménagement dans le cadre de la politique contractuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Conventions entre le Département et la collectivité pour les aides à l&amp;#039;emploi et les aides à projets dans le cadre des Contrats Départementaux Lecture.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement gratuit (missions du service de lecture publique départemental).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Diagnostic de territoire co-construit avec les collectivités
+  &lt;/li&gt;
+  &lt;li&gt;
+   Définition, avec la collectivité demandeuse, des besoins en matière d&amp;#039;équipement et de services
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la rédaction d&amp;#039;un Projet Culturel, Scientifique, Educatif et Social
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement de la collectivité dans la définition de son projet bâtimentaire (médiathèque, lieu hybride, CDI médiathèque publique, réhabilitation d&amp;#039;un bâtiment existant)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils en matière d&amp;#039;aménagement mobilier
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils en matière de collections documentaires et de services
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils en matière d&amp;#039;informatisation des médiathèques (système de gestion et portail web)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la création d&amp;#039;espaces numériques
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide au montage de projets culturels dans le cadre des Contrats Départementaux Lecture
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils en matière de mise en réseau intercommunal et de mutualisation des services entre médiathèques
+  &lt;/li&gt;
+  &lt;li&gt;
+   Information sur les dispositifs de subventions existants (Etat, Région, Département),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide au montage de dossiers et mise en relation avec les interlocuteurs
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Equipement public
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ac0-accompagner-les-collectivites-dans-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>115168</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les archives communales et intercommunales numériques</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des archives communales et intercommunales numériques</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les communes dans leurs obligations règlementaires de conservation et de communication de leurs documents numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Prestation réglementaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Champs d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collecte automatisée des documents.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conservation et communication réglementaires des documents.
+ &lt;/li&gt;
+ &lt;li&gt;
+  À terme, possibilité de gérer les procédures d&amp;#039;élimination réglementaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Signer une convention tripartite entre le représentant légal de la commune ou de l&amp;#039;EPCI, le Président du Conseil départemental et le directeur des archives départementales, chargé du contrôle scientifique et technique des archives publiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Communes et EPCI de moins de 20.000 habitants adhérents à la société SPL-Xdemat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/91/18-gestion-des-archives-communales-et-intercommunales-numeriques.htm</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/485f-gerer-les-archives-communales-et-intercommuna/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
-[...2 lines deleted...]
- Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1753,1855 +10130,8229 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...17 lines deleted...]
-      <c r="R8" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- • Les projets relevant des typologies suivantes sont prioritaires :
-[...35 lines deleted...]
- Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X8" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail : subventions.dmit&amp;#64;gers.fr
-[...3 lines deleted...]
- Téléphone : 05 62 67 31 50
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...20 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Accompagnement et revue des procédures réglementaires associées à un projet : le pôle projets
+  L&amp;#039;AFL
  &lt;/strong&gt;
-&lt;/p&gt;
-[...6 lines deleted...]
-&lt;p&gt;
+ est la seule banque française
  &lt;strong&gt;
-  Exemples de projets réalisés grâce à cette aide :
+  100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
-&lt;/p&gt;
-[...15 lines deleted...]
-          <t>Espaces verts
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
 Commerces et services
+Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Appui méthodologique</t>
-[...2 lines deleted...]
-      <c r="O9" s="1" t="inlineStr">
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction départementale des Territoires de la Lozère
-[...8 lines deleted...]
- E-mail : ddt-pole-projet&amp;#64;lozere.gouv.fr
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>102204</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Aider citoyens et collaborateurs à chiffrer les avantages du télétravail en termes d'émissions CO2 évitées</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H10" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Le télétravail a récemment pris une place importante dans bon nombre de structures. Changement fort tant côté employé que pour l&amp;#039;organisation dans son ensemble, le télétravail a également des avantages indéniables en termes d&amp;#039;émissions carbone et de temps de transport... Encore faut-il pouvoir les estimer.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
  &lt;strong&gt;
-  Travailler à la campagne est une chance, saisissez-la !
+  librement diffusable
  &lt;/strong&gt;
-&lt;/p&gt;
-&lt;p&gt;
+ &lt;strong&gt;
+  intégrable sur tout type de site
+ &lt;/strong&gt;
+ pour permettre à chacun de calculer l&amp;#039;impact du télétravail en termes d&amp;#039;
+ &lt;strong&gt;
+  émissions CO2 évitées sur les déplacements et en temps gagné
+ &lt;/strong&gt;
+ :
+ &lt;strong&gt;
+  &lt;a href="https://impactco2.fr/transport/teletravail" target="_self"&gt;
+   impactco2.fr/transport/teletravail
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est par exemple repris sur le site de
+ &lt;a href="https://www.seineouest.fr/mon-impact-transport" rel="noopener" target="_blank"&gt;
+  Grand Paris Seine Ouest (GPSO)
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Appui méthodologique
+Valorisation d'actions
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
  &lt;em&gt;
-  « Imaginez un monde dans lequel chaque professionnel, où qu&amp;#039;il soit en France, puisse trouver et réserver en 3 clics, un bureau ou une salle de réunion communale pour travailler dans de bonnes conditions. »
+  iframe
  &lt;/em&gt;
-&lt;/p&gt;
-[...32 lines deleted...]
- Pour participer au webinaire (durée 30 minutes) et découvrir la plateforme, envoyez un mail aux contacts indiqués ci-dessous. Plusieurs sessions ont lieu chaque mois.
+ sur tout type de site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
+ &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="U10" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/transport/teletravail</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04f9-copie-12h21-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...181 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>102051</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Impact CO2 - L’impact sur le climat des objets et gestes de quotidien</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...13 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le financement participatif (ou crowdfunding) est un outil de collecte de fonds, opéré via une plateforme internet, permettant à un ensemble de contributeurs de choisir collectivement de financer directement et de manière traçable des projets identifiés.
-[...9 lines deleted...]
-          <t>Technologies numériques et numérisation
+ On parle de plus en plus de kilos ou de tonnes de CO2, et tant mieux. Mais concrètement, quelles sont les émissions nécessaires pour fabriquer et consommer les objets qui nous entourent ? et comment les communiquer auprès des citoyens ? &lt;span&gt;🤔&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &lt;a href="https://impactco2.fr/" rel="noopener" target="_blank"&gt;
+    Impact CO2
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ vous propose de
+ &lt;strong&gt;
+  découvrir l&amp;#039;impact sur le climat
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  des objets et gestes du quotidien pour les comparer avoir les bons ordres de grandeur : usages numérique, transport, alimentation, chauffage ...
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Des infographies peuvent être directement reprises pour illustrer vos contenus et communications.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet outil simple et ludique est intégrable sur tout type de site.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diffusé par différentes entreprises ou à l&amp;#039;issue de certaines
+ &lt;a href="https://fresqueduclimat.org/" rel="noopener" target="_blank"&gt;
+  &lt;em&gt;
+   Fresques du climat
+  &lt;/em&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , ce simulateur est aussi intégré sur les sites de
+ &lt;a href="https://www.grenoble.fr/2297-mon-convertisseur-co2.htm" rel="noopener" target="_blank"&gt;
+  Grenoble
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.larochelle-zerocarbone.fr/s-engager/la-boite-a-outils-du-zero-carbone/mon-convertisseur-co2" rel="noopener" target="_blank"&gt;
+  La Rochelle
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/lutter-contre-le-changement-climatique/action-1-je-calcule-mon" rel="noopener" target="_blank"&gt;
+  Issy
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.defimobilite-lemans.fr/" rel="noopener" target="_blank"&gt;
+  Le Mans
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Technologies numériques et numérisation
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Logement et habitat
 Appui méthodologique
-Animation et mise en réseau</t>
-[...2 lines deleted...]
-      <c r="O12" s="1" t="inlineStr">
+Animation et mise en réseau
+Valorisation d'actions
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour comprendre le fonctionnement d&amp;#039;une campagne de financement participatif (ou crowdfunding), vous pouvez accéder au
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
  &lt;em&gt;
-  &lt;strong&gt;
-  &lt;/strong&gt;
+  iframe
  &lt;/em&gt;
- &lt;a href="https://issuu.com/financementparticipatiffrance/docs/fpf-guide-pratique_dvpt_territoire-"&gt;
-[...4 lines deleted...]
-  &lt;/em&gt;
+ sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
  &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X12" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nom / Prénom : de Maupeou Florence
-[...17 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/516c-copie-14h12-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Contexte et objectifs :
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Depuis 2017, la Région Occitanie accompagne les IUT d&amp;#039;Occitanie dans leurs innovations pédagogiques, en s&amp;#039;appuyant notamment sur les technologies du numérique afin de renforcer la réussite des étudiants et leur insertion professionnelle.
-[...29 lines deleted...]
- &lt;/strong&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
-[...221 lines deleted...]
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
 Lutte contre la précarité
-Emploi</t>
-[...7 lines deleted...]
-      <c r="R14" s="1" t="inlineStr">
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les associations organisatrices d&amp;#039;évènements [ 1 ] culturels, sportifs, solidaires, en lien avec la politique de la ville, l&amp;#039;économie sociale et solidaire, l&amp;#039;éducation populaire, la culture scientifique et technique, la sensibilisation à l&amp;#039;environnement, la valorisation patrimoniale et touristique, en direction de la jeunesse... intervenant sur le territoire de la Région Occitanie et dont le siège est situé dans cette région. Pour le secteur des événements sportifs, sont concernées les associations bénéficiaires des dispositifs de soutien des clubs « Occitanie - Ambassadeurs Sport » et « Occitanie - Sport Performance ».
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sont exclues du champ d&amp;#039;intervention :
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
  &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD51" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>111672</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller les dépôts sauvages</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l’opération</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dispositifs de surveillance pour la lutte contre les dépôts sauvages.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;achat et à l&amp;#039;installation de dispositifs autonomes ou factices photographiques et audio sans réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 29/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Recyclage et valorisation des déchets
+Technologies numériques et numérisation
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ac0-surveiller-les-depots-sauvages/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>111679</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller et lutter contre les dépôts sauvages à proximité de milieux naturels</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Territoire zéro déchet et économie circulaire</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l’opération</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide pour la mise en place de dispositifs de surveillance pour lutter contre les dépôts sauvages à proximité de milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2019-04-0010 (AD du 25/03/2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Recyclage et valorisation des déchets
+Technologies numériques et numérisation
+Risques naturels
+Paysage</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  les sociétés, entreprises et collectivités territoriales qui peuvent bénéficier des autres dispositifs mis en place par l&amp;#039;Etat et la Région ;
-[...22 lines deleted...]
-  Concernant le montant des recettes escomptées, la Région procèdera à une évaluation de l&amp;#039;estimation transmise sur la base des éditions précédentes pour les manifestations récurrentes ou sur la base d&amp;#039;événements comparables pour les autres.
+  les terrains naturels et agricoles publics (hors zones urbaines et espaces privés),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les chemins et sentiers ruraux (hors routes communales et voies privées).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X14" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Région Occitanie / Pyrénées-Méditerranée
-[...8 lines deleted...]
- Pour plus d&amp;#039;informations : Se reporter sur le site de la Région, à la rubrique &amp;#34;associations d&amp;#039;Occitanie&amp;#34; ou composer le 3010, numéro unique et gratuit.
+ Mission développement durable
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 96 96
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87c2-surveiller-et-lutter-contre-les-depots-sauvag/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>111653</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Expérimenter de nouvelles ressources numériques pour les bibliothèques et médiathèques</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Culture et action extérieure : Bibliothèques et médiathèques</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>2.000€ maximum par territoire.</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bibliothèques et médiathèques : aide aux intercommunalités du Nord-Essonne, pour expérimenter de nouvelles ressources numériques visant à enrichir les offres numériques existantes des intercommunalités.
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositif annuel, renouvelable un an pour la même ressource.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-02-0021 (AD du 13/11/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Animation et mise en réseau
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Intercommunalités du Nord-Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture et de l&amp;#039;action internationale
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 93 52
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7a2b-experimenter-de-nouvelles-ressources-numeriqu/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>116786</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales - Label Territoire Numérique Libre</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Label Territoire Numérique Libre</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>ADULLACT (Association des Développeurs et Utilisateurs de Logiciels Libres pour les Administrations et les Collectivités Territoriales)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Recherche</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2016, le label Territoire Numérique Libre encourage les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales, en valorisant les choix stratégiques et techniques mis en place sur le territoire : mise en place d&amp;#039;une stratégie en faveur du libre, utilisation de logiciels et systèmes libres, mise à disposition des données publiques (open data), etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Il récompense la mutualisation des ressources, le bon usage de l&amp;#039;argent public, et toutes les initiatives en faveur des biens communs numériques sur le territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le label Territoire Numérique Libre a été créé pour mettre en lumière les initiatives libres des collectivités, pour les promouvoir auprès des élus, des autres collectivités et des citoyens. C&amp;#039;est un marqueur fort pour toutes les collectivités engagées dans une démarche &amp;#34;Libre&amp;#34;.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La candidature au label Territoire Numérique Libre est gratuite, et ne nécessite aucune adhésion préalable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://territoire-numerique-libre.org/le-label/" rel="noopener" target="_blank"&gt;
+  Visitez notre site web pour plus d&amp;#039;informations.
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Si ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  votre collectivité utilise au moins un logiciel libre, dans ses services ou établissements scolaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous avez entrepris d&amp;#039;ouvrir vos données publiques (open data),
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous favorisez l&amp;#039;utilisation de formats de fichiers ouverts,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les initiatives numériques libres sont encouragées sur votre territoire ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ... alors, vous êtes déjà un Territoire Numérique Libre !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les collectivités territoriales françaises de métropole ou d&amp;#039;outre-mer peuvent participer : villes, métropoles, communautés de communes, communautés d&amp;#039;agglomération, départements, régions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Il suffit de désigner un·e élu·e référent et un·e personne responsable de la candidature, et de compléter le questionnaire de candidature en ligne. La participation au label est entièrement gratuite, seule la fabrication de la signalétique est à la charge des collectivités lauréates.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous trouverez davantage d&amp;#039;informations sur notre page pour
+ &lt;a href="https://territoire-numerique-libre.org/candidat/" rel="noopener" target="_blank"&gt;
+  Être candidat
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://territoire-numerique-libre.org/le-label/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Camille TILLATTE
+ &lt;br /&gt;
+ Chargée de Marketing et Communication à l&amp;#039;ADULLACT
+ &lt;br /&gt;
+ label&amp;#64;territoire-numerique-libre.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>camille.tillatte@adullact.org</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e457-encourager-les-usages-numeriques-libres-ouver/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>ADULLACT</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>103486</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K15" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>1 million € maximum</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention d&amp;#039;un taux maximum de 40% du montant des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
+&lt;/p&gt;
+&lt;h4&gt;
+ Cofinancements possibles
+&lt;/h4&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont concernés :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires cibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-investissements-numeriques</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du spectacle vivant
+  &lt;/strong&gt;
+  :
+  &lt;span&gt;
+   Christine Vacher :
+   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+    christine.vacher&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du patrimoine
+  &lt;/strong&gt;
+  : Cécile Chenot -
+  &lt;a href="mailto:cecile.chenot&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   cecile.chenot&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ou Véronique Cagnon -
+  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   veronique.cagnon&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   des arts plastiques
+  &lt;/strong&gt;
+  : Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
+   cinema.audiovisuel&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du livre et de la lecture
+  &lt;/strong&gt;
+  : Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dae5-investissement-culturel-aide-aux-investisseme/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>101580</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le numérique dans le quotidien des artisans</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
+&lt;br /&gt;
+&lt;br /&gt;
+Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagner la structuration et l&amp;#039;essaimage de démarches collectives novatrices et/ou inhabituelles qui se développent sur les territoires, dont la mutualisation de moyens, la coopération ou le partenariat de service.
- Cet accompagnement se décline sur deux volets distincts :
+ Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
+ &lt;strong&gt;
+  Cantal Ingénierie &amp;amp; Territoires
+ &lt;/strong&gt;
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>101593</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la transformation écologique et numérique des entreprises</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de contribuer à la transition écologique de votre territoire, les associations Initiative France proposent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Volet 1 : initiatives territoriales (IT)
-[...2 lines deleted...]
-  Volet 2 : initiatives innovantes d&amp;#039;insertion territoriales (3IT)
+  de sensibiliser les porteurs de projets dans votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;analyser la &amp;#34;responsabilité écologique&amp;#34; des projets entrepreneuriaux du territoire lors de leur passage en comités d&amp;#039;agrément ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de mobiliser des experts sur la thématique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de valoriser des projets à forte dimension sociale et environnementale via le label Initiative Remarquable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la transition écologique agricole en soutenant les projets d&amp;#039;agriculture biologique, les circuits-courts, la diversification, les technologies agricoles performantes au niveau environnemental...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, pour accélérer la transformation numérique des TPE du territoire, le réseau Initiative France pourra :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à disposition des élus son réseau de partenaires  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  intégrer la dimension numérique dans la stratégie de développement des entreprises soutenues par le réseau Initiative France ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobiliser des experts sur les questions numériques pour accompagner les entrepreneurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La capacité d&amp;#039;action du réseau sera conditionnée par les moyens mis à disposition des associations  France, qui pourront être co-construits avec les différents partenaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir cartographie sur
+ &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer" rel="noopener" target="_blank"&gt;
+  https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a303-accelerer-la-transformation-ecologique-et-num/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>98480</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Consigner des fonds pour garantir ses activités</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Consignations et dépôts spécialisés</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires accompagne les EPL par la consignation de fonds afin de garantir leurs actions dans le cadre d&amp;#039;un Plan de Prévention des Risques Technologiques et des risques environnementaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez souscrire à cette offre dans les cas de figure suivants si vous avez un projet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de protection des riverains à proximité d&amp;#039;installations industrielles à risques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour prévenir les risques environnementaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="O15" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Industrie</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/consignations?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Consignations&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=garantie_actions_epl_psat</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Projets étudiés au fil de l&amp;#039;eau.
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
- &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les projets collectifs en phase de structuration dont l&amp;#039;organisation économique, politique et financière nécessite une étape de consolidation visant la pérennité organisationnelle et/ou économique du projet,
-[...33 lines deleted...]
-  structurer à terme un modèle de fonctionnement pérenne (volet IT seulement).
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6b70-securiser-vos-fonds-et-anticiper-les-risques-/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>101387</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Financer la santé numérique et les services liés au prendre soin</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Financement de la santé numérique et des services liés au « prendre soin »</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Banque des Territoires propose un service d&amp;#039;accompagnement aux communes portant un projet de développement territorial. Pour cela, nous mettons à votre disposition une équipe d&amp;#039;experts dont la mission est triple :
-[...21 lines deleted...]
-      <c r="O16" s="1" t="inlineStr">
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+entreprise privée (opérateur, investisseur, exploitant ou société de services
+portant un projet) ou une entreprise à impact social (entreprise de l’ESS,
+entreprise à mission ou corporate venture) et vous développez un projet de
+services relatifs à la santé et au prendre soin ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des Territoires vous permet de
+bénéficier d’un financement adapté à votre projet, de profiter de l’expertise
+d’un tiers de confiance et d’avoir accès à un réseau territorial et politique
+propice à l’essaimage de projets innovants. Cela peut ainsi concerner un
+service lié à la e-santé et au médico-social, comme la transition numérique des
+établissements de santé, l’usage du numérique pour la prévention, les
+technologies innovantes au service des soignants, ou encore un service à impact
+social lié au prendre soin dans la santé, le vieillissement, le handicap, la
+petite enfance, l’habitat, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;En tant que
+« tiers de confiance », la Banque des Territoires propose de financer
+les projets portant une logique d’intérêt général sous la forme d’apports en
+capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;strong&gt;L’offre
+d’investissement concerne les projets ayant pour objectifs de :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer &lt;strong&gt;l’accès
+aux soins &lt;/strong&gt;et contribuer à la &lt;strong&gt;résorption des déserts médicaux&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner
+la structuration de la gestion, de l’exploitation et de la &lt;strong&gt;protection des
+données de santé &lt;/strong&gt;(entrepôts de données, suivi des données en vie réelle)&lt;/li&gt;&lt;li&gt;Améliorer le &lt;strong&gt;parcours
+de soins &lt;/strong&gt;et le &lt;strong&gt;lien ville-hôpital&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Favoriser et
+sécuriser &lt;strong&gt;l’usage de technologies innovantes &lt;/strong&gt;au service des soignants,
+des patients et des établissements de santé&lt;/li&gt;&lt;li&gt;Promouvoir des
+&lt;strong&gt;infrastructures numériques résilientes &lt;/strong&gt;pour répondre aux enjeux santé&lt;/li&gt;&lt;li&gt;Favoriser
+l’usage du numérique au service de la &lt;strong&gt;prévention&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner &lt;strong&gt;la
+transition numérique &lt;/strong&gt;des établissements sanitaires et médico-sociaux&lt;/li&gt;&lt;li&gt;Favoriser &lt;strong&gt;l’autonomie&lt;/strong&gt;
+et le soutien à domicile des &lt;strong&gt;personnes fragiles&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Santé
+Technologies numériques et numérisation
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U16" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X16" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-sante?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=e_sante_psat</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
-&lt;/ul&gt;
-[...10 lines deleted...]
- &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-sante-numerique/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>97286</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une sauvegarde informatique et d'usage collaboratifs</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
-[...2 lines deleted...]
-      <c r="H17" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence technique met en place une
+ &lt;strong&gt;
+  sauvegarde de vos données
+ &lt;/strong&gt;
+ conformément aux standards de l&amp;#039;ANSSI
+ &lt;strong&gt;
+  en 3 supports
+ &lt;/strong&gt;
+ distincts dont une sauvegarde externalisée avec l&amp;#039;engagement de retrouver vos données sous 72 heures.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, l&amp;#039;ATD16 propose un
+ &lt;strong&gt;
+  cloud
+ &lt;/strong&gt;
+ souverain pour un
+ &lt;strong&gt;
+  usage collaboratif
+ &lt;/strong&gt;
+ de vos données en
+ &lt;strong&gt;
+  mode nomade
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sauvegarde 3,2,1
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Disposer des 3 copies de vos données, stockées sur 2 supports différents et une sauvegarde externalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils collaboratifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;un cloud souverain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accéder à ses données en synchronisation locale depuis différents appareils
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, option Sauvegarde 3,2,1 et usages collaboratifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sébastien Briongos - Responsable du service Matériel Systèmes et Réseaux -
+  &lt;a href="mailto:sbriongos&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   sbriongos&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b2fe-copie-13h15-beneficier-dune-assistance-numeri/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>98466</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec sa plate-forme Solaere et son pôle E-administration, le GIP RECIA offre un
+ &lt;strong&gt;
+  ensemble de services cohérents et innovants
+ &lt;/strong&gt;
+ couvrant
+ &lt;strong&gt;
+  la chaine de dématérialisation des documents et des échanges
+ &lt;/strong&gt;
+ dans sa globalité, à travers un
+ &lt;strong&gt;
+  portail sécurisé et unifié
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Des outils et des services d&amp;#039;e-administration qui ont pour objectif de
+ &lt;strong&gt;
+  simplifier la communication entre les services, les élus, les administrations et les citoyens
+ &lt;/strong&gt;
+ et de
+ &lt;strong&gt;
+  faciliter les usages et les échanges entre collectivités et les services de l&amp;#039;État
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;h4&gt;
+ Un accès à l&amp;#039;ensemble des services
+&lt;/h4&gt;
+&lt;p&gt;
+ Par l&amp;#039;intermédiaire de cette plate-forme, il est possible depuis un accès unique de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  viser ou signer électroniquement des documents numériques présentés dans un i-parapheur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre des documents à la Préfecture (délibérations, arretés réglementaires et individuels, documents budgétaires) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre au comptable public dans un flux signé électroniquement les pièces comptables (bordereaux, titres, mandats) et les pièces justificatives (factures, payes, délibérations, pièces de passation et d&amp;#039;exécution de marchés publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  envoyer des convocations aux élus en mettant tous les documents de séance à leur disposition.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ D&amp;#039;une manière générale et au regard de certains services sensibles, le contexte d&amp;#039;hébergement qui sera choisi devra fournir des garanties en termes de performance, de disponibilité, de sécurité et de réversibilité du service et des données.
+&lt;/p&gt;
+&lt;h4&gt;
+ Nos outils et services dématérialisés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestion des flux actes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux Helios
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des mails certifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parapheur électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saisine par voie électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Facturation Chorus PRO
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique des élus
+ &lt;/li&gt;
+ &lt;li&gt;
+  PES Retour
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux bons de commandes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles :
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.recia.fr/nos-services/e-administration/" rel="noopener" target="_blank"&gt;
+   https://www.recia.fr/nos-services/e-administration/
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+   https://www.snc.recia.fr/contactus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 38 42 24 59
+ &lt;em&gt;
+  (choix 1)
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/243a-copie-13h06-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>98465</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Mutualiser un responsable des services informatiques</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le GIP RECIA propose aux collectivités qui le désirent de
+ &lt;strong&gt;
+  mutualiser la direction des services informatiques (DSI)
+ &lt;/strong&gt;
+ afin d&amp;#039;optimiser les ressources numériques et de vous accompagner dans le pilotage de vos prestataires locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service permet aux collectivités territoriales et à leurs groupements de bénéficier des services d&amp;#039;un responsable des services informatiques mutualisé qui pourra
+ &lt;strong&gt;
+  assister les élus et les directions dans la définition d&amp;#039;une stratégie numérique
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une petite collectivité, le responsable des services informatiques mutualisé remplace le service informatique manquant, conseille la collectivité à la fois sur les choix stratégiques mais aussi sur l&amp;#039;accompagnement des services dans l&amp;#039;évolution des pratiques numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une collectivité plus importante, sans se substituer à la DSI en place, le responsable des services informatiques mutualisé apporte sa connaissance et son expertise pour aider la DSI et les services à s&amp;#039;organiser pour réussir leur transition numérique.
+&lt;/p&gt;
+&lt;h4&gt;
+ Les avantages
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement personnalisé de vos besoins en numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une assistance pour piloter les différents prestataires qui interviennent sur votre parc informatique (éditeur, informaticien, prestataire de maintenance...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un assistant à la maitrise d&amp;#039;ouvrage pour les marchés publics dans le domaine du numérique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Les prestations
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement du « Service achat » des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Téléphonie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipement matériel numérique (stations, serveurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction des marchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en concurrence au premier €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement stratégique des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et aide à la rédaction de plan pluriannuel d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction du schéma directeur et d&amp;#039;orientation des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Urbanisation des systèmes d&amp;#039;information
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans les choix des solutions numériques supports à ses activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans la rationalisation et à l&amp;#039;évolution de son système d&amp;#039;information et de ses infrastructures
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PCA (Plan de continuité de l&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PRA (Plan de reprise d&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PSSI (Plan de sécurisation des systèmes d&amp;#039;information)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;a href="https://www.solaere.recia.fr/" rel="noopener" target="_blank"&gt;
+  https://www.solaere.recia.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+  https://www.snc.recia.fr/contactus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:info&amp;#64;recia.solutions" rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél : 02 38 42 24 59
+ &lt;em&gt;
+  (choix 4)
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/786b-copie-12h51-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>95250</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en ingénierie de données avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Dataviz Petites Villes de Demain</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose un service de centre de ressource aux collectivités. Ce service fournit des cartographies, infographies et autres modélisations graphiques à l&amp;#039;échelle communale, infra-communale ou à celle de l&amp;#039;EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces datavisualisations permettent à la fois d&amp;#039;établir un diagnostic territorial mais servent également d&amp;#039;aide à la décision, d&amp;#039;évaluation voire de communication.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le service Dataviz repose sur trois piliers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un centre de ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un recueil d&amp;#039;initiatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un outil de diagnostic
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Revitalisation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/dataviz-pvd?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_dataviz_pvd_psat</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://pvd.spallian.com/stat_dashboard.html?name&amp;#61;petites_villes_donnees&amp;amp;token_id&amp;#61;Banque-des-Territoires_public" rel="noopener" target="_blank"&gt;
+  Découvrez le service Dataviz PVD
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8e6a-beneficier-du-service-dataviz-pvd-les-petites/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>94793</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement à la mise en oeuvre du RGPD</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;agence vous assiste également dans la mise en œuvre du Règlement Général sur la Protection des Données au sein de votre collectivité et vous accompagne dans le suivi des pratiques.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Assurer le rôle de Délégué à la Protection des Données (DPO)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer un audit initial de mise en conformité et rédaction d&amp;#039;un registre de traitement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller et accompagner dans la réponse aux demandes émanant des administrés (droit d&amp;#039;accès, droit à l&amp;#039;oubli...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner en cas de fuite ou de perte de données personnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivre et mettre à jour du registre de traitement et des évolutions des pratiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibiliser des élus et agents (réunions, capsules de formation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répondre à toute question concernant la protection des données personnelles
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, option RGPD
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maëva Sabouraud - Responsable du service juridique et financier
+ -
+  &lt;a rel="noopener" target="_blank"&gt;
+   juriste&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8ff7-copie-15h06-beneficier-dune-assistance-juridi/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>94676</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Ardennes
+Ardennes Ingenierie</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement se décline en trois niveaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  niveau 1 : un conseil de premier niveau aux bénéficiaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  niveau 3 : un accompagnement spécifique pour des prestations identifiées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
+&lt;/p&gt;
+&lt;p&gt;
+ Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
+&lt;/p&gt;
+&lt;p&gt;
+ Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement et Equipement publics
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
+&lt;/p&gt;
+&lt;p&gt;
+ -	Résorption de logements vacants dégradés
+&lt;/p&gt;
+&lt;p&gt;
+ -	Déplacement de la mairie dans l&amp;#039;ancienne école
+&lt;/p&gt;
+&lt;p&gt;
+ -	Revue de projets communaux : informations et conseils multi domaines
+&lt;/p&gt;
+&lt;p&gt;
+ -	Mise aux normes PMR de la Mairie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie et infrastructures
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Sécurisation de la traversée du village
+&lt;/p&gt;
+&lt;p&gt;
+ -	Réfection d&amp;#039;une voie communale
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement des abords d&amp;#039;un lavoir
+&lt;/p&gt;
+&lt;p&gt;
+ -	Déplacement et sécurisation d&amp;#039;un arrêt bus
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eau et assainissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Suivi et amélioration d&amp;#039;un dispositif d&amp;#039;assainissement collectif
+&lt;/p&gt;
+&lt;p&gt;
+ -	Accompagnement d&amp;#039;un projet de sécurisation d&amp;#039;un forage d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ -	Conseil de gestion du service d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Economie d&amp;#039;énergie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Suivi énergétique, amélioration bâtiment, éclairage public
+&lt;/p&gt;
+&lt;p&gt;
+ -	Rénovation énergétique du parc de logements communaux
+&lt;/p&gt;
+&lt;p&gt;
+ -	Conseil chantier/géothermie de la mairie et de la salle des fêtes
+&lt;/p&gt;
+&lt;p&gt;
+ -	Rénovation énergétique d&amp;#039;un gymnase
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tourisme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement pour les vélos le long de la Voie Verte Trans Ardennes
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement d&amp;#039;un chemin de randonnée sur une ancienne voie ferrée
+&lt;/p&gt;
+&lt;p&gt;
+ -	Transformation d&amp;#039;anciens logements en gites touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Analyse de l&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Information sur évolution du nombre d&amp;#039;ERP et des systèmes de production d&amp;#039;ECS, planification et réalisation des analyses, aide à l&amp;#039;élaboration des plans d&amp;#039;actions en cas de non-conformité et suivi jusqu&amp;#039;au retour à une situation satisfaisante.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Juridique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Quels recours en cas de malfaçon suite à des travaux de voirie
+&lt;/p&gt;
+&lt;p&gt;
+ -	Comment lutter contre les points noirs paysagers ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Archives départementales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement d&amp;#039;un nouveau local archives suite à l&amp;#039;extension de la mairie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Lecture publique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Création d&amp;#039;un espace lecture au sein du groupe scolaire
+&lt;/p&gt;
+&lt;p&gt;
+ -	Assistance à la gestion et à l&amp;#039;exploitation d&amp;#039;une bibliothèque
+&lt;/p&gt;
+&lt;p&gt;
+ -	Création d&amp;#039;une médiathèque
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Archéologie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Réalisation d&amp;#039;un diagnostic archéologique préalable à un aménagement urbain
+&lt;/p&gt;
+&lt;p&gt;
+ Recherche de financements
+&lt;/p&gt;
+&lt;p&gt;
+ -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Numérique et dématérialisation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projet culturel
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Projet de pôle culturel comprenant un Musée et une bibliothèque
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Culture et identité collective
+Tourisme
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Ardennes</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ mail : ardennesingenierie&amp;#64;cd08.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>anne.durand@cd08.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>94242</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Œuvrer en faveur de l’innovation pour l’éducation</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
- _______________________________________________________________
-[...16 lines deleted...]
- &lt;br /&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les acteurs qui œuvrent en faveur de l&amp;#039;innovation pour l&amp;#039;éducation.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les structures privées ou associatives intervenant sur l&amp;#039;éducation et les collectivités qui souhaitent contribuer à l&amp;#039;innovation dans le domaine de l&amp;#039;éducation ou de la EdTech.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Technologies numériques et numérisation
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Education et renforcement des compétences
+Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X17" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_edtech_forgood_psat</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4b71-investir-dans-linnovation-pour-leducation-edu/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="E18" s="1" t="inlineStr">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>94792</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une maintenance du parc informatique</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champ d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur la
+ &lt;strong&gt;
+  maintenance informatique
+ &lt;/strong&gt;
+ et vous propose une
+ &lt;strong&gt;
+  centrale d&amp;#039;achat à prix coûtant
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Maintenance informatique
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépannage et assistance informatique en ligne ou sur place
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centrale d&amp;#039;achat à prix coûtant de matériels et logiciels informatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage, installation et reprise des données lors d&amp;#039;un remplacement de postes, livraison
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils à la mise en œuvre de l&amp;#039;infrastructure informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenance et logiciels pour les établissements scolaires (expérimentation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt de matériel informatique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet numérique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W69" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sébastien Briongos - Responsable du service Matériel Système et Réseaux
+ -
+  &lt;a href="mailto:sbriongos&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   sbriongos&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Juliette Dufloux - Assistante achat -
+  &lt;a href="mailto:jdufloux&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   jdufloux&amp;#64;atd16.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a2f-copie-14h49-beneficier-dune-assistance-inform/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>92601</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise en œuvre d’actions innovantes en matière d’usages et de services numériques</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions (y compris études préalables) relatives aux réponses à améliorer en matière de services offerts aux habitants grâce à des services et outils numériques en lien avec les compétences et les politiques publiques départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions financées devront s&amp;#039;inscrire dans les grands enjeux des Schémas départementaux, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets participant directement ou indirectement à une aide à une entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets ne rentrant pas dans les domaines de compétence soutenables par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renouvellement d&amp;#039;un soutien d&amp;#039;une action déjà subventionnée par le Département
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5aca-soutenir-la-mise-en-uvre-dactions-innovantes-/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>92602</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de la subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>92609</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le déploiement des outils et projets numériques au service du développement touristique</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 10 K€ par projet dans la limite de 50 K€ par an</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs du tourisme, afin de mieux répondre aux attentes des visiteurs et renouveler les expériences de découverte des sites et lieux qu&amp;#039;ils promeuvent ou gèrent, doivent s&amp;#039;adapter et proposer des solutions innovantes pour contribuer à bâtir le tourisme de demain.
+En matière d&amp;#039;attractivité touristique et d&amp;#039;outil de découverte, le numérique a un rôle fort à jouer et est indispensable pour le renforcement de l&amp;#039;attractivité des sites touristiques du Vaucluse.
+Le Département souhaite fournir des services innovants et de qualité aux touristes et accompagner financièrement les EPCI, OT et OTI dans leurs projets de développement numériques afin de stimuler l&amp;#039;innovation au sein de la filière du tourisme.
+L&amp;#039;usage du numérique devra par ailleurs aider les acteurs du secteur touristique à intégrer plus rapidement des innovations utiles à leur développement dans la période post-épidémie Covid 19.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets de mise en place d&amp;#039;outils de découverte et de valorisation numérique,  applications numériques ou parcours numériques individualisés ou collectifs (sites intérieurs ou extérieurs).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme communaux ou intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une attention particulière sera portée :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;articulation du projet avec les acteurs du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la dimension durable du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d7b5-soutenir-le-deploiement-des-outils-et-projets/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>92578</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Aide à la Structuration de projets de Territoires (ASPT)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Volet spécifique « Petites Villes de Demain » (PVD)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
+L&amp;#039;aide est plafonnée à 5 000 € par étude.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une charte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une stratégie territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+International
+Attractivité économique
+Artisanat
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcs Naturels Régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>103324</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Santé numérique et innovation</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intelligence artificielle, télémédecine... Alors que le système de santé est en évolution rapide, la Région soutient les projets qui misent sur les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent prioritairement concerner l&amp;#039;une ou plusieurs des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Innovation en santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intelligence artificielle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Télémédecine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléconsultation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléexpertise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des professionnels de santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la prise en charge des patients.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% de la dépense subventionnable (total des dépenses éligibles). Le montant de subvention est fixé au plafond de 50.000€ par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un dispositif régional pouvant être sollicité durant toute l&amp;#039;année en fonction de la disponibilité des crédits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé »)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2019</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations relevant de la loi de 1901 et les fondations reconnues d&amp;#039;utilité publique, existantes depuis au moins 1 an.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets innovants et emblématiques :
+  &lt;/strong&gt;
+  les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets de recherche :
+  &lt;/strong&gt;
+  les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/sante-numerique-et-innovation</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et
+ &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  pierre.faivre&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01.53.85.53.85
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3dfa-sante-numerique-et-innovation/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>92582</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Informatiser la gestion des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 35</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Informatiser la gestion des bibliothèques dans un souci de plus grande fiabilité et d&amp;#039;automatisation de l&amp;#039;ensemble des tâches de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide à hauteur de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  35 % pour les communes de moins de 5 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  25 % pour les communes comprises entre 5000 et 15000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Majorée en fonction de critères liés à la nature du projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#43; 10 % si surface de la bibliothèque « normative » (0.07 m2 par habitant et au moins 100 m2)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#43; 10 % si présence d&amp;#039;un salarié professionnel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Matériel informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Logiciel spécifique de gestion (liste fournie à la demande par le S.L.L)
+ &lt;/li&gt;
+ &lt;li&gt;
+  1ère informatisation, renouvellement du matériel et/ou changement de logiciel, mise en réseau des bibliothèques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
+&lt;/p&gt;
+&lt;p&gt;
+ Les frais de câblage, de maintenance et de formation ne sont pas pris en charge
+&lt;/p&gt;
+&lt;p&gt;
+ Conformité avec les normes bibliothéconomiques en vigueur
+&lt;/p&gt;
+&lt;p&gt;
+ Respect des spécifications techniques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/80ea-informatiser-la-gestion-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>92584</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 20 % du coût total d’investissement</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+ Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>92101</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Gagner en efficacité opérationnelle grâce à la digitalisation de votre organisme</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Notre service digital de pré-remplissage automatique de vos données (text mining)</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les organismes de logements sociaux dans leur digitalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre a pour objectif de faire gagner en efficacité les organismes en facilitant leurs démarches de prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/presentation-service-preremplissage-automatique-donnees-textmining?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_con</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f56-accelerer-la-digitalisation-de-votre-organism/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>94241</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans l'innovation pour la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre à un besoin des acteurs et entreprises de votre territoire et développer un projet éducatif à fort impact social/territorial, la Banque des Territoires vous propose des offres des investissements en fonds propres et quasi-fonds propres et un accompagnement tout au long du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent porter sur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à l&amp;#039;éducation, y compris pour les publics vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  la structuration de l&amp;#039;école de demain
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement de nouveaux modèles éducatifs capitalisant sur la EdTech
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_innovation_pro_psat</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/192d-investir-dans-linnovation-pour-la-formation-p/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>77361</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’accès aux services publics digitalisés avec le programme France Services</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>subvention maximale de 30 000 euros par projet</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la digitalisation des services publics, la Banque des Territoires accompagne les collectivités territoriales et les associations dans la création d&amp;#039;une structure France Services sur leur territoire, et notamment dans l&amp;#039;animation, la formation des agents et l&amp;#039;outillage numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec l&amp;#039;offre France Services, vous accompagnez les usagers dans la réalisation de leurs démarches administratives en ligne et proposez un service public de proximité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_public_digitalisation_psat</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez : busfranceservices&amp;#64;caissedesdepots.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f8c-decouvrir-le-programme-france-services-et-bus/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>77078</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Agence Alpine des Territoires (AGATE) - OPSN et CPIE</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous les aidons également au quotidien dans l&amp;#039;utilisation de leurs logiciels de gestion communale grâce à notre équipe de spécialistes des logiciels BERGER LEVRAULT (éditeur de logiciels). Notre équipe les forme (sur site ou en séminaire) et les dépanne via notre ligne dédiée à l&amp;#039;assistance téléphonique (hotline).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Notre équipe géomatique est quant à elle une ressource à la fois interne et à disposition des collectivités pour structurer et exploiter les données, les spatialiser dans des bases de données et les rendre compréhensibles via des représentations efficaces et innovantes : cartographique ou datavisualisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement en matière d&amp;#039;inclusion numérique : diagnostic territoriaux, formation, animation de réseau, support  au déploiement de dispositifs - lieu de médiation numérique etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement en matière de gestion de projet numérique : incubateur de projet, formations aux usages numériques, démarche d&amp;#039;openData
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en gestion de données géographiques, production cartographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation, formation, assistance sur les logiciels de gestion de collectivité Berger-Levrault
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à AGATE et/ou conventionnement en fonction du type d&amp;#039;aide ou d&amp;#039;accompagnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://agate-territoires.fr/domaines-dintervention/transition-numerique-geomatique-informatique/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ numerique&amp;#64;agate-territoires.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>edmond.wach@agate-territoires.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df1f-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>74200</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un SIG (Système d'Information Géographique) et constituer des données cartographiques</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ATD16 assiste les collectivités lors de leur projet de territoire en lien avec l&amp;#039;information géographique (PLU, Diagnostiques environnementaux, aménagement espace public...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence a développé un service de
+ &lt;strong&gt;
+  cartographie
+ &lt;/strong&gt;
+ ,
+ &lt;em&gt;
+  Géo16
+ &lt;/em&gt;
+ , qui vous permet de bénéficier en consultation des données cartographiques nécessaires à la gestion de vos dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Des
+ &lt;strong&gt;
+  logiciels métiers de gestion spécifiques
+ &lt;/strong&gt;
+ à un domaine (cimetière, assainissement, droit des sols, DICT...) sont disponibles afin de maîtriser au mieux vos projets communaux ou inter-communaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Un
+ &lt;strong&gt;
+  outil de création
+ &lt;/strong&gt;
+ vous permet également de créer vous-même vos propres données cartographiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ATD16 propose également de vous aider dans la normalisation de l&amp;#039;
+ &lt;strong&gt;
+  adressage
+ &lt;/strong&gt;
+ en cartographier les adresses et se charge de les transmettre sur la Base Adresse Nationale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la rédaction de documents officiels
+ &lt;/strong&gt;
+ (CCTP, Préconisations de numérisation...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Géo16 - solution logiciels de cartographie numérique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Solution WebSIG permettant la consultation, le requêtage, l&amp;#039;impression et la modification de données cartographiques : données cadastrales, fond de plan IGN, document d&amp;#039;urbanisme, servitudes d&amp;#039;utilité publique, risques, réseaux...[Géo16MAP]
+ &lt;/li&gt;
+ &lt;li&gt;
+  Applications métiers permettant la gestion de différentes thématiques : cimetière, autorisation du droit des sols, contrôle assainissement, DT/DICT, taxes, gestion des remontées terrains...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnements spécifiques à la gestion de données cartographique : recensement et la gestion de l&amp;#039;adressage, la voirie, la signalisation, les espaces verts, le patrimoine communal, etc...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Information et formation des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;appuis ponctuels :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de données cartographique, vectorisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de cartes thématiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16 - option Géo16
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Romain Lacourarie - Responsable du service Cartographie
+ -
+  &lt;a rel="noopener" target="_blank"&gt;
+   sig&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0065-beneficier-dune-assistance-informatique-et-nu/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>74198</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance numérique</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur les
+ &lt;strong&gt;
+  logiciels métiers d&amp;#039;administration publique
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence technique vous propose également l&amp;#039;assistance et paramétrage d&amp;#039;un
+ &lt;strong&gt;
+  profil acheteur marché publics.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Administration numérique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance et paramétrage sur les logiciels métiers : État Civil, paie, déclaration sociale, comptabilité, élections, registre de délibération, facturation, emprunt, gestions des biens, populations, PayFip
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission des flux en trésorerie et des actes en préfecture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certificats de signature électronique (Chambersign) et pour l&amp;#039;état civil (Comedec), parapheur électronique (Sésile)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet : Gestion des domaines et création de compte client de messagerie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils collaboratifs : Gestion Electronique des Documents, Visioconférence, agendas partagés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Profil acheteur Marchés Publics [plateforme de dématérialisation]
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance et paramétrage du profil acheteur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à mise en ligne et fin de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des agents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Yann Bogdanovic - Responsable du service Administration Numérique
+ -
+  &lt;a href="mailto:san&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   san&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09b8-beneficier-dune-maintenance-informatique-et-d/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>73837</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Pôle Numérique du CDG46 (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Centre de Gestion de la Fonction Publique Territoriale du Lot conseille et accompagne, dans le domaine du numérique, autour de 5 services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Protection des données (RGPD)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Progiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation (Actes / Hélios / marchés publics / convocations aux assemblées / etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet (création de sites web, messagerie, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation continue des agents publics sur les outils numériques des services du CDG.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le numérique étant une mission facultative, les collectivités et établissements publics du Lot qui veulent en bénéficier doivent conventionner.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdg46.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le formulaire de contact sur https://www.cdg46.fr/
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>frederic.frances@cdg46.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbdc-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>06/01/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>73059</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Mutualité sociale agricole (MSA)
+France Active
+Agirc-Arrco
+Caisse nationale d'assurance vieillesse (CNAV)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ VIVA LAb repère et accompagne des solutions servicielles, technologiques ou organisationnelles à fort potentiel et ayant réussi leur preuve de concept (validation de la faisabilité, de l&amp;#039;existence d&amp;#039;un marché etc.)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement, intégralement financé par VIVA Lab, est assuré par des partenaires experts référencés sur le territoire (livings lab, incubateurs, clusters, cabinets d&amp;#039;experts du domaine, etc.). Il articule différentes dimensions : business plan, études d&amp;#039;usages, stratégie commerciale, accompagnement au processus de levée de fonds, subvention éventuelle, etc. en fonction des besoins et de la maturité du projet soutenu.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est la détection et le soutien au déploiement de solutions destinées à apporter des réponses nouvelles aux besoins des retraités (nouveaux services, nouvelles générations d&amp;#039;aides techniques, etc.) dans le champ, par exemple, du bien-être et de la prévention, du soutien aux aidants, du numérique, des projets de lieux de vie collectifs, etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ VIVA Lab accompagne tous les types de structures (entreprises ESS ou non, start-up, association, etc.).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un descriptif des projets accompagnés par VIVA Lab est disponible sur le site internet :
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  https://www.vivalab.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Santé
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors de l&amp;#039;étude des projets, les membres du pôle sont particulièrement vigilants à l&amp;#039;existence d&amp;#039;une preuve de concept, au potentiel national de la solution et à son modèle économique (non dépendant de subventions publiques ou para publiques).
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, VIVA Lab ne soutient pas :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les solutions à destination des personnes dépendantes ou en perte d&amp;#039;autonomie. Nous cherchons des solutions amont
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le financement de votre projet : un soutien financier est possible mais s&amp;#039;inscrira dans un accompagnement global et sera fléché vers des aspects précis de votre développement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vivalab.fr/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  formulaire de contact
+ &lt;/a&gt;
+ en bas de page mettra le porteur d&amp;#039;action en lien avec le bon interlocuteur régional au sein de la Carsat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3b9-soutenir-linnovation-dans-le-champ-de-la-prev/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>72812</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-administration et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>e-Collectivités (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat mixte régional e-Collectivités, opérateur public de services numériques, est une structure dédiée au développement de l&amp;#039;administration électronique et à la transformation numérique des collectivités territoriales de la région Pays de la Loire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;ecollectivites.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>cedric.macaud@ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e14f-developper-le-administration-et-accompagner-l/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3644,769 +18395,2934 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X18" s="1" t="inlineStr">
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Contact
+  Email
  &lt;/strong&gt;
- :
-[...5 lines deleted...]
- adhesion&amp;#64;agence-france-locale.fr
+ : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>72809</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  La Région Occitanie soutient les projets de création de startup dans leur phase d&amp;#039;émergence - Parcours START&amp;#039;OC : START&amp;#039;OC PROjet
+  Le SIEEEN, guichet unique informatique des collectivités nivernaises
  &lt;/strong&gt;
-&lt;/p&gt;
-&lt;p&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
  &lt;strong&gt;
-  Contexte et objectifs
+  Contexte :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- L&amp;#039;intervention est prévue sous forme de subvention (50% des dépenses), avec un plafond de subvention de 5 000 euros.
+ &lt;br /&gt;
+ En 1992, le SIEEEN reprend le programme d&amp;#039;informatisation des mairies initié quelques années plus tôt par l&amp;#039;Union Amicale des Maires de la Nièvre.
+&lt;/p&gt;
+&lt;p&gt;
+ En 2010, le Syndicat fonde le Service d&amp;#039;Informations TErritoriales des Collectivités (SITEC) afin d&amp;#039;optimiser son offre.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SITEC s&amp;#039;affirme  comme guichet unique informatique pour les collectivités. Il s&amp;#039;appuie sur des partenariats avec les éditeurs nationaux de logiciels collectivités présents sur le territoire nivernais.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires
+  Objectif : proposer un service et un accompagnement optimisés en représentant plus de 90 % des collectivités nivernaises.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
- Il est proposé d&amp;#039;intervenir auprès :
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, le SIEEEN met à disposition des collectivités de la Nièvre un véritable pôle de compétences numériques. Celui-ci intègre le conseil, les outils, l&amp;#039;expertise technique, la gestion des données complétées par les services habituels.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, le SITEC est structuré en 6 pôles de compétences :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Administration.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniques d&amp;#039;Information et de Communication (TIC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infrastructure et Projets (IP)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Système d&amp;#039;Information Géographique (SIG)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Investissements.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Il accompagne 284 collectivités, 6 communautés de communes, 10 structures, ainsi que l&amp;#039;Agence Technique Départementale (ATD) dans la mise en œuvre de l&amp;#039;e-administration.
+&lt;/p&gt;
+&lt;p&gt;
+ Un Pack Services pour faciliter la transition numérique des collectivités
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le  SITEC regroupe au sein de son Pack Services une gamme enrichie de solutions matérielles et logicielles pour faciliter la transition numérique des collectivités. Celles-ci permettent la gestion, l&amp;#039;exploitation, l&amp;#039;optimisation et la sécurisation des systèmes d&amp;#039;information et du parc informatique. Le Pack Services est accessible aux collectivités adhérentes à la compétence statutaire numérique des services du SIEEEN.
+&lt;/p&gt;
+&lt;p&gt;
+ Il comprend notamment :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
+  L&amp;#039;accès libre à un programme annuel de formations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition et l&amp;#039;installation de matériels, logiciels et certificats.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La location de matériels ; l&amp;#039;assistance sur site matérielle et logicielle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La veille et l&amp;#039;information en ligne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à la plate-forme de dématérialisation des actes comptables et à Géo SIEEEN, le Système d&amp;#039;Information Géographique syndical.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise à disposition d&amp;#039;un connecteur PASRAU (Prélèvement à la Source pour les Revenus Autres).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La sauvegarde externalisée des données sur Datacenter
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion au Pack Services est de 5 € par habitant pour les communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les communautés de communes, elle est calculée en fonction du pourcentage de la population, complétée par un forfait selon le nombre de postes à gérer.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les autres collectivités, elle est déterminée selon leur bilan comptable. Les non-adhérents peuvent également bénéficier de l&amp;#039;ingénierie numérique du SIEEEN grâce aux prestations de services.
+&lt;/p&gt;
+&lt;p&gt;
+ La compétence NTIC du SIEEEN ou l&amp;#039;infogérance adaptée aux collectivités
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les collectivités adhérentes au Pack Services ou recourant aux prestations de services SIEEEN bénéficient :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;une assistance en hotline ou sur site : logiciels métiers, logiciels SIEEEN, matériels informatiques, Déclaration automatisée des données sociales unifiées (DADSU).
+&lt;/p&gt;
+&lt;p&gt;
+ De la maintenance matérielle.
+&lt;/p&gt;
+&lt;p&gt;
+ Des fournitures et des installations de matériels informatiques et de logiciels bureautiques et métiers.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un accompagnement stratégique : dématérialisation, certificat électronique, audit du système d&amp;#039;information, conseil aux choix de matériels et logiciels, aide à la décision et journées thématiques destinés aux décideurs et agents...
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un enrichissement de données stratégiques : cartographie et Plan de Corps de Rue Simplifié (PCRS).
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un programme de formations annuelles...
+ &lt;br /&gt;
+ &lt;br /&gt;
+ À travers l&amp;#039;offre globale et la gamme complète de services du SITEC, les collectivités nivernaises peuvent disposer d&amp;#039;un service d&amp;#039;infogérance expert et se concentrer pleinement sur leurs missions.
+&lt;/p&gt;
+&lt;p&gt;
+ Quelques chiffres clés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1 200 Postes informatiques en maintenance
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 Ecoles et 41 autres (SIAEP, coopératives, maison de l&amp;#039;emploi, ....)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  1 207 installations, dépannages et migrations
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  8 000 appels en hotline /an
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Informatisation complètes d&amp;#039;écoles
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité au RGPD
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et accompagnement technique sur l&amp;#039;opendata
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;une plateforme de messagerie à destination des collectivités adhérentes
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent du Sieeen de manière statutaire ou en prestations
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieeen.fr</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ franck.lanfranchi&amp;#64;sieeen.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>franck.lanfranchi@sieeen.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>72750</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>SITIV (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la modernisation numérique des collectivités territoriales
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en conformité RGS, RGI, RGAA et à la sécurisation des Systèmes d&amp;#039;information
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de plateformes numériques de services
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité RGPD
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Infrastructure,  télécoms, sécurité, système d&amp;#039;information, support et formations
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ adhésion et/ou conventionnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Rhône et Loire</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sitiv.fr</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ svangheluwe&amp;#64;sitiv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>svangheluwe@sitiv.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b35f-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2020</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>72749</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Somme Numérique (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Somme Numérique accompagne ses membres le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de dématérialisation (PES V2, Actes, signature électronique, plateforme de marchés publics...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Numérique éducatif (Espace Numérique de Travail, TBI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement physique dans Datacenter Tiers 3
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marché télécom : fourniture de solutions de communication (tél. fixe et mobile, MtM, SMS...) à prix négociés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sauvegarde de données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites internet - gestion de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie collaborative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bornes wifi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique à valeur probante (SESAM)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   &lt;strong&gt;
+    Hébergement et formation de la messagerie collaborative de la collectivité
+   &lt;/strong&gt;
+   : sécurité et fluidité des échanges entre agents/élus.
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
   &lt;strong&gt;
-   des personnes physiques, porteurs d&amp;#039;un projet de création de startup
+   Dématérialisation des marchés publics
   &lt;/strong&gt;
-  ayant dépassé le stade de l&amp;#039;idée (travail en cours sur le business model et constitution d&amp;#039;une équipe projet en cours),
+  : accompagnement des collectivités pour la dématérialisation des marchés publics sur notre plateforme régionale.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
-   des PME créées depuis moins d&amp;#039;un an
+   Mise à disposition d&amp;#039;outils de communication
   &lt;/strong&gt;
-  et pouvant être qualifiée de startup*. Dans ce cas de figure, le Contrat Expertises sera mobilisé.
-[...92 lines deleted...]
- &lt;/strong&gt;
+  : nom de domaine, site internet, application mobile
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   Toutes les communautés de communes, communes, syndicats situés sur le département de la Somme
+   &lt;br /&gt;
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ courrier&amp;#64;sommenumerique.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>l.cartier@sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfaf-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2020</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...137 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>72490</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Agence Landaise Pour l'Informatique (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
-[...12 lines deleted...]
- .
+ Depuis sa création en 1985, l&amp;#039;Agence Landaise Pour l&amp;#039;Informatique, syndicat mixte, répond  aux  besoins  numériques  dans  le  département  des  Landes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="O21" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la sécurité informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de sites web
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  DPO mutualisé, stratégie et accompagnement technique surOpen Data
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animateur du réseau départemental d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Registre dématérialisé des enquêtes publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Applicatifs métiers des collectivités
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication (reportages, images en drone)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après étude et acceptation définitive de votre dossier par La Banque Postale.
-[...2 lines deleted...]
- Montant minimum : 50 000 euros.
+ Adhérer à l&amp;#039;ALPI
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alpi40.fr/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ direction&amp;#64;alpi40.fr
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;alpi40.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>karene.courtesseyre@alpi40.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3760-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2020</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>72405</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique - Métiers support</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Centre de Gestion de la Fonction Publique Territoriale de Lot et Garonne - CDG 47  (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le CDG 47 s&amp;#039;est investi en faveur de l&amp;#039;informatisation des collectivités lot-et-garonnaises au travers d&amp;#039;étapes importantes.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement dans l&amp;#039;usage de progiciels de gestion depuis 1984;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en oeuvre du projet élu rural numérique en 2010 composé de quatre axes (la dématérialisation, la sécurité du système d&amp;#039;information, les services internet, l&amp;#039;information géographique);
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La signature d&amp;#039;un partenariat avec la DDFIP depuis 2013 afin d&amp;#039;avoir un rôle moteur dans le processus de dématérialisation de la chaîne comptable et financière.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Notre objectif constant est de jouer un rôle moteur dans l&amp;#039;optimisation de la gestion publique locale en développant en matière informatique et numérique une gamme d&amp;#039;outils et de services en lien avec les besoins du monde territorial.
+&lt;/p&gt;
+&lt;p&gt;
+ Les champs de compétences :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Logiciels métiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurité du système d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation de la chaine comptable et budgétaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation des procédures de marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Télétransmission des actes soumis au contrôle de légalité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parapheur électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocations électroniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication électronique professionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délégué à la protection des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sites Internet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Système d&amp;#039;Information Géographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et organisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Lot-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdg47.fr/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 05.53.48.00.70
+ &lt;/li&gt;
+ &lt;li&gt;
+  Courriel :
+   contact&amp;#64;cdg47.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>olivier.pommaret@cdg47.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b4a-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2020</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>71879</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Étendre et améliorer la couverture 4G en Outre-mer</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions dédiées pour résoudre les problèmes de sous-équipement en infrastructures 4G en Outre-mer, notamment en ce qui concerne la couverture et la qualité de service :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les principaux axes de transports ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans les zones avec un potentiel économique et démographique important ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sur les sites prioritaires : administrations, écoles, hôpitaux et mairies ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sur les zones touristiques (à condition que l&amp;#039;installation d&amp;#039;infrastructures se fasse dans le respect de l&amp;#039;environnement).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les collectivités et acteurs privés souhaitant participer au développement de projets de mutualisation de nouveaux points hauts et d&amp;#039;amélioration de la qualité de service, la Banque des Territoires propose des outils spécifiques d&amp;#039;investissement et de prêt. L&amp;#039;enjeu ? Épauler les engagements qui ont déjà été pris par les acteurs publics et privés intervenant sur le projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour résorber ces situations et garantir une couverture de qualité, tout en soutenant les chantiers locaux de travaux, la Banque des Territoires propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une prise de participation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un compte courant d&amp;#039;associés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une dette mezzanine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un prêt subordonné
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des Prêts au Secteur Public Local (PSPL) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un crédit d&amp;#039;études.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Outre_Mer_4G_psat</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Nous contacter par mail via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/80f3-resoudre-les-problemes-de-sous-equipement-en-/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>71878</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'extension de la couverture THD</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions de financement à destination des raccordements complexes en zone d&amp;#039;initiative publique qui présenteraient une économie dégradée, dont le nombre est estimé à 500 000 en France. Il s&amp;#039;agit de projets dont le coût du raccordement est très élevé :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À cause de leur complexité technique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  En raison de leur localisation (site isolé).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les acteurs souhaitant contribuer au développement de la couverture fixe THD pour de tels raccordements, à condition qu&amp;#039;ils ne soient pas encore financés, la Banque des Territoires propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un compte courant d&amp;#039;associés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une dette mezzanine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un prêt subordonné ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des Prêts au Secteur Public Local (PSPL) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un Crédit d&amp;#039;études.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Ext_couverture_THD_psat</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+  &lt;strong&gt;
+   Nous contacter par mail via notre f
+   ormulaire de contact
+  &lt;/strong&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fecc-trouver-les-moyens-de-favoriser-lachevement-d/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>77381</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Financer les services numériques pour accélérer et sécuriser la transition numérique des territoires</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Financement de vos projets de services numériques</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+portez un projet de services numériques en tant que collectivité locale,
+entreprise publique locale, entreprise ou acteur financier privé, association
+représentative d’élus et de collectivités, société innovante ou bailleur
+social ? Vous êtes à la recherche d’un financement pour un projet lié à la
+souveraineté numérique, à l’accompagnement de territoires intelligents ou
+encore à la transition numérique ? La Banque des Territoires peut investir
+dans le développement de services numériques contribuant au développement
+économique sobre et à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
+d’investissement concerne quatre domaines de services numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;la gestion de la donnée territoriale
+;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés aux
+villes et territoires intelligents ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;la
+souveraineté numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés à
+l’habitat.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le
+financement proposé peut se faire sous la forme d’apports en capitaux en fonds
+propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=services_numeriques_psat</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>70769</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Mutualiser des services applicatifs en mode Saas</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>INFOCOM'94 (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de 40 applicatifs métiers à partir de notre propre Datacenter.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;utilisation des produits, formations et clubs utilisateurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+Ces services sont accessibles via une adhésion.
+&lt;br /&gt;
+Son coût est basé sur la population et peut être fiscalisé.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X21" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
-[...5 lines deleted...]
- - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ INFOCOM&amp;#039;94
+&lt;/p&gt;
+&lt;p&gt;
+ Ambroise Toin
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  president&amp;#64;infocom94.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 01 48 89 31 79
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>olivier.fouqueau@infocom94.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d7eb-mutualisation-de-services-applicatifs-en-mode/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-      <c r="A22" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>70231</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>SOLURIS (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projets locaux, intercommunaux et public-privé.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux élus et aux cadres territoriaux sur la transformation numériques des collectivités (mairies, intercommunalités, autres établissements publics locaux ).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique, financier et organisationnel.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Axes prioritaires : cybersécurité/RGPD, inclusion numérique, numérique responsable, SIG, open data
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de dématérialisation, infrastructure locale et cloud.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centrale d&amp;#039;achat, dispense de marchés publics. Tarifs mutualisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations à l&amp;#039;inclusion numérique, mise à disposition de médiateurs numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la création de tiers-lieux et de Maisons France Services.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et accompagnement technique sur l&amp;#039;opendata.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent de Soluris.
+&lt;/p&gt;
+&lt;p&gt;
+ Exception : Assistance en cas de cybermalveillance pour toute collectivité même non adhérente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime, Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.soluris.fr/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;soluris.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>b.lienard@soluris.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c2-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2020</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>65565</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>ADICO (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adico accompagne depuis 30 ans ses adhérents dans le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela l&amp;#039;Adico s&amp;#039;est organisée autour de 4 objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement logiciels (aide à l&amp;#039;utilisation des logiciels métiers et formation des agents),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appuis technique des collectivités dans l&amp;#039;écriture d&amp;#039;un cahier des charges pour le développement d&amp;#039;un nouveau site internet (respect des obligations RGAA),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit d&amp;#039;accessibilité de sites publics,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audit portant sur le référentiel général de sécurité,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité au RGPD,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les Iot (qualité de l&amp;#039;air dans les établissements scolaires),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de charte graphique, logo...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il est nécessaire d&amp;#039;être adhérent de l&amp;#039;Association
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Départements 60-27-76-95-77</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adico.fr</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adico.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>emmanuel.vive@adico.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e24-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Adico (Association pour le développement et l'innovation numérique des collectivités)</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2020</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>64189</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter le travail en mobilité (travail sur le terrain / multi-sites / télétravail...)</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ATD24 développe des applicatifs de gestion. Disponibles sur smartphone ou tablette, ils permettent de travailler en mobilité  (travail sur le terrain / multi-sites / télétravail...), en permettant l&amp;#039;accès aux informations et saisie en ligne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous déployons aussi les outils collaboratifs de la suite office 365, qui permettent aux équipes de communiquer en continu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Bureau virtuel, en partenariat avec le Conseil départemental, permet de disposer de l&amp;#039;ensemble de ses outils en tout lieu relié à Internet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>http://atd24.fr</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD24
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Gestion des territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 53 06 65 65
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ atd24&amp;#64;atd24.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>d.papon@atd24.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b47-accompagner-les-collectivites-a-la-transforma/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>ATD24</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>14/10/2020</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>63649</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la transformation numérique - Métiers support</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis plus de 25 ans, l&amp;#039;ATD24 assiste les collectivités dans leur usage
+numérique quotidien et cherche les solutions innovantes pour faciliter la
+transformation et bénéficier au maximum des possibilités offertes par les outils numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les 348 collectivités adhérentes au service ont accès aux
+logiciels : Paie, Gestion financière, Élection, Etat-civil.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ceuxci sont en lien automatisé avec les différentes plateformes
+nationales, Chorus, Helios, Net-Entreprises, Insee.
+&lt;/p&gt;
+&lt;p&gt;
+ Nos missions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourniture et maintenance des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement des logiciels et des données dans les infrastructures
+du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des comptes utilisateurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations initiales et complémentaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunions d&amp;#039;informations
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance quotidienne
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>http://atd24.fr</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD24
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Gestion des territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 53 06 65 65
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ atd24&amp;#64;atd24.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>d.papon@atd24.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2152-accompagnement-a-la-transformation-numerique/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>ATD24</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>62848</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4452,4023 +21368,532 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W102" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...3764 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>62579</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt relais préfinance vos recettes attendues et vous permet d&amp;#039;avancer sur vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Souple d&amp;#039;utilisation, vous pouvez procéder à son remboursement de manière anticipée et sans frais, une fois les fonds récupérés (sous réserve du respect d&amp;#039;un préavis contractuel).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus sur le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html" target="_self"&gt;
+  fonctionnement d&amp;#039;un prêt relais
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Paysage
+Attractivité économique
+Valorisation d'actions
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation définitive de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 50 000 euros.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre:
+&lt;/p&gt;
+&lt;p&gt;
+ - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2020</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être :
+  Sa raison d&amp;#039;être
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission :
+  Sa mission
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits :
+  Ses crédits
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement :
+  Son accompagnement
  &lt;/strong&gt;
-&lt;/p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
-[...21 lines deleted...]
-&lt;/p&gt;
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8511,18991 +21936,1135 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X44" s="1" t="inlineStr">
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Email
+  Contact
  &lt;/strong&gt;
- : adhesion&amp;#64;agence-france-locale.fr
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
-&lt;/p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>50277</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Equiper les collectivités en Très haut débit</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Lancé en février 2013, le Plan France Très haut débit vise à couvrir l&amp;#039;intégralité du territoire en très haut débit, c&amp;#039;est-à-dire proposer un accès à Internet performant à l&amp;#039;ensemble des logements, des entreprises et des administrations.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, la Banque des Territoires accompagne les collectivités locales dans leurs projets de développement numérique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elle soutient l&amp;#039;investissement public local, en cofinançant des projets d&amp;#039;initiatives publiques ou privées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elle investit dans les services numériques et solutions digitales innovantes pour les territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=THD_CL_psat</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8a6-equiper-toutes-les-collectivites-en-tres-haut/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>50023</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ses projets de développement territorial</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie territoriale</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un service d&amp;#039;accompagnement aux communes portant un projet de développement territorial. Pour cela, nous mettons à votre disposition une équipe d&amp;#039;experts dont la mission est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous apporter un appui méthodologique pour simplifier la conception et la réalisation des projets ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrypter les évolutions réglementaires et institutionnelles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous aider à réfléchir en amont de la concrétisation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Economie sociale et solidaire
+Paysage</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_projets_dev_territorial_psat</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2511-etre-accompagne-par-des-experts-du-developpem/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>23774</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Créer un site internet pour votre commune - Campagnol.fr</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires Ruraux de France - AMRF</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
-[...249 lines deleted...]
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...418 lines deleted...]
-      <c r="M50" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Administration numérique
+  CRÉEZ VOTRE SITE COMMUNAL AVEC CAMPAGNOL.FR
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...5409 lines deleted...]
-&lt;/h2&gt;
+&lt;p&gt;
+ &amp;#34;Faire du site internet communal, l&amp;#039;entrée vers tous les services au public.&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Campagnol.fr est un service de création de sites internet communaux, conçu par l&amp;#039;Association des Maires Ruraux de France (AMRF), pour répondre aux besoins et contraintes spécifiques des maires ruraux.
+&lt;/p&gt;
+&lt;p&gt;
+ Lancé en juin 2010,  l&amp;#039;AMRF a fait évoluer Campagnol afin de garantir une simplicité d&amp;#039;utilisation en phase avec les enjeux numériques et réglementaires.
+&lt;/p&gt;
+&lt;p&gt;
+ En 2018, l&amp;#039;AMRF s&amp;#039;associe avec le groupe La Poste, spécialiste de la Gestion Relation Citoyen (GRC) et des collectivités, afin de permettre à votre commune de valoriser son action publique, au niveau communal, intercommunal, départemental... et faciliter l&amp;#039;accès à l&amp;#039;information et aux services par vos administrés.
+&lt;/p&gt;
 &lt;h3&gt;
- Volet 1
+ CAMPAGNOL.FR EST...
 &lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Accompagnement en ingénierie par la CCI Grand Est
-[...46 lines deleted...]
-  Plafond d&amp;#039;aide : 20 000 €
+  &lt;strong&gt;
+   Simple d&amp;#039;utilisation
+  &lt;/strong&gt;
+  : aucune connaissance spécifique en informatique n&amp;#039;est requise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accessible partout
+  &lt;/strong&gt;
+  : grâce à simple connexion internet, aucun logiciel n&amp;#039;est à installer,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Coût très raisonnable
+  &lt;/strong&gt;
+  : sans surprise (tout est compris), sans présence de publicité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Niveau de sécurité performant :
+  &lt;/strong&gt;
+  hébergement des données en France, sur des serveurs publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un site évolutif :
+  &lt;/strong&gt;
+  des fonctionnalités et des outils régulièrement développés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autonomie de la commune :
+  &lt;/strong&gt;
+  seul maître d&amp;#039;œuvre dans la conception et la gestion de son site,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement sur-mesure illimité :
+  &lt;/strong&gt;
+  formation initiale, assistance téléphonique illimitée, maintenance, conseils...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un service tout
+   inclus
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   pour 220€ par an
+  &lt;/strong&gt;
+  (tarif adhérent AMRF pour un site en version complète).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
-[...47 lines deleted...]
-      <c r="O81" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
-[...41 lines deleted...]
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://campagnol.fr</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Assistance Campagnol
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : assistance(at)campagnol.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 04 26 78 05 59
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>sophie.cretinon@amrf.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/150a-campagnolfr-une-solution-de-site-internet-pou/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>AMRF</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2020</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-[...1942 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>23773</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Ouvrir les portes de votre mairie aux télétravailleurs avec RuraConnect</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires Ruraux de France - AMRF</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H94" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- On parle de plus en plus de kilos ou de tonnes de CO2, et tant mieux. Mais concrètement, quelles sont les émissions nécessaires pour fabriquer et consommer les objets qui nous entourent ? et comment les communiquer auprès des citoyens ? &lt;span&gt;🤔&lt;/span&gt;
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  &lt;em&gt;
-[...9 lines deleted...]
-  &lt;/em&gt;
+  Travailler à la campagne est une chance, saisissez-la !
  &lt;/strong&gt;
- vous propose de
-[...11 lines deleted...]
- Cet outil simple et ludique est intégrable sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  « Imaginez un monde dans lequel chaque professionnel, où qu&amp;#039;il soit en France, puisse trouver et réserver en 3 clics, un bureau ou une salle de réunion communale pour travailler dans de bonnes conditions. »
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Association des maires ruraux de France (AMRF) a créé RuraConnect pour ça !
+ C&amp;#039;est une plateforme de réservation de tiers-lieux dans les communes rurales (mais pas que !) qui vise à faciliter le travail à distance de nombreux actifs et à réduire le temps des trajets domicile/travail.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;&amp;gt;&amp;gt; MAIRIES : VALORISEZ VOTRE IMMOBILIER COMMUNAL &amp;lt;&amp;lt;&amp;lt;
+&lt;/p&gt;
+&lt;p&gt;
+ Engagez-vous
+ en
+ faveur
+ d&amp;#039;une ruralité tournée vers l&amp;#039;avenir en rejoignant la communauté des précurseurs !
+ Vous avez un espace de travail dans votre mairie
+ qui pourrait être loué ? N&amp;#039;attendez plus, r
+ endez-vous sur www.ruraconnect.fr
+ c&amp;#039;est très simple :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Inscrivez sans frais et sans engagement votre commune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prenez au moins deux belles photos de l&amp;#039;espace de travail ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créez facilement votre annonce en ligne en 3 minutes.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &amp;gt;&amp;gt;&amp;gt; EN SAVOIR PLUS &amp;lt;&amp;lt;&amp;lt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer au webinaire (durée 30 minutes) et découvrir la plateforme, envoyez un mail aux contacts indiqués ci-dessous. Plusieurs sessions ont lieu chaque mois.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
-[...64 lines deleted...]
-Transition énergétique
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
 Technologies numériques et numérisation
-Economie circulaire
-[...11 lines deleted...]
-      <c r="O94" s="1" t="inlineStr">
+Tiers-lieux
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="U94" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amrf.fr/wp-content/uploads/sites/46/2020/01/Guide-présentation-RuraConnect-BD.pdf</t>
+        </is>
+      </c>
+      <c r="W108" s="1" t="inlineStr">
+        <is>
+          <t>https://ruraconnect.fr</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  E-mail : ruraconnect&amp;#64;amrf.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 04 37 43 39 80
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : PANIER Thibault
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : t.panier(at)base10.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 06 23 41 67 07
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>sophie.cretinon@amrf.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cd20-ouvrez-les-portes-de-votre-mairie-aux-teletra/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>AMRF</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2020</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G95" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>12477</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner son projet en amont sur les procédures réglementaires associées : le pôle projets</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...436 lines deleted...]
-      <c r="R97" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Qui peut en bénéficier ?
+  Accompagnement et revue des procédures réglementaires associées à un projet : le pôle projets
  &lt;/strong&gt;
- Sont éligibles les professionnels de santé regroupés en un collectif (associations, fondations, GCS, GCSM, GIP, GIE, SCI, SCP, SISA, SEL...) et les collectivités territoriales.
-[...470 lines deleted...]
- Intelligence artificielle, télémédecine... Alors que le système de santé est en évolution rapide, la Région soutient les projets qui misent sur les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une logique de simplification administrative, le pôle projets apporte un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une fiche fournie par le porteur de projet, le pôle projets délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles pour faciliter la réalisation du projet (contraintes identifiées, simplifications possibles, optimisation des délais...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Pour quel type de projet ?
+  Exemples de projets réalisés grâce à cette aide :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Innovation en santé,
-[...94 lines deleted...]
-  les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+  extension d&amp;#039;un parc animalier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation ou extension de sites industriels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements touristiques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
-[...1060 lines deleted...]
-Espaces verts
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
-[...13 lines deleted...]
-Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
-Risques naturels
-[...1 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...23 lines deleted...]
-      <c r="O106" s="1" t="inlineStr">
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="P109" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
-[...10 lines deleted...]
- &lt;/strong&gt;
+ Direction départementale des Territoires de la Lozère
+&lt;/p&gt;
+&lt;p&gt;
+ Mission stratégie et connaissance des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de l&amp;#039;unité connaissance et conseil aux territoires
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-pole-projet&amp;#64;lozere.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="X106" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21ed-accompagnement-et-revue-des-procedures-reglem/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des politiques européennes
-[...8159 lines deleted...]
- Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27523,3574 +23092,1024 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P147" s="1" t="inlineStr">
+      <c r="P110" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q147" s="1" t="inlineStr">
+      <c r="Q110" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R147" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
- &lt;/strong&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T147" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail :
-[...5 lines deleted...]
- &lt;/a&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="148" spans="1:27" customHeight="0">
-[...438 lines deleted...]
-      <c r="G150" s="1" t="inlineStr">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...25 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;objectif est de favoriser l&amp;#039;émergence de villes intelligentes pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, développer le territoire et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
-[...65 lines deleted...]
- Dépenses éligibles :
+ &lt;strong&gt;
+  Mission régionale de conseil aux décideurs publics (MRCDP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
-[...14 lines deleted...]
-  Dépenses d&amp;#039;achats d&amp;#039;équipements numériques ;
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
-[...347 lines deleted...]
- Cette aide est proposée au titre de la priorité 2 du programme Interreg France-Suisse 2021-2027 visant à développer une économie plus innovante, plus compétitive, plus attractive, d&amp;#039;un point de vue social, environnemental et technologique pour le territoire.
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...22 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M152" s="1" t="inlineStr">
-[...10 lines deleted...]
-  Création de plateformes de partage de données relatives à l&amp;#039;espace de coopération.
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
-[...684 lines deleted...]
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Musée
-[...1215 lines deleted...]
-Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
+Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...1 lines deleted...]
-Attractivité économique
+Appui méthodologique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Industrie
-[...11 lines deleted...]
-      <c r="O160" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R160" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S160" s="1" t="inlineStr">
+      <c r="P111" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T160" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>103252</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de restauration et de numérisation d’œuvre d’un fonds patrimonial identifié</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la restauration et numérisation d'œuvre d'un fonds patrimonial identifié</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient la préservation et la conservation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié. Constitutives du patrimoine matériel et immatériel, ces archives présentent un réel intérêt à être valorisées auprès du public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux coûts de la restauration de l&amp;#039;œuvre, des travaux de numérisation et d&amp;#039;indexation des données, sur la base du devis présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant des dépenses éligibles est plafonné à 1 000 000 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être financé à hauteur de 20 % minimum par la structure porteuse du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide porte sur les travaux de restauration et de numérisation d&amp;#039;archives photographiques, audiovisuelles, papier qu&amp;#039;elles soient privées ou publiques en lien avec l&amp;#039;histoire et la mémoire de l&amp;#039;Ile-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales. La plateforme sera accessible à compter d&amp;#039;avril 2019.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-numerisation-doeuvre-dun-fonds-patrimonial-identifie</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoines et inventaire
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+&lt;/p&gt;
+&lt;p&gt;
+ Héloïse Maillé
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 66 27
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+ &lt;br /&gt;
+ Kamel Kacihi
+ &lt;br /&gt;
+ Tél. : 01 53 85 64 72
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c39-aide-a-la-restauration-et-numerisation-duvre-/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2019</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>554</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U160" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>25936</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Trouver la plateforme de crowdfunding la plus adaptée pour faire financer mon projet</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Financement Participatif France</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le financement participatif (ou crowdfunding) est un outil de collecte de fonds, opéré via une plateforme internet, permettant à un ensemble de contributeurs de choisir collectivement de financer directement et de manière traçable des projets identifiés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités peuvent lancer des campagnes de financement participatif en dons, prêts ou obligations via les plateformes de crowdfunding pour collecter tout ou partie du besoin de financement d&amp;#039;un projet. Outre la collecte de fonds, la campagne va permettre à la collectivité de faire connaître son projet, en tester l&amp;#039;intérêt et l&amp;#039;engouement et fédérer une communauté autour de celui-ci.
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Retrouvez la cartographie des plateformes de financement participatif ici : &lt;a href="https://financeparticipative.org/college-du-financement-participatif/" target="_self"&gt;https://financeparticipative.org/college-du-financement-participatif/&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour comprendre le fonctionnement d&amp;#039;une campagne de financement participatif (ou crowdfunding), vous pouvez accéder au
+ &lt;em&gt;
+  &lt;strong&gt;
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ &lt;a href="https://issuu.com/financementparticipatiffrance/docs/fpf-guide-pratique_dvpt_territoire-"&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    Guide du financement participatif pour le développement des territoires
+   &lt;/strong&gt;
+  &lt;/em&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V160" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X160" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://financeparticipative.org/portail-du-crowdfunding/</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://financeparticipative.org/college-du-financement-participatif/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : de Maupeou Florence
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : info&amp;#64;financeparticipative.org&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>florence.demaupeou@financeparticipative.org</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d93f-quelle-plateforme-de-crowdfunding-pour-financ/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2020</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>391</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Email :
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
- info&amp;#64;collecticity.fr
-[...95 lines deleted...]
- Vos enjeux de cybersécurité :
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Vous êtes une collectivité locale et vous souhaitez protéger et gérer les données de vos infrastructures sensibles ou stratégiques, renforcer la sécurité numérique des hôpitaux, administrations ou tout autre acteur territorial ou encore garantir un numérique de confiance à vos administrés.
-[...18 lines deleted...]
-  l&amp;#039;économie de la data : services de protection de la donnée personnelle et territoriale.
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
-[...296 lines deleted...]
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -31107,2093 +24126,9075 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>165814</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_2.2_DESTINATIONS_approuve_2026.pdf&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le 
+Pilat au sud, qui partagent des caractéristiques communes :  &lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la Région 
+AURA (Lyon, Saint-Etienne, Clermont-Ferrand). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Face à cette convergence, des enjeux communs ont donc pu être définis, notamment dans le cadre d’une 
+amélioration de la notoriété du territoire du GAL et de ses destinations. Dans ce cadre, le présent appel 
+à projets vise à permettre au GAL de soutenir des projets visant à structurer ses destinations. 
+Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Faciliter l’accueil des visiteurs par une communication simple et claire  &lt;/p&gt;&lt;p&gt;− Donner envie de visiter les destinations par une promotion qui correspond à l’offre  &lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt;− Sensibiliser les visiteurs et usagers&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’objectif du GAL dans le cadre du présent appel à projets est de soutenir la structuration et la 
+promotion des 3 destinations identifiées que sont :&lt;/p&gt;&lt;p&gt;− Le Forez&lt;/p&gt;&lt;p&gt;− Le Pilat&lt;/p&gt;&lt;p&gt;− Le Roannais&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les opérations soumises à cet AAP devront s’inscrire au moins à l’une de ces échelles ou couvrir un 
+territoire plus large.&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets innovants suivants :&lt;/p&gt;&lt;p&gt;− Accompagner les professionnels et prestataires touristiques dans leur engagement dans des 
+démarches de tourisme durable ;&lt;/p&gt;&lt;p&gt;− Développer des produits touristiques correspondant aux attentes de la clientèle et la 
+commercialisation des offres touristiques locales ;&lt;/p&gt;&lt;p&gt;− Structurer et cibler la communication et la promotion des destinations identifiées.&lt;/p&gt;&lt;p&gt;Les projets innovants et de tourisme durable s’apprécieront au regard de la grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/p&gt;&lt;p&gt;− Les actions d’animation ;&lt;/p&gt;&lt;p&gt;− Les actions de communication ;&lt;/p&gt;&lt;p&gt;− Les formations ;&lt;/p&gt;&lt;p&gt;− Les études ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;− La création et diffusion culturelle et artistique.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Mobilité active : désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_self"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P116" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q116" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets devront se déployer au minimum à l’échelle de l’une des 3 destinations citées dans 
+la partie descriptif du présent appel à projets. Un argumentaire devra être fourni par le porteur 
+de projet et validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets de développement des produits touristiques devront répondre aux attentes de la 
+clientèle. Un argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » :&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.&lt;/p&gt;&lt;p&gt;Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques)) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les véhicules motorisés thermiques et/ou électriques (hors véhicules répondant à la définition de 
+mobilité active ou permettant exclusivement de développer l’accessibilité des publics empêchés) ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/structurer-les-destinations-touristiques-ligeriennes-pour-ameliorer-leur-notoriete-2/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P118" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q118" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>165498</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE CREATIVE - Laboratoire d'innovation créative - 2026</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE CREATIVE - Laboratoire d&amp;apos;innovation créative - 2026</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;CREA - Europe Créative - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 021 561 millions d&amp;#039;euros &lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 7 021 561 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : pas de limite&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 80 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Promouvoir la coopération politique et les actions innovantes soutenant tous les volets du programme, en favorisant un environnement médiatique diversifié, indépendant et pluraliste ainsi que l&amp;#039;éducation aux médias&lt;/li&gt;    &lt;li&gt;Encourager les approches innovantes en matière de création, d&amp;#039;accès, de distribution et de promotion de contenus dans les secteurs culturels et créatifs et avec d&amp;#039;autres secteurs&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Priorité 1 : encourager de nouvelles formes de création à la croisée de différents secteurs culturels et créatifs&lt;/li&gt;    &lt;li&gt;Priorité 2 : favoriser des approches et des outils intersectoriels innovants&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Longs métrages, animations et documentaires créatifs&lt;/li&gt;    &lt;li&gt;Œuvres audiovisuelles de fiction, animation&lt;/li&gt;    &lt;li&gt;Fiction interactive et non linéaire&lt;/li&gt;    &lt;li&gt;Jeux vidéo narratifs et expériences narratives immersives interactives&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : jusqu&amp;#039;à 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;  &lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2026/call-fiche_crea-cross-2026-innovlab_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CREA-CROSS-2026-INNOVLAB?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;CREA-CROSS-2026-INNOVLAB&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive : &lt;a title="Cliquez ici" href="https://culture.ec.europa.eu/creative-europe" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/crea2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+      <c r="Q119" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être des personnes morales (organismes publics ou privés)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être établis dans l&amp;#039;un des pays éligibles, à savoir :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;  - Pays participant au programme Europe créative : États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/p&gt;&lt;p&gt;  - Pays non membres de l&amp;#039;UE :&lt;/p&gt;&lt;p&gt;      - pays de l&amp;#039;EEE et pays associés au programme Europe créative (&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" target="_self"&gt;liste des pays participants&lt;/a&gt;)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être établis dans l&amp;#039;un des pays participant au programme Europe créative et détenus directement ou indirectement, en totalité ou en majorité, par des ressortissants de ces pays.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_self"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les candidatures individuelles sont autorisées (bénéficiaires uniques), ainsi que les propositions soumises par un consortium d&amp;#039;au moins deux candidats (bénéficiaires ; pas d&amp;#039;entités affiliées).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/europe-creative-laboratoire-dinnovation-creative-2026/</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact : EACEA-CROSS-INNOVLAB&amp;#64;ec.europa.eu&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/europe-creative-laboratoire-d-apos-innovation-creative-2026/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD119" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2025</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>165316</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Développer un Fablab – aide au repérage des matériels, accompagnement des usages</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;installation d’un Fablab permet de stimuler le
+développement de la culture scientifique et technologique au sein d’un groupe
+ou d’une structure. Ce dispositif vise à encourager les publics à créer par
+eux-mêmes et à apprendre en faisant ensemble et plus largement à développer des
+compétences utiles pour le monde d’aujourd’hui (compétences dites du 21e siècle
+ou “soft skills”).​​&lt;/p&gt;&lt;p&gt;Réseau Canopé vous propose : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des accompagnements payants pour vous aider dans la création de votre Fablab et réfléchir à son utilisation ;&lt;/li&gt;&lt;li&gt;des formations pour aider les équipes du Fablab à prendre en mains le matériel, à identifier des activités éducatives et de découverte du matériel proposé au public et à proposer rapidement des projets fédérateurs autour de ce laboratoire de fabrication.  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide à la mise en place d&amp;#039;un fablab dans un tiers lieu consacré à l&amp;#039;accompagnement de la transition numérique ou à l&amp;#039;accompagnement des publics en demande.&lt;/li&gt;&lt;li&gt;Accompagnement d&amp;#039;un Fablab dans la mise en place d&amp;#039;activités éducatives dédiées à un public scolaire ou périscolaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
+ Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-un-fablab-aide-au-reperage-des-materiels-accompagnement-des-usages/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>165131</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les offices de tourisme à la transformation digitale</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les offices de tourisme à la transformation digitale</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous êtes un office de tourisme dans le Grand Est et vous souhaitez acquérir des solutions digitales et d’équipements innovants ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale d’un montant maximum de 5 000 € : &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt; &lt;/strong&gt;&lt;strong&gt;Des &lt;/strong&gt;&lt;strong&gt;dépenses (minimum de 10 000 €) remboursées jusqu’à 50% &lt;/strong&gt;&lt;strong&gt;du montant &lt;/strong&gt;&lt;strong&gt;HT / TTC &lt;/strong&gt;&lt;strong&gt;de votre projet&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Votre projet concerne l’acquisition de&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Progiciels &lt;/strong&gt;: progiciel de gestion, de gestion commerciale ou de relation client, de gestion et contrôle, etc.&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Logiciels&lt;/strong&gt;: logiciel de gestion RH/comptable/gestion électronique des documents, logiciel de visites virtuelles, etc.&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Sites web marchand&lt;/strong&gt;: site internet permettant d’acheter ou de réserver en ligne, création de contenu, etc.&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Applications mobiles &lt;/strong&gt;&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Outils de travail collaboratifs&lt;/strong&gt;: intranet, logiciel de gestion de projet global, plateforme collaborative d’échanges… ;&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Equipements &lt;/strong&gt;: matériel nécessaire à l’utilisation optimale d’une solution développée ci-dessus en lien avec l’acquisition d’un progiciel ou d’un logiciel (caisse numérique, serveur, audio-guides, tablette, PC…)&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Expérience augmentée &lt;/strong&gt;: matériels, applications et logiciels permettant l’accès à une réalité virtuelle pour les utilisateurs&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Prestation de photos ou vidéos &lt;/strong&gt;: images permettant la valorisation du territoire concerné pour alimenter un site internet ou une animation spécifique&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Montant de l’aide régionale&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le montant minimum de dépenses devra atteindre au moins 10 000 €. Votre montant d’aide maximal &amp;#61; 50 % du montant des dépenses retenues en € HT/TTC.&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Plafond de 5 000 €&lt;/strong&gt; (pour plus de précisions, prendre connaissance du règlement téléchargeable ci-dessous)&lt;/p&gt;
+&lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les achats de licences et logiciels&lt;/li&gt;
+&lt;li&gt;Les frais de paramétrage et de conception d’une solution numérique&lt;/li&gt;
+&lt;li&gt;Les frais de formation inhérent aux nouveaux équipements&lt;/li&gt;
+&lt;li&gt;Les investissements liés au développement d’un service (site internet/intranet/application)&lt;/li&gt;
+&lt;li&gt;Toutes les dépenses liées à des prestations visuelles valorisant le territoire concerné (vidéos, photos…)&lt;/li&gt;
+&lt;li&gt;Toutes les dépenses liées à l’expérience augmentée : casques immersifs, vidéos 3D, hologrammes, tables interactives et/ou immersives, bornes interactives, objets connectés, solutions innovantes d’aide à la visite ou d’interprétation, applications, logiciels, etc.&lt;/li&gt;
+&lt;li&gt;Tous les équipements nécessaires à l’utilisation optimale d’une solution développée en lien avec l’acquisition d’un progiciel ou d’un logiciel (caisse numérique, serveur, audio-guides, tablette, PC…)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Sont exclus :&lt;br /&gt;
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Le renouvellement du parc informatique seul&lt;/li&gt;
+&lt;li&gt;Les abonnements&lt;/li&gt;
+&lt;li&gt;Les contrats et autres services en location&lt;/li&gt;
+&lt;li&gt;Les frais d’expédition&lt;/li&gt;
+&lt;li&gt;Les contrats de maintenance&lt;/li&gt;
+&lt;li&gt;Les petites fournitures et accessoires&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;Déposez votre demande en ligne,&lt;strong&gt; uniquement, &lt;/strong&gt;avant signature de devis et avant le début de l’achat. Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure.²&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P121" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/offices-tourisme-transformation-digitale/</t>
+        </is>
+      </c>
+      <c r="W121" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0270/depot/simple</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contactez :&lt;/p&gt;&lt;p&gt;tourisme&amp;#64;grandest.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-offices-de-tourisme-a-la-transformation-digitale/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>164372</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financée par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
+propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
+adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
+E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
+la mise en œuvre et l’exploitation du logiciel métier (installation, support,
+télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance technique, fonctionnelle dans l’utilisation des logiciels
+de comptabilité, paye, élection, état civil et facturation du logiciel Magnus. &lt;/li&gt;&lt;li&gt;Assure des formations aux collectivités sur l’application métier et
+les accompagne pour la mise en œuvre des applications légales (prélèvement à la
+source, actes, budget etc.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Installation, formation, assistance sur les
+logiciels de gestion de collectivité Berger Levrault&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Etre une
+collectivité adhérente à l’agence technique Ingénierie70 pour la compétence informatique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr/</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-collectivites-sur-le-logicel-berger-levrault/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>164371</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une sauvegarde informatique</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarde</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financé par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
+propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
+adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
+E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
+la mise en œuvre et l’exploitation du logiciel métier (installation, support,
+télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/p&gt;&lt;p&gt;Ingénierie 70 a fait le choix de
+candidater à l&amp;#039;appel à projet sur la cybersécurité lancé par l&amp;#039;ANSSI pour
+permettre à chaque collectivité de bénéficier d&amp;#039;une sauvegarde externalisée.
+Cette décision fait suite à une longue réflexion sur la nécessité de protéger
+les données des logiciels e.Magnus, mais également des données des utilisateurs.
+En effet, les collectivités stockent sur leurs postes des données dites
+sensibles qu&amp;#039;il convient de sécuriser. L&amp;#039;externalisation de la sauvegarde
+permet ainsi d&amp;#039;avoir une copie afin de se prémunir de tout dégât physique dans
+les locaux ou dégât sur le matériel. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3 supports &lt;/strong&gt;distincts :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sauvegarde
+automatique, &lt;/li&gt;&lt;li&gt;Sauvegarde
+3-2-1 (3 copies de fichiers, sur 2 supports différents dont 1 copie hors site)&lt;/li&gt;&lt;li&gt;Sauvegarde
+déconnectée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Etre une
+collectivité adhérente à l’agence technique Ingénierie70 pour  la compétence informatique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr/</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sauvegarde-informatique/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>163767</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>guichet unique de l’ingénierie territoriale ligérienne</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Commissariat du Massif Central
+Office Français de la Biodiversité (OFB)
+Conseil départemental de la Loire
+Cerema
+DDT de la Loire
+Banque des Territoires
+SIEL-Territoire d’énergie Loire
+Agence Nationale pour la Rénovation Urbaine (ANRU)
+ALEC 42 - Agence Locale de l'Energie et du Climat
+Agence nationale de la cohésion des territoires (ANCT)
+ADEME
+Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
+de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+délégués territoriaux adjoints : le secrétaire général de
+la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
+Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+le directeur départemental des territoires et la directrice
+départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
+sont les premiers interlocuteurs des maires et présidents
+d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
+collectivités territoriales ont régulièrement besoin du soutien de
+l’État pour développer leurs projets : une aide financière
+mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
+des prestations intellectuelles pour répondre aux questionnements
+autour de ces projets. Elle couvre les aspects technique,
+réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
+de prestations proposées par l’État local, le &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Conseil
+départemental, l’AMF42&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+les établissements publics membres du comité national de
+coordination (ANRU, ANAH, ADEME, CEREMA, Caisse des dépôts et des
+consignations) et les institutions, structures ou opérateurs publics
+dans la Loire est recensée dans le&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+r&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;éférentiel
+de l’ingénierie territoriale ligérienne. Ce recueil numérique de
+fiches &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+régulièrement mis à jour et accessible sur le site internet des
+services de l’État.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Un
+guichet unique regroupe des agents de l’État, du Conseil
+départemental et des principaux intervenants de l’ingénierie
+locale. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+est chargé d’apporter rapidement &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;et
+sans formalisation excessive &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+réponses &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;aux
+questionnements &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+collectivités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’adresse
+&lt;a href="mailto:ingenierie&amp;#64;loire.gouv.fr"&gt;ingenierie&amp;#64;loire.gouv.fr&lt;/a&gt; est le point d’entrée vers le guichet unique. La forme de ces
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;questionnements&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+est libre : les référents territoriaux de l’État
+compléteront une fiche normalisée, au besoin en interrogeant la
+collectivité en retour pour davantage de précision. Une fois
+complétée, cette fiche normalisée devra permettre de constater
+l’insuffisance de ressource locale en ingénierie et la fragilité
+économique, sociale, démographique ou financière de la
+collectivité (principe de subsidiarité).&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Régulièrement,
+le guichet unique se réunira pour déterminer la meilleure manière
+de répondre à cette sollicitation. Il désignera un chef de file
+qui préparera une proposition soumise à la collectivité puis aux
+autorités compétentes (bureau, conseil, commission, etc). Après
+l’accord de tous, la décision d’octroi interviendra au plus
+vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+chef de file mettra en œuvre la solution retenue ou en assurera le
+pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
+ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
+marchés à bons de commande de l’ANCT ; les appuis sur mesure
+de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
+ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
+des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
+bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
+Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
+solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
+de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+d’un tiers prise en charge par un des membres du guichet unique,
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
+participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
+dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
+les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
+éligibles : les communes, les intercommunalités, leurs
+groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
+de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
+relever de la compétence, éventuellement partagée, de la
+collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
+la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
+au cas par cas en fonction du dispositif d’appui retenu pour
+répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
+appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>michel.poiret@loire.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Loire</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>14/10/2024</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>163593</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dispositif d&amp;#039;accompagnement des projets collaboratifs de R&amp;amp;D portés par des entreprises. Les entreprises, positionnées sur leur marché et disposant d&amp;#039;une stratégie de R&amp;amp;D à long terme, décident, face à un verrou technologique ou scientifique, de s&amp;#039;adjoindre les compétences d&amp;#039;un laboratoire public, ou/et d&amp;#039;un centre de transfert de technologies et de méthodologies, dans le cadre d&amp;#039;un partenariat pour mettre en oeuvre un projet de R&amp;amp;D collaboratif.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif a pour objectif d’aider les entreprises régionales dans leurs démarches d’innovation, pour améliorer leur positionnement concurrentiel sur le marché et ainsi favoriser le développement économique du territoire.&lt;/p&gt;&lt;p&gt;Le dispositif d’accompagnement au transfert de technologies, cible les collaborations de R&amp;amp;D entre les entreprises et les centres de compétences en accord avec la priorité 2 du schéma régional de développement économique régional : renforcer notre souveraineté par l&amp;#039;innovation responsable, et ainsi s&amp;#039;appuyer sur la recherche pour dynamiser l&amp;#039;innovation, les sauts technologiques, et le transfert vers les entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;assiette éligible comprend toutes les dépenses de l&amp;#039;entreprise liées au projet. &lt;/p&gt;&lt;p&gt;Le montant de l&amp;#039;aide sera calculé après instruction en fonction de la typologie de projet, de la typologie d&amp;#039;entreprise et de sa capacité financière.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Economie locale et circuits courts
+Innovation, créativité et recherche
+Emploi
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Entreprises de toutes tailles localisées en Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entreprise devra :&lt;/p&gt;&lt;p&gt;être localisée en Nouvelle-Aquitaine (NA);&lt;/p&gt;&lt;p&gt;avoir un projet de partenariat R&amp;amp;D avec un centre de compétences situé dans ou hors du territoire de NA ;&lt;/p&gt;&lt;p&gt;avoir un niveau de fonds propres en adéquation avec sa demande d&amp;#039;aide ;&lt;/p&gt;&lt;p&gt;respecter les règles d&amp;#039;éco-socio conditionnalités mises en place par la Région ;&lt;/p&gt;&lt;p&gt;ne pas distribuer de dividendes issus de la subvention ;&lt;/p&gt;&lt;p&gt;signer un accord de partenariat définissant notamment les règles de confidentialité, de répartition/protection et d&amp;#039;exploitation des résultats issus du projet collaboratif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La demande devra être faite directement auprès du service concerné, avant le début du projet qui fait l&amp;#039;objet de la demande de subvention. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de-technologies-et-de-methodologies-et-ou-laboratoires-publics/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD125" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>163685</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les innovations et nouvelles technologies numériques au service des transitions</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Innovation numérique responsable</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide à l&amp;#039;innovation numérique responsable vise à encourager les innovations et nouvelles technologies numériques au service des transitions (innovations à impact environnemental, social, sociétal, territorial) et/ou qui visent à diminuer leur propre empreinte environnementale (enjeu de sobriété).
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Les projets devront répondre à un ou plusieurs des objectifs suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;un numérique sobre : en réduisant sa consommation énergétique et donc son empreinte environnementale ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique durable : qui tienne compte du cycle de vie ou qui augmente la durée de vie des matériels et services numériques ou leur recyclabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique maîtrisé : par le développement de solutions open source ou de communs numériques, par le renforcement de la cybersécurité et l’interopérabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique inclusif : qui agit pour plus d’accessibilité et d’égalité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique accélérateur des ambitions de la feuille de route régionale Néo Terra.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention. &lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention de la subvention est défini en fonction de la nature du porteur de projet et des dépenses éligibles. Il ne peut pas excéder 50%, sauf le développement de logiciels libres et de communs numériques qui pourra être soutenu jusqu’à 60% d&amp;#039;intervention. Pour cela, le demandeur devra être en mesure de justifier d’une stratégie de création de communauté pertinente et d’un modèle économique durable adapté.&lt;/p&gt;&lt;p&gt;La subvention n&amp;#039;est pas accordée à titre général mais affectée à la réalisation du projet (pas de soutien au fonctionnement des structures).&lt;/p&gt;&lt;p&gt;Une part d&amp;#039;autofinancement est attendue des porteurs de projets.&lt;/p&gt;&lt;p&gt;Coûts éligibles :&lt;/p&gt;&lt;p&gt;Coûts de conception &lt;/p&gt;&lt;p&gt;Coûts de développement &lt;/p&gt;&lt;p&gt;Dépenses de personnels mobilisées sur le projet : &lt;/p&gt;&lt;p&gt;au coût réel chargé sur justifications des salaires ; &lt;/p&gt;&lt;p&gt;au coût valorisé pour les non-salariés qui ne pourra pas excéder 30% du montant des dépenses éligibles (la prise en compte des dépenses de personnels non salariés sera limitée aux porteurs de projets de type association ou entreprises de moins de 3 ans) &lt;/p&gt;&lt;p&gt;Frais de déplacements nécessaires au projet (limité à 5 % de l’assiette éligible) &lt;/p&gt;&lt;p&gt;Frais généraux (limité à 20 % des dépenses de personnel) &lt;/p&gt;&lt;p&gt;Coûts des services de consultants ou prestataires (y compris les études) utilisés exclusivement pour le projet &lt;/p&gt;&lt;p&gt;Investissements matériels&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Des projets individuels ou collaboratifs pourront être soutenus. &lt;/p&gt;&lt;p&gt;Pour les projets d’innovation technologique : &lt;/p&gt;&lt;p&gt;Entreprises et associations des filières numérique, robotique et électronique &lt;/p&gt;&lt;p&gt;Le caractère innovant du projet sera déterminant. &lt;/p&gt;&lt;p&gt;Pour les innovations à visée collective :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et autres acteurs publics et parapublics. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le caractère d’intérêt général et/ou les retombées sur le territoire du projet seront déterminants.&lt;/p&gt;&lt;p&gt;Critères de sélection : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Dimension innovante en termes d’usages, de services et/ou de technologies &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact / création de valeur : environnementale, sociale, territoriale, économique, d’intérêt général &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Viabilité, pérennité technique et opérationnelle du projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Interopérabilité, réutilisabilité, ouverture du projet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Capacité du porteur de projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utilisation éthique des données&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Partenariats et collaboration avec les acteurs locaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’intensité de l’aide régionale sera modulée suivant le cumul de plusieurs critères : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Création ou utilisation d’un ou plusieurs communs numériques et utilisation des technologies libres&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Cybersécurité &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’éco-conception numérique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact environnemental, social et sociétal démontré &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Analyse cycle de vie du produit&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/innovation-numerique-responsable</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;étudier l&amp;#039;éligibilité de votre demande, la fiche de renseignements est à renvoyer dûment complétée à la Délégation Numérique : innovation-numerique&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innovation-numerique-responsable/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>164110</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de développement et d'attractivité économique locale</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I127" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J127" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Information voyageur, billettique multimodale
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD127" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>164097</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'économie de proximité dans le contexte de mutation socio-économiques du territoire</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche Action 4</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I128" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention européenne .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;plancher d&amp;#039;aide : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Plafond d&amp;#039;aide : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Stimuler les démarches de modernisation des entreprises &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faciliter la création, les cessions et les reprises d’entreprises du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accroître le poids de l’Economie Sociale et Solidaire dans l’économie locale&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnel&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire de chefs d’entreprises et salariés formés &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’ingénierie de proximité en termes d’aides aux entreprises dans le cadre d’un développement, d’une création, d’une transmission ou d’une reprise d’entreprises &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Permettre aux entreprises d’anticiper les mutations socio-économiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’image des activités commerciales et des savoir-faire locaux &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Accompagner le développement et la consolidation des associations et des entreprises de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager l’entreprenariat chez les jeunes de moins de 30 ans&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer et maintenir de l’emploi non délocalisable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter le taux de création et de reprise d’entreprises sur le territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 4&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q128" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement du Pays du Calaisis et répondre aux critères de la grille de sélection: partenariats et mise en réseau, impact géographique, niveau d&amp;#039;innovation, effet du projet, emploi, transition décarbonée et durable , formation du chef d&amp;#039;entreprise&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-deconomie-de-proximite-dans-le-contexte-de-mutation-socio-economiques-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD128" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>163926</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les métiers en mer comme à terre et les produits issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°1 - Promouvoir les métiers en mer comme à terre et les produits issus de la pêche et de l’aquaculture, pour en faire un atout environnemental, économique, culturel et touristique</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I129" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J129" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide met l’accent sur la promotion des métiers de la mer et des
+produits, un pilier incontournable pour garder un territoire vivant et attractif. Il vise
+à créer de la richesse économique, environnementale et sociale par la valorisation
+conjointe de produits de qualité du territoire, les métiers et le tourisme. Cette fiche
+action contribue à revitaliser la filière pêche et aquaculture, nos territoires littoraux
+et contribuer à améliorer l’image des gens de mer. Cette image vivante du
+territoire, associée à la richesse de son passé halieutique, est au centre de
+l’attractivité du territoire et de son potentiel d’attractivité. Il est donc important de
+structurer l’offre touristique bleue et durable, pour attirer les touristes sur notre
+territoire.
+En parallèle, le nombre de professionnels de la pêche et de l’aquaculture, que ce
+soit en mer comme à terre a fortement baissé depuis ces dernières années, et la
+moyenne d’âge des pêcheurs est élevée. L’attrait des métiers est de plus en plus
+difficile, et la transmission des entreprises, notamment pour les marins-pêcheurs
+devient un problème primordial pour les années à venir. Il est nécessaire de donner
+les moyens à la mise en avant des métiers et des formations liés à la pêche et à
+l’aquaculture (y compris le mareyage, la vente, la poissonnerie, etc.) afin d’attirer
+de nouveaux professionnels, en reconversion professionnelle ou en formation
+initiale et de permettre à chacun de se faire sa propre opinion sur les métiers de la
+pêche et de l’aquaculture.
+Il s’agira également d’enrichir et diversifier l’offre de produit de qualité à partir des
+ressources halieutiques pêchées et élevées sur notre territoire… qui ne sont pas
+encore valorisées. Il s’agira de soutenir les démarches collectives de promotion qui
+visent en particulier à développer les liens entre produits, savoir-faire et territoire
+et donc à renforcer la notoriété conjointe des produits et du territoire. Des efforts
+spécifiques de communication et sensibilisation doivent ainsi permettre de faire
+connaître et comprendre aux consommateurs la singularité et la spécificité de ses
+produits (qui combinent leur qualité à un lieu singulier)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Inciter la population à s’orienter vers
+les métiers de la pêche et de l’aquaculture, valorisant l’image des gens de mer&lt;/li&gt;&lt;li&gt; Soutenir les démarches collectives de
+valorisation et promotion des produits de la pêche et de l’aquaculture &lt;/li&gt;&lt;li&gt;Développer une offre touristique bleue et
+durable, de découverte des activités maritimes&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accroissement des formations maritimes
+dans l’orientation des jeunes, des femmes et des personnes en réinsertion &lt;/li&gt;&lt;li&gt;&lt;span&gt;Amélioration de l’environnement
+économique de la filière pêche et aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accroissement des démarches de qualité
+(label, IGP, promotion) pour les produits de la mer locaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement d’une offre touristique
+bleue et durable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Développement
+d’actions de sensibilisation et de communication aux métiers en mer comme à
+terre&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+de partenariats entre les acteurs socio-professionnels de la filière pêche et
+aquaculture, la formation et l’emploi&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien
+des savoir-faire et des compétences de la filière pêche et aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coordination
+entre le secteur de la pêche et le tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+d’une identité touristique « Côte d’Albâtre » en lien avec la filière pêche et
+aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+d’actions de valorisation et promotions des produits de la mer locaux (label,
+IGP, etc.)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appui
+à la création de nouvelles filières de valorisation et de promotion de produits
+de la mer « méconnus »&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appui
+à la mise en place de concours culinaire visant à promouvoir les métiers
+et  des produits&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre
+en valeur les savoir-faire locaux et artisanaux de l’ensemble de la filière&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P129" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q129" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture-pour-en-faire-un-atout-environnemental-economique-culturel-et-touristique/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD129" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2024</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I130" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q130" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD130" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>163169</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Des mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité.</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I131" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="J131" s="1" t="inlineStr">
+        <is>
+          <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La mobilité dans le Pays du Bessin au Virois est très dépendante de l&amp;#039;automobile.
+Cette situation renforce la vulnérabilité des publics fragiles ou isolés et n&amp;#039;est pas soutenable à
+terme compte tenu des enjeux climatiques et énergétiques.
+Par ailleurs, le développement des alternatives doit s&amp;#039;articuler avec la préservation des
+espaces naturels et agricoles (consommation de foncier).
+Cette fiche vise à soutenir l&amp;#039;émergence de solutions de mobilité décarbonées, accessibles à
+tou.te.s, mais également de dispositifs permettant de réduire les déplacements subis ou
+contraints dans une logique de sobriété. Les objectifs poursuivis font échos à 10 axes du
+SRADDET, en particulier l’objectif 44 qui traite des nouvelles pratiques de mobilité.
+Naturellement, cette fiche action prend en compte les constats du GIEC normand et se veut
+répondre aux problématiques de la pollution de l’air et les inégalités d’accès aux services de
+soins.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives aux modes de déplacements individuels et carbonés
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organiser les déplacements contraints
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Garantir l&amp;#039;accès à la mobilité pour tou.te.s.
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planifier l&amp;#039;offre de mobilité à une plus grande échelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation et animation de schémas globaux de déplacements dans les EPCI et entre les EPCI ;
+&lt;/li&gt;&lt;li&gt;Création/renforcement de &amp;#34;pôles de mobilité&amp;#34; de proximité, regroupant les offres alternatives ;
+&lt;/li&gt;&lt;li&gt;Création ou développement de plateformes de réservation en ligne et de partage de solutions de mobilité ;
+&lt;/li&gt;&lt;li&gt;Développement de lignes de transports collectifs intra et inter communautaires (EPCI) permettant de renforcer
+l&amp;#039;accès aux services et commerces ;
+&lt;/li&gt;&lt;li&gt;Création de dispositifs d&amp;#039;autopartage basés sur des véhicules à faible impact (électrique ou GNV), portés par les
+entreprises et/ou les collectivités à destination des habitants et/ou des salariés ;
+&lt;/li&gt;&lt;li&gt;Promotion de dispositifs favorisant le covoiturage (études, communication) ;
+&lt;/li&gt;&lt;li&gt;Création de services de mobilités actives (études, communication, signalétique, achat de matériels) ;
+&lt;/li&gt;&lt;li&gt;Création ou renforcement d&amp;#039;offres de transport innovantes, individualisées et personnalisées à visée sociale (transport
+à la demande). &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Voirie et réseaux
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Limiter les déplacements subis
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet propose des alternatives aux modes de déplacements individuels et carbonés&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet d&amp;#039;organiser les déplacements contraints&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet a pour objectif de garantir l&amp;#039;accès à la mobilité pour tous &lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de planifier et diversifier l&amp;#039;offre de mobilité sur le territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Bessin au Virois</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>leader.bessinvirois@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-responsables-accessibles-a-tou-te-s-et-structurees-autour-de-poles-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>163167</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les services de proximité et aménager le territoire pour un cadre de vie accueillant et dynamique</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Des services et un aménagement du territoire pour un cadre de vie accueillant et dynamique</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Bessin au Virois</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I132" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="J132" s="1" t="inlineStr">
+        <is>
+          <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Pays du Bessin en Virois bénéficie d&amp;#039;une qualité de vie en lien avec un
+environnement perçu comme préservé et encore peu sensible aux aléas climatiques (à
+l’exception de la zone côtière exposée aux risques de submersion marine). Il se
+structure autour de pôles dont les niveaux de services diffèrent selon les secteurs, avec
+une difficulté de certains bourgs à maintenir des services de proximité (administrations,
+commerces, soins, garde d&amp;#039;enfant, etc.). L’évolution démographique de certaines zones
+du territoire entraîne le rajeunissement, et parfois l&amp;#039;accroissement de la population.
+Cela engendre une demande d’accueil renforcée dans les écoles et établissements de la
+petite enfance. Le développement urbain se fait essentiellement sous forme de
+lotissements ce qui pose la question de la consommation des terres agricoles et de
+l’intégration des néo-ruraux. Une évolution de l’offre d&amp;#039;hébergement touristique et un
+développement des résidences secondaires limitent le parc de logements locatifs. La
+disparité du territoire entre Nord et Sud se fait également ressentir dans l’accès aux
+services de proximité. Les opérations accompagnées dans le cadre de cette fiche action
+sont en cohérence avec 13 objectifs du SRADDET, notamment l’accompagnement des
+mutations sociodémographiques, la réduction de l’artificialisation des sols et le
+renforcement des fonctions de centralité dans les villes moyennes et bourgs
+structurants. Cette fiche action prend également en compte les constats du GIEC
+normand en termes de santé, inégalité d’accès aux services de soin, adaptation aux
+changements climatiques et la pollution de l’air.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner le développement de services de proximité pour les habitants et
+usagers d&amp;#039;un bassin de vie &lt;/li&gt;&lt;li&gt;Penser et aménager un cadre de vie accueillant prenant en compte les publics les plus
+éloignés
+&lt;/li&gt;&lt;li&gt;Encourager la mutualisation de lieux, d&amp;#039;outils et de ressources ouverts à tou.te.s
+&lt;/li&gt;&lt;li&gt;Valoriser l&amp;#039;image du territoire pour le rendre plus attractif&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouverture, extension et modernisation de lieux d’accueil et de services mutualisés ;
+&lt;/li&gt;&lt;li&gt;Création de services publics numériques (services en ligne ; services de télémédecine) ;
+&lt;/li&gt;&lt;li&gt;Animation de tiers-lieux ;
+&lt;/li&gt;&lt;li&gt;Création de nouvelles formes d&amp;#039;habitat : une offre mixte intergénérationnelle favorisant la cohésion sociale,
+l&amp;#039;appartenance, et des habitats inclusifs (mixité de logement, animation, espaces mutualisés...) ;
+&lt;/li&gt;&lt;li&gt;Création de plateformes numériques d’échange et de partage de services, d’infrastructures, de matériels ;
+&lt;/li&gt;&lt;li&gt;Actions de recensement et de valorisation des acteurs publics, associatifs et privés du territoire et plus
+particulièrement des séniors et des publics éloignés (compétences, disponibilité, expertise) ;
+&lt;/li&gt;&lt;li&gt;Actions en faveur de l’atténuation de l’impact environnemental de l’habitat&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de créer ou de renforcer un service pour les habitants et usagers d&amp;#039;un bassin de vie&lt;/li&gt;&lt;li&gt;le projet permet de rendre le cadre de vie plus accueillant et inclusif&lt;/li&gt;&lt;li&gt;le projet permet de mutualiser des lieux, outils et ressources&lt;/li&gt;&lt;li&gt;le projet permet de valoriser l&amp;#039;image du territoire et de le rendre plus attractif&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale
+(sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles, &lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes, &lt;/li&gt;&lt;li&gt;Travaux effectués en régie, &lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles, &lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Bessin au Virois</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>leader.bessinvirois@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-les-services-de-proximite-et-amenager-le-territoire-pour-un-cadre-de-vie-accueillant-et-dynamique/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>163126</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une offre de services d'ingénierie portant sur l'étude et/ou la réalisation de projets liés à l'aménagement et au développement du territoire</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Agence des territoires de la Sarthe</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;réaliser toutes
+études, analyses et schémas directeurs pour assister à la définition de
+stratégie de développement et de promotion territoriale, &lt;/li&gt;&lt;li&gt;assurer des missions de conseil,
+d’information, et d’animation du développement du territoire, &lt;/li&gt;&lt;li&gt;étudier et mettre
+en œuvre des programmes d’intérêt général liés à la promotion économique du
+territoire ou à la gestion de services communs aux entreprises au sens de
+l’article L 1524- 7 du Code général des collectivités territoriales, &lt;/li&gt;&lt;li&gt;étudier et/ou réaliser, sous la forme
+notamment de mandats,  de contrats
+d’assistance à maîtrise d’ouvrage ou de concessions, toutes opérations
+d’aménagement au sens de l’article L. 300-1 du Code de l’urbanisme, de
+construction, de rénovation d’équipements de tout immeuble, local ou ouvrage, &lt;/li&gt;&lt;li&gt;étudier et/ou réaliser, selon notamment les
+formes précitées, des opérations d’aménagement foncier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;VOIRIE : &lt;/span&gt;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour étude d’aménagements routiers, chiffrage des travaux d’entretien de voirie , AMO et Maîtrise d&amp;#039;Oeuvre (MOE) sur ouvrages d’art.&lt;/li&gt;&lt;li&gt;&lt;span&gt;EAU : &lt;/span&gt;assainissement collectif, assistance technique aux stations d’épuration, recherche de ressources en eau potable.&lt;/li&gt;&lt;li&gt;&lt;span&gt;TRANSITION ÉNÉRGÉTIQUE : &lt;/span&gt;accompagnement technique et administratif sur les projets de chaleur renouvelable et d’efficacité énergétique.&lt;/li&gt;&lt;li&gt;&lt;span&gt;ACTES ADMINISTRATIFS : &lt;/span&gt;opérations foncières de types cessions, acquisitions, échanges &amp;amp; servitudes de faible importance.&lt;/li&gt;&lt;li&gt;&lt;span&gt;RÈGLEMENT GÉNÉRAL SUR LA PROTECTION DES DONNÉES (RGPD) : &lt;/span&gt;accompagnement à la mise en conformité avec le RGPD, après désignation de l’ATESART comme Délégué à la Protection des Données. Les détails de cette offre sont en téléchargement ci-dessous. Plus d’information à l’adresse mail : &lt;a href="mailto:dpo&amp;#64;sarthe.fr"&gt;dpo&amp;#64;sarthe.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;MÉCÉNAT : &lt;/span&gt;plateforme de financement participatif et accompagnement pour la mise en ligne, aide à la démarche mécénat.&lt;/li&gt;&lt;li&gt;&lt;span&gt;ARCHIVAGE : &lt;/span&gt;tri, gestion des éliminations règlementaires, classement et inventaire des archives publiques des communes et des EPCI par un archiviste professionnel.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espace public
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Technologies numériques et numérisation
+Equipement public
+Bâtiments et construction
+Accessibilité
+Appui méthodologique
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous actionnariat&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Sarthe</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sarthe.fr/developpement-territoires-environnement/sarterritoires-conseils-services-collectivites/atesart-au-service-des-territoires</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ATESART, &lt;a href="mailto:atesart&amp;#64;laposte.net" target="_self"&gt;atesart&amp;#64;laposte.net&lt;/a&gt;, 02 43 54 73 44&lt;/p&gt;&lt;p&gt;LECHANTEUX Sabrina, &lt;a href="mailto:sabrina.lechanteux&amp;#64;sarthe.fr" target="_self"&gt;sabrina.lechanteux&amp;#64;sarthe.fr&lt;/a&gt;, 02 43 54 73 44&lt;/p&gt;&lt;p&gt;LE ROUX Nolwenn, &lt;a href="mailto:nolwenn.leroux&amp;#64;sarthe.fr" target="_self"&gt;nolwenn.leroux&amp;#64;sarthe.fr&lt;/a&gt;, 02 43 54 70 72&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>atesart@laposte.net</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/apporter-aux-communes-et-epci-actionnaires-une-offre-de-services-dingenierie-portant-sur-letude-et-ou-realisat-de-projets-lies-a-lamenagement-et-au-dvt-de-leur-territoire/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>SPL AGENCE DES TERRITOIRES DE LA SARTHE</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>162981</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la promotion et l’innovation des activités économiques locales</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 4 - FEADER</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I134" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J134" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers possède un tissu économique essentiellement
+constitué de très petites entreprises.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le nombre d’emplois locaux augmente bien que les actifs travaillent
+majoritairement à l’extérieur du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La crise sanitaire (Covid19) a modifié en partie les pratiques de
+consommation et de travail dans certains secteurs d’activités et pousse à
+innover pour relocaliser et produire des biens et services économiques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, le déploiement de la fibre (via Gironde Haut Méga) à l’horizon
+2025 sur l’ensemble du territoire est également un atout à valoriser.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’accompagnement des entreprises dans leur transition numérique est un
+objectif prioritaire notamment sur les nouvelles technologies de l’information
+et de la communication (TIC) pour les filières économiques stratégiques du
+territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les 6 filières économiques stratégiques sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;commerce local&lt;/li&gt;&lt;li&gt;&lt;span&gt;construction BTP&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;négoce et services interentreprises&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;agro-viticulture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt; santé et services à la personne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la &lt;/span&gt;&lt;span&gt;transformation du tissu économique
+local notamment avec la numérisation d&lt;/span&gt;&lt;span&gt;es activités et
+l’arrivée de la fibre&lt;/span&gt; &lt;/li&gt;&lt;li&gt;Inciter à l’innovation au cœur des entreprises pour relocaliser « les
+productions »&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a name="_Hlk133511547"&gt;&lt;/a&gt;&lt;a name="_Hlk127613183"&gt;&lt;/a&gt;&lt;a name="_Hlk133235982"&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Démarches d’innovation
+et d’expérimentation dans l’industrie (hors filières stratégiques du SRDEII),
+le tissu artisanal productif ou l’évolution de l’agriculture de demain sur le
+territoire&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Dispositifs et
+projets d’animation et promotion de réseaux et/ou de thématiques des
+entreprises et acteurs œuvrant dans l’écosystème notamment des 6 filières
+stratégiques du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement aux
+usages du numérique et développement de plateformes ou outils numériques pour
+les acteurs dans leurs activités économiques et territoriales notamment des 6
+filières stratégiques du territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P134" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q134" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-mobilites-alternatives-et-durables/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD134" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P135" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q135" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD135" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>162978</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement d'une production et d’une consommation responsables</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I136" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt; &lt;span&gt;Dans le cadre de sa démarche d’attractivité, le territoire des Coëvrons affirme sa volonté de construire une image d&amp;#039;un territoire de gastronomie, notamment par la révélation de l&amp;#039;identité culinaire des Coëvrons. La mise en oeuvre d’un Projet alimentaire de territoire depuis 2021 accompagne la concrétisation de cette dynamique émergente. Parallèlement, le territoire des Coëvrons fait face à une diminution des commerces et services de proximité, notamment hors du pôle d’Evron.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’enjeu : développer un mode de production et de consommation respectueux de l’environnement, bénéfique pour l’économie et bon pour la santé, améliorer l’accès aux produits locaux, accompagner et valoriser les productions et les producteurs locaux, renforcer l’ancrage local et une économie axée sur les besoins.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir et développer des activités agricoles durables et variées, adaptées aux enjeux du changement climatique&lt;/li&gt;&lt;li&gt;Accompagner la mutation vers une agriculture sous signes officiels de qualité&lt;/li&gt;&lt;li&gt;Agir pour une alimentation saine pour tous&lt;/li&gt;&lt;li&gt;Développer les circuits-courts&lt;/li&gt;&lt;li&gt;Renforcer le commerce de proximité, les services et l&amp;#039;artisanat&lt;/li&gt;&lt;li&gt;Expérimenter de nouveaux modèles économiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Maintien et développement d’activités agricoles durables et variées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Activités de soutien à la diversification des productions et d’activités, mutualisation de matériel&lt;/li&gt;&lt;li&gt;Création d&amp;#039;espaces test agricoles&lt;/li&gt;&lt;li&gt;Création et animation de réseaux d’agriculteurs&lt;/li&gt;&lt;li&gt;Accompagnement de la mutation vers une agriculture sous signes officiels de qualité : échanges de savoirs et de pratiques, informations, sensibilisation, formations&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Soutien à une alimentation saine pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions autour du &amp;#34;bien manger&amp;#34;, du gaspillage alimentaire, de la consommation responsable, des enjeux liés à la précarité et à l&amp;#039;insécurité alimentaire&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation et de formation des professionnels de l’alimentation&lt;/li&gt;&lt;li&gt;Création et animation de liens entre les différents intervenants de l&amp;#039;alimentation (cuisiniers, producteurs, parents d&amp;#039;élève, enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Renforcement du commerce de proximité, des services et de l’artisanat :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en lien avec le maintien, la création et la reprise d’entreprises et d’activités de proximité&lt;/li&gt;&lt;li&gt;Actions de mise en valeur et accessibilité des produits locaux (ex : épiceries mobiles)&lt;/li&gt;&lt;li&gt;Nouvelles formes de commerces pour répondre aux besoins de la population&lt;/li&gt;&lt;li&gt;Création et accompagnement de structures collectives de type pépinière d’entreprises, FabLab, village d’artisans&lt;/li&gt;&lt;li&gt;Actions d’information, de formation, de sensibilisation, de mutualisation&lt;/li&gt;&lt;li&gt;Développement de nouveaux modèles économiques : actions en lien avec l’économie circulaire et l’économie sociale et solidaire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P136" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q136" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique-1/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD136" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>162939</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I137" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Avec sa démarche d’attractivité amorcée depuis 2019, le territoire des Coëvrons poursuit la valorisation des atouts du territoire. Ce dernier possède un patrimoine historique, naturel et bâti riche et marqué par des sites emblématiques et des espaces naturels diversifiés. Doté de propositions culturelles abondantes et d’un tissu associatif dynamique, le territoire des Coëvrons fait preuve d’un dynamisme culturel avéré.&lt;/p&gt;&lt;p&gt;L’enjeu est de renforcer l’appropriation de cette richesse patrimoniale et culturelle par les populations résidentes, de la faire connaitre à tous et de renforcer l’ancrage local des propositions culturelles.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Promouvoir le territoire par son offre touristique et patrimoniale&lt;/p&gt;&lt;p&gt;- Préserver, animer et valoriser le patrimoine naturel, historique et culturel&lt;/p&gt;&lt;p&gt;- Proposer de nouvelles offres touristiques et patrimoniales&lt;/p&gt;&lt;p&gt;- Renforcer l’offre touristique et patrimoniale accessible toute l’année&lt;/p&gt;&lt;p&gt;- Qualifier l’offre touristique et patrimoniale via des labels&lt;/p&gt;&lt;p&gt;- Contribuer à l’animation culturelle sur l’ensemble du territoire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Entretien et restauration du patrimoine&lt;/li&gt;&lt;li&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/li&gt;&lt;li&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/li&gt;&lt;li&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/li&gt;&lt;li&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/li&gt;&lt;li&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/li&gt;&lt;li&gt;- Actions de promotion du territoire&lt;/li&gt;&lt;li&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/li&gt;&lt;li&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/li&gt;&lt;li&gt;- Développement de formes culturelles innovantes&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;- Entretien et restauration du patrimoine&lt;/p&gt;&lt;p&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/p&gt;&lt;p&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/p&gt;&lt;p&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/p&gt;&lt;p&gt;Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/p&gt;&lt;p&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/p&gt;&lt;p&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/p&gt;&lt;p&gt;- Actions de promotion du territoire&lt;/p&gt;&lt;p&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/p&gt;&lt;p&gt;Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/p&gt;&lt;p&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/p&gt;&lt;p&gt;- Développement de formes culturelles innovantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Technologies numériques et numérisation
+Tiers-lieux
+Artisanat
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P137" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q137" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD137" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I138" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J138" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
 Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I141" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J141" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P141" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q141" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD141" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>161669</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages innovants du numérique</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages  innovants du numérique</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour favoriser leur duplicabilité et/ou leur extension par :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• La mise en place ou le développement de projets expérimentaux, pilotes et/ou innovants&lt;/p&gt;&lt;p&gt;• Le soutien de poste d’animateur dédié au développement des usages et projets numériques répondant aux spécificités territoriales&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour favoriser l&amp;#039;innovation collective, le partage d’information et la transmission de &lt;/strong&gt;&lt;strong&gt;compétences grâce à la création des tiers-lieux numériques. &lt;/strong&gt;La Région finance les tiers-lieux d’idéation-expérimentation et de fabrication et médiation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour accompagner le développement des Micro-Folies. &lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour la Région, la transformation numérique passe par le développement d’usages innovants dans de nombreux domaines : tourisme / patrimoine, éducation, e-santé, agriculture … La collectivité accompagne les expérimentations de nouveaux usages du numérique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q142" s="1" t="inlineStr">
+        <is>
+          <t>02/01/2027</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les projets seront sélectionnés selon
+plusieurs critères techniques : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;- &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’aspect
+innovant (expérimentation ou action novatrice territoriale) ou pilote
+(déploiement d’une expérimentation) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+portée territoriale du projet (les projets de portée intercommunale et au-delà
+seront privilégiés) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+proposition de contenus et de services numériques mis en œuvre ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’intégration
+de dispositif d’animation favorisant une bonne appropriation de l’action par le
+public cible ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;leur
+réplicabilité et interopérabilité ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;la
+participation aux réseaux (Ex : Association des tiers-lieux, Micro-Folies) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux de la donnée (ouverture,
+valorisation, protection, sécurisation…) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux du numérique
+responsable sur la base des 4 piliers du numérique responsable : numérique
+sobre, numérique au service du bien commun, numérique éthique et l’inclusion
+numérique …)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Délégation à la Transformation Numérique  - contacts : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;France Guillemin 06 74 97 43 20 - &lt;a target="_self"&gt;france.guillemin&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;       &lt;/p&gt;&lt;p&gt;Anne-Claire Sanz 06 59 42 51 65  &lt;a href="mailto:anneclaire.sanz&amp;#64;bourgognefranchecomte.fr"&gt;anneclaire.sanz&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>france.guillemin@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-usages-innovants-du-numerique/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Région Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>161036</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d'audience internationale</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Europe Créative</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>CREA - Co-développement européen - 2024</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme Europe Créative 2021-2027&lt;br /&gt;EUROPE CREATIVE - (2) Volet Média&lt;/p&gt;&lt;p&gt;Europe créative - Europe créative vise à préserver, développer et promouvoir la diversité et le patrimoine culturels et linguistiques européens et à accroître la compétitivité et le potentiel économique des secteurs culturels et créatifs, en particulier le secteur audiovisuel.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : dépend du nombre de bénéficiaires éligibles faisant partie du consortium&lt;/li&gt;    &lt;li&gt;Taux de cofinancement : jusqu&amp;#039;à 70% du total des coûts éligibles&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Objectif&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d&amp;#039;audience internationale.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Le présent appel à propositions est un appel à propositions ouvert.&lt;/li&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : jusqu&amp;#039;à 30 mois&lt;br /&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>Pays éligibles au programme:
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;EACEAMEDIA-CODEV&amp;#64;ec.europa.eu&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Lignes directrices (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Autres documents de l&amp;#039;appel (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/crea-media-2024-codev?tenders&amp;#61;false&amp;amp;programmePart&amp;#61;&amp;amp;pageNumber&amp;#61;58" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Site web de l&amp;#039;agence&lt;br /&gt; &lt;a href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Information &amp;#43;&lt;br /&gt; &lt;a href="https://culture.ec.europa.eu/creative-europe" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6b3b-crea-co-developpement-europeen-2024/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD143" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2024</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>155545</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Traiter, numériser et valoriser les archives à l'échelle communale, départementale et régionale</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Traitement, numérisation et valorisation d&amp;apos;archives à l&amp;apos;échelle communale, départementale et régionale</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le classement, la numérisation et la valorisation des archives assurent leur pérennité autant qu&amp;#039;ils en favorisent l&amp;#039;accès et contribuent à la diffusion des savoirs et des connaissances auprès des publics. Le ministère de la Culture soutient les porteurs de tels projets en leur allouant une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que le traitement, la numérisation et la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale et régionale ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nombreux sont les acteurs territoriaux à détenir des archives qu&amp;#039;ils souhaitent rendre accessibles le plus largement possible aux publics. Cette mise à disposition peut passer par la restauration d&amp;#039;archives ; le traitement, c&amp;#039;est-à-dire le classement des documents ; la numérisation, c&amp;#039;est-à-dire la conversion d&amp;#039;un support physique vers un support numérique ; ou encore la valorisation, qui peut se faire par la mise en ligne de documents, la publication d&amp;#039;ouvrages, le montage d&amp;#039;expositions, l&amp;#039;organisation de journées d&amp;#039;étude, la mise en œuvre de projets culturels et éducatifs, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La démarche a vocation à permettre aux demandeurs de déposer en ligne une demande de subvention concernant des projets destinés à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sauvegarder des archives au niveau communal, départemental ou régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer leurs conditions de communication, notamment par leur numérisation et leur mise en ligne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  établir leur classement et leur inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mettre en valeur par l&amp;#039;organisation d&amp;#039;expositions, de publications, de colloques et de journées d&amp;#039;étude. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le montant de la subvention accordée est de 1.000 à 10.000 euros par projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les demandes sont instruites par chacune des directions régionales des affaires culturelles et, dans les outre-mer, par chacune des directions des affaires culturelles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montant de la subvention est déterminé selon la nature du projet et les dépenses nécessaires à sa réalisation. La subvention est versée en une seule fois.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le versement de la subvention interviendra entre 3 et 6 mois après instruction et vérification de la complétude du dossier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets soutenus précédemment
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aide à la restauration d&amp;#039;un compoix de la ville d&amp;#039;Uzès (région Auvergne-Rhône-Alpes) : 1 500 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la numérisation du fonds photographique de la Maison Léger (région Auvergne-Rhône-Alpes) : 5 000 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutien à l&amp;#039;exposition « Au pays de l&amp;#039;or bleu : maîtriser, utiliser, préserver l&amp;#039;eau en Lozère », du 17 octobre 2023 au 12 avril 2024 (région Occitanie).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutien aux commémorations de la mort de Toussaint-Louverture à La Réunion.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Vous êtes une structure de rang communal, départemental ou régional et vous souhaitez sauvegarder, traiter, numériser ou valoriser des archives ? Ce dispositif est fait pour vous !
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sont éligibles les personnes morales qui entendent mener une opération de traitement, de numérisation ou de valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Modalités d&amp;#039;évaluation des dossiers
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Les projets sont évalués selon leur apport en matière d&amp;#039;accès aux sources et de valorisation des archives et selon leur faisabilité au regard du calendrier et du budget prévus.
+ &lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/traitement-numerisation-et-valorisation-d-archives-a-l-echelle-communale-departementale-et-regionale2</t>
+        </is>
+      </c>
+      <c r="W144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_patrimoine-2024</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale, vous êtes invités à vous adresser à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des patrimoines et de l&amp;#039;architecture
+ &lt;br /&gt;
+ Service interministériel des archives de France
+ &lt;br /&gt;
+ &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr"&gt;
+  martine.leroy&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 01 40 15 09 52
+ &lt;br /&gt;
+ 182 rue Saint-Honoré, 75001 Paris
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+  Auvergne-Rhône-Alpes
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Auvergne-Rhône-Alpes, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Noëlle DROGNAT-LANDRE ;
+  &lt;a href="mailto:noelle.drognat-landre&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   noelle.drognat-landre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Bourgogne-Franche-Comté
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Bourgogne-Franche-Comté, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sylviane JOURDHEUIL ;
+  &lt;a href="mailto:sylviane.jourdheuil&amp;#64;culture.gouv.fr"&gt;
+   sylviane.jourdheuil&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Habiba IMAAINGFEN ;
+  &lt;a href="mailto:habiba.imaaingfen&amp;#64;culture.gouv.fr"&gt;
+   habiba.imaaingfen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Bretagne
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Bretagne, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enora OULCHEN​​​​ ;
+  &lt;a href="mailto:enora.oulchen&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   enora.oulchen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Centre-Val de Loire
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Centre-Val de Loire, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Damien LEROY​​​​​ ;
+  &lt;a href="mailto:damien.leroy&amp;#64;culture.gouv.fr"&gt;
+   damien.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Corse
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Corse, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valérie PAOLI ; ​​​​​
+  &lt;a href="mailto:valerie.paoli&amp;#64;culture.gouv.fr"&gt;
+   valerie.paoli&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Grand Est
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Grand Est, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Philippe CHARRIER ;
+  &lt;a href="mailto:philippe.charrier&amp;#64;culture.gouv.fr"&gt;
+   philippe.charrier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Delphine QUEREUX ;
+  &lt;a href="mailto:delphine.quereux-sbai&amp;#64;culture.gouv.fr"&gt;
+   delphine.quereux-sbai&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Colette GRAVIER ;
+  &lt;a href="mailto:colette.gravier&amp;#64;culture.gouv.fr"&gt;
+   colette.gravier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Hauts-de-France
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale dans les Hauts-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Colette DREAN ;
+  &lt;a href="mailto:colette.drean&amp;#64;culture.gouv.fr"&gt;
+   colette.drean&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Ile-de-France
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Ile-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sylvie BONNEL​​​​​ ;
+  &lt;a href="mailto:sylvie.bonnel&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   sylvie.bonnel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Normandie
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Normandie, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Idyll BOTTOIS​​​​​​ ;
+  &lt;a href="mailto:idyll.bottois&amp;#64;culture.gouv.fr"&gt;
+   idyll.bottois&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agnès LEROY ;
+  &lt;a href="mailto:agnes.leroy&amp;#64;culture.gouv.fr"&gt;
+   agnes.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Nouvelle-Aquitaine
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Nouvelle-Aquitaine, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Justine DUJARDIN ;
+  &lt;a href="mailto:justine.dujardin&amp;#64;culture.gouv.fr"&gt;
+   justine.dujardin&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sandrine PANTALEAO​​​​​​ ;
+  &lt;a href="mailto:sandrine.pantaleao&amp;#64;culture.gouv.fr"&gt;
+   sandrine.pantaleao&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jacques DEVILLE ;
+  &lt;a href="mailto:jacques.deville&amp;#64;culture.gouv.fr"&gt;
+   jacques.deville&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Occitanie
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Occitanie, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Magali CASTILLON ;
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Pays de la Loire
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Pays de la Loire, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Alexandra MANIERE ;
+  &lt;a href="mailto:alexandra.maniere&amp;#64;culture.gouv.fr"&gt;
+   alexandra.maniere&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Provence-Alpes-Côte d&amp;#039;Azur
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Provence-Alpes-Côte d&amp;#039;Azur, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  William JOUVE​​​​​​ ;
+  &lt;a href="mailto:william.jouve&amp;#64;culture.gouv.fr"&gt;
+   william.jouve&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Guadeloupe
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Guadeloupe, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nathalie ERNY​​​​​​ ;
+  &lt;a href="mailto:nathalie.erny&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   nathalie.erny&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Guyane
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Guyane, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Abdoulaye KEITA ; ​​​​​​
+  &lt;a href="mailto:abdoulaye.keita&amp;#64;guyane.pref.gouv.fr%C2%A0"&gt;
+   abdoulaye.keita&amp;#64;guyane.pref.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  La Réunion
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale à La Réunion, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Katia LELOUTRE​​​​​​ ;
+  &lt;a href="mailto:katia.leloutre&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   katia.leloutre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Martinique
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Martinique, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Yolande Salomé TOUMSON ;
+  &lt;a href="mailto:yolande-salome.toumson&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   yolande-salome.toumson&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Mayotte
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale à Mayotte, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Djaouharia MOHAMED ​​​​​​;
+  &lt;a href="mailto:djaouharia.mohamed&amp;#64;culture.gouv.fr"&gt;
+   djaouharia.mohamed&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Nouvelle-Calédonie
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Nouvelle-Calédonie, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Martine LEROY​​​​​ ;
+  &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   martine.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Polynésie française
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Polynésie française, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Martine LEROY​​​​​ ;
+  &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   martine.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Saint-Pierre-et-Miquelon
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale à Saint-Pierre-et-Miquelon, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Martine LEROY​​​​​ ;
+  &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   martine.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/57d8-traitement-numerisation-et-valorisation-darch/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>152558</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal - 2024</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - 2.6 Alimentation, bioéconomie, ressources naturelles, agriculture et environnement - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Horizon Europe vise à renforcer la base scientifique et technologique de l&amp;#039;UE et l&amp;#039;Espace européen de la recherche (EER), à stimuler la capacité d&amp;#039;innovation, la compétitivité et l&amp;#039;emploi en Europe, et à répondre aux priorités des citoyens, en soutenant notre modèle et nos valeurs socio-économiques.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+133,5 millions d&amp;#039;euros
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Budget total de l&amp;#039;appel : 133,5 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant par topic :
+  &lt;ul&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-1: 60 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-2: 3,5 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-3: 3 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-5: 19 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-6: 8 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-7: 15 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-8: 4 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-9: 6 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-10: 4 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-11: 3 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-12: 4 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-13: 4 millions d&amp;#039;euros
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Différentes catégories de projets sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions: Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions: Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions: Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  De même, les appels précisent les bénéficiaires attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  TOPICS:
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A venir
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-1: Activités supplémentaires pour le Partenariat européen pour une économie bleue climatiquement neutre, durable et productive
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-2: Des écosystèmes régionaux d&amp;#039;innovation pour favoriser la transformation des systèmes alimentaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-3: Le rôle des médias grand public, des médias sociaux et du marketing dans la promotion de modes de consommation sains et durables et la manière d&amp;#039;encourager les bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-5: Personnalisation/pré-opérationnalisation de prototypes de services aux utilisateurs finaux dans le domaine de l&amp;#039;adaptation au changement climatique et de l&amp;#039;atténuation de ses effets
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-6: Développer des applications innovantes pour soutenir le Green Deal européen, en s&amp;#039;appuyant sur des données météorologiques par satellite
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-7: Améliorer les conditions de travail et renforcer la force de travail grâce aux technologies numériques et de données - le potentiel de la robotique et de la réalité augmentée dans l&amp;#039;agriculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-8: Élargir les résultats du groupe opérationnel du EIP au-delà des frontières au moyen de réseaux thématiques afin de compiler et de partager les connaissances prêtes à être mises en pratique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-9: Des réseaux thématiques pour compiler et partager des connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-10: Réseaux thématiques sur l&amp;#039;agriculture biologique pour compiler et partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-11: Réseaux thématiques sur la biodiversité pour compiler et partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-12: Développement de réseaux consultatifs de l&amp;#039;UE dans le domaine de la sylviculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-13: Développement de réseaux de conseil de l&amp;#039;UE sur les systèmes d&amp;#039;élevage durables
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (EN)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL6-2024-GOVERNANCE-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;null;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;callTopicSearchTableState" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la DG
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43;
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/944c-heu-gouvernance-innovante-observations-enviro/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD145" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2023</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>154417</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Identifier des solutions numériques innovantes et bénéficier d’un appui méthodologique à l’innovation</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l’innovation et à la data dans les projets territoriaux</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivité territoriale ou un opérateur des collectivités, et vous souhaitez mettre en place une démarche d&amp;#039;innovation, l&amp;#039;utilisation de solutions digitales ou la gestion de données territoriales ? Les experts de la Banque des Territoires vous accompagnent dans la conduite de vos projets innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous intervenons de deux manières différentes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit en mobilisant des experts pour accompagner les expérimentations ou mener les études amont aux projets (aide à la qualification des besoins, appui à rédaction de CCTP) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit par le biais du cofinancement d&amp;#039;études réalisées par un cabinet extérieur dans la limite de 50% du montant TTC de l&amp;#039;étude (80% en Outre-mer).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;appui à l&amp;#039;innovation et à la data dans les projets territoriaux est destiné en priorité à accélérer la transformation écologique des territoires, et à renforcer la cohésion sociale et territoriale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-innovation-data-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=appui_innovation_data_territor</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/19ef-identifier-des-solutions-numeriques-innovante/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="R163" s="1" t="inlineStr">
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour candidater, il convient de faire parvenir à la CCMS :
-[...14 lines deleted...]
-      <c r="S163" s="1" t="inlineStr">
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T163" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X163" s="1" t="inlineStr">
+      <c r="T147" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Crystèle MAITRE
-[...7 lines deleted...]
- 04 73 65 24 48
+ financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="164" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G164" s="1" t="inlineStr">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>149073</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de création ou d’extension d’un système de vidéoprotection sur l’espace public et vos caméras sont connectées par fibre optique</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Soutien des collectivités aux usages numériques – Vidéoprotection – Fibre Optique (GFU)</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...14 lines deleted...]
-      <c r="L164" s="1" t="inlineStr">
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
-[...2 lines deleted...]
- Cantal Ingénierie &amp;amp; Territoires propose des prestations d&amp;#039;accompagnement, d&amp;#039;AMO, de conseil dans le domaine du numérique. L&amp;#039;agence propose également des outils mutualisés.
+ Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par fibre optique ?
+&lt;/p&gt;
+&lt;p&gt;
+ Et avec souscription à une offre de groupement fermé d&amp;#039;utilisateurs (GFU) auprès de l&amp;#039;un des réseaux d&amp;#039;initiative publique inscrit au Plan Franc Très Haut Débit ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller de 40 000 € à 60 000 € en fonction de votre situation :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P148" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2023</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/videoprotection-espace-public/</t>
+        </is>
+      </c>
+      <c r="W148" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0250/depot/simple</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à numerique&amp;#64;grandest.fr.
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir est disponible.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact pour GFU Losange : relations-collectivites&amp;#64;losange-fibre.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact pour GFU Rosace : albert.mauss&amp;#64;rosace-fibre.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M164" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aeec-soutien-des-collectivites-aux-usages-numeriqu/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>149117</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic pour évaluer votre niveau de maturité en cybersécurité et définir un plan d’actions</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic cybersécurité</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous vous interrogez sur la capacité de votre organisation à faire face aux cyberattaques ? Réalisez un diagnostic pour évaluer votre niveau de maturité en cybersécurité et définir un plan d&amp;#039;actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 5 000€ :
+&lt;/p&gt;
+&lt;p&gt;
+ Des dépenses remboursées jusqu&amp;#039;à 50% du montant de la prestation plafonnée à 10 000€ HT et d&amp;#039;une durée de 10 jours.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Attractivité économique
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P149" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une entreprise (PME de moins de 250 salariés ou Entreprise de Taille Intermédiaire de moins de 5 000 salariés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  une collectivité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  un établissement public ou groupement d&amp;#039;intérêt public
+ &lt;/li&gt;
+ &lt;li&gt;
+  une association loi 1901, loi 1905 et loi 1908 considérée en situation financière saine au regard de la règlementation européenne
+ &lt;/li&gt;
+ &lt;li&gt;
+  immatriculé dans le Grand Est
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et vous sélectionnez un prestataire référencé par la Région Grand Est :
+&lt;/p&gt;
+&lt;p&gt;
+ Téléchargez la liste des prestataires référencés
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/diagnostic-cybersecurite/</t>
+        </is>
+      </c>
+      <c r="W149" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0157/depot/simple</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez votre demande en ligne depuis cette page et dès sélection d&amp;#039;un devis non signé d&amp;#039;un prestataire référencé.
+&lt;/p&gt;
+&lt;p&gt;
+ Attention : tout projet démarré avant dépôt de votre demande en ligne ne pourra pas être soutenu par la Région Grand Est. La signature du devis doit donc être postérieure au dépôt de la demande en ligne.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a458-diagnostic-cybersecurite/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>149151</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les collectivités aux usages numériques</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Soutien des collectivités aux usages numériques - Vidéoprotection - WiFi ou ADSL</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par Wifi ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 € par commune : Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un établissement public de coopération intercommunale ou un syndicat mixte dans le cadre de l&amp;#039;exercice de la compétence de la prévention de la délinquance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et si votre projet concerne :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;installation (création et extension) de caméras sur la voie publique ou aux abords de lieux ouverts au public, au titre de l&amp;#039;exercice de la compétence de prévention de la délinquance, dans toutes les communes du Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/plan-regional-de-soutien-des-collectivites-aux-usages-numeriques/</t>
+        </is>
+      </c>
+      <c r="W150" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0067%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.gr</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à
+ &lt;a target="_self"&gt;
+  numerique&amp;#64;grandest.fr
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir (cf règlement, ci dessous) disponible.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4936-soutien-des-collectivites-aux-usages-numeriqu/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>145963</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Développer des pôles d'excellence pour renforcer les liens entre la science et les entreprises</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Pôles d'excellence - 2023</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Pôles d&amp;#039;excellence visant à renforcer les liens entre la science et les entreprises.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Budget détaillé par topic ci-dessous
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Montant par topic :
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-WIDERA-2023-ACCESS-07-01 : 60 millions d&amp;#039;euros
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ TOPICS :
+&lt;/span&gt;
+A venir
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-WIDERA-2023-ACCESS-07-01 : Pôles d&amp;#039;excellence
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Ecoles numériques du Cantal : ENT (environnements numérique de travail),
-[...49 lines deleted...]
-      <c r="S164" s="1" t="inlineStr">
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
+ Cliquez ici
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T164" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X164" s="1" t="inlineStr">
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- cit&amp;#64;cantal.fr
-[...2 lines deleted...]
- 04 71 45 27 27
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-WIDERA-2023-ACCESS-07;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;null;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;callTopicSearchTableState" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction générale
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/index_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43;
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y164" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA164" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e90-horizon-europe-poles-dexcellence-2023/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD151" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2023</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="165" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G165" s="1" t="inlineStr">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>159422</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-tourisme</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H165" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="N165" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I152" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J152" s="1" t="inlineStr">
+        <is>
+          <t>Montant maximum de subvention : 5.000€</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appui au développement de solutions numériques innovantes pour enrichir 
+l&amp;#039;expérience des visiteurs, renforcer la promotion des territoires et 
+faciliter l&amp;#039;accès aux services, contribuant ainsi à la transformation 
+digitale du secteur touristique.&lt;/p&gt;&lt;p&gt;Bénéficiaires : offices de tourisme ou structure publique ou parapublique engagée dans des démarches collectives de mutualisation.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Tourisme
-Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O165" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R165" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologie d&amp;#039;opérations/de projets éligibles
+Développement de solutions numériques innovantes au service du tourisme,
+ création de contenus et d&amp;#039;outils numériques permettant d&amp;#039;enrichir 
+l&amp;#039;expérience des visiteurs, d&amp;#039;améliorer la promotion des territoires et 
+de faciliter l&amp;#039;accès aux services.&lt;/p&gt;
+&lt;p&gt;Nature des dépenses éligibles&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;création d&amp;#039;outils numériques innovants (applications, 
+plateformes, etc.), de contenus multimédias (photos, vidéos, audio) et 
+de services numériques touristiques (wifi territorial, espaces publics 
+numériques, etc.).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Conditions d&amp;#039;éligibilité&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;l&amp;#039;association Landes Attractivité validera la compatibilité du 
+projet avec les autres systèmes numériques et avec le système régional 
+d&amp;#039;information touristique SIRTAQUI ;&lt;/li&gt;&lt;li&gt;le projet soutenu doit s&amp;#039;inscrire dans le cadre d&amp;#039;une stratégie numérique du territoire.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;V - MISE EN ŒUVRE DE L&amp;#039;AIDE DÉPARTEMENTALE
+Le dossier de demande d&amp;#039;aide départementale doit être adressé à Monsieur
+ le Président du Conseil départemental des Landes.
+Pour les projets à caractère matériel, il comprend notamment la 
+description de l&amp;#039;opération, les plans et devis établis par les 
+professionnels compétents, le plan de financement détaillé de 
+l&amp;#039;opération ainsi que l&amp;#039;attestation de propriété.
+Pour un maître d&amp;#039;ouvrage public, il est nécessaire de fournir une 
+délibération approuvant l&amp;#039;opération, le plan de financement et 
+l&amp;#039;échéancier de réalisation.
+Pour un maître d&amp;#039;ouvrage privé, les documents suivants sont requis : les
+ statuts, bilans et comptes certifiés, le cas échéant, l&amp;#039;identification 
+au registre du commerce, déclaration des aides obtenues au titre de la 
+règle de minimis.
+Dans le cadre de l&amp;#039;instruction, le Département des Landes peut consulter
+ pour avis l&amp;#039;association Landes Attractivité, le Conseil d&amp;#039;Architecture 
+d&amp;#039;Urbanisme et de l&amp;#039;Environnement (CAUE), les Services de l&amp;#039;État, ainsi 
+que les représentants départementaux professionnels du tourisme.
+Le versement des subventions s&amp;#039;effectue de la manière suivante :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;50 % à l&amp;#039;engagement de la dépense,&lt;/li&gt;&lt;li&gt;le solde à l&amp;#039;achèvement de l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les délais de réalisation sont les suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;engagement des travaux : 2 ans à compter de la date de décision du Département des Landes,&lt;/li&gt;&lt;li&gt;achèvement des travaux : 4 ans à compter de la date de décision du Département des Landes.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Dans le cas de travaux par tranche, le délai d&amp;#039;achèvement des travaux
+ peut être reconduit sur 3 ans à compter de la date de décision du 
+Département des Landes.
+La Commission Permanente, agissant par délégation, statue sur les 
+demandes et fixe le montant des aides octroyées. Elle statue également 
+sur les demandes de prorogation de délai.
+L&amp;#039;aide est calculée sur la base du montant hors taxes de la dépense.
+Toute aide indûment versée ou correspondant à des engagements pris, mais
+ non tenus fait l&amp;#039;objet d&amp;#039;un remboursement au Département par le 
+bénéficiaire de la subvention.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T152" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/developpement-du-e-tourisme</t>
+        </is>
+      </c>
+      <c r="W152" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
-[...32 lines deleted...]
-&lt;p&gt;
  Email :
- &lt;a href="mailto:accueil&amp;#64;digne.cci.fr" target="_self"&gt;
-[...147 lines deleted...]
-  contact04&amp;#64;cmar-paca.fr
+ &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
+  tourisme&amp;#64;landes.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y166" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA166" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68b1-developpement-du-e-tourisme/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB152" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="167" spans="1:27" customHeight="0">
-[...27 lines deleted...]
-          <t>Ingénierie technique
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L167" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
  &lt;strong&gt;
-  Qui sommes-nous ?
+  d&amp;#039;un groupe projet
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Qu&amp;#039;est-ce que le réseau d&amp;#039;objets connectés ROC42 ?
+  - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- ROC42 a pour vocation de couvrir intégralement le territoire ligérien, grâce aux passerelles posées principalement sur les sites publics, propriétés des collectivités.
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N167" s="1" t="inlineStr">
-[...419 lines deleted...]
-      <c r="N169" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
+Assainissement des eaux
+Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
 Tourisme
 Forêts
-Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Emploi
+Lutte contre la précarité
 Attractivité économique
 Artisanat
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
 Mobilité et véhicules autonomes
+Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R169" s="1" t="inlineStr">
-[...4 lines deleted...]
-&lt;p&gt;
+      <c r="P153" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune rurale de l&amp;#039;Essonne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
  &lt;strong&gt;
-  EN SYNTHESE
-[...112 lines deleted...]
-      <c r="AA169" s="1" t="inlineStr">
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="170" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G170" s="1" t="inlineStr">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...13 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I155" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J155" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...20 lines deleted...]
-&lt;p&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
  &lt;strong&gt;
-  La réponse du Cerema :
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
   &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Acculturation aux enjeux de la transformation numérique sur votre territoire
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Apport de pratiques inspirantes et zoom sur les initiatives locales
-[...5 lines deleted...]
-  Livrables : apports théoriques et clés de lecture
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Accompagnement à l&amp;#039;auto-diagnostic de votre territoire
-[...36 lines deleted...]
-          <t>&lt;p&gt;
  &lt;strong&gt;
-  Grand Bassin de Bourg-en-Bresse
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N170" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
-Espace public
-Voirie et réseaux
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
+Santé
 Education et renforcement des compétences
+Alimentation
 Commerces et services
 Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
+Biodiversité
 Equipement public
-Accessibilité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
 Lutte contre la précarité
 Emploi
+International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Information voyageur, billettique multimodale
-Transports collectifs et optimisation des trafics routiers
+Valorisation d'actions
+Prévention des risques
+Artisanat
 Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
 Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
 Inclusion numérique
-Sécurité</t>
-[...2 lines deleted...]
-      <c r="O170" s="1" t="inlineStr">
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S170" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="X170" s="1" t="inlineStr">
+      <c r="R155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y170" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA170" s="1" t="inlineStr">
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD155" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="171" spans="1:27" customHeight="0">
-[...16 lines deleted...]
-Région
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...12 lines deleted...]
-      <c r="L171" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I156" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J156" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin :
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
   &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
-[...8 lines deleted...]
-  Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...2 lines deleted...]
-&lt;p&gt;
+&lt;h4&gt;
  &lt;strong&gt;
-  La réponse du Cerema :
+  Type d&amp;#039;opérations :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;
+&lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Analyse des besoins de mobilité peu pris en compte par l&amp;#039;offre existante
-[...8 lines deleted...]
-  Formalisation des éléments de coût.
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
-[...18 lines deleted...]
-  Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M171" s="1" t="inlineStr">
-[...29 lines deleted...]
- Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N171" s="1" t="inlineStr">
-[...47 lines deleted...]
-      <c r="AA171" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD156" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="172" spans="1:27" customHeight="0">
-[...238 lines deleted...]
-      <c r="G173" s="1" t="inlineStr">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>145007</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Déployer le réseau WIFI 43</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>KIT WIFI 43</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="J157" s="1" t="inlineStr">
+        <is>
+          <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;informatique sous l&amp;#039;angle de la sécurité des systèmes d&amp;#039;information.
+ Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
+ (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Centre de soins&lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le kit Wifi 43  comprend 2 portails :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - portail captif pour l&amp;#039;authentification des usagers
+ &lt;br /&gt;
+ - un portail d&amp;#039;administration à destination de la structure publique pour gérer les bornes (exemple : limiter les accès pendant les heures d&amp;#039;ouverture de la mairie,...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Public concerné :  tout public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces à fournir : Délibération de la structure publique selon modèle pouvant être fourni par le Département&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Récurrence de l&amp;#039;aide : souscription possible  jusqu&amp;#039;à fin 2024 &lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M173" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="R173" s="1" t="inlineStr">
+      <c r="M157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
-[...2 lines deleted...]
- L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ Plus de 95 structures publiques  équipées
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S173" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="U173" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Accès aux services
+Cohésion sociale et inclusion
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les pré-requis pour bénéficier du kit Wifi 43 :
+  &lt;br /&gt;
+  - Etre une structure publique
+  &lt;br /&gt;
+  - Disposer d&amp;#039;une ligne et d&amp;#039;un abonnement internet ADSL ou autre (Fibre, Wifimax, Satellite, 4G fixe)
+  &lt;br /&gt;
+  - Emettre une délibération de votre assemblée délibérante (un modèle peut vous être fourni)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Il est recommandé d&amp;#039;avoir un débit supérieur à 2mb/s pour pouvoir utiliser les bornes dans de bonnes conditions.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  NB : Vous pouvez tester votre débit sur le site
+  suivant, par exemple : https://www.degrouptest.com/test-debit.php
+  &lt;br /&gt;
+  Vous pouvez également, si besoin, tester l&amp;#039;éligibilité de votre ligne pour passer sur du Très Haut Débit : https://www.auvergnetreshautdebit.fr/reseau-et-couverture/eligibilite-de-votre-ligne/
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X173" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Mail :
-[...1 lines deleted...]
-  contact&amp;#64;inge43.fr
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Tel : 04 71 07 41 71
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service gestionnaire :
+ &lt;/strong&gt;
  &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction du Numérique (DNUM)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
+  dnum&amp;#64;hauteloire.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2023</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="174" spans="1:27" customHeight="0">
-      <c r="A174" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>144547</v>
       </c>
-      <c r="B174" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D174" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G174" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H174" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K174" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L174" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M174" s="1" t="inlineStr">
+      <c r="M158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N174" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -33236,12159 +33237,161 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O174" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R174" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr  &lt;br /&gt;
-[...3 lines deleted...]
-      <c r="S174" s="1" t="inlineStr">
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T174" s="1" t="inlineStr">
+      <c r="T158" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U174" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V174" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W174" s="1" t="inlineStr">
+      <c r="W158" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X174" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
- : Eric Gency-Piriou (Directeur du développement territorial) : 06 21 51 95 54 &lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y174" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z174" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA174" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...861 lines deleted...]
-      <c r="K178" s="1" t="inlineStr">
+      <c r="AB158" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L178" s="1" t="inlineStr">
-[...11174 lines deleted...]
-          <t>published</t>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>