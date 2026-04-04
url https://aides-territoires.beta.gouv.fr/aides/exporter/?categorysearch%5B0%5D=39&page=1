--- v0 (2025-10-02)
+++ v1 (2026-04-04)
@@ -84,109 +84,109 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA286"/>
+  <dimension ref="A1:AH162"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
-          <t>Porteurs d’aides</t>
+          <t>Porteurs d'aides</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>Instructeurs de l'aide</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>Bénéficiaires</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Types d'aide</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>Taux de subvention, min. et max. (en %, nombre entier)</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>Taux de subvention (commentaire optionnel)</t>
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
-          <t>Appel à projet / Manifestation d’intérêt</t>
+          <t>Appel à projet / Manifestation d'intérêt</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Exemples d'applications</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Sous thématiques</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
           <t>Récurrence</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>Date d'ouverture</t>
@@ -225,944 +225,3517 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>381</v>
+        <v>162296</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier d'un prêt secteur public - PSP</t>
+          <t>Proposer aux maires des communes concernées et aux professionnels de santé une palette de dispositifs, d’aides et d’outils</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>PSP</t>
+          <t>Kit déserts médicaux</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement (AFD)
-[...3 lines deleted...]
-      <c r="G2" s="0" t="inlineStr">
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour proposer aux maires des communes concernées et aux professionnels de santé une palette de dispositifs, d’aides et d’outils, articulés autour de quatre volets d’intervention complémentaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de l’installation des professionnels de santé et des maisons de santé pluriprofessionnelles régionales;&lt;/li&gt; 	&lt;li&gt;de l’accueil d’étudiants en médecine générale dans les territoires ;&lt;/li&gt; 	&lt;li&gt;du déploiement de la télémédecine ;&lt;/li&gt; 	&lt;li&gt;d’une meilleure accessibilité aux soins d’urgence.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Face à la progression des déserts médicaux, qui n’épargne aujourd’hui aucune région française, l’exécutif régional souhaite donner une ambition nouvelle à sa politique de santé en s’engageant dans une démarche d’aménagement solidaire des territoires en matière d’accès aux soins qui va s’appuyer sur un nouveau cadre d’intervention.&lt;/p&gt; &lt;p&gt;Maires des communes concernées et aux professionnels de santé.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Santé
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>08/01/2020</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/kit-deserts-medicaux</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/kit-deserts-medicaux/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>162748</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les instituts de formations sanitaires sociales</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation des instituts de formations sanitaires sociales</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le secteur de la santé et de l’action sociale joue un rôle majeur pour le développement du territoire régional. Compétence forte de la Région, les formations sanitaires et du travail social financent et accompagnent les parcours de plus de 18 500 élèves et étudiants chaque année.&lt;/p&gt;
+&lt;p&gt;Afin de moderniser les établissements de formations sanitaires et du travail social et offrir aux élèves et étudiants les meilleures conditions de vie et d’études, la Région s’engage à soutenir des projets d’investissement s’inscrivant dans les orientations du schéma régional des formations sanitaires et du travail social et de sa politique en matière de développement durable.&lt;br /&gt; L’objectif est de permettre à ces futurs professionnels d&amp;#039;étudier dans de bonnes conditions correspondant aux référentiels de formation et aux outils qu’ils utilisent dans leurs divers lieux de stage.&lt;/p&gt; &lt;p&gt;Sont éligibles à ce dispositif les personnes morales publiques ou privées gestionnaires d’un établissement de formation sanitaire ou du travail social autorisé ou agréé par le Président du Conseil régional. Ces établissements doivent en outre être signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt; &lt;p&gt;Les demandes de subvention déposées dans ce cadre concernent les établissements de formation paramédicale et du travail social agréés ou autorisés par le Président du Conseil régional et signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt;
+&lt;p&gt;Les projets déposés doivent porter sur l’un des objets suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;achat de matériel numérique et informatique ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement pédagogique et de simulation ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement ou de mobilier pour l’amélioration des conditions de vie et d&amp;#039;études ;&lt;/li&gt; 	&lt;li&gt;petits travaux et aménagements ;&lt;/li&gt; 	&lt;li&gt;petits travaux de mise aux normes et achat de matériel de sécurité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;A l’exception des dossiers dont l’objet porte sur des petits travaux de mises aux normes et achat de matériel de sécurité, les dossiers déposés devront s’inscrire dans la mesure 137 du plan Climat.&lt;br /&gt; Les demandes doivent par ailleurs s’inscrire dans un programme d’investissement pluriannuel de l’établissement de formation. Dans ce cadre, l’établissement devra présenter sa stratégie et articuler sa demande aux investissements déjà réalisés et à venir, tout en joignant une étude d’impact financier démontrant sa capacité d’anticipation et de maîtrise des coûts.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les demandes de subvention déposées dans ce cadre concernent les établissements de formation paramédicale et du travail social agréés ou autorisés par le Président du Conseil régional et signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt;
+&lt;p&gt;Les projets déposés doivent porter sur l’un des objets suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;achat de matériel numérique et informatique ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement pédagogique et de simulation ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement ou de mobilier pour l’amélioration des conditions de vie et d&amp;#039;études ;&lt;/li&gt; 	&lt;li&gt;petits travaux et aménagements ;&lt;/li&gt; 	&lt;li&gt;petits travaux de mise aux normes et achat de matériel de sécurité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;A l’exception des dossiers dont l’objet porte sur des petits travaux de mises aux normes et achat de matériel de sécurité, les dossiers déposés devront s’inscrire dans la mesure 137 du plan Climat.&lt;br /&gt; Les demandes doivent par ailleurs s’inscrire dans un programme d’investissement pluriannuel de l’établissement de formation. Dans ce cadre, l’établissement devra présenter sa stratégie et articuler sa demande aux investissements déjà réalisés et à venir, tout en joignant une étude d’impact financier démontrant sa capacité d’anticipation et de maîtrise des coûts.&lt;/p&gt; &lt;p&gt;L’établissement de formation dépose son dossier dans les mêmes conditions que tout dépôt de dossier de demande de subvention d’investissement sur le site dédié de la Région.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisation-des-instituts-de-formations-sanitaires-sociales</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Formations Sanitaires et Sociales&lt;/strong&gt;&lt;br /&gt; Tel : 04.88.10.76.43 et 04.91.57.51.08 &lt;br /&gt; Mail : &lt;a href="mailto:sfss-secretariat&amp;#64;maregionsud.fr"&gt;sfss-secretariat&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisation-des-instituts-de-formations-sanitaires-sociales/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>162783</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Permettre à des personnes mentalement ou physiquement défaillantes de découvrir un monde auquel elles ne pensaient jamais avoir accès</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Manifestations nautiques inclusives</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;‘La Mer’ constitue un facteur avéré d’inclusion et permet à des personnes mentalement ou physiquement défaillantes de découvrir un monde auquel elles ne pensaient jamais avoir accès.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;De nombreuses structures de la région pratiquent des activités “handi” et l’organisation de manifestations, journées Portes ouvertes ou toute autre forme d’opération visant à développer l’accès aux sports nautiques pour tous bénéficie d’un accompagnement de la collectivité.&lt;/p&gt;
+ &lt;p&gt;Associations; communes; fédérations; organisant des manifestations destinées aux personnes en situation de handicap.&lt;/p&gt;
+ &lt;p&gt;Manifestations se déroulant sur le littoral de la Région Sud ou concernant des publics issus de la région&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Santé</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Manifestations se déroulant sur le littoral de la Région Sud ou concernant des publics issus de la région&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/manifestations-nautiques-inclusives</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Virginie MICHEL : &lt;a href="mailto:VMICHEL&amp;#64;maregionsud.fr"&gt;VMICHEL&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/manifestations-nautiques-inclusives/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>162809</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet d’innovation formative répondant aux besoins en compétences des filières et métiers stratégiques régionaux (filières fortement pourvoyeuses d’emplois et d’enjeux d’avenir, nouveau métier ou métier en forte évolution, métiers en tension de recrutement).&lt;/p&gt;
+&lt;p&gt;Vous êtes organisme de formation, entreprise, Campus des métiers et qualifications et vous souhaitez éprouver un nouveau référentiel de formation, de nouvelles modalités pédagogiques ou encore proposer et tester un outillage innovant de l’approche par les compétences. Le Fonds d’innovation pour la formation vous permet de financer la recherche appliquée ou le développement expérimental avec une subvention pouvant aller jusqu’à 70% du coût du projet maximum, et 50% des investissements nécessaires à l’expérimentation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Un organisme de formation, agissant en propre ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Un campus des métiers, ou un membre d’un campus des métiers, agissant au nom du campus ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Une entreprise, un groupement d’intérêt économique, une association, une société coopérative d’intérêt collective, ou d’autres formes de groupements d’entreprises, agissant comme mandataire d’un groupement associant au moins un organisme de formation continue ou initiale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Tourisme
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire
+Biodiversité
+Emploi
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail adressé à innovation-formation&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-dinnovation-pour-la-formation</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-dinnovation-pour-la-formation/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>163104</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’attractivité des formations sanitaires et sociales et le rayonnement international des établissements régionaux</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus sanitaire et social</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région a été sélectionnée pour piloter jusqu’en 2027 un projet Erasmus&amp;#43; de mobilité européenne et internationale dans le but de favoriser l’attractivité des formations sanitaires et sociales et le rayonnement international des établissements régionaux.&lt;/p&gt;
+&lt;p&gt;Ce projet de consortium, actuellement composé de 9 établissements régionaux de formation sanitaire et sociale, piloté par la Région pourra s’ouvrir à d’autres établissements jusqu’en 2027.&lt;/p&gt;
+&lt;p&gt;L’objectif principal est d&amp;#039;améliorer la qualité des formations sanitaires et sociales agréées par la Région en proposant une plus-value européenne et internationale au contenu de formation et en favorisant l&amp;#039;acquisition de compétences transversales (ouverture interculturelle, esprit d&amp;#039;initiative, capacité d&amp;#039;adaptation, amélioration de la maîtrise d&amp;#039;une langue étrangère, curiosité, indépendance, autonomie…).&lt;/p&gt;
+&lt;p&gt;Les financements européens jouent un rôle majeur dans le financement de nombreux projets pour les opérateurs du territoire régional. Ce projet s’inscrit dans la politique régionale ambitieuse de captation des fonds européens, adoptée en décembre 2021 « Stratégie Europe 2030 : objectif 10 milliards ».&lt;/p&gt; &lt;p&gt;Les étudiants et le personnel administratif et académique des établissements régionaux de formation sanitaire et sociale membres du projet Erasmus &amp;#43; coordonné par la Région.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Etre étudiant (préparant un diplôme post-bac) ou personnel d&amp;#039;un établissement membre du consortium piloté par la Région.&lt;/li&gt; 	&lt;li&gt;Effectuer une mobilité européenne d&amp;#039;une durée minimum de deux mois pour les étudiants.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+International</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2024</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Etre étudiant (préparant un diplôme post-bac) ou personnel d&amp;#039;un établissement membre du consortium piloté par la Région.&lt;/li&gt; 	&lt;li&gt;Effectuer une mobilité européenne d&amp;#039;une durée minimum de deux mois pour les étudiants.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La demande de bourse de mobilité Erasmus Sanitaire et Social s&amp;#039;effectue par le biais de la plateforme de demande d&amp;#039;aide individuelle en ligne sur le site de la Région Sud.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/erasmus-sanitaire-et-social</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_ERASMUS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:maguiral&amp;#64;maregionsud.fr"&gt;maguiral&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-sanitaire-et-social/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>143319</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Produire des données sur la qualité de l'environnement pour expertiser une situation</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez récolter des données sur la qualité de votre environnement et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser les mesures nécessaires pour un diagnostic, qui peut servir à donner des éléments de décision, ou encore évaluer le respect de la réglementation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous vous proposons un accompagnement pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Quantifier des nuisances (pollution de l&amp;#039;air, bruit, vibrations) et leurs impacts sanitaires (Amiante, HAP...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ausculter des émetteurs de nuisances (infrastructures routières et ferroviaires, chantiers, utilisateurs de pesticides, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter une expertise dans le cadre de plaintes liées à des nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faire le diagnostic d&amp;#039;une situation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérifier la conformité ou l&amp;#039;efficacité d&amp;#039;équipements mis en place pour réduire des nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;exposition à une nuisance afin de décider des techniques de réduction à adopter ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des campagnes de mesures pour évaluer une conformité réglementaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema travaille depuis de nombreuses années sur la collecte de données environnementales et sanitaire. Sa connaissance des différentes disciplines lui permet non seulement une production de données de qualité, mais aussi de croiser les thématiques pour vision globale des enjeux.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema dispose de plus de liens historiques avec les acteurs œuvrant dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics, acteurs de la santé environnementale ...), ce qui lui permet de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation.
+&lt;/p&gt;
+&lt;p&gt;
+ Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les données à collecter en fonction de l&amp;#039;existant, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Santé
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/donnees-qualite-environnement-produire-donnees-expertiser</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2e99-produire-des-donnees-sur-la-qualite-de-lenvir/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>143318</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières - Approfondissement (Formation)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivre la réalisation d&amp;#039;une étude d&amp;#039;impact acoustique à chaque étape de conception d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser la qualité des résultats d&amp;#039;une campagne de mesure ou d&amp;#039;une modélisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prendre en compte des aspects innovants dans la lutte contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 – 10h00  : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00 – 10h30 : Bref rappel des notions de base de l&amp;#039;acoustique et de la réglementation applicable aux projets de transport routier
+&lt;/p&gt;
+&lt;p&gt;
+ 10h30 – 11h30 : Les différents niveaux d&amp;#039;études acoustiques (illustrations par l&amp;#039;exemple)
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 – 12h30 : Présentation et analyse d&amp;#039;une étude de cas
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 – 15h00 : Atelier, mesure acoustique (organisation, exploitation, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 – 16h15 : Atelier, étude d&amp;#039;impact (contenu et points de vigilance, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h15 – 17h15 : Pour une meilleure intégration de la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h15 – 17h30 : Temps d&amp;#039;échange et évaluation de la journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de validation individuelle des acquis en fin de formation  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Quiz en fin de journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 600€ HT par stagiaire (TVA à 0 %)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner compris
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Santé
+Appui méthodologique
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;initiation&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir suivi le module Initiation ou connaître les sujets qui y sont abordés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06ae-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>141291</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en faveur de la cohésion sociale et territoriale</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Prêt au Secteur Public Local pour soutenir vos investissements dans les projets en faveur de la cohésion sociale et territoriale</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence française de développement accompagne les acteurs publics locaux dans le financement de leurs projets d&amp;#039;investissement de long terme.
-[...1 lines deleted...]
-&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les acteurs du secteur public local dans leurs projets de transformation en faveur d&amp;#039;une cohésion sociale et territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez vous engager dans un grand projet territorial de modernisation de vos infrastructures et de vos équipements ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le Prêt au Secteur Public Local pour soutenir vos investissements dans les projets en faveur de la cohésion sociale et territoriale peut couvrir de nombreux domaines : éducation, santé, tourisme, mobilité, rénovation énergétique de bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est indexé sur le Livret A et/ou à taux fixe pour les projets liés à l&amp;#039;éducation ou la santé.
+&lt;/p&gt;
+&lt;p&gt;
+ Il couvre toute la durée de vie du projet et l&amp;#039;intégralité de votre besoin d&amp;#039;emprunt si celui-ci est inférieur ou égal à 5 M€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/pret-cohesion-sociale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=pspl_pretcs&amp;mtm_source=Affiliation&amp;mtm_content=pret_spl_cohesion_soc</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Caractéristiques du prêt :
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
-&lt;/p&gt;
-[...29 lines deleted...]
-      <c r="N2" s="0" t="inlineStr">
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01d4-financer-vos-projets-en-faveur-de-la-cohesion/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
+Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les projets éligibles :
+  Email :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- Tous secteurs d&amp;#039;intervention des bénéficiaires (aménagement, énergie, déchets, équipements, transports, eau et assainissement, agriculture, santé etc.)
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>139436</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Préserver l'autonomie et améliorer la qualité de vie des seniors - Innov'up Expérimentation</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>INNOV'UP EXPÉRIMENTATION SILVER ECONOMIE &amp; BIEN VIEILLIR</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Bpifrance
+Cap Digital</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Vieillir en bonne santé est un enjeu de taille. En France, les 60 ans et plus représentent aujourd&amp;#039;hui 1/4 de la population française, un chiffre qui devrait grimper à 33% en 2050. Mais si l&amp;#039;espérance de vie après 50 ans des françaises et des français reste l&amp;#039;un des plus haut d&amp;#039;Europe, le nombre d&amp;#039;années vécues en bonne santé reste, lui, inférieur à celui de plusieurs pays.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre à l&amp;#039;enjeu social et de santé public majeur que constitue le vieillissement massif de la population, la Région Île-de-France, Bpifrance, Cap Digital et Silver Valley s&amp;#039;associent pour proposer Innov&amp;#039;up Expérimentation Silver Economie &amp;amp; Bien vieillir.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme inédit vise à soutenir et financer l&amp;#039;expérimentation en conditions réelles de tout type de solutions et technologies innovantes à même de permettre le maintien de l&amp;#039;autonomie et, de manière générale, le bien vieillir des seniors.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est financé par la Région Île-de-France et Bpifrance avec le soutien opérationnel de Cap Digital et de Silver Valley.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement
+ &lt;/strong&gt;
+&lt;/h2&gt;
+&lt;h4&gt;
+ Vous représentez une entreprise innovante et souhaitez expérimenter votre innovation sur un terrain francilien ?
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention allant jusqu&amp;#039;à 225 000€ maximum de la Région Île-de-France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Abondement possible supplémentaires pour les projets les plus ambitieux (sous la forme d&amp;#039;une avance remboursable ou d&amp;#039;un prêt à l&amp;#039;innovation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification d&amp;#039;un terrain d&amp;#039;expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en visibilité et communication dédiée de la Région Île-de-France, Cap Digital et Silver Valley
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéfices
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Validez votre prototype et preuve de concept en conditions réelles et en lien direct avec les opérateurs et terrains d&amp;#039;expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisez votre expérimentation dans un cadre et un processus de confiance, défini et suivi par les experts de Cap Digital et de Silver Valley
+ &lt;/li&gt;
+ &lt;li&gt;
+  Testez in situ et in vivo les performances de votre solution innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favorisez la participation des services de la collectivité, des habitants et usagers dans le développement et l&amp;#039;adoption de votre solution innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accédez à un réseau d&amp;#039;acteurs publics de premier plan
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Vous représentez une collectivité territoriale, un EPIC, un syndicat ou un établissement de santé et vous souhaitez ouvrir un terrain d&amp;#039;expérimentation ?
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RESSOURCES — Expérimentation financée intégralement par la Région Île-de-France, Bpifrance et l&amp;#039;entreprise innovante* porteuse de solution qui souhaite expérimenter sur votre  territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  EXPERTISES — Définition d&amp;#039;un cadre structuré et adapté à votre besoin, identification des technologies innovantes et suivi de l&amp;#039;expérimentation, par les équipes de Cap Digital et de Silver Valley
+ &lt;/li&gt;
+ &lt;li&gt;
+  NOTORIETE — Mise en visibilité et communication dédiée de la Région Île-de-France, Cap Digital et Silver Valley
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéfices
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être accompagné dans la mise en œuvre expérimentale de projet innovant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tester in situ &amp;amp; in vivo les performances techniques et fonctionnelles de solutions innovantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Initier des transformations en développant une culture de l&amp;#039;innovation en interne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Objectiver opérationnellement et financièrement l&amp;#039;adoption des solutions innovantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equilibrer la balance risques et bénéfices potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la participation des usagers et habitants et l&amp;#039;implication de vos services dans la co-construction des solutions innovantes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  A qui s&amp;#039;adresse le programme ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les entreprises innovantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Start-up
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  PME
+ &lt;/li&gt;
+ &lt;li&gt;
+  ETI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+  Ces entreprises doivent avoir une activité en Île-de-France et proposent un projet d&amp;#039;innovation dans les champs de la Silver Economie. Les solutions proposées ne doivent pas encore avoir fait l&amp;#039;objet d&amp;#039;une commercialisation.
  &lt;/span&gt;
 &lt;/p&gt;
-&lt;p&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Les terrains d&amp;#039;expérimentation :
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs publics du territoire : collectivités territoriales, EPCI, syndicats, établissements de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acteurs privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes ces structures sont éligibles à partir du moment où elles sont à même de mettre à disposition un terrain d&amp;#039;expérimentation (par exemple une infrastructure spécifique, une communauté d&amp;#039;usagers ou un jeu de données).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://scale.capdigital.com/silver-economie?utm_medium=email&amp;_hsmi=252741290&amp;_hsenc=p2ANqtz-97GrX5_AAPNoC753DK4K3PLV4dsCcmNIkIgkrQ6_0pl0GKhUa6ZfPpmZBVZo8fvYRQe6iYsvmDGzzSUvQYAy1beyhoOeGFKrP4TYwf8CZa8JqkEjg&amp;utm_content=252741290&amp;utm_source=hs_email#entrep</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://eu.jotform.com/form/230503669983364</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ En tant qu&amp;#039;entreprise innovante :
+&lt;/h3&gt;
+&lt;p&gt;
+ Accédez au dossier de candidature --&amp;gt;
+ &lt;a href="https://eu.jotform.com/form/230503669983364" target="_self"&gt;
+  Candidater
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ En tant que terrain d&amp;#039;expérimentation :
+&lt;/h3&gt;
+&lt;p&gt;
+ Manifestez-vous au plus vite pour faire partie des premières expérimentations ! --&amp;gt;
+ &lt;a href="https://form.jotform.com/aylin77/Innov-upExprimentation-Transitions" target="_self"&gt;
+  Je suis intéressé
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ L&amp;#039;équipe à contacter en cas de question :
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jennyfer Lecompte : Directrice des programmes de recherche développement et innovation - Cap Digital
+ &lt;/li&gt;
+ &lt;li&gt;
+  Titouan Levard : Directeur général adjoint - Silver Valley
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a target="_self"&gt;
+   innovup-transition-ecologique&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>anne.bertaud@esante.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a962-preserver-lautonomie-et-ameliorer-la-qualite-/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Agence du Numérique en Santé</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>130467</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer un Agenda 2030 local</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Association Notre Village</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association Notre Village a été créée en 1992 dans le but de sauvegarder les communes face à l&amp;#039;exode rural. A partir des années 2000, nous avons fait le choix de réorienter nos missions en faveur de la promotion des territoires ruraux et de leur engagement pour le développement durable. Depuis 2009, nous sommes une association reconnue d&amp;#039;intérêt général.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Nos villages sont des terres d&amp;#039;avenir sur lesquelles il est primordial de préserver le cadre de vie.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nos missions sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les territoires communaux et intercommunaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller les élus sur la réglementation législative et réglementaire en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer un lieu d&amp;#039;échange entre les différents acteurs au sein d&amp;#039;une collectivité territoriale (élus, conseillers, citoyens, entreprises, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibiliser ces mêmes acteurs aux atouts et problématiques d&amp;#039;une collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir la mise en œuvre d&amp;#039;actions par les collectivités en faveur du développement durable sur l&amp;#039;ensemble de leur territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, nous vous proposons un accompagnement dans l&amp;#039;élaboration et la mise en œuvre de la démarche
+ &lt;strong&gt;
+  Agenda 2030 local.
+ &lt;/strong&gt;
+ En outre, cette démarche permet l&amp;#039;attribution d&amp;#039;un
+ &lt;a href="https://www.notrevillage.asso.fr/service/le-label-notre-village-terre-davenir/demarche/" target="_self"&gt;
+  label
+ &lt;/a&gt;
+ à la collectivité engagée. Il s&amp;#039;agit du label &amp;#34;Notre Village, Terre d&amp;#039;Avenir&amp;#34;, reconnu par le CGDD.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agenda 2030 est un outil d&amp;#039;application des
+ &lt;a href="https://www.notrevillage.asso.fr/service/le-label-notre-village-terre-davenir/contexte/" target="_self"&gt;
+  Objectifs de Développement Durable
+ &lt;/a&gt;
+ (ODD) à un échelon local. Par l&amp;#039;Agenda 2030 local et les ODD, les collectivités territoriales mettent en lumière des solutions locales, pratiques et de terrain afin de répondre au mieux à la transition écologique et solidaire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agenda 2030 prend la forme d&amp;#039;une Charte, regroupant notamment un diagnostic territorial et un plan d&amp;#039;actions sur trois ans.
+ L&amp;#039;association Notre Village vous accompagne de la conception à la labellisation (avec le suivi du plan d&amp;#039;actions sur les trois ans).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez consulter notre
+ &lt;a href="https://www.notrevillage.asso.fr/presses/" target="_self"&gt;
+  page Internet
+ &lt;/a&gt;
+ regroupant divers articles de presse.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Cohésion sociale et inclusion
+Santé
+Economie locale et circuits courts
+Qualité de l'air
+Biodiversité
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Valorisation d'actions
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il n&amp;#039;existe pas de critère d&amp;#039;éligibilité pour accéder aux services de l&amp;#039;Association.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutefois, l&amp;#039;Agenda 2030 est une prestation payante afin de rémunérer les salariés qui vous accompagneront dans vos démarches. De plus, le paiement de l&amp;#039;adhésion est obligatoire pour toute collectivité qui souhaite bénéficier des services de l&amp;#039;association.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les tarifs sont disponibles
+ &lt;a href="https://www.notrevillage.asso.fr/association/rejoignez-nous/" target="_self"&gt;
+  ici
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.notrevillage.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cheffe de projet Agenda 2030 : Céline ROBERT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:terreavenir19&amp;#64;notrevillage.asso.fr" target="_self"&gt;
+  terreavenir19&amp;#64;notrevillage.asso.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 55 84 18 84
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chargée de mission Agenda 2030 : Perrine NOUVEL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:perrinenouvel&amp;#64;notrevillage.asso.fr" target="_self"&gt;
+  perrinenouvel&amp;#64;notrevillage.asso.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 56 42 98 69
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>info@notrevillage.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8eaa-elaborer-un-agenda-2030-local/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Association nationale Notre Village</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>21/02/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>129731</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Caisse des écoles de Chambéry</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  faciliter les coopérations entre les membres de la communauté éducative
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
+&lt;/p&gt;
+&lt;p&gt;
+ Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Chambéry</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>c.mouilleron@mairie-chambery.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Mairie de Chambéry</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>129721</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant à renforcer l'attractivité de la commune et de son territoire</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Renforcer l'attractivité de la commune et de son territoire</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création ou rénovation d&amp;#039;équipements structurants, réaménagement de centre-bourg, projets d&amp;#039;animations et de manifestations culturelles du territoire (hors fonctionnement), projets en faveur des enseignements artistiques, création d&amp;#039;équipements d&amp;#039;accès aux soins, achat et rénovation du dernier commerce de la commune, mobilisation des outils fonciers en faveur du renouvellement urbain, logements d&amp;#039;urgence (non pris en compte dans les actions du PLH)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Arts plastiques et photographie
+Espace public
+Friche
+Accès aux services
+Santé
+Commerces et services
+Revitalisation
+Equipement public
+Réhabilitation
+Accessibilité
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
   &lt;/li&gt;
   &lt;li&gt;
-   Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
+   Les projets seront limités au nombre de 3 maximum par commune
   &lt;/li&gt;
   &lt;li&gt;
-   Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
-[...35 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ab56-financer-des-projets-contribuant-au-developpe/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...39 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence française de développement accompagne les acteurs publics locaux dans le financement de leurs projets d&amp;#039;investissements de long terme en cohérence avec les objectifs de réduction des déchets et de convergence économique et sociale.
-[...52 lines deleted...]
-      <c r="N3" s="1" t="inlineStr">
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
-Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...3 lines deleted...]
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-[...1 lines deleted...]
-Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...3 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...71 lines deleted...]
-      <c r="X3" s="1" t="inlineStr">
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...136 lines deleted...]
- Mobilisation des fonds : possible au démarrage des travaux
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
-Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...3 lines deleted...]
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-[...1 lines deleted...]
-Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
-[...5 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>120656</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions de coopérations entre le secteur culturel et les milieux de santé</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Culture &amp;amp; Santé, handicap et dépendance</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Direction régionale des Affaires culturelles (DRAC) — Occitanie</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme régional Culture et Santé offre l&amp;#039;opportunité aux établissements éligibles qui le souhaitent, d&amp;#039;inscrire une démarche artistique et culturelle dans leur projet d&amp;#039;établissement et de santé. Les appels à candidature régionaux Culture Santé s&amp;#039;inscrivent dans le cadre de la politique interministérielle initiée en 1999 et renouvelée en 2010 par la convention nationale Culture Santé entre le Ministère de la Santé et le Ministère de la Culture.
+&lt;/p&gt;
+&lt;h4&gt;
+ Qu&amp;#039;est-ce que Culture et Santé ?
+&lt;/h4&gt;
+&lt;p&gt;
+ Le ministère de la Culture et le ministère de la Santé mènent depuis plus de vingt ans une politique commune d&amp;#039;accès à la culture pour tous les publics en milieu hospitalier et médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Destinée à promouvoir les actions en faveur du rayonnement et de la visibilité de la thématique &amp;#34;Culture et Santé&amp;#34;, cette politique interministérielle participe à amener la Culture « près » des citoyens et à développer le partage d&amp;#039;expériences entre les acteurs. L&amp;#039;ensemble de la communauté sanitaire est visée : personnes hospitalisées, personnes âgées, familles, professionnels de la santé et du médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans chaque région,
+ &lt;strong&gt;
+  la déclinaison de ce programme est confiée aux Directions Régionales des Affaires Culturelles
+ &lt;/strong&gt;
+ (DRAC/DAC)
+ &lt;strong&gt;
+  et aux Agences régionales de Santé
+ &lt;/strong&gt;
+ (ARS) qui définissent conjointement leurs axes de priorités. Ainsi des appels à candidature régionaux permettent de soutenir des actions de coopérations entre le secteur culturel et les milieux de santé.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs de la démarche
+&lt;/h4&gt;
+&lt;p&gt;
+ Prendre part à la vie culturelle réduit l&amp;#039;isolement du malade et respecte la dimension existentielle de la personne. La culture, vecteur de valorisation personnelle, professionnelle et sociale, est considérée comme une contribution à la politique de santé qui accorde une nouvelle place à l&amp;#039;usager. Une action culturelle au sein des établissements de santé contribue également à la qualité des relations professionnelles et améliore l&amp;#039;inscription des établissements dans la cité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs généraux des appels à projets Culture et Santé sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  encourager le développement de partenariats singuliers entre les professionnels de la culture, de la santé, les publics et les œuvres, et la production de nouveaux dialogues et points de vue riches d&amp;#039;enseignements partagés dans ces domaines,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aider au développement et au déploiement d&amp;#039;actions spécifiques favorisant l&amp;#039;inclusion des personnes en situation de handicap, quel que soit le type de handicap,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer l&amp;#039;apport des arts et de la culture aux soins de santé auprès de tous les publics dépendants et empêchés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour obtenir plus d&amp;#039;informations sur le dispositif Culture &amp;amp; Santé, rendez-vous ici :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Thematiques/Developpement-culturel/Le-developpement-culturel-en-France/Culture-et-Sante" rel="noopener" target="_blank"&gt;
+  En savoir plus
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Le dispositif se décline en région Occitanie en deux volets : Culture &amp;amp; Santé et Culture, Handicap &amp;amp; Dépendance.
+&lt;/h4&gt;
+&lt;h5&gt;
+ Calendrier
+&lt;/h5&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 31 décembre 2022, 23h59 (heure de Paris)
+  &lt;/strong&gt;
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notification de subvention : à compter d&amp;#039;avril 2023
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h5&gt;
+ Comment déposer un dossier ?
+&lt;/h5&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; correspondant à votre situation en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles :
+  Nos voix à ciel ouvert entre Loire et Forêt (Centre-Val de Loire, 2022)
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention : 5 800 €
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet propose une découverte de sa voix au sein de la nature en lien avec celles des autres. Il se déploiera en trois volets:
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Tout préfinancement de subventions européennes,
-d&amp;#039;État, ou de la CAF
+  des ateliers chants et des résidences avec l&amp;#039;équipe artistique, l&amp;#039;équipe éducative, les résidents et les jeunes de deux institutions et un réalisateur
+ &lt;/li&gt;
+ &lt;li&gt;
+  quatre concerts-restitutions en extérieur avec chant partagé avec le public
+ &lt;/li&gt;
+ &lt;li&gt;
+  un film artistique témoignant de cette aventure en plein nature entre Forêt et Loire. Le répertoire s&amp;#039;étend de la chanson, à l&amp;#039;opéra et au rap.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Handicap
+Egalité des chances
+Santé
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements sanitaires publics, ESPIC ou associatifs peuvent déposer un dossier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements à vocation sociale et établissements privés à but lucratif sont éligibles uniquement s&amp;#039;ils sont associés à un établissement sanitaire public, ESPIC ou associatif.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;ul&gt;
-[...27 lines deleted...]
-      <c r="S4" s="1" t="inlineStr">
+&lt;p&gt;
+ Pour en savoir plus sur les critères d&amp;#039;éligibilité des porteurs et du projet, vous êtes invités à vous référer aux cahiers des charges ci-dessous.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X4" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-sante-handicap-et-dependance</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/2022-12-appel-a-projet-culture-sante</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+  Pour toute question sur le dispositif Culture et Santé en Occitanie, vous êtes invités à vous adresser à :
  &lt;/span&gt;
-&lt;/p&gt;
-[...49 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;lamecano.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;lamecano.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  06 12 22 64 11
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4937-culture-sante-handicap-et-dependance/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-      <c r="N5" s="1" t="inlineStr">
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1190,387 +3763,4948 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R5" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
-[...2 lines deleted...]
- Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Portrait socio-démographique
-[...16 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>120819</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les personnes concernées par l'après-cancer, la drépanocytose ou les soins palliatifs</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux personnes concernées par l'après-cancer, la drépanocytose ou les soins palliatifs</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de sa politique
+ &lt;a href="https://www.iledefrance.fr/region-solidaire" rel="noopener" target="_blank"&gt;
+  Région solidaire
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , la Région soutient les actions visant à favoriser l&amp;#039;information et l&amp;#039;accompagnement des personnes concernées par l&amp;#039;après-cancer, les soins palliatifs ou la drépanocytose.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% du total des dépenses éligibles propres au projet. Le montant de la subvention est fixé à 50.000 € maximum par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent entrer dans l&amp;#039;une ou plusieurs des thématiques suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Après-cancer
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement des personnes ayant été traitées pour un cancer afin d&amp;#039;améliorer leur qualité de vie et le retour à la vie professionnelle. Développement d&amp;#039;actions dans le domaine de l&amp;#039;après-cancer, y compris les actions de formation des bénévoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soins palliatifs
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Diffusion pertinente de l&amp;#039;information sur les dispositifs relatifs à la fin de vie, afin de faire connaître à toute personne majeure souhaitant définir les conditions de sa prise en charge si elle était amenée à recevoir des soins palliatifs. Développement d&amp;#039;actions portées par des associations de bénévoles dans le secteur des soins palliatifs y compris des actions de formations de bénévoles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Drépanocytose
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Actions de sensibilisation et de dépistage de la drépanocytose ainsi que de la prise en charge des malades.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme :
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , dispositif &amp;#34; Soutien aux personnes concernées par l&amp;#039;après-cancer, la drépanocytose ou les soins palliatifs&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2022</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Prioritairement, les associations
+   &lt;/strong&gt;
+   relevant de la loi de 1901
+   &lt;strong&gt;
+    et les fondations
+   &lt;/strong&gt;
+   reconnues d&amp;#039;utilité publique, existant depuis au moins 1 an.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les projets innovants et emblématiques :
+   &lt;/strong&gt;
+   les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les projets de recherche :
+   &lt;/strong&gt;
+   les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-personnes-concernees-par-lapres-cancer-la-drepanocytose-ou-les-soins-palliatifs</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr"&gt;
+  sante&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 53 85
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3a9-soutien-aux-personnes-concernees-par-lapres-c/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>120829</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets en faveur des animaux de compagnie</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux projets en faveur des animaux de compagnie</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de son programme
+ &lt;a href="https://www.iledefrance.fr/region-solidaire"&gt;
+  Région Solidaire
+ &lt;/a&gt;
+ , la Région soutient les collectivités et associations qui agissent pour le bien-être des animaux de compagnie et contribuent ainsi à celui de leurs maîtres et aux Franciliens les plus vulnérables. Pour toute subvention votée en conseil régional, le bénéficiaire devra respecter des obligations en matière de communication qui lui seront précisées dans la convention de partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sont éligibles toute personne morale de droit public ou de droit privé de plus d&amp;#039;un an d&amp;#039;existence et pouvant justifier d&amp;#039;un bilan d&amp;#039;exercice comptable de l&amp;#039;année écoulée.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Ce programme entend positionner la Région comme un acteur engagé en faveur du bien-être des animaux de compagnie, de leur place dans l&amp;#039;espace public et de leur rôle auprès des Franciliens fragilisés.
+&lt;/p&gt;
+&lt;p&gt;
+ Il a pour cadre la politique Région solidaire, qui met tous les champs de compétence régionaux au service de plus de solidarité avec les Franciliens les plus vulnérables. Et il la prolonge : la solidarité aux plus fragilisés est étendue aux animaux qui les accompagnent.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande en investissement,
+ &lt;/strong&gt;
+ la subvention régionale s&amp;#039;élève à 50% maximum du coût de l&amp;#039;action présentée, dans la limite de 100.000€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande en fonctionnement,
+ &lt;/strong&gt;
+ la subvention régionale s&amp;#039;élève à 50% maximum du coût de l&amp;#039;action présentée, dans la limite de 50.000€.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Sont éligibles les projets ayant pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser la santé et le bien-être des animaux de compagnie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre la maltraitance et l&amp;#039;abandon,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir le partage de l&amp;#039;espace public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettre l&amp;#039;accueil des animaux de compagnie dans des structures adaptées en vue de leur adoption,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer du lien social et bénéfiques à l&amp;#039;économie locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettre de renforcer la place des animaux de compagnie auprès des personnes fragilisées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Déposez votre demande en investissement ou en fonctionnement dans le cadre du dispositif « Soutien aux projets en faveur des animaux de compagnie » sur la plateforme des aides régionales
+ &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif étant ouvert en continu, vous pouvez candidater toute l&amp;#039;année.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-projets-en-faveur-des-animaux-de-compagnie</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  solidarites&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service Action sociale, Santé, Famille
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/16d8-soutien-aux-projets-en-faveur-des-animaux-de-/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>120836</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets qui s'adaptent aux besoins émergents et aux nouveaux publics précaires</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Solidarités nouvelles et innovation sociale en faveur des plus précaires</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de sa politique Région Solidaire, la Région Île-de-France intervient aux côtés des acteurs de terrain en promouvant des actions qui s&amp;#039;adressent aux Franciliens en situation de précarité. Il s&amp;#039;agit ici de soutenir des projets qui s&amp;#039;adaptent aux besoins émergents et aux nouveaux publics précaires, dans le cadre d&amp;#039;une démarche innovante et complémentaire des dispositifs de droit commun.
+&lt;/p&gt;
+Pour toute subvention votée en conseil régional, le bénéficiaire devra respecter des obligations en matière de communication qui lui seront précisées dans la convention de partenariat.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Sont éligibles à ce dispositif :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Pour les projets en investissement : associations loi 1901, collectivités, établissements publics, fondations, GIP, SEM, mutuelles privées non lucratives, offices publics, SCI, caisses de retraite publiques et privées non lucratives, offices publics, sociétés coopératives, groupements de coopération sanitaires.
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les projets en fonctionnement : toute personne morale de droit public ou privé
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  La Région peut subventionner :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Pour les projets en investissement : l&amp;#039;acquisition, la création, la restructuration et l&amp;#039;équipement de locaux, l&amp;#039;acquisition de matériels, d&amp;#039;équipements y compris numériques ainsi que de véhicules.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  La subvention régionale est fixée à 50 % maximum de la dépense subventionnable, dans la limite d&amp;#039;un plafond de subvention fixé à 400.000 €.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les projets en fonctionnement : ce sont les dépenses non-amortissables et répétitives, habituelles, nécessaires au fonctionnement courant du projet (salaires, entretien des bâtiments, dépenses d&amp;#039;énergie, d&amp;#039;assurance, consommables, petit matériel et petit mobilier).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Le dépôt d&amp;#039;une demande de subvention qui concernerait le fonctionnement et l&amp;#039;investissement d&amp;#039;un même projet est possible. Il convient pour cela de déposer 2 demandes de subvention distinctes, l&amp;#039;une en fonctionnement et l&amp;#039;autre en investissement.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ Sont considérés comme socialement innovants les projets qui apportent des réponses inédites et valorisent des solidarités nouvelles par leur objet, leur mode opératoire ou le public accompagné.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les thématiques d&amp;#039;intervention auprès du public précaire sont concernées : aide alimentaire et produits de première nécessité, hébergement, accompagnement social, lutte contre les fractures numériques, accès aux droits, promotion de la santé.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;insuffler des pratiques innovantes prenant en compte la mixité des publics ou de publics peu pris en charge, la mixité des activités et de pratiques, et intégrant les enjeux du développement durable.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est ouvert en continu vous 
+pouvez candidater toute l&amp;#039;année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/solidarites-nouvelles-et-innovation-sociale-en-faveur-des-plus-precaires</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service action sociale, santé, famille
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contact :
+ &lt;/strong&gt;
+ &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr"&gt;
+  solidarites&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/583b-solidarites-nouvelles-et-innovation-sociale-e/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>120837</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les professionnels de santé</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les conditions d'exercice des professionnels de santé</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de la subvention est fixé à 50.000 € maximum par an et par opérateur pour un même projet.</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>Dans le cadre de sa politique
+&lt;a href="https://www.iledefrance.fr/region-solidaire" rel="noopener" target="_blank"&gt;
+ Région solidaire
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+, la Région souhaite prendre soin de ceux qui prennent soin des Franciliens en soutenant des actions qui améliorent le bien-être et les conditions d&amp;#039;exercice des professionnels de santé.</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2019</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Prioritairement, les associations
+ &lt;/strong&gt;
+ relevant de la loi de 1901 et les
+ &lt;strong&gt;
+  fondations
+ &lt;/strong&gt;
+ reconnues d&amp;#039;utilité publique, existant depuis au moins 1 an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les projets innovants et emblématiques :
+ &lt;/strong&gt;
+ les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les projets de recherche :
+ &lt;/strong&gt;
+ les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+La subvention régionale est fixée à
+&lt;strong&gt;
+ 50% du total des dépenses éligibles
+&lt;/strong&gt;
+propres au projet. Le montant de la subvention est fixé à 50.000 € maximum par an et par opérateur pour un même projet.
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région porte notamment sur les projets suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions valorisant les nouvelles formes d&amp;#039;exercice et permettant une
+  &lt;br /&gt;
+  meilleure coordination sur le territoire entre les différents acteurs de la santé,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre les risques psychosociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Interventions visant à préserver une qualité de vie professionnelle en adéquation avec les responsabilités relatives à l&amp;#039;exercice de leurs missions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions incitant les professionnels de santé à exercer durablement leur activité en Île-de-France,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de formation et de sensibilisation à destination des professionnels de santé sur les thématiques de santé prioritaires pour la Région,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à donner plus de temps médical aux professionnels de santé, en particulier en les dégageant de certaines contraintes administratives,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à soutenir l&amp;#039;offre de soins
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/ameliorer-les-conditions-dexercice-des-professionnels-de-sante</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aurélie Deltombe
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  aurelie.deltombe&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 73 42
+&lt;/p&gt;
+&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9a76-une-region-solidaire-qui-soutient-et-accompag/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>120859</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l'accès à l'IVG (centre de planification, éducation familiale)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement en faveur de l'accès à l'IVG (centre de planification, éducation familiale)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>La Région Île-de-France promeut l&amp;#039;égal accès aux soins gynécologiques et obstétriques pour toutes les Franciliennes. Elle soutient l&amp;#039;équipement des centres de planification ou d&amp;#039;éducation familiale.
+&lt;br /&gt;
+Les projets doivent démarrer à partir du vote en commission permanente, sauf autorisation exceptionnelle de démarrage anticipé, conformément aux dispositions du règlement budgétaire et financier en vigueur.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Sont éligibles à cette aide, les centres de      planification, services d&amp;#039;orthogénie, maisons et centres de santé œuvrant      en faveur de la santé sexuelle (informations et consultations de      gynécologie et de contraception, demandes d&amp;#039;avortement (IVG :      interruption volontaire de grossesse), dépistage et traitement des      infections sexuellement transmissibles (IST), éducation à la vie sexuelle      et affective.
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide en investissement pour les travaux de création, extension et restructuration dans la limite de 30% de la dépense et aide en équipement dans la limite de 50% de la dépense (montant plafond de 300.000 € par établissement)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;acquisition d&amp;#039;échographes, la subvention est plafonnée à 80% de la dépense dans la limite de 50 000€ par appareil.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Travaux de création, extension et restructuration
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Équipement dont achat d&amp;#039;échographe
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La transmission du dossier se fera via la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  &lt;span&gt;
+   mesdemarches.iledefrance.fr
+  &lt;/span&gt;
+ &lt;/a&gt;
+ en sélectionnant le dispositif « centres de planification-contraception-IVG ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-linvestissement-en-faveur-de-lacces-livg-centre-de-planification-education-familiale</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aurélie Deltombe - aurelie.deltombe&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 73 42
+&lt;/p&gt;
+&lt;p&gt;
+ Magdouda Bendjebla - magdouda.bendjebla&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 74 62
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique Boislaville - veronique.boislaville&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 75 77
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/125e-aide-a-linvestissement-en-faveur-de-lacces-a-/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>121337</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Fonds "Thématiques"</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 150 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes, EPCI&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>120380</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Permettre de maintenir voire d'accroître l'offre médicale et paramédicale sur un territoire où l'offre est faible</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>MAISONS DE SANTE</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectif
+&lt;/h3&gt;
+&lt;p&gt;
+ Lutter contre la désertification médicale. Permettre de maintenir voire d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur un territoire où l&amp;#039;offre est faible.
+&lt;/p&gt;
+&lt;h3&gt;
+ Type d&amp;#039;aide
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des co-financeurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas des travaux en régie, seule la part afférente aux matériaux et aux fournitures sera prise en compte dans les dépenses éligibles.
+&lt;/p&gt;
+&lt;h3&gt;
+ Montant/Taux de l&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont comprises entre 80 000 € et 1 500 000 € HT de travaux. L&amp;#039;intervention est complémentaire à celle du présent règlement dans la limite d&amp;#039;un plafond de 80% d&amp;#039;aides publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets situés en zones d&amp;#039;intervention prioritaire (communes, quartiers) arrêtées par l&amp;#039;ARS, une bonification de 10 % est appliquée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets situés en zones d&amp;#039;action complémentaire (communes, quartiers) arrêtées par l&amp;#039;ARS, une bonification de 5 % est appliquée.
+&lt;/p&gt;
+&lt;h4&gt;
+ Disposition particulières pour les bénéficiaires d&amp;#039;une subvention d&amp;#039;un montant égal ou supérieur à 50 000 €
+&lt;/h4&gt;
+&lt;p&gt;
+ Le bénéficiaire s&amp;#039;engage à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   dans l&amp;#039;hypothèse où le bien, objet de la subvention allouée venait, dans un délai de 10 ans à compter du versement du solde de ladite subvention, à ne plus être utilisé par le seul Bénéficiaire notamment en cas de cession, ou de mise à disposition de tiers qui remettrait en cause le caractère d&amp;#039;intérêt général ayant motivé le financement obtenu, celui-ci devra rembourser les sommes concernées selon les conditions dégressives suivantes qui ont été formalisées dans le règlement des aides adopté par le Département.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le Bénéficiaire devra s&amp;#039;acquitter du montant correspondant à 1/10ème de la somme allouée par année concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   signer la convention qui sera jointe à la notification de la subvention, relative aux obligations du bénéficiaires :
+  &lt;/li&gt;
+  &lt;li&gt;
+   Appliquer le logo du Département sur les panneaux de chantier, les documents de communication et le projet réalisé, en se référant à la charte graphique instaurée par le Département.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Joindre à la demande de solde une photo du projet financé, faisant apparaître l&amp;#039;apposition d&amp;#039;une plaque comportant le texte suivant « le Département premier partenaire des communes »
+  &lt;/li&gt;
+  &lt;li&gt;
+   informer le Département des autres financements publics obtenus pour le même objet.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   délibération de la collectivité maître d&amp;#039;ouvrage
+  &lt;/li&gt;
+  &lt;li&gt;
+   dossier APS / APD
+  &lt;/li&gt;
+  &lt;li&gt;
+   budget détaillé
+  &lt;/li&gt;
+  &lt;li&gt;
+   lettre d&amp;#039;engagement des professionnels de santé pressentis
+  &lt;/li&gt;
+  &lt;li&gt;
+   diagnostic territorial de l&amp;#039;offre médicale actuelle
+  &lt;/li&gt;
+  &lt;li&gt;
+   étude mesurant la viabilité du projet au regard du bassin de population
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h3&gt;
+ Instruction du dossier/Demande dématérialisée
+&lt;/h3&gt;
+&lt;p&gt;
+ dépôt des dossiers sur la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ au 31 octobre N-1 pour financement éventuel en année N.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  TELESERVICE
+ &lt;/strong&gt;
+ : Aménagement des territoires
+ &lt;br /&gt;
+ &lt;strong&gt;
+  DISPOSITIF
+ &lt;/strong&gt;
+ : Maisons de Santé
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
+  &lt;/li&gt;
+  &lt;li&gt;
+   rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
+  &lt;/li&gt;
+  &lt;li&gt;
+   décision de la Commission permanente qui attribue la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ Un acompte peut être versé à l&amp;#039;envoi des ordres de service. Les autres acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016», amendée par la Délibération du 4 février 2019 « Aides aux territoires drômois – ajustements réglementaires ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Equipement public
+Bâtiments et construction
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les maisons de santé pluridisciplinaires répondant au critères suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   validation par l&amp;#039;Agence Régionale de Santé (ARS)
+  &lt;/li&gt;
+  &lt;li&gt;
+   implication des professionnels de santé du territoire : le projet de MSP doit être porté par une  collectivité et piloté par un groupe de professionnels médicaux et paramédicaux engagés formellement et favorablement par l&amp;#039;ARS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   implication des collectivités locales du territoire : le portage intercommunal d&amp;#039;un projet de MSP est à encourager
+  &lt;/li&gt;
+  &lt;li&gt;
+   rôle effectif de la MSP pour lutter contre la désertification médicale :
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ - le projet de MSP doit se situer sur un territoire effectivement confronté aux problématiques désertification,
+&lt;/p&gt;
+&lt;p&gt;
+ - le projet doit s&amp;#039;inscrire dans une démarche permettant de maintenir, voire d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la MSP devra accueillir et encadrer des professionnels de santé en formation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets autres que MSP répondant aux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    regrouper plusieurs professionnels de santé avec a minima un médecin et un cabinet infirmier,
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    faire un diagnostic territorial de l&amp;#039;offre médicale actuelle et disposer d&amp;#039;une étude mesurant la viabilité du projet,
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    disposer de l&amp;#039;engagement écrit et récent des professionnels pressentis,
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    s&amp;#039;inscrire dans une réflexion territoriale à travers la prise en compte des réflexions ou projets conduits sur le territoire intercommunal,
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    le projet devra être situé sur une commune du département pourvue d&amp;#039;au moins un médecin.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h3&gt;
+ Exclusions
+&lt;/h3&gt;
+&lt;p&gt;
+ Les projets ne correspondant pas aux critères ci-dessus.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bénéficiaires
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les communes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les groupements de communes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les SEM
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/maisons-de-sante/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact :
+ &lt;a rel="noopener" target="_blank"&gt;
+  mission.sante&amp;#64;ladrome.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Politiques Territoriales – Service des Relations avec les Collectivités :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Quentin DUVILLIER, Coordonnateur zone nord  –
+  Tél. : 04 75 79 26 65
+  &lt;/li&gt;
+  &lt;li&gt;
+   Christel MORIN, Coordonnatrice zone sud  –
+  Tél. : 04 75 79 26 31
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aurore MERMET, Coordonnatrice zone Centre –
+  Tél. : 04 75 79 82 29
+  &lt;/li&gt;
+  &lt;li&gt;
+   Laurence ROCHER, Chef de service, Coordonnatrice  zone ouest  –Tél. : 04 75 79 26 67
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ece9-maisons-de-sante/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>120058</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Former les élus du Jura</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Former les maires, les présidents d&amp;#039;intercommunalités et leurs équipes sur tous les sujets en lien avec l&amp;#039;exercice de leur mandat ou les compétences de leur collectivité. L&amp;#039;AMJ dispose d&amp;#039;un agrément du Ministère de l&amp;#039;Intérieur pour la formation des élus locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Formations collectives : un programme est proposé par l&amp;#039;AMJ chaque semestre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations personnalisées : définition du besoin de formation avec le/les élus, proposition d&amp;#039;un programme personnalisé et organisation de la session en lien avec notre réseau de formateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montage et suivi du dossier de financement de la formation via le droit DIF élu auprès de la Caisse des dépôts
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour répondre aux des attentes des élus, l&amp;#039;AMJ propose un large choix de formations :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les pouvoirs de police administrative du maire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Législation funéraire : les bases
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voiries et chemins ruraux : bases juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les fondamentaux de l&amp;#039;urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment réaliser des économies budgétaires ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une thématique particulière ? L&amp;#039;AMJ propose aux Maires et Présidents d&amp;#039;intercommunalité du Jura adhérents de sélectionner une formation parmi les 100 proposées et d&amp;#039;inviter les élus de leur secteur à s&amp;#039;inscrire. D&amp;#039;autres thématiques sur demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Santé
+Appui méthodologique
+Médias et communication
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhérer à l&amp;#039;association.
+&lt;/p&gt;
+&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente AMJ
+ &lt;/li&gt;
+ &lt;li&gt;2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cc7-former-les-elus/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2022</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>120021</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'un portrait sociodémographique</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Durée : 15 jours à 1 mois
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Lutte contre la précarité
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité de Seine-et-Marne
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ID77 - Sylvie ROGNON
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...8 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
 Connaissance de la mobilité
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O6" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>120334</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Analyser les pollutions et contaminants dans les bâtiments, terrains, plans d'eaux</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Analyses des pollutions et contaminants dans les bâtiments, terrains, plans d'eaux</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>La Drôme Laboratoire</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réunion de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Aide à la définition des besoins, objectifs et priorités.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification de pollutions chimiques avant projet d&amp;#039;aménagement du territoire communal ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prélèvement et analyse d&amp;#039;eaux, de sols, de boues et de végétaux pour la recherche de contaminants de type métaux lourds, hydrocarbures, pesticides...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse d&amp;#039;eau de forage ou de puits pour les demandes de permis de construire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contrôle annuel des installations collectives d&amp;#039;eau chaude sanitaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérification de la désinfection de réseaux d&amp;#039;eau chaude sanitaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle réglementaire des tours aéroréfrigérées d&amp;#039;un bâtiment
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prélèvement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche de paramètres microbiologiques
+  &lt;em&gt;
+   Legionella spp
+  &lt;/em&gt;
+  et
+  &lt;em&gt;
+   pneumophila
+  &lt;/em&gt;
+  selon les limites de qualité prescrites par la réglementation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du traitement des circuits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissement du carnet sanitaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ A la livraison des travaux d&amp;#039;un bâtiment, le laboratoire départemental de la Drôme assure les analyses chimiques et bactériologiques de l&amp;#039;eau de réseau pour vérifier sa conformité à la réglementation. Plusieurs forfaits sont proposés P1, P2 D1 ou D2 définies par la réglementation.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Surveillance de la Qualité de l&amp;#039;Air Intérieur dans les Établissements Recevant du Public (ERP) existants, en construction ou à la livraison tels que crèches, écoles, centres de loisirs, EHPAD, collèges, piscines... Prestations incluant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contrôle des moyens d&amp;#039;aération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Campagnes de mesures hivernale et estivale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils personnalisés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et aide dans le cadre de recherche de sources de pollution d&amp;#039;air intérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Santé
+Equipement public
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prélèvements et analyses d&amp;#039;échantillons d&amp;#039;eau, d&amp;#039;air, de sol pour les bâtiments communaux et intercommunaux, terrains ou dans le cadre de projets d&amp;#039;aménagement du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/analyses-des-pollutions-et-contaminants-dans-les-batiments-terrains-plans-deaux/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La Drôme Laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:laboratoire&amp;#64;ladrome.fr"&gt;
+   laboratoire&amp;#64;ladrome.fr
+  &lt;/a&gt;
+  – 04.75.81.70.70
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.ladromelaboratoire.fr/"&gt;
+   www.ladromelaboratoire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db89-analyses-des-pollutions-et-contaminants-dans-/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>117422</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition des enjeux d'aménagement et de développement local</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans  leurs réflexions amont d&amp;#039;aménagement et d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Suite au diagnostic territorial (réalisable dans le cadre d&amp;#039;ID77), le Département met à disposition de la collectivité ses connaissances et ses compétences techniques, afin qu&amp;#039;elle bénéficie d&amp;#039;un accompagnement amont permettant de l&amp;#039;aider à identifier les grands enjeux et les outils à mobiliser, dans l&amp;#039;optique d&amp;#039;un aménagement durable de son territoire.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Cet accompagnement peut être mené en amont de tout projet d&amp;#039;aménagement du territoire, de type :
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ - Aménagement d&amp;#039;un centre bourg,
+&lt;/p&gt;
+&lt;p&gt;
+ - Intégration des mobilités dans les espaces publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - Choix d&amp;#039;un lieu pour un équipement
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le projet d&amp;#039;aménagement pourra être poursuivi pour sa mise en œuvre dans le cadre d&amp;#039;ID77
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Premier contact avec la collectivité pour préciser la commande,
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;une réunion avec la collectivité, les services départementaux et organismes concernés, afin d&amp;#039;identifier les enjeux et problématiques,
+&lt;/p&gt;
+&lt;p&gt;
+ - Production par le Département d&amp;#039;un document synthétisant ces enjeux et proposant des outils à mobiliser.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Biodiversité
+Equipement public
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f9b-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
-[...2 lines deleted...]
-  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...12 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Mission régionale de conseil aux décideurs publics (MRCDP
+  FREDON Occitanie
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
- Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+ regroupe des experts en botanique, phytopathologie, agronomie et environnement.
+ &lt;br /&gt;
+ Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ &lt;br /&gt;
+ Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
+ &lt;br /&gt;
+ Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
+ &lt;br /&gt;
+ Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
+ &lt;br /&gt;
+ L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
+&lt;/p&gt;
+&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS D&amp;#039;INTÉRÊT GÉNÉRAL
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;ANIMATION RÉGIONALE AMBROISIES
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau de mobilisation collective pour limiter l‘implantation des ambroisies et les risques pour la santé des citoyens
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous participons à la
+ &lt;strong&gt;
+  stratégie de gestion des plantes allergisantes
+ &lt;/strong&gt;
+ pilotée par l&amp;#039;ARS* (Agence Régionale de Santé).
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
-[...5 lines deleted...]
-  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  Coordination régionale des actions de lutte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de comités départementaux de coordination de lutte et formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration d&amp;#039;un réseau de référents et de compétences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle des signalements et cartographie de la présence de la plante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public aux risques d&amp;#039;allergies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  DES ALTERNATIVES DURABLES AUX PESTICIDES DANS LES ESPACES PRIVÉS ET PUBLICS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau régional des gestionnaires de Jardins, Espaces Verts et Infrastructures (JEVI), chartes régionales «Zéro Phyto »
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous accompagnons tous les gestionnaires de la région souhaitant mettre en œuvre des actions
+ &lt;strong&gt;
+  visant à abandonner l&amp;#039;usage des produits phytosanitaires
+ &lt;/strong&gt;
+ dans une logique de gestion durable des espaces privés et publics.
+ &lt;br /&gt;
+ Les objectifs sont de coordonner un
+ &lt;strong&gt;
+  réseau de compétences régionales
+ &lt;/strong&gt;
+ et de produire et mutualiser des références techniques. L&amp;#039;animation de ce réseau passe notamment par le développement des
+ &lt;strong&gt;
+  chartes «Objectif/Engagé Zéro Phyto»
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Ce réseau est à destination :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des collectivités et gestionnaires publics de sites non agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires d&amp;#039;infrastructures (routes, autoroutes, réseaux, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires privés (infrastructures de tourisme, de loisirs, jardiniers amateurs, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  POUR UNE EAU POTABLE DE QUALITÉ
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation de réseaux d&amp;#039;acteurs en charge de la reconquête et la protection des captages d&amp;#039;alimentation en eau potable
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Cette démarche regroupe un réseau technique régional composé des «acteurs de terrain», des collectivités gestionnaires ou autres professionnelles impliqués. L&amp;#039;objectif principal est d&amp;#039;acc
+ &lt;strong&gt;
+  ompagner ces acteurs œuvrant dans les dispositifs locaux
+ &lt;/strong&gt;
+ (captages prioritaires, animateurs de bassins versants...) en Occitanie, sur les bassins Adour-Garonne et Rhône Méditerranée Corse, par la production et la mutualisation de références techniques, l&amp;#039;organisation de journées techniques, la formation ou encore la gestion de projet communs.
+&lt;/p&gt;
+&lt;h1&gt;
+ NOS SERVICES
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;EXPERTISE SANITAIRE
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LE DIAGNOSTIC
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ LES FORMATIONS
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Santé
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est également membre du réseau FREDON FRANCE.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fredonoccitanie.com/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FREDON Occitanie
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
+ &lt;br /&gt;
+ Téléphone : 04 67 75 64 48
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;fredon-occitanie.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
+  https://www.fredonoccitanie.com/nous-contacter/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>contact@fredon-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
+ &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
- &lt;strong&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
- &lt;/strong&gt;
-[...13 lines deleted...]
-  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1595,383 +8729,1241 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
-[...2 lines deleted...]
- Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+ Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>117411</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités vers le zéro phyto en leur proposant des solutions techniques pour se passer des produits phytosanitaires pour l&amp;#039;entretien des espaces à contraintes (projet de végétalisation de cimetières, entretien sans produit phytosanitaire des terrains de sport...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement des collectivités pour le diagnostic des espaces à contraintes notamment les cimetières avec proposition d&amp;#039;aménagement dans le cadre de la suppression des produits phyto sanitaires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Santé
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb23-accompagner-les-collectivites-pour-une-gestio/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>117172</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des communes rurales (FAL)</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’aménagement local (FAL)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>en fonction du nombre d'habitants</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
+&lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>117146</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- L&amp;#039;offre de santé et l&amp;#039;accès à des soins de proximité constituent un enjeu majeur d&amp;#039;aménagement du territoire et d&amp;#039;égalité pour la santé. Dans un contexte de crise aigüe et persistante de la démographie médicale, marquée par la baisse du nombre de médecins généralistes en activité, les inégalités territoriales de répartition et les besoins croissants de soins médicaux et paramédicaux au regard notamment du vieillissement de la population, le soutien de la Région aux projets de création et d&amp;#039;extension de maisons de santé et de centres de santé pluri-professionnels, dans le respect des principes d&amp;#039;éco-conditionnalité des aides, vise à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission d&amp;#039;un diagnostic territorial sous format numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>115158</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Aider le fonctionnement en restauration scolaire</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Restauration scolaire - Aide au fonctionnement</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide destinée à abaisser le prix des repas réclamé aux familles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne concerne que les cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 0,98€ par repas servi (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayant droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/25/18-restauration-scolaire.htm</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c09-aider-le-fonctionnement-en-restauration-scola/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>115159</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 12,80€ par ayant droit (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>115166</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Installer un défibrilateur cardiaque automatique</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Défibrilateur cardiaque automatique</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Procédure à suivre si vous souhaitez équiper votre commune de cet appareil :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   favoriser le regroupement de praticiens médicaux et paramédicaux dans des structures facilitant l&amp;#039;exercice pluri-professionnel de la médecine ambulatoire (soins de 1er recours), la continuité et la coordination des soins pour une meilleure prise en charge de la santé des patients, et la pérennisation de l&amp;#039;offre médicale de proximité,
+   Chaque commune qui souhaite s&amp;#039;équiper d&amp;#039;un défibrillateur pourra informer le Département de son intention en envoyant un mail à
+   &lt;a href="mailto:adjirha.benferha&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+    adjirha.benferha&amp;#64;aube.fr
+   &lt;/a&gt;
+   et précisera simplement qu&amp;#039;elle demande une subvention pour obtenir l&amp;#039;aide proposée.
   &lt;/li&gt;
   &lt;li&gt;
-   maintenir et développer un égal accès aux soins de proximité dans les territoires déficitaires ou menacés de désertification médicale de la région dans l&amp;#039;objectif d&amp;#039;un aménagement équilibré du territoire et de solidarité avec les populations, avec une attention particulière dans les zones de montagne qui connaissent en plus des contraintes géographiques, météorologiques et des flux saisonniers.
+   Après avoir pris une délibération avec son conseil municipal, la commune renverra son bon de commande à la société qui lui en aura adressé un.
   &lt;/li&gt;
   &lt;li&gt;
-   permettre d&amp;#039;accroître l&amp;#039;offre de santé sur les territoires par le biais d&amp;#039;extension des structures existantes.
+   La commune pourra procéder à l&amp;#039;acquisition du défibrillateur sans attendre.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Il convient de noter les points suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le Département ne subventionne qu&amp;#039;un appareil à hauteur de 750,00 € TTC et subventionne toutes les communes qui en auront fait la demande.
   &lt;/li&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...10 lines deleted...]
-   Maison de santé : 20% d&amp;#039;une assiette éligible plafonnée à 650.000 €, aide maximum de 130.000 € par projet.
+   L&amp;#039;arrivée du défibrillateur dans la commune pourra faire l&amp;#039;objet d&amp;#039;une réunion
   &lt;/li&gt;
   &lt;li&gt;
-   Centre de santé : 30% d&amp;#039;une assiette éligible plafonnée à 650.000 €, aide maximum de 195.000 € par projet.
-[...55 lines deleted...]
-   Projets situés dans les zones de revitalisation rurale éligibles au FEADER et/ou au LEADER : l&amp;#039;aide régionale peut venir en complément de la subvention FEADER ou LEADER sous réserve qu&amp;#039;ils remplissent les conditions d&amp;#039;éligibilité ci-dessus.
+   d&amp;#039;information ou de courte formation avec la population. Pour répondre à ce besoin, les services du SDIS se tiendront à votre disposition.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Accès aux services
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
 Santé
 Equipement public</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/71/18-defibrillateur-cardiaque-automatique.htm</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sont exclues : les Métropoles et les communes de leur territoire sauf si le projet est inscrit dans le contrat Région-Métropole.
-[...2 lines deleted...]
- De plus pour les centres de santé : établissements et organismes de santé à but non lucratif (établissements de santé et mutuelles).
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8ac8-installer-un-defibrilateur-cardiaque-automati/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles :
+  Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...125 lines deleted...]
-      <c r="N9" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1988,1875 +9980,5877 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...17 lines deleted...]
-      <c r="R9" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- • Les projets relevant des typologies suivantes sont prioritaires :
-[...35 lines deleted...]
- Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail : subventions.dmit&amp;#64;gers.fr
-[...3 lines deleted...]
- Téléphone : 05 62 67 31 50
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...13 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  L&amp;#039;AFL
  &lt;/strong&gt;
-&lt;/p&gt;
-[...13 lines deleted...]
-&lt;p&gt;
+ est la seule banque française
  &lt;strong&gt;
-  Montant :
+  100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
-&lt;/p&gt;
-[...55 lines deleted...]
-      <c r="R10" s="1" t="inlineStr">
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Thématiques d&amp;#039;intervention :
+  Aménagement urbain
  &lt;/strong&gt;
- emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Périmètre :
+  Développement des transports
  &lt;/strong&gt;
- intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
+  Transition écologique
  &lt;/strong&gt;
- modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La mobilisation des partenaires locaux
+  Traitement et valorisation des déchets
  &lt;/strong&gt;
- afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
-[...17 lines deleted...]
- de l&amp;#039;action proposée
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
-[...875 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
 Lutte contre la précarité
-Emploi</t>
-[...7 lines deleted...]
-      <c r="R15" s="1" t="inlineStr">
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les associations organisatrices d&amp;#039;évènements [ 1 ] culturels, sportifs, solidaires, en lien avec la politique de la ville, l&amp;#039;économie sociale et solidaire, l&amp;#039;éducation populaire, la culture scientifique et technique, la sensibilisation à l&amp;#039;environnement, la valorisation patrimoniale et touristique, en direction de la jeunesse... intervenant sur le territoire de la Région Occitanie et dont le siège est situé dans cette région. Pour le secteur des événements sportifs, sont concernées les associations bénéficiaires des dispositifs de soutien des clubs « Occitanie - Ambassadeurs Sport » et « Occitanie - Sport Performance ».
-[...1 lines deleted...]
-&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Sont exclues du champ d&amp;#039;intervention :
+  Email
  &lt;/strong&gt;
-&lt;/p&gt;
-[...57 lines deleted...]
- Pour plus d&amp;#039;informations : Se reporter sur le site de la Région, à la rubrique &amp;#34;associations d&amp;#039;Occitanie&amp;#34; ou composer le 3010, numéro unique et gratuit.
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>103443</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les capacités de tests des communes, EPCI et établissements d'enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux communes, EPCI et établissements d'enseignement supérieur mobilisés dans la vaccination</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ La Région accompagne les collectivités territoriales et les établissements d&amp;#039;enseignement supérieur qui mettent en place des centres de vaccination anti-Covid ou investissent dans des équipements sanitaires tels que des purificateurs d&amp;#039;air.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ En application de la règle de non-cumul des aides, un même projet ne pourra pas être financé par plusieurs aides de la Région telles que définies dans ses différentes délibérations. Toutefois, un même territoire pourra être éligible à plusieurs aides portant sur des projets différents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans le respect du Règlement budgétaire et financier de la Région en vigueur, les dépenses prises en compte pour le calcul de la subvention ne peuvent être antérieures au 27 décembre 2020.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2021</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles au dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes,
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les groupements de communes
+  &lt;/strong&gt;
+  (EPCI) dont les syndicats mixtes et les syndicats intercommunaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les établissements d&amp;#039;enseignement supérieur.
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;
+ &lt;strong&gt;
+  une aide forfaitaire de 10.000€ maximum
+ &lt;/strong&gt;
+ par structure concernée par le déploiement d&amp;#039;un centre de vaccination.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide vise à participer aux dépenses auxquelles les collectivités ou les établissements d&amp;#039;enseignement supérieur devront faire face afin de mettre en place la campagne de vaccination contre le Covid-19
+ &lt;strong&gt;
+  tant en investissement qu&amp;#039;en fonctionnement à hauteur de 100% des dépenses subventionnables.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, il s&amp;#039;agit par exemple de prendre en compte les dépenses relatives au petit matériel médical ou strictement liées au vaccin, à la logistique ou encore aux solutions de mobilité proposées par la commune à ses administrés les plus dépendants qui voudraient aller se faire vacciner.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont également éligibles, les projets tendant à acquérir des équipements à vocation sanitaire utiles dans la lutte contre l&amp;#039;épidémie de la Covid-19, comme les purificateurs d&amp;#039;air.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en œuvre opérationnelle de centres de vaccination anti-Covid-19,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition d&amp;#039;équipements à vocation sanitaire tels que les purificateurs d&amp;#039;air.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En lien avec les autorités, les communes et/ou leurs groupements mettront en place des centres de vaccination dont les dépenses de fonctionnement et d&amp;#039;investissement pourront être prises en charge par la Région.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les demandes sont a déposer sur la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (dispositif « Aide aux communes, EPCI et établissements d&amp;#039;enseignement supérieur mobilisés dans la vaccination »).
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-communes-epci-et-etablissements-denseignement-superieur-mobilises-dans-la-vaccination</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pierre Faivre :
+ &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  pierre.faivre&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 66 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f78-aide-aux-communes-epci-et-etablissements-dens/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>111659</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Développer les projets sport nature et sport santé</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Sport : Mesures en faveur du sport "Jouons collectif"</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût de l'équipement, plafonné à 15.000€ dans la limite de l'enveloppe dédiée</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mesure en faveur du sport &amp;#34;Jouons collectif&amp;#34; : aide à l&amp;#039;achat de petit équipement fixe ou mobile pour le développement des projets sport nature et sport santé. Le matériel doit être librement accessible au grand public (accès gratuit).
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositif annuel.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2019-02-0013 (AD du 30/09/2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Egalité des chances
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le projet doit être présenté pour que soient assurés l&amp;#039;animation du site, son exploitation et son entretien afin de garantir une activité de qualité et sécurisée.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des sports
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 93 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1209-developper-les-projets-sport-nature-et-sport-/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>115177</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimal des dépenses : 4.500€ HT</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>115178</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 50% des dépenses en acquisiton de matériel.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables de 3.000€ à 30.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>115152</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des diagnostics et des conseils sur la santé animale, l'hygiène et la sécurité alimentaire en restauration collective</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Aide au diagnostic en santé animale - hygiène et sécurité alimentaire en restauration collective : diagnostic et conseil</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mise à disposition, sur demande, d&amp;#039;une gamme complète de services pour accompagner les collectivités face à leurs obligations en matière de surveillance épidémiologique de leur territoire mais aussi d&amp;#039;hygiène et de sécurité alimentaire dans leurs services de restauration collective.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Santé animale :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aide au diagnostic vétérinaire par la réalisation d&amp;#039;autopsies et d&amp;#039;analyses en bactériologie, parasitologie, mycologie, immuno-sérologie et biologie moléculaire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Dépistage des maladies réglementées et détection des foyers et des situations sanitaires à risque.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Epidémiosurveillance des élevages et de la faune sauvage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sécurité alimentaire : services à la demande pour les professionnels de l&amp;#039;alimentaire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collecte et analyse de prélèvements d&amp;#039;autocontrôles,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Investigation des foyers de toxi-infections alimentaires collectives,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;analyses dans le cadre des plans de surveillance et plans de contrôles nationaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;audits conseil,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Formations à l&amp;#039;hygiène et à la sécurité alimentaire (démarche HACCP par exemple),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la mise en place du PMS (plan de maîtrise sanitaire) en restauration collective ou commerciale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Montant :
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Prestations soumises à tarification : tarif officiel et fiches de demande d&amp;#039;analyses disponibles sur www.aube.fr, rubrique Qualité de vie / Laboratoire départemental.
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Agriculture et agroalimentaire
+Consommation et production
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/97/18-aide-au-diagnostic-en-sante-animale-hygiene-et-securite-alimentaire-en-restauration-collective-diagnostic-et-conseil.htm</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6811-diagnostiquer-et-conseiller-en-sante-animale-/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>104703</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Investir et équiper des établissements de formations sanitaires et sociales</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Investissement et équipement des établissements de formations sanitaires et sociales</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région est en charge de l&amp;#039;investissement et de l&amp;#039;équipement des établissements de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les formations sociales, le Conseil régional définit sa participation aux dépenses d&amp;#039;investissement, d&amp;#039;entretien et de fonctionnement des locaux.
+ &lt;br /&gt;
+ Pour les formations paramédicales et de sage-femme, la région à la pleine charge du fonctionnement et de l&amp;#039;équipement des établissement du secteur public, et elle peut choisir de participer au fonctionnement des établissement privée.
+ &lt;br /&gt;
+ La Région soutient l&amp;#039;acquisition d&amp;#039;équipement par les établissements de formation, soit lors de la création de nouvelle sections, soit pour développer la pédagogie.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région finance aussi des études d&amp;#039;opportunité, ou de faisabilité, pour de futurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Établissement de formations secteur sanitaire et social
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Santé
+Commerces et services
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2020</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ centres de formation
+&lt;/p&gt;
+&lt;p&gt;
+ Établissement de formations secteur sanitaire et social
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissement-et-equipement-des-etablissements-de-formations-sanitaires-et-sociales</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Formations sanitaires et sociales
+ &lt;br /&gt;
+ Pôle Financement et contrôle des instituts
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.paysdelaloire.fr/nous-contacter" rel="noopener" target="_blank"&gt;
+  Contacter la Région Pays-de-la-Loire
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97f1-investissement-et-equipement-des-etablissemen/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Agriculteur</t>
-[...33 lines deleted...]
-      <c r="M16" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
-[...2 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
 Logement et habitat
+Architecture
+Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
 Attractivité économique
-Animation et mise en réseau
-Valorisation d'actions
 Artisanat
-Transports collectifs et optimisation des trafics routiers
+Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
 Inclusion numérique
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...38 lines deleted...]
-      <c r="S16" s="1" t="inlineStr">
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD54" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>111657</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Aider des projets sportifs sur des thématiques spécifiques</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Sport : Mesures en faveur du sport "Jouons collectif"</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût prévisionnel du projet</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mesure en faveur du sport &amp;#34;Jouons collectif&amp;#34; : aide aux projets venant favoriser l&amp;#039;animation du territoire, la cohésion sociale, la réduction des inégalités dans l&amp;#039;accès à la pratique sportive, la lutte contre toutes les formes de discriminations, l&amp;#039;égalité femmes-hommes, le développement de la santé par le sport, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Appel à projet sur une thématique spécifique définie chaque année par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant du projet validé par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2019-02-0013 (AD du 30/09/2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Egalité des chances
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet répondant au cahier des charges de l&amp;#039;appel à projet annuel sur une thématique spécifique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X16" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+ Direction des sports
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 93 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0bc8-aider-des-projets-sportifs-sur-des-thematique/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>111658</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations sportives</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Sport : Mesures en faveur du sport "Jouons collectif"</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget prévisionnel</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mesure en faveur du sport &amp;#34;Jouons collectif&amp;#34; : soutien aux manifestations sportives présentant : soit un niveau sportif à minima national ou international, attesté par la Fédération, soit un intérêt spécifique pour le territoire essonnien reconnu par le Département pour son ancrage historique, son nombre de participants ou pour son lien avec les thématiques développées par celui-ci (sport et femmes, sport et handicap, sport de nature, sport santé...).
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2019-02-0013 (AD du 30/09/2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet présentant : soit un niveau national ou international, soit un intérêt spécifique pour le territoire essonnien, reconnu par le Département.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des sports
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 93 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e817-soutenir-les-manifestations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>111626</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Développer une structure d'exercice collectif de santé en milieu rural</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Ruralité</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>40% maximum de la dépense HT, plafonné à 400.000€.</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien à la réalisation de structures d&amp;#039;exercice collectif de santé en milieu rural : acquisition, construction, extension, restructuration.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2016-04-0047 (AD du 17/10/2016)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Santé
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes (118) et Intercommunalités (6) en périmètre de la ruralité en Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9420-developper-une-structure-dexercice-collectif-/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>101387</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Financer la santé numérique et les services liés au prendre soin</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Financement de la santé numérique et des services liés au « prendre soin »</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
+Intercommunalité / Pays
+Département
 Collectivité d’outre-mer à statut particulier
-Association
+Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...37 lines deleted...]
-      <c r="O17" s="1" t="inlineStr">
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+entreprise privée (opérateur, investisseur, exploitant ou société de services
+portant un projet) ou une entreprise à impact social (entreprise de l’ESS,
+entreprise à mission ou corporate venture) et vous développez un projet de
+services relatifs à la santé et au prendre soin ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des Territoires vous permet de
+bénéficier d’un financement adapté à votre projet, de profiter de l’expertise
+d’un tiers de confiance et d’avoir accès à un réseau territorial et politique
+propice à l’essaimage de projets innovants. Cela peut ainsi concerner un
+service lié à la e-santé et au médico-social, comme la transition numérique des
+établissements de santé, l’usage du numérique pour la prévention, les
+technologies innovantes au service des soignants, ou encore un service à impact
+social lié au prendre soin dans la santé, le vieillissement, le handicap, la
+petite enfance, l’habitat, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;En tant que
+« tiers de confiance », la Banque des Territoires propose de financer
+les projets portant une logique d’intérêt général sous la forme d’apports en
+capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;strong&gt;L’offre
+d’investissement concerne les projets ayant pour objectifs de :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer &lt;strong&gt;l’accès
+aux soins &lt;/strong&gt;et contribuer à la &lt;strong&gt;résorption des déserts médicaux&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner
+la structuration de la gestion, de l’exploitation et de la &lt;strong&gt;protection des
+données de santé &lt;/strong&gt;(entrepôts de données, suivi des données en vie réelle)&lt;/li&gt;&lt;li&gt;Améliorer le &lt;strong&gt;parcours
+de soins &lt;/strong&gt;et le &lt;strong&gt;lien ville-hôpital&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Favoriser et
+sécuriser &lt;strong&gt;l’usage de technologies innovantes &lt;/strong&gt;au service des soignants,
+des patients et des établissements de santé&lt;/li&gt;&lt;li&gt;Promouvoir des
+&lt;strong&gt;infrastructures numériques résilientes &lt;/strong&gt;pour répondre aux enjeux santé&lt;/li&gt;&lt;li&gt;Favoriser
+l’usage du numérique au service de la &lt;strong&gt;prévention&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner &lt;strong&gt;la
+transition numérique &lt;/strong&gt;des établissements sanitaires et médico-sociaux&lt;/li&gt;&lt;li&gt;Favoriser &lt;strong&gt;l’autonomie&lt;/strong&gt;
+et le soutien à domicile des &lt;strong&gt;personnes fragiles&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Santé
+Technologies numériques et numérisation
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T17" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X17" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-sante?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=e_sante_psat</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-sante-numerique/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>97691</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude
+Agence régionale de santé (ARS) — Occitanie</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>Limite d’un montant de subvention de 150 000 €</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses liées aux aménagements intérieurs.
+ &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Vous êtes intéressé(e) par cette offre ?
+  Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
-   Contactez-nous à travers notre formulaire de contact
+  dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Mail: richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel: 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assistant de Direction / Comptable - Maeva Homs
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : maeva.homs&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>97611</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les équipements sociaux et médico-sociaux</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mise en place de règlements d&amp;#039;intervention s&amp;#039;inscrit pleinement dans le projet AUDEVANT et notamment dans l&amp;#039;enjeu intitulé « les solidarités, facteurs de développement pour les hommes et les territoires » qui a pour ambition de répondre aux besoins dans une double dimension, individuelle dans l&amp;#039;appui aux personnes, et collective dans la création de services et d&amp;#039;emplois qui participent à la dynamique de maintien de la population sur les territoires. Les règlements permettent ainsi d&amp;#039;adapter les interventions départementales aux spécificités sociodémographiques du département, et de concourir à l&amp;#039;attractivité des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Conseil départemental détermine chaque année le volume des subventions d&amp;#039;investissement qu&amp;#039;il entend réserver aux communes et à leurs groupements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides attribuées au titre des équipements sociaux et médico-sociaux couvrent notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements médico-sociaux accueillant des enfants pris en charge au titre de la protection de l&amp;#039;enfance, des personnes adultes en situation de handicap et des personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements d&amp;#039;accueil des jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement social,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement individuel dégradé occupé par des propriétaires aux ressources modestes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les maisons de santé pluriprofessionnelles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces aides ont vocation à soutenir le développement et l&amp;#039;aménagement des territoires en offrant aux habitants des dispositifs de prise en charge à proximité de leurs lieux de vie. Elles ont également vocation à favoriser la qualité des équipements, et par là même le bien-être de la population qui en bénéficie. En accompagnant l&amp;#039;investissement public local, le Conseil Général contribue également à soutenir les acteurs de l&amp;#039;économie audoise.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé
+Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires des aides à la réalisation d&amp;#039;équipements sociaux et médico-sociaux sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les organismes gestionnaires d&amp;#039;établissements médico-sociaux pour enfants, adultes en situation de handicap et personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) ou les associations gestionnaires d&amp;#039;établissements d&amp;#039;accueil de jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) porteuses d&amp;#039;un projet bâtimentaire de Maison de Santé Pluriprofessionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  les bailleurs sociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propriétaires occupants aux ressources modestes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;assiette éligible est calculée sur le montant HT des travaux ou de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ De manière générale, ne sont pas subventionnables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les acquisitions foncières et immobilières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les rubriques « divers », « dépenses imprévues », « frais annexes », « sommes à valoir »...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux d&amp;#039;entretien qui incombent au maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas où une commune souhaiterait réaliser, sous sa propre maîtrise d&amp;#039;ouvrage, une opération relevant de la compétence d&amp;#039;un groupement de communes, la demande de subvention sera considérée comme irrecevable.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour certains programmes d&amp;#039;aides, l&amp;#039;éligibilité des demandes peut être examinée au regard de critères spécifiques mentionnés dans les fiches correspondantes. Cependant, l&amp;#039;éligibilité à un programme n&amp;#039;entraîne aucun droit à subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/reglement-dintervention-des-equipements-sociaux-et-medico-sociaux</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Guichet unique et gestion administrative et comptable des dossiers :
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil départemental de l&amp;#039;Aude -  Pôle Aménagement durable - Cellule d&amp;#039;Aide aux Communes
+&lt;/p&gt;
+&lt;p&gt;
+ Maryvonne Bedos, Secrétaire de direction
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:maryvonne.bedos&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  maryvonne.bedos&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.64.82
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « clause sociale » Conseil Général de l&amp;#039;Aude - Pôle des Solidarités - Mission Insertion Active: Benjamin Ducruc
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements sociaux et médico-sociaux » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités - Direction Personnes âgées et personnes handicapées: Evelyne Duresse, directrice
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements d&amp;#039;accueil pour jeunes enfants » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Direction Enfance Famille – Service Protection Maternelle et Infantile: Véronique Moniez, médecin chef du service
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Logement » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Service Action Sociale et Logement: Didier Bertrand – Frank Meyer
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Maisons de Santé Pluriprofessionnelles » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités: Martine Baubil, Directrice
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-aider-a-la-favorisation-des-equipements-socia/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>94915</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Inciter les internes en médecine à pratiquer dans des zones fragilisées en créer des lieux d'hébergement</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Aides incitatives à la pratique en zones fragilisées - Lieux d'hébergements et d'accueil</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aides incitatives à la pratique en zones fragilisées des internes en médecine : soutien à la création de lieux d&amp;#039;hébergement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La loi du 23 février 2005 relative au développement des territoires ruraux ouvre aux collectivités territoriales la possibilité d&amp;#039;attribuer des aides destinées à favoriser l&amp;#039;installation ou le maintien de professionnels de santé. Par ce dispositif, la Région Grand Est décide de promouvoir l&amp;#039;exercice en zones déficitaires sur le plan de la démographie médicale, en incitant les internes en médecine à effectuer leurs stages sur ces territoires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En soutenant la création de lieux d&amp;#039;hébergement pour les interne
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-incitative-a-la-pratique-en-zones-fragilisees-des-internes-en-medecine-bourses-incitatives-en-faveur-des-internes-en-medecine/?preview_id&amp;#61;41505&amp;amp;preview_nonce&amp;#61;442cebf0d7&amp;amp;preview&amp;#61;true"&gt;
+   Par l&amp;#039;octroi de bourses incitatives en faveur des internes en médecine
   &lt;/a&gt;
  &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-incitative-a-la-pratique-en-zones-fragilisees-des-internes-en-medecine-soutien-aux-manifestations-de-sensibilisation-et-dinformation/"&gt;
+   En soutenant l&amp;#039;organisation de manifestations qui ont pour objectif d&amp;#039;informer les internes sur les nouveaux modes d&amp;#039;exercice et l&amp;#039;installation en médecine générale
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l
+   es collectivités ou toute autre porteur d&amp;#039;un projet éligible.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sont éligibles les aménagement de bâtiment, constructions ou rénovations permettant d&amp;#039;accueillir des internes en stage sur des territoires déficitaires.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Ces lieux d&amp;#039;hébergements pourront également accueillir d&amp;#039;autres stagiaires (Professionnels Paramédicaux, Médecins remplaçants). Ils répondront à un double objectif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Offrir des conditions d&amp;#039;accueil agréables et pratiques aux stagiaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser les relations entre futurs professionnels sur un territoire et construire un réseau entre acteurs de soins.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, la Région souhaite que les projets auxquels elle sera en mesure d&amp;#039;apporter son soutien respectent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réglementation en vigueur concernant l&amp;#039;accessibilité aux personnes handicapées dans les Etablissements Recevant du Public (ERP),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prise en compte de la Réglementation Thermique de 2012 (RT2012), dont l&amp;#039;objectif est de limiter les consommations énergétiques des bâtiments neufs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La Région encourage par ailleurs la réhabilitation lourde de l&amp;#039;enveloppe des bâtiments visant la performance énergétique.
+ &lt;/strong&gt;
+ Elle permet une économie de dépenses énergétiques, un confort pour les usagers, une meilleure qualité de l&amp;#039;air et bien sûr une diminution des gaz à effet de serre.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets en neuf ou en rénovation prévoyant une intervention sur l&amp;#039;enveloppe du bâtiment, peuvent bénéficier d&amp;#039;une aide régionale complémentaire au titre du programme Climaxion sous réserve de répondre aux critères de la politique régionale en faveur de la performance énergétique des bâtiments en ligne sur le site
+ &lt;a href="https://www.climaxion.fr/"&gt;
+  www.climaxion.fr.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Cette aide est une subvention d&amp;#039;investissement.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction du dossier.
+La date de réception par la Région de la lettre d&amp;#039;intention doit être antérieure à la date de démarrage de l&amp;#039;opération.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Santé
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>23/10/2019</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention. Cette lettre adressée au Président de la Région démontre que l&amp;#039;aide allouée a un effet levier. Si cet effet n&amp;#039;est pas démontré, l&amp;#039;aide ne pourra être accordée. La demande d&amp;#039;aide contient au moins les informations suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le nom du porteur de projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une description du projet (appuyant notamment l&amp;#039;effet incitatif de l&amp;#039;action, tel que défini ci-dessus), y compris ses dates de début et de fin,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la localisation du projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;ensemble des postes de dépenses du projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le montant du financement public estimé nécessaire pour le projet et le montant de l&amp;#039;aide sollicitée.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/pratique-zones-fragilisees-internes-creation-lieux-dhebergement/</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0179/depot/simple</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mme Tiphaine GAMBINI
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission
+&lt;/p&gt;
+&lt;p&gt;
+ 03.87.33.64.54
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:tiphaine.gambini&amp;#64;grandest.fr" rel="noopener" target="_blank"&gt;
+  tiphaine.gambini&amp;#64;grandest.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2093-aides-incitatives-a-la-pratique-en-zones-frag/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>95058</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions de promotion, de prévention et d'éducation à la santé</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux actions de promotion, de prévention et d'éducation à la santé</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 1000€ (500€ pour les établissements scolaires)</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sein de la Région Grand Est, l&amp;#039;espérance de vie à la naissance en 2012 s&amp;#039;établit à 80,8 ans. Ce niveau est inférieur d&amp;#039;un an à ce que l&amp;#039;on observe pour l&amp;#039;ensemble de la France métropoliotaine.
+&lt;/p&gt;
+&lt;p&gt;
+ Malgré l&amp;#039;amélioration continue des conditions de santé ces dernières décennies, les inégalités de santé perdurent. Elles sont liées aux déterminants de santé des populations, qu&amp;#039;ils soient sociaux, environnement ou comportementaux. Certaines populations sont plus particulièrement vulnérables, dont les jeunes et les personnes éloignées des dispositifs de santé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les jeunes connaissent aujourd&amp;#039;hui des situations complexes et ambivalentes, dues à une précarisation grandissante et à la difficulté de trouver leur place dans notre société. Il est nécessaire de créer des leviers pour co-construire des politiques de santé plus efficaces à destination des jeunes pour favoriser leur insertion citoyenne, sociale et professionnelle sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention toute particulière doit être portée aux populations des territoires isolés pour lesquelles l&amp;#039;accès aux dispositifs de santé est parfois complexe. La politique régionale de santé visera à agir prioritairement par la prévention et l&amp;#039;éducation à la santé en tenant compte des spécificités des territoires et des populations. Les actions proposées au titre de ce soutien porteront sur l&amp;#039;ensemble des déterminants de la santé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2017</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+  De l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;une manière générale tout organisme ou structure intervenant pour la promotion de la santé des habitants de la région, notamment auprès des publics cibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  De l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La population de la région et plus particulièrement les publics ciblés par les actions du Conseil Régional à savoir les lycéens, les apprentis, les élèves des centres de formation, les jeunes en insertion professionnelle et sociale, et les publics éloignés des dispositifs de santé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être éligible à une aide régionale, le projet doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans une démarche de promotion de la santé, c&amp;#039;est-à-dire dans un processus qui confère aux populations les moyens d&amp;#039;améliorer leur propre santé (Charte d&amp;#039;OTTAWA),
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser une démarche participative auprès de la population ciblée par l&amp;#039;action ; à minima, la population devra être sollicitée lors de l&amp;#039;évaluation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  répondre à un diagnostic partagé, avec l&amp;#039;ensemble des acteurs, du contexte et des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la mise en réseau des différents acteurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer des actions de prévention primaire; des actions de dépistage peuvent également être proposées, si elles s&amp;#039;inscrivent dans un contexte général en faveur de la santé autour du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans les orientations du Projet Régional de Santé (PRS) élaboré par l&amp;#039;Agence Régionale de Santé (ARS)
+ &lt;/li&gt;
+ &lt;li&gt;
+  présenter un plan de financement équilibré avec des cofinancements ; le Conseil régional, lorsqu&amp;#039;il n&amp;#039;est pas maître d&amp;#039;ouvrage, ne peut pas subventionner à 100% une opération et n&amp;#039;intervient qu&amp;#039;en compléments d&amp;#039;autres financeurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans une démarche territoriale de santé, type Contrat Local de Santé (CLS),
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer des actions autour d&amp;#039;une ou de plusieurs des thématiques considérées comme prioritaires: lutte contre les conduites addictives, promotion de l&amp;#039;activité physique, nutrition, promotion de la santé mentale, sexualité (IST/SIDA/contraception), santé environnementale, accès aux droits et à la santé.
+ &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-actions-de-promotion-de-prevention-deducation-a-sante/</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0181/depot/simple</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La demande d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention adressée au Président de la Région Grand Est. La demande d&amp;#039;aide contient au moins les informations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le nom du porteur de projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une description du projet, y compris ses dates de début et de fin (nombre d&amp;#039;emplois créés, montant des investissements),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la localisation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le budget afférent au projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le montant du financement public estimé nécessaire pour le projet et le montant de l&amp;#039;aide sollicitée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c77-soutien-aux-actions-de-promotion-de-preventio/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>95203</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités vers le LABEL "AMI DES AÎNÉS"®</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>LABEL "AMI DES AÎNÉS"®</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Réseau francophone des villes amies des aînés</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sensibilisation aux enjeux de l&amp;#039;adaptation des territoires au vieillissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La démarche Villes Amies des Aînés (VADA), initiée par l&amp;#039;Organisation Mondiale de la Santé (OMS) et développée en France par le Réseau Francophone des Villes amies des aînés (RFVAA), consiste à
+ &lt;strong&gt;
+  interroger les particularités territoriales et les politiques locales au prisme des particularités liées au vieillissement de la population
+ &lt;/strong&gt;
+ . Cette méthodologie, qui s&amp;#039;appuie sur de la conduite de projet, a pour particularité de
+ &lt;strong&gt;
+  rendre incontournable la consultation des habitants, la transversalité des politiques publiques, le partenariat avec les acteurs du territoire et la lutte contre les stéréotypes liés à l&amp;#039;âge
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce contexte, les collectivités peuvent s&amp;#039;engager vers le LABEL &amp;#34;AMI DES AÎNÉS&amp;#34;&lt;span&gt;®&lt;/span&gt; pour
+ &lt;strong&gt;
+  être accompagnées dans l&amp;#039;amélioration de leurs politiques locales et pour affirmer leur volonté d&amp;#039;améliorer l&amp;#039;environnement social et bâti
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A travers leur appartenance au programme Petites Villes de Demain ou Action Cœur de Ville, les collectivités qui le souhaitent pourront
+ &lt;strong&gt;
+  bénéficier d&amp;#039;un accompagnement approfondi pour aller vers ce processus de labellisation
+ &lt;/strong&gt;
+ (facilitation pour la participation aux événements du RFVAA, interlocuteurs dédiés, accès à une banque de bonnes pratiques, organisation de webinaires réservés...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour des retours d&amp;#039;expériences de territoires labellisés, rendez-vous sur le numéro spécial de la Gazette des communes grâce au lien suivant : http://villesamiesdesaines-rf.fr/pdf/HS-GazettexRFVAA.pdf
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Santé
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être adhérent au Réseau Francophone des Villes Amies des Aînés
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>http://villesamiesdesaines-rf.fr/label-ami-des-aines</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>http://villesamiesdesaines-rf.fr/</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus contactez :
+ &lt;a href="mailto:contact&amp;#64;rfvaa.com" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;rfvaa.com
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>agiacomini@rfvaa.com</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76d9-accompagner-les-collectivites-vers-le-label-a/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Francophone des Villes Amies des Aînés</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Lutte contre la précarité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>103290</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Ile-de-France soutient des projets de création de structures d&amp;#039;accueil innovantes de la petite enfance (crèches à horaires décalés, structures itinérantes, accueil des enfants en situation de handicap, MAM, RAP). Cette aide permet également de financer des projets de soutien à la parentalité et des formations pour les professionnels de la petite enfance afin que les structures soient mieux remplies et mieux gérées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets permettant l&amp;#039;accueil et le développement des enfants de leur naissance à leur 4 ème anniversaire, non scolarisés, ou des enfants porteurs de handicap jusqu&amp;#039;à 6 ans, ainsi que les projets favorisant la professionnalisation des personnels de la petite enfance et la parentalité, entendue comme le renforcement des compétences parentales et l&amp;#039;amélioration du lien parents-enfants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en investissement et fonctionnement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La subvention régionale en fonctionnement s&amp;#039;élève à 50% maximum de la dépense subventionnable (total des dépenses éligibles), dans la limite d&amp;#039;un montant de 50 000€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La subvention régionale en investissement s&amp;#039;élève à 50% maximum de la dépense subventionnable dans une limite plafond de 300 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les subventions sont subordonnées aux conditions d&amp;#039;une convention liant la Région Ile-de-France et le porteur de projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une Associations loi 1901, collectivités territoriales et leurs groupements, entreprises publiques locales, établissements publics, fondations, GIP, mutuelles privées non lucratives, organismes sanitaires et sociaux, SCI, caisses de retraite publiques et privées non lucratives, offices publics, entreprises privées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-modes-de-garde-innovants-pour-la-petite-enfance</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Action sociale, santé, famille :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr"&gt;
+   solidarites&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/887c-soutien-aux-modes-de-garde-innovants-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>103295</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’effectivité des droits culturels des personnes en situation de handicap</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Aide pour l'effectivité des droits culturels des personnes en situation de handicap</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient l&amp;#039;accès aux droits culturels des personnes en situation de handicap et, en parallèle, la constitution d&amp;#039;un réseau francilien de coopération entre les structures sanitaires et médico-sociales et les structures culturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les types de projets soutenus concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La mise en réseau des établissements culturels et des établissements sanitaires et médico-sociaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des actions pour les personnes en situation de handicap, vivant à leur domicile, le but étant de développer l&amp;#039;offre d&amp;#039;accompagnement pour les projets individuels, qu&amp;#039;ils soient pour l&amp;#039;accès à toute proposition culturelle ou pour aider à la création en tant que telle.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Quelle est la nature de l&amp;#039;aide ?
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Il s&amp;#039;agit de subventions en fonctionnement pour des projets spécifiques.
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A noter
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositif ouvert en continu
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Procédure dématérialisée sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Handicap
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Qui peut en bénéficier ?
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 de plus d&amp;#039;un an d&amp;#039;existence lors de la demande de subvention et pouvant justifier d&amp;#039;un bilan d&amp;#039;exercice comptable de l&amp;#039;année écoulée,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements d&amp;#039;intérêt public (GIP),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fondations,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements scolaires.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-pour-leffectivite-des-droits-culturels-des-personnes-en-situation-de-handicap</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Délégation handicap
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21f7-aide-pour-leffectivite-des-droits-culturels-d/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>103322</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Informer et donner accès aux droits en matière de sexualité, contraception et IVG</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Contraception - Grossesses précoces - IVG</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La politique Région Solidaire en Santé est investie dans le soutien aux problématiques de santé sexuelle et d&amp;#039;aide aux femmes confrontées à des grossesses non désirées : information et accès aux droits en matière de sexualité, contraception et IVG.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région solidaire se veut inclusive et intervient aux côtés des femmes pour leur permettre de disposer librement de leur corps et les accompagner dans leurs choix. L&amp;#039;objectif est d&amp;#039;accompagner ces femmes et de les aider à répondre aux difficultés auxquelles elles sont confrontées.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région soutient les structures particulièrement investies sur les questions de santé sexuelle, en particulier pour l&amp;#039;information et l&amp;#039;accès aux droits en matière de sexualité, contraception et IVG, et notamment les têtes de réseaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent prioritairement viser à prévenir et/ou accompagner les grossesses précoces ou non désirées, faciliter l&amp;#039;accès à la contraception et l&amp;#039;IVG et promouvoir la santé sexuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions doivent permettre aux femmes, et en particulier aux personnes vulnérables, d&amp;#039;être prises en charge pour tout acte en lien avec la régulation des naissances.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% de la dépense subventionnable (total des dépenses éligibles). Le montant de subvention est fixé au plafond de 50.000 € par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ La priorité est donnée aux actions favorisant une approche globale et pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Egalement, la dimension régionale des projets est souhaitée.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme :
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  https://mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,  dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Accès aux services
+Santé</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2023</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations relevant de la loi de 1901 et les fondations
+ &lt;span&gt;
+  reconnues d&amp;#039;utilité publique, existant depuis au moins un an.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour les projets innovants et emblématiques : les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de recherche : les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère
+ &lt;span&gt;
+  scientifique, culturel et professionnel.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   À noter
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Réglementation européenne à respecter pour obtenir le financement régional.
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contraception-grossesses-precoces-ivg</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01.53.85.53.85
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b42-contraception-grossesses-precoces-ivg/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>103324</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Santé numérique et innovation</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intelligence artificielle, télémédecine... Alors que le système de santé est en évolution rapide, la Région soutient les projets qui misent sur les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent prioritairement concerner l&amp;#039;une ou plusieurs des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Innovation en santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intelligence artificielle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Télémédecine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléconsultation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléexpertise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des professionnels de santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la prise en charge des patients.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% de la dépense subventionnable (total des dépenses éligibles). Le montant de subvention est fixé au plafond de 50.000€ par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un dispositif régional pouvant être sollicité durant toute l&amp;#039;année en fonction de la disponibilité des crédits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé »)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2019</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations relevant de la loi de 1901 et les fondations reconnues d&amp;#039;utilité publique, existantes depuis au moins 1 an.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets innovants et emblématiques :
+  &lt;/strong&gt;
+  les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets de recherche :
+  &lt;/strong&gt;
+  les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/sante-numerique-et-innovation</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et
+ &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  pierre.faivre&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01.53.85.53.85
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3dfa-sante-numerique-et-innovation/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>92349</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour observer les territoires</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation des systèmes d&amp;#039;informations géographiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enquêtes de terrain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Personnes âgées
+Jeunesse
+Santé
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Inclusion numérique
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>92049</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participent au plan de relance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont un modèle économique équilibré et affichent des perspectives de développement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>73059</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Mutualité sociale agricole (MSA)
+Banque des Territoires
+Caisse nationale d'assurance vieillesse (CNAV)
+Agirc-Arrco
+France Active</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ VIVA LAb repère et accompagne des solutions servicielles, technologiques ou organisationnelles à fort potentiel et ayant réussi leur preuve de concept (validation de la faisabilité, de l&amp;#039;existence d&amp;#039;un marché etc.)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement, intégralement financé par VIVA Lab, est assuré par des partenaires experts référencés sur le territoire (livings lab, incubateurs, clusters, cabinets d&amp;#039;experts du domaine, etc.). Il articule différentes dimensions : business plan, études d&amp;#039;usages, stratégie commerciale, accompagnement au processus de levée de fonds, subvention éventuelle, etc. en fonction des besoins et de la maturité du projet soutenu.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est la détection et le soutien au déploiement de solutions destinées à apporter des réponses nouvelles aux besoins des retraités (nouveaux services, nouvelles générations d&amp;#039;aides techniques, etc.) dans le champ, par exemple, du bien-être et de la prévention, du soutien aux aidants, du numérique, des projets de lieux de vie collectifs, etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ VIVA Lab accompagne tous les types de structures (entreprises ESS ou non, start-up, association, etc.).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un descriptif des projets accompagnés par VIVA Lab est disponible sur le site internet :
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  https://www.vivalab.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Santé
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors de l&amp;#039;étude des projets, les membres du pôle sont particulièrement vigilants à l&amp;#039;existence d&amp;#039;une preuve de concept, au potentiel national de la solution et à son modèle économique (non dépendant de subventions publiques ou para publiques).
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, VIVA Lab ne soutient pas :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les solutions à destination des personnes dépendantes ou en perte d&amp;#039;autonomie. Nous cherchons des solutions amont
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le financement de votre projet : un soutien financier est possible mais s&amp;#039;inscrira dans un accompagnement global et sera fléché vers des aspects précis de votre développement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vivalab.fr/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  formulaire de contact
+ &lt;/a&gt;
+ en bas de page mettra le porteur d&amp;#039;action en lien avec le bon interlocuteur régional au sein de la Carsat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3b9-soutenir-linnovation-dans-le-champ-de-la-prev/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>73058</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Engager des démarches de contrat de territoires (ECLAT - Engagement Commun pour le Logement et l'Autonomie sur les Territoires)</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   NB :
+  &lt;/strong&gt;
+  l&amp;#039;ingénierie de cette démarche est assurée par des partenaires de la Cnav (SOLIHA et la Fédération des Centres Sociaux) et financée par elle. Le pilotage est réalisé par le binôme Carsat/Collectivité.
+ &lt;/em&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ECLAT
+ &lt;/strong&gt;
+ est une démarche visant à faire émerger, à une échelle infra-départementale, un cadre favorable à la prévention de la perte d&amp;#039;autonomie des personnes retraitées.
+ &lt;br /&gt;
+&lt;/p&gt;
+Cette démarche prend la forme d&amp;#039;un contrat de territoire : assise sur un diagnostic partagé des besoins, elle mobilise des partenariats locaux, identifie des priorités d&amp;#039;action et soutient financièrement leur concrétisation.
+&lt;br /&gt;
+&lt;p&gt;
+ Elle repose sur 3 étapes principales qui se succèdent sur une période de 12 mois environ (du lancement public de la démarche au soutien financier des actions) :
+ &lt;br /&gt;
+ ✓ Réaliser un diagnostic (dont une consultation des habitants retraités)
+ &lt;br /&gt;
+ ✓ Lancer un appel à projets dédié au territoire afin de soutenir financièrement les solutions issues du diagnostic ; puis valoriser l&amp;#039;engagement des parties prenantes (signature d&amp;#039;une convention)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A titre d&amp;#039;exemples, une démarche ECLAT peut venir soutenir : la rénovation d&amp;#039;une résidence autonomie, un programme coordonné d&amp;#039;actions collectives de prévention / de maintien du lien social, des actions favorisant l&amp;#039;inclusion numérique des habitants du territoire, l&amp;#039;organisation de bilan de prévention pour les retraités, l&amp;#039;adaptation de logements dans le parc social, etc.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Logement et habitat
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - volontaire pour s&amp;#039;inscrire dans la démarche, en partenariat avec la Carsat du territoire
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - dont le nombre d&amp;#039;habitants est compris entre 50 000 et 100 000 (recommandation)
+&lt;/p&gt;
+&lt;p&gt;
+ Un premier niveau d&amp;#039;analyse d&amp;#039;indicateurs statistiques (notamment issus des observatoires des situations de fragilités - https://www.observatoires-fragilites-national.fr) permettra d&amp;#039;approfondir l&amp;#039;opportunité de s&amp;#039;engager dans la démarche.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Benjamin Leroux
+ &lt;br /&gt;
+ Responsable animation &amp;amp; développement du territoire
+ &lt;br /&gt;
+ Direction nationale de l&amp;#039;action sociale - Cnav
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ benjamin.leroux&amp;#64;cnav.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0792-engager-des-demarches-de-contrat-de-territoir/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3899,887 +15893,1900 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X18" s="1" t="inlineStr">
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Contact
+  Email
  &lt;/strong&gt;
- :
-[...5 lines deleted...]
- adhesion&amp;#64;agence-france-locale.fr
+ : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE de l'Ardèche
+CAUE du Cher
+CAUE du Maine-et-Loire
+CAUE de l'Aude
+CAUE de l'Yonne
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE de l'Orne
+CAUE du Calvados
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de la Vendée
+CAUE du Cantal
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Isère</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  La Région Occitanie facilite l&amp;#039;accès aux formations sanitaires et sociales de niveaux V et IV
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
-&lt;/p&gt;
-&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
-  Contexte et objectifs
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
-&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
  &lt;strong&gt;
-  Bénéficiaires
+  La palette de leurs interventions est multiple :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...26 lines deleted...]
-      <c r="R19" s="1" t="inlineStr">
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Conditions d&amp;#039;éligibilité
+  Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...13 lines deleted...]
- Cette condition exclue de fait tout parcours passerelle [ 1 ] , post-vae et revalidation de modules.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
-[...79 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  La Région Occitanie soutient les projets de création de startup dans leur phase d&amp;#039;émergence - Parcours START&amp;#039;OC : START&amp;#039;OC PROjet
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...132 lines deleted...]
- &lt;/strong&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>78201</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Adapter l'offre de services et d'équipements de proximité aux besoins de la population</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des cofinancements publics mobilisés et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Face à la crise sanitaire liée au virus COVID-19, la Région Occitanie met en place une aide exceptionnelle à destination des étudiants des formations d&amp;#039;infirmier et aide-soignant.
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
  &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Contexte et objectifs
+  a) &lt;/strong&gt;Objectif stratégique&lt;/p&gt;&lt;p&gt;Face au renouveau démographique que connaît le territoire depuis les années 2000, le Pays Comminges Pyrénées doit favoriser l’accueil de nouvelles populations (globalement plus jeunes et contenant un nombre plus important de CSP&amp;#43; qu’au sein même de la population commingeoise) tout en maintenant la qualité de vie reconnue du territoire. De fait, la croissance démographique s’est accompagnée d’une offre de services et d’équipements afin de répondre aux besoins de la population et d’accompagner les mutations sociales (vieillissement, nouveaux arrivants, etc.) mais les besoins demeurent insatisfaits, notamment en matière de santé (au sens de l’OMS : bien-être physique, mental et social), enfance/jeunesse et loisirs.&lt;/p&gt;&lt;p&gt;Les enjeux : Renforcer l’offre de proximité en services et équipements sur l’ensemble du territoire en s’appuyant sur les bassins de vie structurants, tout en soutenant l’« aller vers » (déploiement de maisons de services de proximité et de l’offre itinérante).&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPERATIONS&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;1.1 Maintenir et développer une offre de services de proximité sur l&amp;#039;ensemble du territoire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.1.1 Développer et adapter l’accueil d&amp;#039;enfants, de jeunes, de personnes âgées, de personnes en situation de handicap et de personnes fragiles, ainsi que l’habitat de type intergénérationnel, inclusif, solidaire et/ou partagé&lt;/li&gt;&lt;li&gt;1.1.2 Développer et adapter les équipements offrant des services au public&lt;/li&gt;&lt;li&gt;1.1.3 Développer et adapter l’accès des services au public et les espaces mutualisés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;1.2 Adapter l’offre de santé aux besoins des habitants&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.2.1 Développer et adapter les services en santé et les services médico- sociaux&lt;/li&gt;&lt;li&gt;1.2.2 Favoriser les actions de prévention et l’accompagnement des aidants&lt;/li&gt;&lt;li&gt;1.2.3 Accompagner la mise en réseau des acteurs et l’accueil de nouveaux&lt;/li&gt;&lt;li&gt;professionnels&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un pôle enfance jeunesse, création d’aires de jeux et de terrains multisports, rénovation de maisons des associations, extension d’un centre social intercommunal, création d’une maison intergénérationnelle, création d’un habitat partagé solidaire, etc. ;&lt;/p&gt;&lt;p&gt;- Aménagement d’un parcours de santé, construction d’un pôle santé, actions de prévention, etc.&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Lutte contre la précarité
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI ; SA ; SAS ; SARL ; SNC, EI ; EURL ; Les mutuelles sous tous leurs statuts ; Les particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;Les projets d’animation doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions médicales, le projet doit respecter les conditions d’agrément de l’Agence Régionale de Santé.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions paramédicales, le projet devra regrouper à minima 4 professionnels de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues&lt;/strong&gt; : L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f25b-favoriser-le-maintien-et-la-creation-de-servi/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD76" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
- Dans un contexte inédit de crise sanitaire, et même si l&amp;#039;Occitanie est moins touchée qu&amp;#039;ailleurs par la propagation du virus avec un système de santé moins impacté, la Région Occitanie met en place une
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  aide exceptionnelle aux étudiant·es en soins infirmiers et aux élèves aides-soignant·es
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
  &lt;/strong&gt;
  .
-&lt;/p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Cette aide sera versée grâce à la mobilisation de crédits du Pacte régional d&amp;#039;investissements dans les compétences en Occitanie 2019 – 2022, signée entre l&amp;#039;Etat et la Région.
+  La palette de leurs interventions est multiple :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
- &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...2 lines deleted...]
-  &lt;/strong&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
-  Si le temps passé en unité - parcours COVID-19 ou/et dans un service, une unité, une équipe avec des personnes atteintes du virus est inférieur à un mois, l&amp;#039;aide sera calculée à raison de 300 € par semaine complète, soit 35 h.
-[...53 lines deleted...]
-      <c r="O21" s="1" t="inlineStr">
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...84 lines deleted...]
- Portail des aides pour le dépôt des dossiers
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-      <c r="A22" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>62848</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4825,785 +17832,359 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W79" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...521 lines deleted...]
-      <c r="E25" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être :
+  Sa raison d&amp;#039;être
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission :
+  Sa mission
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits :
+  Ses crédits
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement :
+  Son accompagnement
  &lt;/strong&gt;
-&lt;/p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
-[...21 lines deleted...]
-&lt;/p&gt;
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5646,21184 +18227,1107 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X25" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Email
+  Contact
  &lt;/strong&gt;
- : adhesion&amp;#64;agence-france-locale.fr
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>50024</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une offre adaptée aux acteurs de l’Economie Sociale et Solidaire</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et financer les acteurs de l’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...165 lines deleted...]
-Association
+Collectivité d’outre-mer à statut particulier
 Entreprise privée
-Agriculteur
-[...160 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
-[...2389 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
- _______________________________________________________________
-[...2 lines deleted...]
- La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
+ _______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités et les structures de l&amp;#039;Economie Sociale et Solidaire (association, coopérative, mutuelle, entreprise sociale) qui jouent un rôle actif dans l&amp;#039;accompagnement des personnes fragiles et le développement social et économique du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires intervient en :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Participent au plan de relance ;
-[...40 lines deleted...]
-Santé
+  accompagnement des acteurs de l&amp;#039;ESSS par les Dispositifs Locaux d&amp;#039;Accompagnement (DLA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet ou intermédiés via les outils financiers créés ou abondés par la Banque des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ingénierie de projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Santé
 Education et renforcement des compétences
-Alimentation
-[...10 lines deleted...]
-      <c r="O38" s="1" t="inlineStr">
+Tiers-lieux
+Emploi</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X38" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/accompagnement-financement-acteurs-ESS?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projets_sociaux_solidaires_oat#segment-1307</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
-   &lt;span&gt;
-[...1 lines deleted...]
-   &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
-   &lt;span&gt;
-[...1 lines deleted...]
-   &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e8a2-soutenir-le-developpement-des-acteurs-de-leco/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...4304 lines deleted...]
-      <c r="E63" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>103248</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Aider les structures innovantes dans les domaines du handicap et de la dépendance</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux structures innovantes dans les domaines du handicap et de la dépendance</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
-[...570 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région s&amp;#039;engage à aider les structures innovantes dans les domaines du handicap et de la dépendance pour permettre à chaque individu d&amp;#039;être au centre d&amp;#039;un projet propre et encourager les actions prônant la flexibilité des accueils et des parcours.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, extension, restructuration, étude et/ou équipement et/ou achat de véhicule
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelle est la nature de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une subvention en investissement.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention régionale est fixée, pour la charge foncière, les études, travaux et honoraires et pour l&amp;#039;équipement, à 50 % maximum de la dépense envisagée, dans la limite d&amp;#039;un montant de subvention fixé à 300 000 € par service ou établissement, d&amp;#039;un montant adapté à la pertinence du projet proposé.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention régionale est fixée, pour les véhicules, à 50 % maximum du coût d&amp;#039;acquisition, dans la limite d&amp;#039;un plafond de subvention établi à 10 000 € par véhicule.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt du dossier de candidature sur la plateforme des aides régionales (
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Etablissements et services agréés ou autorisés dans le secteur médico-social.
 &lt;/p&gt;
 &lt;p&gt;
  Uniquement pour l&amp;#039;achat de véhicule :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités locales
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics
  &lt;/li&gt;
  &lt;li&gt;
   Les associations relevant de la loi de 1901
  &lt;/li&gt;
  &lt;li&gt;
   Les fondations
  &lt;/li&gt;
  &lt;li&gt;
   Les groupements de coopération médico-sociale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-structures-innovantes-dans-les-domaines-du-handicap-et-de-la-dependance</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Délégation handicap
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/066c-aide-aux-structures-innovantes-dans-les-domai/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2020</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-[...458 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...18 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J83" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La région Ile-de-France soutient des projets de création de structures d&amp;#039;accueil innovantes de la petite enfance (crèches à horaires décalés, structures itinérantes, accueil des enfants en situation de handicap, MAM, RAP). Cette aide permet également de financer des projets de soutien à la parentalité et des formations pour les professionnels de la petite enfance afin que les structures soient mieux remplies et mieux gérées.
-[...21 lines deleted...]
- Les subventions sont subordonnées aux conditions d&amp;#039;une convention liant la Région Ile-de-France et le porteur de projet.
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
-[...2343 lines deleted...]
-      </c>
       <c r="N83" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
+          <t>Eau pluviale
+Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
-[...1 lines deleted...]
-Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
-Espaces verts
-[...3 lines deleted...]
-Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
-Technologies numériques et numérisation
-[...5358 lines deleted...]
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
-Risques naturels
 Biodiversité
-Equipement public
-[...1 lines deleted...]
-Réhabilitation
 Logement et habitat
-Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
-Appui méthodologique
 Animation et mise en réseau
-Connaissance de la mobilité
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Bibliothèques et livres
+Spectacle vivant
 Inclusion numérique
-Sécurité
-[...22 lines deleted...]
-      <c r="T111" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
-[...63 lines deleted...]
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD83" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="112" spans="1:27" customHeight="0">
-[...1400 lines deleted...]
-      <c r="G120" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>23444</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Association
-[...14 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
-[...3038 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
- accompagner les initiatives et les projets d&amp;#039;investissement publics contribuant au maintien de l&amp;#039;attractivité des territoires ruraux.
-[...9 lines deleted...]
- &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...3 lines deleted...]
-  Exemples : travaux d&amp;#039;isolation des bâtiments communaux et de modernisation des équipements par des énergies renouvelables (solaire, pompes à chaleur, remplacement de chaudières au fioul...), construction ou réhabilitation des bâtiments ou équipements publics, amélioration du cadre de vie (travaux d&amp;#039;espaces publics, nature en ville, lutte contre les îlots de chaleur).
+  Permettre l&amp;#039;égalité des chances et l&amp;#039;accès aux droits pour toutes et tous,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer au développement social et économique des quartiers Politique de la Ville,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement d&amp;#039;actions à envergure départementale / régionale ou actions structurantes ou actions mutualisées, s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage », et/ou innovantes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
- &lt;li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif prend la forme d&amp;#039;une subvention forfaitaire.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention minimale :
   &lt;strong&gt;
-   mise aux normes et sécurisation des équipements publics.
-   &lt;br /&gt;
+   2 000 € par action
   &lt;/strong&gt;
-  Exemples : travaux de mise aux normes et d&amp;#039;accessibilité des établissements recevant du public, amélioration de la voirie et entretien des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de subvention :
+  &lt;strong&gt;
+   20 000 € extensible à 30 000 €
+  &lt;/strong&gt;
+  si :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Action à envergure départementale / régionale ou actions structurantes ou actions mutualisées,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Action s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage » considérée comme prioritaire par la Région
+   &lt;/li&gt;
+   &lt;li&gt;
+    Action innovante
+   &lt;/li&gt;
+  &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...63 lines deleted...]
-Accès aux services
+  &lt;ul&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Egalité des chances
 Santé
-Revitalisation
-[...5 lines deleted...]
-      <c r="O133" s="1" t="inlineStr">
+Formation professionnelle
+Lutte contre la précarité
+Emploi</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  BÉNÉFICIAIRES :
+  Thématiques d&amp;#039;intervention :
  &lt;/strong&gt;
- les communes de moins de 6 000 habitants et les groupements de communes du Département pour des
-[...3 lines deleted...]
- Toutes les conditions d&amp;#039;éligibilité sont explicitées pages 6 à 10 du guide des aides aux communes (bouton Plus d&amp;#039;informations).
+ emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Périmètre :
+ &lt;/strong&gt;
+ intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
+ &lt;/strong&gt;
+ modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La mobilisation des partenaires locaux
+ &lt;/strong&gt;
+ afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;intervention de l&amp;#039;Etat
+ &lt;/strong&gt;
+ est souhaitée (des cas spécifiques pourront être examinés au regard de l&amp;#039;intérêt du dossier, la non-participation de l&amp;#039;Etat devra être dument justifiée.)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le caractère structurant du projet :
+ &lt;/strong&gt;
+ échelle d&amp;#039;intervention large, complémentarité avec l&amp;#039;offre existante, mise en réseau avec d&amp;#039;autres actions conduites dans le quartier ou des actions similaires menées sur d&amp;#039;autres territoires. La Région souhaite encourager le développement d&amp;#039;actions identiques de niveau régional sur l&amp;#039;ensemble des 105 quartiers prioritaires et soutenir des actions de niveau local, spécifiques, adaptées à chaque quartier prioritaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le caractère innovant
+ &lt;/strong&gt;
+ de l&amp;#039;action proposée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="X133" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-regional-de-soutien-aux-associations-et-EPCI-en</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Département des Bouches-du-Rhône - Direction de la Vie Locale - Service des communes
-[...5 lines deleted...]
- Téléphone : 04 13 31 39 48
+ Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
+&lt;/p&gt;
+&lt;p&gt;
+ Madame Zeina ASSI,
+&lt;/p&gt;
+&lt;p&gt;
+ Assistante sur le site de Montpellier -
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 67 22 81 61
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : zeina.assi&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Madame Laura MONTY,
+&lt;/p&gt;
+&lt;p&gt;
+ Assistante sur le site de Toulouse
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 61 33 56 19
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : laura.monty&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2020</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="134" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E134" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H134" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I134" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J134" s="1" t="inlineStr">
+      <c r="J85" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26851,7052 +19355,1207 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P134" s="1" t="inlineStr">
+      <c r="P85" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q134" s="1" t="inlineStr">
+      <c r="Q85" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
- &lt;/strong&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T134" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail :
-[...5 lines deleted...]
- &lt;/a&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="135" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...105 lines deleted...]
-      <c r="M135" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Nos voix à ciel ouvert entre Loire et Forêt (Centre-Val de Loire, 2022)
+  Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Montant de la subvention : 5 800 €
-[...2 lines deleted...]
- Ce projet propose une découverte de sa voix au sein de la nature en lien avec celles des autres. Il se déploiera en trois volets:
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  des ateliers chants et des résidences avec l&amp;#039;équipe artistique, l&amp;#039;équipe éducative, les résidents et les jeunes de deux institutions et un réalisateur
-[...5 lines deleted...]
-  un film artistique témoignant de cette aventure en plein nature entre Forêt et Loire. Le répertoire s&amp;#039;étend de la chanson, à l&amp;#039;opéra et au rap.
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
-[...2080 lines deleted...]
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Musée
-[...1815 lines deleted...]
-          <t>Patrimoine et monuments historiques
 Arts plastiques et photographie
-Espace public
-[...570 lines deleted...]
-Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
+Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...1 lines deleted...]
-Attractivité économique
+Appui méthodologique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Industrie
-[...11 lines deleted...]
-      <c r="O159" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R159" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S159" s="1" t="inlineStr">
+      <c r="P86" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T159" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>554</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>40792</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner aux démarches de prévention des risques professionnels portant sur une thématique prioritaire : réalisation d'un diagnostic approfondi et d'un plan d'actions</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 100</t>
+        </is>
+      </c>
+      <c r="J88" s="1" t="inlineStr">
+        <is>
+          <t>L'accompagnement financier est plafonné à 200 000 €</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démarche de prévention, destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail, s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les représentants du personnel. Elle porte sur
+ &lt;strong&gt;
+  la réalisation
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  diagnostic approfondi
+ &lt;/strong&gt;&lt;strong&gt;
+ et l&amp;#039;élaboration d&amp;#039;un plan d&amp;#039;actions&lt;/strong&gt;, elle cible un thème défini comme prioritaire par le FNP. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère prioritaire est déterminé par le service gestionnaire au moment de l&amp;#039;instruction. &lt;/strong&gt; &lt;/p&gt;
+&lt;p&gt;
+ L&lt;strong&gt;es axes prioritaires
+ &lt;/strong&gt;
+ sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Métiers :  &lt;strong&gt;auxiliaire de puériculture ou faisant fonction, aide à domicile, agent technique spécialisé des écoles maternelles (ATSM), policier municipale, les métiers du soin, de l&amp;#039;animation et ceux du tri et de la collecte des déchets. &lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Thématiques : l&lt;strong&gt;a désinsertion professionnelle, les violences externes et les violences sexistes et sexuelles&lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Structures :
+  &lt;strong&gt;
+   toutes les structures d&amp;#039;accueil institutionnalisé pour personnes âgées
+  &lt;/strong&gt;
+  (EHPAD, ULSD...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;Le diagnostic devra porter sur l’ensemble des dimensions liées à la structure et le plan d’actions sur au moins deux risques identifiés et/ou deux métiers. Le plan d’actions doit comprendre plusieurs axes et couvrir prioritairement les champs de prévention primaire et secondaire.&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement du FNP se traduit par un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Santé
+Education et renforcement des compétences
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etre immatriculé CNRACL&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir au moins un agent affilié à la CNRACL&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etre à jour de ses cotisations retraite&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d’un document unique &lt;/span&gt;&lt;span&gt;à jour&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Saisir ou s’engager à saisir les données &lt;/span&gt;&lt;a href="https://www.cnracl.retraites.fr/glossaire#mot854" target="_blank" title="Définition - AT/MP – Nouvelle fenêtre"&gt;AT/MP&lt;/a&gt;&lt;span&gt; (accidents du travail et maladies professionnelles) dans l’outil Prorisq&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas mener de démarche en cours financée par le &lt;/span&gt;&lt;a href="https://www.cnracl.retraites.fr/glossaire#mot611" target="_blank" title="Définition - FNP – Nouvelle fenêtre"&gt;FNP&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Que la démarche sur laquelle porte la demande ne soit pas finalisée&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement&lt;/strong&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X159" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour déposer la demande, connectez vous sur le site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" title="ouvre le site démarche numérique" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>celine.thenieres@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/838d-accompagnement-aux-demarches-de-prevention-de/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>FNP de la CNARCL</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2020</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>40601</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner aux démarches de prévention des risques professionnels portant sur une thématique prioritaire : déploiement d'un plan d'actions</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 100</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>L'accompagnement financier est plafonné à 200 000 €</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démarche de prévention, destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail, s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les représentants du personnel. Elle porte sur le déploiement d&amp;#039;un plan d&amp;#039;actions et cible un thème défini comme prioritaire par le FNP.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère prioritaire est déterminé par le service gestionnaire au moment de l&amp;#039;instruction.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ L&lt;strong&gt;es axes prioritaires
+ &lt;/strong&gt;
+ sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Métiers :
+  &lt;strong&gt;
+   auxiliaire de puériculture et faisant fonction,&lt;/strong&gt; &lt;strong&gt;aides à domicile
+  &lt;/strong&gt;
+  , agents technique spécialisé des écoles maternelles (&lt;strong&gt;ATSEM) &lt;/strong&gt;,
+  &lt;strong&gt;
+   policier municipale,&lt;/strong&gt; &lt;strong&gt;métiers du soin, de l&amp;#039;animation et ceux du tri et de la collecte des déchets &lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Thématiques : &lt;strong&gt;la désinsertion professionnelle, les violences externes et les violences sexistes et sexuelles&lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Structures :
+  &lt;strong&gt;
+   toutes les structures d&amp;#039;accueil institutionnalisé pour personnes âgées
+  &lt;/strong&gt;
+  (EHPAD, ULSD...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le plan d&amp;#039;actions doit couvrir a minima deux risques liés au métier, ou a minima deux métiers pour une thématique, en
+ &lt;strong&gt;
+  incluant une réflexion sur l&amp;#039;organisation collective du travail.
+ &lt;/strong&gt;
+ Si le diagnostic n&amp;#039;a pas fait l&amp;#039;objet d&amp;#039;un accompagnement financier du FNP, ce-dernier s&amp;#039;assurera, lors de l&amp;#039;instruction, que le diagnostic réalisé est conforme à ses attendus, et reviendra le cas échéant, vers le demandeur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement du FNP se traduit par
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière
+ &lt;/strong&gt;
+ basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Santé
+Education et renforcement des compétences
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre immatriculé et à jour de ses cotisations de retraite auprès de la CNRACL
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;au moins un agent affilié à la CNRACL
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;un document unique d&amp;#039;évaluation des risques professionnels à jour
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ne pas mener de démarche en cours bénéficiant du soutien financier du FNP et que la démarche sur laquelle porte la demande ne soit pas finalisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser ou s&amp;#039;engager à l&amp;#039;utilisation du logiciel de saisie des AT/MP Prorisq&lt;/li&gt;&lt;li&gt;Transmettre le diagnostic approfondi réalisé et le plan d&amp;#039;actions&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour déposer la demande, connectez vous au site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" title="ouvre le site démarche numérique" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>celine.thenieres@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ce3-accompagnement-aux-demarches-de-prevention-de/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>FNP de la CNARCL</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>40600</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner aux démarches de prévention des risques professionnels universelles (toutes thématiques)</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50</t>
+        </is>
+      </c>
+      <c r="J90" s="1" t="inlineStr">
+        <is>
+          <t>Plafonnée à 100 000 €</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La démarche de prévention, conduite par une ou plusieurs collectivités, est destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail. &lt;strong&gt;Elle cible un thème donné, un métier ou une structure et s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les instances représentatives du personnel.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La démarche est à l’initiative de l’employeur, selon les besoins qu’il a identifiés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Il appartient à l’employeur de disposer d&amp;#039;un diagnostic au préalable.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;accompagnement du FNP se traduit par un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière destinée
+ &lt;/strong&gt;
+ basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prévention des risques psychosociaux, gestion des transitions professionnelles, amélioration des conditions de travail des agents techniques des collèges, prévention des troubles musculosquelettiques , voici quelques exemples de thématiques de prévention des risques professionnels que le FNP accompagne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre immatriculé et à jour de ses cotisations de retraite auprès de la CNRACL
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;au moins un agent affilié à la CNRACL et avoir un document unique d&amp;#039;évaluation des risques professionnels à jour
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ne pas mener de démarche en cours bénéficiant du soutien financier du FNP et que la démarche sur laquelle porte la demande ne soit pas finalisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser ou s&amp;#039;engager à l&amp;#039;utilisation du logiciel de saisie des AT/MP Prorisq
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;un document unique à jour
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmettre le diagnostic réalisé&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour  déposer la demande, connectez vous au site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>celine.thenieres@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d4df-appel-a-projets-sur-la-prevention-des-risques/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>FNP de la CNARCL</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>391</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Email :
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
- info&amp;#64;collecticity.fr
-[...74 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Toute personne d&amp;#039;au moins 60 ans bénéficiant d&amp;#039;une retraite pour inaptitude.
-[...1830 lines deleted...]
-  Favoriser la participation des usagers et habitants et l&amp;#039;implication de vos services dans la co-construction des solutions innovantes
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N171" s="1" t="inlineStr">
-[...208 lines deleted...]
-      <c r="N172" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -33913,1308 +20572,7147 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>166082</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Services et mobilités en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Le dispositif vise à apporter des réponses nouvelles aux besoins liés :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;A l’amélioration des conditions de vie en montagne des résidents à l’année ou à la saison au travers notamment d’opérations d’aménagement exemplaire intégrant l’habitat (offre de logement diversifiée et performance énergétique des logements neufs ou réhabilités), l’aménagement d’espaces publics et des équipements (commerces et services, dont ceux proposés aux familles), services aux salariés, dont ceux spécifiques à destination des saisonniers, accès à l’emploi et à la formation, etc. ;&lt;/li&gt; 	&lt;li&gt;Aux stratégies et services de mobilité, notamment celle des : derniers kilomètres ; accessibilité aux villages et stations, aux sites touristiques et liaisons régulières ou à la demande avec les villes en vallées, que ce soit des solutions de mobilités multimodales (Pôles d’échange multimodal PEM), douces, à énergie décarbonée ainsi que l’accompagnement des projets d’ascenseurs valléens et des transports collectifs interrégionaux (lignes ferroviaires, …).&lt;/li&gt; 	&lt;li&gt;Aux actions de natures diverses entre communes et intercommunalités, en partenariat avec les acteurs locaux, répondant aux enjeux de : réciprocité ; vallées-villages ou stations (échanges matériels ou immatériels entre collectivités, habitants, entreprises, etc. visant à apporter des ressources, entraides, complémentarités entre territoires en interrelations).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Formation professionnelle
+Equipement public
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>165931</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Proposer un kit de lutte contre les déserts médicaux</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Kit de lutte contre les déserts médicaux</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face à la progression des déserts médicaux, qui n’épargne aujourd’hui aucune région française, l’exécutif régional souhaite renforcer sa politique de santé en s’engageant dans une démarche d’aménagement solidaire des territoires en matière d’accès aux soins qui s’appuie sur le cadre d’intervention du Kit de lutte contre les déserts médicaux.&lt;br /&gt; Ainsi la Région s’engage dans une démarche de soutien auprès des communes et des professionnels de santé à travers une palette de dispositifs, d’aides et d’outils, articulés autour de volets d’intervention complémentaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le soutien aux structures d’exercice coordonné : maisons de santé pluriprofessionnelles régionales ou centre de santé ;&lt;/li&gt; 	&lt;li&gt;L’installation des médecins généralistes en zones sous denses ;&lt;/li&gt; 	&lt;li&gt;L’accueil d’étudiants en médecine générale dans les territoires ;&lt;/li&gt; 	&lt;li&gt;L’hébergement territorial des étudiants en santé ;&lt;/li&gt; 	&lt;li&gt;Le déploiement de la télémédecine et du numérique en santé ;&lt;/li&gt; 	&lt;li&gt;Une meilleure accessibilité aux soins d’urgence.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Selon les volets, le Kit s’adresse aux communes, collectivités territoriales et établissements publics de coopération intercommunale (EPCI), établissements de santé, professionnels de santé libéraux et regroupements de professionnels de santé.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2025</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/kit-deserts-medicaux</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus d’infos : &lt;a href="mailto:kitdesertsmedicaux&amp;#64;maregionsud.fr"&gt;kitdesertsmedicaux&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/kit-de-lutte-contre-les-deserts-medicaux/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>165442</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Développer la Coopération</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>AAP n°4</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="F94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions de coopération permettent de saisir des opportunités de découverte et d&amp;#039;échanges, participant au développement d&amp;#039;un territoire. Le GAL souhaite renforcer sa stratégie territoriale afin de faciliter le transfert de savoir-faire, encourager les pratiques nouvelles et promouvoir le territoire à l&amp;#039;extérieur. Ces objectifs seraient une source de plus-values réciproques pour les territoires souhaitant coopérer. Les projets de coopération devront s&amp;#039;inscrire dans les objectifs définis par le Conseil Régional Centre-Val de Loire lors de l&amp;#039;appel à candidature LEADER. &lt;/p&gt;&lt;p&gt;&lt;em&gt;Afin de répondre à la stratégie du GAL, la fiche action vise à:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l&amp;#039;accès à des services de proximité (santé, mobilité, alimentation, accueil jeunes, services aux personnes âgées etc.) et appuyer l&amp;#039;innovation sociale pour des territoires inclusifs. &lt;/li&gt;&lt;li&gt;Relocaliser et reterritorialiser l&amp;#039;économie.&lt;/li&gt;&lt;li&gt;Atténuer les effets et adapter le territoire face au dérèglement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;FINANCEMENT:&lt;/strong&gt; Deux modalités de financements sont proposées selon l&amp;#039;origine des fonds:&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe réservataire de la Région Centre-Val de Loire de 500 000€:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Territoires limitrophes avec Région CVL: Plafond 10 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération Nationale: Plafond 20 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération transnationale: Plafond 30 000€ FEADER&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe du GAL de 71 500€: Projet de coopération impliquant un GAL de la Région Centre-Val de Loire, ou projet ayant reçu un avis défavorable de la Région Centre-Val de Loire, selon les modalités classiques des appels à projets Leader du GAL. &lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets entrant dans cet appel à projet doivent entrer en adéquation avec un/des objectifs des autres appels à projets du GAL Castelroussin-Valençay. Il vise à soutenir des projets de coopération entre territoires dans une logique de mutualisation, de transfert d&amp;#039;innovation et de développement territorial intégré. &lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin Valençay. Un volet est néanmoins spécifique à la coopération:&lt;/p&gt;&lt;p&gt;&lt;em&gt;Gouvernance et méthodes participatives:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Formation professionnelle
+Tiers-lieux
+Agriculture et agroalimentaire
+Biodiversité
+Attractivité économique
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q94" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES SUR FACTURE :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;&lt;/li&gt;&lt;li&gt;Prestation de services et frais d&amp;#039;honoraires en accompagnement comptable, juridique, et technique nécessaire à la réalisation de l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;&lt;/li&gt;&lt;li&gt;Frais de conception et d&amp;#039;aménagement de stands ;&lt;/li&gt;&lt;li&gt;Frais de communication (encart publicitaire, frais d&amp;#039;impression, affranchissement pour envoi en nombre, conception de supports de communication), de promotion, d&amp;#039;information (guide, film, site internet...) ;&lt;/li&gt;&lt;li&gt;Acquisition de matériel/outillage industriel, mobilier, fournitures (hors acquisition d&amp;#039;occasion et hors investissement agricole) ;&lt;/li&gt;&lt;li&gt;Investissement immatériel (logiciels et brevets) ;&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;&lt;/li&gt;&lt;li&gt;Location de biens meubles ou immeubles ;&lt;/li&gt;&lt;li&gt;Véhicule en lien direct avec le projet (maximum 1 par opération) et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention et dans le périmètre éligible au programme LEADER.&lt;/li&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES DE PERSONNEL:&lt;br /&gt;&lt;/strong&gt;• Frais de personnels ou bénévoles nécessaires à la réalisation de l&amp;#039;opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires, un justificatif de temps de travail sera demandé) ;&lt;br /&gt;• Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;&lt;br /&gt;• Notes de frais des personnels ou bénévoles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D&amp;#039;ÉLIGIBILITÉ:&lt;br /&gt;&lt;/strong&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;• Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;Le financement s&amp;#039;effectue selon la règle suivante: 1€ de fonds publics hors FEADER donne 4€ de FEADER. Aucun autofinancement n&amp;#039;est exigé. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide avant son début d&amp;#039;exécution. Tout commencement d&amp;#039;exécution d&amp;#039;une dépense avant l&amp;#039;accusé de réception de la demande d&amp;#039;aide remet en cause l&amp;#039;éligibilité de cette dépense.&lt;br /&gt;Par « commencement d&amp;#039;exécution de l&amp;#039;opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d&amp;#039;un devis, d&amp;#039;un bon de commande, notification d&amp;#039;un marché public, paiement d&amp;#039;un acompte, d&amp;#039;une facture etc.).&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin-Valençay.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.payscastelroussin.fr/</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thibault MOURIER&lt;br /&gt;Gestionnaire / Animateur&lt;br /&gt;Tél : 02.34.68.04.70&lt;br /&gt;Courriel : &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/leader&amp;#64;payscastelroussin.fr" target="_self"&gt;leader&amp;#64;payscastelroussin.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Marlène HODEE&lt;/p&gt;&lt;p&gt;Animatrice LEADER&lt;/p&gt;&lt;p&gt;Tel: 02.54.00.35.33&lt;/p&gt;&lt;p&gt;Courriel: leader&amp;#64;paysvalencayenberry.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>leader@payscastelroussin.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>165521</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>165519</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences régionales de santé (ARS)</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé
+humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
+services écosystémiques indispensables à notre survie : production d’oxygène,
+régulation des températures, production d’aliments ou encore disponibilité de
+la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
+des êtres humains, et il est indispensable de les penser ensemble et non
+séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
+en intégrant les domaines entre eux, et en surveillant et réduisant les
+pressions des activités humaines sur les écosystèmes. L’adoption de cette
+approche permet d’identifier des solutions répondant à la fois à des enjeux
+environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
+d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
+professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
+les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
+titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
+structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Sols
+Espaces verts
+Espace public
+Friche
+Transition énergétique
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>165518</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
+vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
+ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
+fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
+défis comme celui de la préservation et de la restauration de la biodiversité.
+La manière dont le paysage est perçu va en effet grandement impacter la manière
+dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
+paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
+adopte une vision systémique du paysage, intégrant à la fois des objectifs
+sociaux, économiques et environnementaux, afin de rassembler les acteurs du
+territoire autour d’une vision partagée du paysage, pour finalement mettre en
+place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
+entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
+adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
+flore, fonge et usages), en tendant vers une intervention moindre et la libre
+évolution de la végétation, favorisant l’apparition d’habitats et de ressources
+alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
+perception du paysage en tant qu’entité vivante, et non plus un élément
+adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
+pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
+l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
+peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Forêts
+Montagne
+Espaces verts
+Friche
+Accès aux services
+Santé
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>165516</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de
+pouvoir établir une stratégie de préservation de la biodiversité de son
+territoire et de prioriser les actions, il est indispensable de connaître ledit
+territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
+enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
+leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
+territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
+de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
+d’un territoire peut prendre plusieurs formes et mettre en avant divers
+paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
+la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
+le territoire, ainsi que des milieux et des continuités écologiques,
+d’identifier et hiérarchiser les actions de préservation de cette biodiversité
+locale ; il est essentiel que ces
+inventaires s’appuient sur les partenaires locaux pour créer une synergie et
+une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
+de vulnérabilité reprend les spécificités du territoire, en termes notamment de
+risques face aux effets du changement climatique, afin d’établir une stratégie
+d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
+types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
+sociaux, économiques, culturels, politiques et territoriaux, permettant de
+croiser de multiples enjeux et d’orienter les politiques publiques locales de
+manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Enfin, il donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple
+inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
+(Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P100" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q100" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>165321</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Développer des compétences psychosociales (CPS) au service de l’estime de soi chez l’enfant / le jeune [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>CPS-Enfants</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;​​Durée : 14 heures de formation découpées comme suit : &lt;/strong&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​6h en présence (possible en 2 x 3h) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Puis 2 cycles d’accompagnement de 4h chacun (soit 8h) composé d’une réunion de lancement de 1h30, d’un accompagnement selon besoin d’1 et d’une réunion de retour d’expérience d’1h30 &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;&lt;span&gt;:  &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Identifier les leviers du renforcement de l’estime de soi chez l’enfant / le jeune &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Mener des actions favorables au renforcement de l’estime de soi au vu de son contexte professionnel &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Repérer les éléments de la posture du professionnel de l’éducation favorables au renforcement de l’estime de soi &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Descriptif &lt;/strong&gt;&lt;span&gt;: &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Définition des notions d’estime de soi et de compétences psychosociales &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Découverte, analyse et appropriation d’actions pouvant être mobilisées dans son contexte professionnel pour renforcer l’estime de soi &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Temps de réflexions pour mettre en évidence l’effet de la posture du professionnel de l’éducation sur l’estime des publics dont il a la charge &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Modalités &lt;/strong&gt;&lt;span&gt;: &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Présentation d’apports théoriques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Expérimentations &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Réflexion individuelle et collective (dont ateliers d’échanges de pratique) &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Amélioration du climat pour les temps d’accueil périscolaire &lt;/p&gt;&lt;p&gt;​Travail conjoint cohérent entre ATSEM et enseignants &lt;/p&gt;&lt;p&gt;​Cohérence et continuité des temps de l’enfant​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public cible : ​​Personnels des collectivités en relation avec des mineurs​.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-developper-des-competences-psychosociales-cps-au-service-de-lestime-de-soi-chez-lenfant-le-jeune/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>165319</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Développer des compétences psychosociales (CPS) au service de relations professionnelles de qualité [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>CPS-Adultes</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 25 Besançon</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Deux modules de formation sont proposés. Ils sont dissociables.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Module 1 : Vers le
+développement des compétences émotionnelles et cognitives&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Durée : 3 x 3h&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Identifier le cadre et les enjeux des
+compétences psychosociales&lt;/li&gt;&lt;li&gt;Mobiliser des outils et des méthodes pour renforcer
+ses compétences émotionnelles et cognitives&lt;/li&gt;&lt;li&gt;Repérer les situations professionnelles qui
+requièrent la mobilisation de CPS au service de la qualité de la relation&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Descriptif &lt;/strong&gt;&lt;span&gt;:&lt;/span&gt;&lt;/p&gt;&lt;/strong&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Introduction générale présentant le cadre et les
+enjeux des compétences psychosociales&lt;/li&gt;&lt;li&gt;Travail autour des compétences émotionnelles
+(identifier, comprendre, exprimer, réguler ses émotions et gérer son stress) et
+de compétences cognitives (ex : avoir conscience de soi)&lt;/li&gt;&lt;li&gt;Temps de réflexions pour mettre en évidence
+l’importance de mobiliser ses propres CPS pour favoriser des relations de
+qualité avec autrui&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Présentation d’apports théoriques&lt;/li&gt;&lt;li&gt;Expérimentations&lt;/li&gt;&lt;li&gt;Réflexion individuelle et collective (dont ateliers
+d’échanges de pratique)&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Module 2 :  Sensibilisation
+à la communication au service d’une relation de qualité&lt;/strong&gt;&lt;p&gt;Durée : 2 x 3h&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;: &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Repérer des habitudes qui font obstacles à la
+communication&lt;/li&gt;&lt;li&gt;Identifier des modalités d’interactions
+favorables à une communication constructive&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Descriptif &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en évidence d’obstacles à la communication
+et de leviers possibles&lt;/li&gt;&lt;li&gt;Exploration et analyse de modalités
+d’interaction favorables à une relation de qualité dans le cadre de situations
+professionnelles&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Présentation d’apports théoriques&lt;/li&gt;&lt;li&gt;Expérimentations&lt;/li&gt;&lt;li&gt;Réflexion individuelle et
+collective (dont ateliers d’échanges de pratique)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amélioration du climat d’équipe&lt;/li&gt;&lt;li&gt;Bien-être au travail&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public cible : Personnels des
+ collectivités en relation avec des mineurs&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier
+ Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-developper-des-competences-psychosociales-cps-au-service-de-relations-professionnelles-de-qualite/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>164949</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Développer des services à la population et contribuer à un territoire inclusif en milieu rural</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>AAP n°1.2</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La stratégie du GAL spécifique à cet appel à projets - &lt;strong&gt;« Développer des services à la population et contribuer à un territoire inclusif en milieu rural »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;La stratégie de la fiche action n°1 du programme LEADER du GAL Castelroussin-Valençay vise à :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;• Soutenir la création ou le maintien de services de proximité essentiels.&lt;/p&gt;&lt;p&gt;• Promouvoir les mobilités et faciliter les déplacements durables.&lt;/p&gt;&lt;p&gt;• Participer au développement d’un territoire inclusif en matière de santé.&lt;/p&gt;&lt;p&gt;• Faciliter l’accès à la culture et les loisirs pour tous les habitants du territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations éligibles&lt;/p&gt;&lt;p&gt;Lors de l’élaboration du dossier de candidature LEADER, la liste d’opérations suivantes avaient été retenues :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe de soutien à la création ou au maintien de services de proximité essentiels:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions dans le domaine de la petite enfance et de l’enfance.&lt;/p&gt;&lt;p&gt;• Actions de création et de soutien de lieux multi-commerces et multi-services.&lt;/p&gt;&lt;p&gt;• Actions de développement d’une offre mobile pour les territoires les plus éloignés.&lt;/p&gt;&lt;p&gt;• Actions permettant l’accès aux services de proximité.&lt;/p&gt;&lt;p&gt;• Actions culturelles et ou sportives.&lt;/p&gt;&lt;p&gt;• Soutien à l’innovation en termes de lieux partagés et de nouveaux services d’accueil (locaux partagés,autogestion...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Promouvoir les mobilités et faciliter les déplacements durables :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives innovantes pour améliorer la mobilité de la population, notamment des jeunes et des personnes âgées (ex : minibus électrique dédié aux transports des personnes âgées vers les zones de commerces, covoiturage pour les jeunes, auto partage, pédibus, cheminement utilitaire, création de pistes cyclables...).&lt;/p&gt;&lt;p&gt;• Actions de communication sur les outils/projets existants ou à venir (transport à la demande par exemple...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Participer au développement d’un territoire inclusif en matière sociale et de santé :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions d’information et de sensibilisation permettant l’intégration et la mobilisation des habitants et de tous les acteurs aux problématiques d’un territoire inclusif.&lt;/p&gt;&lt;p&gt;• Initiatives innovantes de prévention santé notamment en lien avec les Contrats locaux de santé du Pays (exemple &amp;#61; théâtre éducatif et inclusif, programme de démocratie participative en santé, etc.).&lt;/p&gt;&lt;p&gt;• Actions innovantes et expérimentales visant à renforcer l’offre du territoire du GAL en matière sanitaire et sociale (exemple : Bus médical, maisons de santé, lieux intergénérationnels, actions liées au développement de la silver économie, ateliers de cuisine pour une alimentation de qualité pour des publics diversifiés (bénéficiaires de l’aide alimentaire, publics scolaires), etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Faciliter l’accès à la culture et les loisirs pour tous les habitants du territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions innovantes de valorisation et évènementiels culturels et/ou sportifs sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;• Soutien à des actions de communication des évènementiels culturels et/ou sportifs. Ex : soutien à des animations itinérantes (lecture, animations de loisirs ou culturelles, spectacles dans les villages, donner de la lisibilité par une publication adaptée...).&lt;/p&gt;&lt;p&gt;• Soutien à la mise en place d’actions pour tous (politique tarifaire, politique culturelle intergénérationnelle...).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Accès aux services
+Santé
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P104" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="Q104" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; &lt;strong&gt;Bénéficiaires éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Associations loi 1901, agréées, étrangères.&lt;/p&gt;&lt;p&gt;• Collectivités territoriales (communes, EPCI,...).&lt;/p&gt;&lt;p&gt;• Établissements publics, dont les chambres consulaires.&lt;/p&gt;&lt;p&gt;• Micro entreprises, TPE, PME, groupements d’entreprises (qui restent des PME).&lt;/p&gt;&lt;p&gt;• Syndicats professionnels ou interprofessionnels (salariés et patronaux) .&lt;/p&gt;&lt;p&gt;• Offices de tourisme.&lt;/p&gt;&lt;p&gt;• Sociétés agricoles, exploitants agricoles et groupements d’agriculteurs (études uniquement).&lt;/p&gt;&lt;p&gt;• Organismes de formation avec numéro d’agrément.&lt;/p&gt;&lt;p&gt;• Organismes d’enseignement.&lt;/p&gt;&lt;p&gt;• Fondations.&lt;/p&gt;&lt;p&gt;• Établissements privés à but non lucratif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Autres conditions d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D’ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d’aide publique. Au moment du paiement, le montant d’aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;/p&gt;&lt;p&gt;• Plafond maximum de dépenses publiques pour les projets d’investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;• Plafond maximum d’attribution d’une aide Leader sur le territoire du GAL Castelroussin-Valençay : 80 000 €&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention :&lt;/strong&gt; les dépenses éligibles sont déterminées lors de l’instruction.&lt;/p&gt;&lt;p&gt;Le seuil est donc vérifié à cette étape et non lors du dépôt de dossier.&lt;/p&gt;&lt;p&gt;Le seuil est vérifié à nouveau lors de la demande de paiement.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense. Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, l&amp;#039;investissement doit être réalisé sur le périmètre du GAL Castelroussin-Valençay (hors projet de coopération); À noter : possibilité de mise en place d&amp;#039;actions hors périmètre du GAL à condition que les bénéfices resurgissent sur le territoire de celui-ci.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;DÉPENSES ÉLIGIBLES SUR FACTURE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;•    Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;
+ &lt;br /&gt;
+ •    Prestation de services et frais d&amp;#039;honoraires en accompagnement 
+comptable, juridique, et technique nécessaire à la réalisation de 
+l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;
+ &lt;br /&gt;
+ •    Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;
+ &lt;br /&gt;
+ •    Frais de conception et d&amp;#039;aménagement de stands ;
+ &lt;br /&gt;
+ •    Frais de communication (encart publicitaire, frais d&amp;#039;impression, 
+affranchissement pour envoi en nombre, conception de supports de 
+communication), de promotion, d&amp;#039;information (guide, film, site 
+internet...) ;
+ &lt;br /&gt;
+ •    Acquisition de matériel/outillage industriel, mobilier, 
+fournitures (hors acquisition d&amp;#039;occasion et hors investissement 
+agricole) ;
+ &lt;br /&gt;
+ •    Investissement immatériel (logiciels et brevets) ;
+ &lt;br /&gt;
+ •    Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;
+ &lt;br /&gt;
+ •    Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;
+ &lt;br /&gt;
+ •    Location de biens meubles ou immeubles ;
+ &lt;br /&gt;
+ •    Véhicule en lien direct avec le projet (maximum 1 par opération) 
+et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention
+ et dans le périmètre éligible au programme LEADER.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ DÉPENSES ÉLIGIBLES DE PERSONNEL
+ :&lt;/p&gt;&lt;p&gt;
+ •    Frais de personnels nécessaires à la réalisation de l&amp;#039;opération et
+ comportant un lien démontré avec celle-ci (salaires, charges liées et 
+traitements accessoires, un justificatif de temps de travail sera 
+demandé) ;
+ &lt;br /&gt;
+ •    Coûts indirects selon un taux forfaitaire de 15 % des frais de 
+personnels directs éligibles (option de coûts simplifiés (OCS) 
+conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux 
+plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 
+2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;
+ &lt;br /&gt;
+ •    Notes de frais des personnels ou bénévoles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.payscastelroussin.fr/actions/leader.html</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Marlène HODEE&lt;br /&gt;Animatrice LEADER&lt;br /&gt;Tél : 02.54.00.35.33&lt;br /&gt;Courriel : leader&amp;#64;paysvalençayenberry.com&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>leader@payscastelroussin.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-services-a-la-population-et-contribuer-a-un-territoire-inclusif-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>164845</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la Prévention et Actions en Région Nouvelle-Aquitaine (PREVA'NA) : "Faire de la Nouvelle-Aquitaine un territoire de bonne santé"</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Prévention et Actions en Région Nouvelle-Aquitaine (PREVA&amp;apos;NA) : &amp;quot;Faire de la Nouvelle-Aquitaine un territoire de bonne santé&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet AMI vise à soutenir des actions structurantes en matière de prévention et de promotion de la santé en misant sur l&amp;#039;activité physique, en s&amp;#039;adressant principalement aux jeunes (16-25 ans). &lt;/p&gt;&lt;p&gt;Priorité 1 : Développer des actions structurantes et innovantes en matière de prévention et de promotion de la santé misant sur l&amp;#039;activité physique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; En soutenant des structures régionales et des opérateurs professionnels identifiés comme chefs de file dans la mise en place d&amp;#039;actions préventives structurantes sur les enjeux de l&amp;#039;activité physique des jeunes. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; En favorisant l&amp;#039;émergence de projets structurants locaux &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Priorité 2 : « Tu bouges t&amp;#039;es bien ! » :
+Faciliter l&amp;#039;accès des jeunes à l&amp;#039;activité physique, en ciblant les plus éloignés de la pratique afin de diminuer leur sédentarité.&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>La Région interviendra sur les dépenses éligibles pendant 2 ans maximum à hauteur de :
+Priorité 1 :
+	30% maximum pour les projets à dimension régionale.
+	20% maximum pour des projets structurants locaux.
+Priorité 2 :
+	60% maximum pour les projets situés dans les territoires les plus éloignés dans une démarche de réduction des inégalités.</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q105" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes, implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les établissements scolaires et notamment les lycées publics et privés, les lycées professionnels et les lycées agricoles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;Association Régionale des Missions Locales (ARML) et les missions locales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les CFA.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Maisons Familiales et Rurales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements de santé publics et privés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Collectivités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Organismes de formation ne sont pas concernés.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;1 seul projet éligible par structure.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets proposés devront obligatoirement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Cibler les jeunes et notamment les lycéens, les apprentis et les jeunes suivis en Mission Locale dans leur milieu de vie, leur entourage et/ou leur environnement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer des actions adaptées, c&amp;#039;est-à-dire stimulantes, amusantes basées sur la notion de plaisir, de collectif et de solidarité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place des actions concernant l&amp;#039;activité physique où les jeunes ont « droit au chapitre» dans un processus d&amp;#039;émancipation par lequel le pouvoir est donné à un individu, pour faire face à des évènements (choix, autonomie dans les pratiques, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Privilégier des projets non compétitifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une fiche de pratiques coordonnées permettant la reproduction et/ou l&amp;#039;essaimage des actions sur d&amp;#039;autres territoires de la région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place un volet évaluatif tout au long du projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-faire-de-la-nouvelle-aquitaine-un</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt; Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante :
+contactaapprevana&amp;#64;nouvelle-aquitaine.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-2024-2028-faire-de-la-nouvelle-aquitaine-un-territoire-de-bonne-sante-1/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>165115</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’accès aux soins dans les zones sous denses</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’accès aux soins dans les zones sous denses</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mener à bien un projet visant à améliorer les réponses aux besoins de la population en matière de santé, de soins de premiers recours et de premiers secours ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 300 000 €.&lt;/strong&gt;&lt;/p&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Une collectivité ou groupement de communes ; leurs SPL (Sociétés Publiques Locales) ou les SEM (Sociétés d’Economie Mixte) dans le cadre d’un bail emphytéotique avec la collectivité d’implantation&lt;/li&gt;
+&lt;li&gt;Une association Loi 1901, Loi 1905 ou Loi 1908 (sans but lucratif)&lt;/li&gt;
+&lt;li&gt;Un établissements de santé public et privé à but non lucratif&lt;/li&gt;
+&lt;li&gt;Un regroupement de professionnels de santé, qui peuvent être libéraux ou salariés, médicaux ou paramédicaux : Société Civile Immobilière, Société Interprofessionnelle de Soins Ambulatoires, association, Communauté Professionnelle Territoriale de Santé, Equipe de Soins Primaires, etc.&lt;/li&gt;
+&lt;li&gt;Un professionnel de santé référencé dans l’annuaire de l’Assurance Maladie.&lt;/li&gt;
+&lt;li&gt;Un bailleur public ou privé sous réserve qu’il réponde à un intérêt public défini avec les autres co financeurs.&lt;/li&gt;
+&lt;li&gt;Une mutualité, une fondation, un régime de sécurité sociale, une société coopérative d’intérêt collectif.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Et&lt;strong&gt; si votre projet concerne notamment&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;La création, rénovation et extension de Maisons de Santé Pluri professionnelles (MSP)&lt;/li&gt;
+&lt;li&gt;La création, rénovation et extension de Centres de Santé (CDS)&lt;/li&gt;
+&lt;li&gt;L’acquisition d’équipement médical mutualisé ou non entre plusieurs professionnels de santé intervenant dans une même structure.&lt;/li&gt;
+&lt;li&gt;L’acquisition de vecteurs mobiles contribuant à la mise en œuvre de projets de promotion de la santé voire de soins, etc.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;&lt;strong&gt;L’aide couvre exclusivement la dépense d’investissement avec un taux d’intervention plafonné à 50% des dépense éligibles.&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;L’aide est plafonnée selon le tableau de &lt;a href="https://www.grandest.fr/wp-content/uploads/2024/07/presentation-des-aides-2024-1.pdf"&gt;présentation des aides&lt;/a&gt; 2024&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches. Puis déposez votre demande en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Santé
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/acces-soins-zones-sous-denses/</t>
+        </is>
+      </c>
+      <c r="W106" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0287/depot/simple</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En fonction de votre département voici votre interlocuteur :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour l’Aube et les Ardennes : Sandrine Poittevin – Tel : 03 26 70 66 61 ou 07 88 80 59 14 – sandrine.poittevin&amp;#64;grandest.fr&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Marne et la Haute-Marne : Patricia Larcier – Tel : 03 26 70 78 04 – patricia.larcier&amp;#64;grandest.fr&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Meuse et les Vosges : Tiphaine Gambini – Tel : 03 87 33 64 54 – tiphaine.gambini&amp;#64;grandest.fr&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Meurthe-et-Moselle et la Moselle : Sophie Charpentier – Tel : 03 87 61 66 93 – sophie.charpentier&amp;#64;grandest.fr&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Collectivité Européenne d’Alsace : Emma Bordes  – Tel : 03 88 15 39 63 – emma.bordes&amp;#64;grandest.fr&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-lacces-aux-soins-dans-les-zones-sous-denses/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>164285</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services à la population</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;1.1     
+Renforcer l’offre
+de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
+Améliorer l’accès
+aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
+Faciliter les
+déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
+Créer des services
+de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
+Renforcer la
+cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
+Promouvoir les
+atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
+initiatives contribuant au lien social, l’interconnaissance et   l’implication
+des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
+Adapter l’offre de
+logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
+les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
+modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
+etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
+transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
+etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Equipement public
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q107" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
+ce projet porte sur un équipement, seules les opérations présentant un
+financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
+97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD107" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>164274</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Créer des services autonomie à domicile aide et soins (SAD mixte)</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>AMI &amp;#8211; Accompagnement à la création de service autonomie à domicile aide et soin (SAD mixte)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Nature de l&amp;#039;aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’Agence régionale de santé Normandie et les conseils départementaux souhaitent accélérer l’évolution et la transformation des services de soins infirmiers à domicile (SSIAD) en soutenant les rapprochements avec les services d’aide et d’accompagnement à domicile (SAAD) existants afin de créer des services autonomie à domicile aide et soins dès 2024.&lt;/p&gt;&lt;p&gt;Cet AMI permet de répondre à deux objectifs non cumulables :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Volet 1 : La création de service autonomie à domicile aide et soin (SAD « mixte ») par transformation de l’offre existante&lt;/li&gt;&lt;li&gt;Volet 2 : Le besoin d’une expertise à la création de service autonomie à domicile aide et soin (SAD « mixte ») par transformation de l’offre existante&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Comment bénéficier de l&amp;#039;aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets seront étudiés par des instructeurs désignés au sein de l’ARS de Normandie et du Conseil Départemental :&lt;/p&gt;&lt;p&gt;Sur le volet 1 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans le délai d’un mois à compter de la réception du dossier, le dossier est réputé complet si les autorités compétences n’ont pas fait connaitre la liste des pièces manquantes ou incomplètes ;&lt;/li&gt;&lt;li&gt;A la réception du dossier, l’Agence régionale de santé et le Conseil départemental ont 6 mois pour instruire et répondre à la demande des gestionnaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sur le volet 2 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans le délai d’un mois, à compter de la date limite de dépôt des dossiers, les autorités compétentes feront connaître au demandeur la suite donnée au besoin d’expertise et d’appui à la création de SAD mixte.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CALENDRIER PREVISIONNEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Publication de l’avis d’appel à candidatures - 28 janvier 2025&lt;/li&gt;&lt;li&gt;Date limite de dépôt des dossiers volet 1 - 16 mai 2025&lt;/li&gt;&lt;li&gt;Date butoir de mise en œuvre du projet volet 1 - 31 décembre 2025&lt;/li&gt;&lt;li&gt;Date limite de dépôt des dossiers volet 2 - 7 mars 2025&lt;/li&gt;&lt;li&gt;Date butoir de démarrage de l’appui volet 2 - 30 avril 2025&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Santé</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Nature des projets éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’Agence régionale de santé Normandie et les conseils départementaux souhaitent accélérer l’évolution et la transformation des services de soins infirmiers à domicile (SSIAD) en soutenant les rapprochements avec les services d’aide et d’accompagnement à domicile (SAAD) existants afin de créer des services autonomie à domicile aide et soins dès 2024.&lt;/p&gt;&lt;p&gt;Sur le volet 1 : l’appel à manifestation d’intérêt vise à faciliter la création de SAD mixte par transformation de l’offre existante et soutenir si besoin, les projets de rapprochement sur les territoires répondant aux orientations stratégiques régionales et départementales de l’Agence régionale de santé Normandie et du conseil départemental ;&lt;/p&gt;&lt;p&gt;Sur le volet 2 : l’appel à manifestation d’intérêt vise à accompagner les structures ayant besoin d’une expertise notamment sur le modèle juridique et ses impacts et/ou d’un appui méthodologique à la création de SAD mixte par transformation de l’offre existante.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conditions d&amp;#039;éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets pouvant être étudiés sont ceux qui répondent aux obligations suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une entité juridique unique porteur de l’autorisation de SAD mixte&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Et&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un territoire unique d’intervention pour les activités d’aide et de soins&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Par ailleurs, afin de répondre aux obligations du Décret, les projets pourront dans le cadre de cet appel à manifestation d’intérêt, solliciter :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une demande de modification du périmètre d’intervention soins et aide notamment pour répondre à l’obligation de territoire unique d’intervention ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Et/ou&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une extension de la capacité des places de soin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets de SAD mixte doivent également répondre au moment du dépôt du dossier, au cahier des charges définissant les conditions techniques minimales d’organisation et de fonctionnement des services autonomie à domicile mentionnés à l’article L313-1-3 du CASF.&lt;/p&gt;&lt;p&gt;L’envoi des dossiers devra se faire impérativement sous format dématérialisé, au plus tard pour le volet 1, le 16 mai 2025 et pour le volet 2, le 7 mars 2025 délai de rigueur, par mail aux adresses suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;ARS : ars-normandie-appelprojet-medsoc&amp;#64;ars.sante.fr&lt;/li&gt;&lt;li&gt;CD 50 : mda-sapto&amp;#64;manche.fr&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/ami-accompagnement-a-la-creation-de-service-autonomie-a-domicile-aide-et-soin-sad-mixte/</t>
+        </is>
+      </c>
+      <c r="W108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ARS : &lt;a href="mailto:ars-normandie-appelprojet-medsoc&amp;#64;ars.sante.fr" target="_self"&gt;ars-normandie-appelprojet-medsoc&amp;#64;ars.sante.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;CD 50 : &lt;a href="mailto:mda-sapto&amp;#64;manche.fr" target="_self"&gt;mda-sapto&amp;#64;manche.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ami-8211-accompagnement-a-la-creation-de-service-autonomie-a-domicile-aide-et-soin-sad-mixte/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2025</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>163815</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Programme Leader du GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Communauté Coeur de Beauce
+Pays Dunois</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Personnes âgées
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-dunois.fr/</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>secretaire@pays-dunois.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DUNOIS</t>
+        </is>
+      </c>
+      <c r="AD109" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>163792</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et valoriser des espèces et des espaces naturels</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;A travers 
+son Schéma Départemental des Espaces Naturels (SDEN) le Département des Pyrénées Orientales a 
+identifié un réseau d’une centaine d’espaces naturels protégés, ou non, 
+par la réglementation, permettant de cibler les écosystèmes et enjeux 
+prioritaires. Cette démarche de conservation de la nature s’inscrit 
+également en faveur de certaines espèces de faune et de flore 
+emblématique du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de l’aide défini selon le type de projet au cas par cas.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département intervient pour soutenir des projets permettant de valoriser les atouts du territoire au
+ niveau écologique et du paysage. &lt;/p&gt;&lt;p&gt;→ Améliorer la connaissance, 
+restaurer des milieux naturels, reconnecter des corridors écologiques, 
+pérenniser à long terme la qualité des écosystèmes par des équipements 
+adaptés et une gestion différenciée de l’espace. &lt;/p&gt;&lt;p&gt;Les opérations doivent 
+également permettre une ouverture au public pour faciliter la découverte
+ du patrimoine naturel.&lt;/p&gt;&lt;p&gt;Les projets doivent cibler les espèces et des milieux naturels prioritaires du SDEN, selon 5 orientations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Inventaires et études (plan de gestion…)&lt;/li&gt;&lt;li&gt;Animation et acquisitions foncières (vieilles forêts, zones humides…)&lt;/li&gt;&lt;li&gt;Travaux de restauration (reconstitution de mares, de corridors écologiques)&lt;/li&gt;&lt;li&gt;Aménagement à des fins de protection (infrastructures écologiques, équipement et matériel, accueil du public dans le 
+respect du milieu)&lt;/li&gt;&lt;li&gt;Gestion d’espaces naturels (ouverture de milieux…)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Foncier
+Santé
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aides ouvertes aux communes, EPCI, associations de préservation de l’environnement, syndicats mixtes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Pyrénées-Orientales</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://portail-collectivites66.fr/aap/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable Mission Biodiversité&lt;/p&gt;&lt;p&gt;Département des Pyrénées Orientales&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>vanessa.amiel@cd66.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Département des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>164103</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  9</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q111" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD111" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>163743</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'accès aux soins</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l&amp;apos;accès aux soins</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>Cet AMI vise à favoriser l&amp;#039;équité et l&amp;#039;égalité d&amp;#039;accès aux soins et aux soignants sur tous les territoires de Nouvelle-Aquitaine. Volet 1 : Innover en matière d&amp;#039;organisations et de pratiques collaboratives en santé dans les territoires.
+	Volet 2 : Accompagner le déploiement des solutions numériques de santé sur les territoires.
+	Volet 3 : Permettre la création d&amp;#039;Hébergements Territoriaux des Étudiants en Santé (HTES).</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dans le cadre du projet proposé, les dépenses éligibles sont les suivantes : &lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Frais de personnels hors temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées au développement ou à l&amp;#039;achat d&amp;#039;outils immatériels ou matériels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts d&amp;#039;intégration des outils numériques et de développements techniques,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées à l&amp;#039;évaluation du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts des services de consultants ou prestataires, utilisés exclusivement pour le projet (ex : test d&amp;#039;usages),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Charges de communication dans la limite de 10 % des dépenses éligibles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Frais généraux supplémentaires et autres frais d&amp;#039;exploitation supportés directement du fait du projet (fournitures, frais de déplacements, télécommunications…) dans une limite de 20 % maximum des frais de personnel. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les coûts non éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bâti, immobilier et mobilier, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les demandes de formation professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets portant sur l&amp;#039;accompagnement individuel ou collectif d&amp;#039;une pathologie donnée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions d&amp;#039;information tels que les forums et les cours théoriques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Tous les travaux de réhabilitation liés au projet d&amp;#039;hébergement y compris les maîtrises d’œuvre, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats d&amp;#039;équipements mobiliers et immobiliers. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ne sont pas éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les coûts relatifs à l&amp;#039;acquisition,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les frais de fonctionnement. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q112" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sociétés Interprofessionnelles de Soins Ambulatoires (SISA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communautés Professionnelles Territoriales de Santé (CPTS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipes de Soins Primaires (ESP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plateformes Territoriales d&amp;#039;Appui (PTA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Unions professionnelles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pôles de Santé Pluridisciplinaires (PSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maisons de Santé Pluridisciplinaires (MSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Centres de santé (CDS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations d&amp;#039;aidants,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations représentant les usagers,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupements de Coopération Sanitaires (GCS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements, en collaboration avec un groupement territorial de professionnels de santé,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises, dans le cadre d&amp;#039;un partenariat avec un groupement de professionnels de santé du territoire. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé : SISA, CPTS, ESP, PTA, MSP, GCS,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bailleurs sociaux, entreprises, Société d&amp;#039;Economie Mixte (SEM), coopératives ou fondations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures privées (SCI). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/faciliter-lacces-aux-soins</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt;Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : amiaitasspriorite1&amp;#64;nouvelle-aquitaine.fr  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-lacces-aux-soins/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>163280</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'attractivité du territoire en dynamisant l'offre de services et le cadre de vie</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat cherche activement à renforcer son attrait et sa compétitivité en améliorant son cadre de vie et en dynamisant son offre de services.&lt;br /&gt;Maintenir la qualité de vie des habitants et accueillir les nouveaux arrivants nécessitent une offre et un maillage territorial solides en termes de services et d&amp;#039;équipements. Actuellement, l&amp;#039;organisation territoriale est principalement centralisée autour de Vitry-le-François. Il est donc crucial d&amp;#039;accompagner les collectivités et les acteurs privés pour développer ou maintenir un premier niveau de services marchands et non marchands (dans la sphère de l’économie sociale et solidaire), en particulier dans les bourgs relais, tout en facilitant leur accès. L&amp;#039;objectif est d&amp;#039;éviter que les habitants soient contraints de se déplacer systématiquement vers les territoires voisins, tels que Châlons-en-Champagne et Saint-Dizier.&lt;br /&gt;Un autre enjeu majeur concerne le domaine de la santé. Le Pays vitryat est confronté à un déficit de médecins généralistes et spécialistes, ainsi qu&amp;#039;à la menace de désertification médicale. Afin de remédier à cette situation, il est essentiel de créer des conditions favorables à l&amp;#039;installation de nouveaux praticiens de santé. Cela passe par le développement d&amp;#039;infrastructures telles que des maisons médicales ou des cabinets mutualisés, ainsi que par le soutien aux collectivités et aux associations de médecins dans leurs efforts de recrutement.&lt;br /&gt;Par ailleurs, pour renforcer l&amp;#039;attractivité résidentielle, il est important de proposer une offre sportive, culturelle et de loisirs attrayante.&lt;br /&gt;En mettant en oeuvre ces actions combinées, le Pays vitryat vise à créer un territoire attractif, dynamique et durable, capable d&amp;#039;attirer de nouveaux résidents, visiteurs et investisseurs, tout en offrant une qualité de vie élevée à ses habitants.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Développer la destination Pays Vitryat (destination résidentielle et touristique)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- L’augmentation du nombre et l’amélioration de la qualité des services à la population&lt;br /&gt;- L’installation de praticiens de santé sur le territoire&lt;br /&gt;- L’augmentation et/ou amélioration des pratiques sportives et culturelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;LEADER offre une valeur significative dans la présente fiche action. Un aspect essentiel de cette initiative est le renforcement du partenariat entre les acteurs publics et privés dans le domaine des services de proximité. Cette collaboration favorise une meilleure coordination des ressources et des expertises pour répondre aux besoins locaux de manière efficace.&lt;/p&gt;&lt;p&gt;Une autre idée clé est la mutualisation des compétences pour redynamiser les bourgs-centres. En rassemblant les forces de différents acteurs, LEADER stimule la vitalité économique des zones rurales, tout en préservant leur identité et leurs spécificités culturelles.&lt;br /&gt;Le renforcement de l&amp;#039;attractivité du territoire est également mis en avant grâce à l&amp;#039;amélioration et au développement de l&amp;#039;offre territoriale existante en matière de culture, services, commerces, tourisme et loisirs. LEADER soutient ainsi des projets visant à promouvoir les richesses culturelles et touristiques locales, tout en améliorant les infrastructures et les services disponibles pour les résidents et les visiteurs.&lt;br /&gt;En somme, LEADER offre une approche intégrée et synergique pour dynamiser le Pays Vitryat en favorisant la coopération entre les acteurs, en valorisant les atouts locaux et en développant une offre attrayante et diversifiée de services, de loisirs et de commerces. Ce programme constitue un levier puissant pour améliorer la qualité de vie de la population locale et pour renforcer l&amp;#039;attractivité globale du territoire.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opération contribuant au développement des équipements et services de proximité&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et/ou à l’équipement des :&lt;br /&gt;→ Lieux d’accueil et de mutualisation*&lt;br /&gt;→ Services marchands de proximité : artisanat et commerces&lt;br /&gt;→ Services dans le champ de l’économie sociale et solidaire** et/ou liés à l’environnement et l’économie circulaire***&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Opération contribuant au maintien d’une offre de santé diversifiée et connectée&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, l’aménagement et l’équipement de maisons de santé pluridisciplinaires, maisons médicales ou cabinets mutualisés&lt;br /&gt;- Soutien aux actions d’animation, de promotion et/ou d’accompagnement des acteurs de la santé&lt;br /&gt;- Soutien au développement des e-services****&lt;br /&gt;- Soutien aux opérations permettant l’expérimentation d’outils et/ou actions innovantes dans le domaine de la santé au service des seniors et/ou des personnes en situation de handicap&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Opération contribuant au développement de l’offre sportive, culturelle ou de loisirs pour les habitants du territoire&lt;/strong&gt;&lt;br /&gt;- Soutien à l’équipement, à la mise en réseau, à la coordination, à la mobilité, à l’animation, à la communication favorisant la pratique culturelle et/ou sportive&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et à l’équipement des infrastructures culturelles, sportives et/ou de loisirs&lt;br /&gt;- Soutien à l’organisation de manifestations et d’évènements culturels, sportifs et/ou de loisirs&lt;/p&gt;&lt;p&gt;&lt;em&gt;*On entend par mutualisation, la mise en commun des moyens, qu&amp;#039;ils soient humains, financiers ou logistiques afin de réduire des coûts et de réaliser des économies.&lt;br /&gt;**Le concept d&amp;#039;économie sociale et solidaire (ESS) désigne un ensemble de structures, dont le fonctionnement interne et les activités sont fondés sur un principe de solidarité et d&amp;#039;utilité sociale.&lt;br /&gt;***L’économie circulaire consiste à produire des biens et des services de manière durable en limitant la consommation et le gaspillage des ressources et la production des déchets.&lt;br /&gt;****Les e-services désignent toutes les informations et services fournis sur Internet en lien avec la santé.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Accès aux services
+Santé
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P113" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q113" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique: Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;&lt;p&gt;3. Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD113" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>163045</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Développer une approche territoriale de la santé</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 1 - Développer une approche territoriale de la santé</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J114" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 25 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Sud Gironde souhaite développer et diversifier l’offre de santé afin de garantir un accès aux services de santé sur le territoire. En effet, la santé est une condition essentielle à la vie de tous et doit être prise en compte dans un monde où elle est de plus en plus négligée. Pour cela, l’attractivité du territoire doit être renforcée par la promotion et la valorisation de la santé locale à travers des projets innovants. Cette stratégie accompagnera également tout projet permettant le partage de pratiques entre acteurs de la santé et le développement de nouvelles activités afin d’encourager le développement d’une approche territoriale de la santé et de favoriser l’attractivité médicale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage et gestion du projet, Infrastructures des professionnels de santé&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2027</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel, agriculteur dans le cadre de leur activité agricole &lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-une-approche-territoriale-de-la-sante/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD114" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2024</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>163042</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Commerces et services
+Economie sociale et solidaire
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD115" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>163041</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, valoriser et gérer durablement le patrimoine naturel du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Pays d’Auge se distingue par la qualité́ et la diversité́ de son patrimoine naturel : bocages, prairies, forêts, littoral, faune, flore, ressources en eau, etc. Sources de bien-être, de biodiversité et de dynamisme touristique et économique, ces éléments naturels constituent des marques identitaires fortes pour le territoire qu’il convient de préserver et de valoriser. Répondant à 8 objectifs prioritaires du SRADDET normand et prenant en considération les constats scientifiques d’érosion de la biodiversité et du littoral du GIEC normand, cette fiche-action n°2 de la stratégie Locale de développement LEADER permet d’accompagner la mise en œuvre opérationnelle des transitions écologiques à opérer dans les territoires pour réduire les causes du changement climatique, protéger les espaces naturels littoraux et d’arrière-pays et valoriser leurs paysages. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver durablement les ressources et les espaces naturels du territoire&lt;/li&gt;&lt;li&gt;Renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Sensibiliser différents publics sur la préservation du patrimoine naturel et inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Former les acteurs économiques du territoire à intégrer la dimension environnementale dans leurs pratiques pour limiter l’impact écologique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Recensement, restauration et gestion durable du patrimoine naturel du Pays d’Auge&lt;/li&gt;&lt;li&gt;Opérations d’aménagement et de valorisation des espaces et ressources naturelles pour sensibiliser et accueillir le public tout en respectant les milieux&lt;/li&gt;&lt;li&gt;Sensibilisation et information auprès des publics à la protection et gestion durable du patrimoine naturel et à l&amp;#039;écocitoyenneté, aménagement de lieux et d’espaces d’accueil dédiés&lt;/li&gt;&lt;li&gt;Structuration et soutien des réseaux d’acteurs du domaine de l’environnement&lt;/li&gt;&lt;li&gt;Actions visant au développement de jardins partagés, potagers pédagogiques, jardins en permaculture accessibles à tous &lt;/li&gt;&lt;li&gt;Utilisation de solutions fondées sur la nature pour renaturaliser les centre-bourgs et renforcer l&amp;#039;adaptation au changement climatique (études)&lt;/li&gt;&lt;li&gt;Actions visant à limiter l’utilisation d’eau potable pour des usages non-alimentaires&lt;/li&gt;&lt;li&gt;Sensibilisation et la formation des artisans à l’utilisation d’agro-matériaux pour la construction et la rénovation des bâtiments et soutien aux réseaux d’acteurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise en place de jardins partagés citoyens ; Gestion de marais ; Action éducative auprès du grand public ; Développement d&amp;#039;un parcours pédagogique d&amp;#039;éducation à l&amp;#039;environnement...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Santé
+Education et renforcement des compétences
+Biodiversité
+Mers et océans
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de préserver durablement les ressources et/ou espaces naturels du Pays d&amp;#039;Auge&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Le projet permet d&amp;#039;informer et sensibiliser le public sur la préservation du patrimoine naturel et d&amp;#039;inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Le projet permet de développer durablement l&amp;#039;attractivité économique des zones rurales via ses filières locales&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Voiries et réseaux divers en dehors de la gestion de l’eau ; &lt;/span&gt;Construction de bâtiment non réversible ; Installation sanitaires classiques avec usage d’eau ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-valoriser-et-gerer-durablement-le-patrimoine-naturel-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD116" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>163012</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et préserver nos ressources naturelles et énergétiques</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J117" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;em&gt;&lt;strong&gt;Connaître et préserver nos ressources naturelles et énergétiques &lt;/strong&gt;&lt;/em&gt;&amp;#34;.&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le Pays d’Ancenis est un
+territoire de campagne vivante et productive, au cadre de vie agréable et qui
+accueille une population toujours plus nombreuse. Afin de préserver ce cadre de
+vie, de s’adapter au changement climatique et de réduire son impact environnemental,
+le territoire doit s’inscrire dans une démarche active vis-à-vis de sa
+consommation, de sa production d’énergie et de son environnement (qualité des
+paysages, biodiversité, qualité de l’eau, par exemple). De plus, la richesse de
+son écosystème d’acteurs permet de mettre l’accent sur les actions de
+prévention, sensibilisation, pédagogie ou coopération afin que tous apprennent
+à préserver les ressources.&lt;font face="Arial, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt; :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Promouvoir
+     la sobriété énergétique&lt;/li&gt;&lt;li&gt;Soutenir
+     les initiatives, les expérimentations et les actions favorisant la
+     connaissance et la préservation de l’environnement et des ressources
+     naturelles (ressources en eau, qualité de l’air, biodiversité, gestion des
+     bio-déchets, régénération des sols, par exemple)&lt;/li&gt;&lt;li&gt;
+&lt;span&gt;Privilégier de nouvelles filières économiques,
+notamment l’économie circulaire et les filières de matériaux biosourcés ou
+géo-sourcés (chanvre, paille, terre, pierre, par exemple)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;Etudes
+     visant à consolider le projet du porteur de projet dans le domaine de la
+     ressource énergétique, de la préservation de l’environnement et de la
+     biodiversité : études stratégiques, diagnostics préalables, audits, études
+     de faisabilité, études de potentiels énergétiques (par exemple schéma
+     directeur d’aménagement lumière, atlas de la biodiversité, schéma des
+     énergies renouvelables, par exemple)&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Campagnes
+     de sensibilisation, animations notamment pédagogiques, actions
+     d’information, de communication de conseil et organisation d’évènements
+     sur :&lt;/span&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;- La
+      transition énergétique en faveur de la sobriété des consommations
+      énergétiques&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Le
+      développement des activités relevant du domaine de l’économie circulaire
+      et des matériaux écologiques&lt;/p&gt;&lt;p&gt;- Les
+      démarches de protection de l’environnement et de la biodiversité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Achats et installations d’équipement, de matériel de signalétique,
+travaux de structuration de sites pour accueillir du public (faciliter les
+visites de sites) et restauration environnementale (jardins pédagogiques,
+milieux remarquables, par exemple)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Santé
+Qualité de l'air
+Biodiversité
+Paysage
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P117" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q117" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de personnel hors coûts simplifiés (gratifications des stagiaires et salaires des apprentis) dès lors que le personnel affecte au moins 5% de son temps de travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement, construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou location de véhicule&lt;/li&gt;&lt;li&gt;Location ou acquisition de biens immeubles bâtis (en cas d’acquisition : dans la limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de services, prestations intellectuelles dont la formation et la communication (par exemple création et conception de support, édition, diffusion d’outils, frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de notaire, expertise juridique technique et financière, honoraire de tenue et de certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;[1]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;[2]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;Les frais de change ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;hr align="left" size="1" width="33%" /&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;[1]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;[2]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le comité de programmation du GAL, selon les critères et les modalités préalablement définis dans sa grille de sélection. La grille de sélection est envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la sélection en comité de programmation. Les projets doivent être en cohérence avec la stratégie de développement LEADER. Si le projet n’obtient pas la note ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut alors pas faire l’objet d’une aide du programme LEADER.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ancenis.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lacces-et-la-prevention-en-sante/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD117" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>163010</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'accès et la prévention en santé</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J118" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;em&gt;&lt;strong&gt;Renforcer l&amp;#039;accès et la prévention en santé &lt;/strong&gt;&lt;/em&gt;&amp;#34;.&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les habitants du Pays
+d’Ancenis connaissent des difficultés d’accès aux soins de premier recours et
+le territoire doit anticiper à moyen terme une baisse de sa densité médicale.
+La prise de conscience de la nécessité d’agir activement est partagée par des
+professionnels de santé et les élus, et les nouvelles initiatives doivent être
+encouragées en vue d’améliorer la prise en charge des patients et la prévention
+en santé et afin de développer la coordination pluri professionnelle.&lt;font face="Arial, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La prévention de la santé : lutter contre le non-recours aux
+soins, aux aides sociales, et aux droits, développer et animer une politique de
+prévention de la santé et de lutte contre les addictions, prendre en compte
+l’environnement et l’alimentation dans la santé des populations&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;L’accès aux soins et l’offre de santé : conforter la place
+     de l’hôpital, attirer et pérenniser la présence des professionnels de
+     santé et des professionnels du secteur sanitaire et social, réduire le
+     taux de vacance des locaux destinés aux professionnels de santé&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;L’inclusion de tous dans la vie sociale, économique et culturelle :
+     anticiper le vieillissement et la perte d’autonomie, favoriser l’inclusion
+     de tous aux services (services publics, animations du territoire, offre
+     culturelle, par exemple), prise en compte de la santé en urbanisme et dans
+     le bâtiment, lutte contre la précarité énergétique, prévention du
+     harcèlement scolaire&lt;/span&gt;&lt;em&gt;&lt;span&gt;&lt;/span&gt;&lt;/em&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes visant à consolider le projet du porteur de projet dans le
+domaine de la santé, le secteur médico-social : études stratégiques,
+diagnostics préalables, études de faisabilité, études de marchés, projets de
+santé&lt;/li&gt;&lt;li&gt;Etudes visant à prendre en compte la santé dans les projets
+d’aménagement : démarches de type évaluation impact santé&lt;/li&gt;&lt;li&gt;Actions d’animation, de communication et organisation d’évènements
+auprès de réseaux d’acteurs (actions de promotion du territoire auprès des
+professionnels de santé, coordination, actions de valorisation des métiers du secteur
+sanitaire et social, par exemple)&lt;/li&gt;&lt;li&gt;Actions d’animation, de sensibilisation, de prévention et
+     organisation d’évènements en matière de santé et de « bien
+     vivre » auprès de tous les publics (familles, jeunes, personnes
+     âgées, personnes en situation de handicap, par exemple)&lt;/li&gt;&lt;li&gt;Travaux de construction,
+de rénovation et équipements visant à conforter et moderniser l’offre de soins
+de proximité (équipements médicaux, équipements de télémédecine, e-santé,
+création de services mutualisés, par exemple)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P118" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q118" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de personnel hors coûts simplifiés (gratifications des stagiaires et salaires des apprentis) dès lors que le personnel affecte au moins 5% de son temps de travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement, construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou location de véhicule&lt;/li&gt;&lt;li&gt;Location ou acquisition de biens immeubles bâtis (en cas d’acquisition : dans la limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de services, prestations intellectuelles dont la formation et la communication (par exemple création et conception de support, édition, diffusion d’outils, frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de notaire, expertise juridique technique et financière, honoraire de tenue et de certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;[1]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;[2]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;Les frais de change ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;hr align="left" size="1" width="33%" /&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;[1]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;[2]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le comité de programmation du GAL, selon les critères et les modalités préalablement définis dans sa grille de sélection. La grille de sélection est envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la sélection en comité de programmation. Les projets doivent être en cohérence avec la stratégie de développement LEADER. Si le projet n’obtient pas la note ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut alors pas faire l’objet d’une aide du programme LEADER.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ancenis.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/proposer-une-offre-de-logements-adaptee-aux-besoins-specifiques-des-habitants-et-explorer-de-nouveaux-types-dhabitat/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD118" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q119" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD119" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>163142</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
+mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
+territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
+au profit des collectivités seine-et-marnaises pour un accompagnement dans la
+mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
+orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
+un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
+Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
+potentialités offertes pour poursuivre son développement, tout en conservant
+ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
+réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
+l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
+initiatrice de la demande, puis auprès des communes volontaires si elles en
+estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
+pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
+leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
+collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>163141</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Désimperméabilisation d'espaces publics</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La démarche de désimperméabilisation et de végétalisation
+des espaces publics (place, parking, cour d’école, aire de jeux,…) est devenue
+un enjeu dans un contexte de changement climatique. Elle cible une gestion
+intégrée des eaux pluviales en surface (infiltration) à toutes les échelles pour
+limiter les phénomènes de ruissellement.&lt;/p&gt;&lt;p&gt;Une gestion intégrée des eaux pluviales en surface
+(infiltration) a pour objectifs de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter les phénomènes de ruissellement,&lt;/li&gt;&lt;li&gt;limiter la saturation des systèmes d’assainissement,&lt;/li&gt;&lt;li&gt;limiter les inondations,&lt;/li&gt;&lt;li&gt;préserver les ressources naturelles en favorisant la
+recharge des nappes,&lt;/li&gt;&lt;li&gt;préserver la qualité de l’eau,&lt;/li&gt;&lt;li&gt;réintroduire la nature,&lt;/li&gt;&lt;li&gt;favoriser la biodiversité,&lt;/li&gt;&lt;li&gt;et contribuer à réduire le phénomène d&amp;#039;îlots de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Suite à une phase de diagnostic préalablement conduite sur
+place par les services départementaux et leurs partenaires, un accompagnement
+adapté est proposé pour faire aboutir le projet de désimperméabilisation.&lt;/p&gt;&lt;p&gt;Cet accompagnement comprend :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réalisation d’un état des lieux du site&lt;/li&gt;&lt;li&gt;L’accompagnement et le conseil sur l’aménagement
+du site (conseils techniques pour la maîtrise d’ouvrage et rédaction du cadre
+général du cahier des charges)&lt;/li&gt;&lt;li&gt;Coordination entre les différents acteurs dans
+la phase d’étude&lt;/li&gt;&lt;li&gt;Accompagnement au montage de dossiers de demande
+de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Direction de l&amp;#039;Eau, de l&amp;#039;Environnement et de
+l&amp;#039;Agriculture (DEEA) pilotera, animera et coordonnera cette prestation, en lien
+avec Aqui&amp;#039;Brie sur son périmètre d&amp;#039;intervention. Elle apportera des conseils
+sur la gestion des eaux pluviales et la création d’ilots de fraicheur. En tant
+que référent elle sera en charge de la coordination des acteurs et la
+répartition des missions d’expertise entre les différents partenaires.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ainsi, selon la complexité du dossier et les thématiques
+abordées, Seine-et-Marne Environnement (SEME), la Direction des Routes (DR) et
+le CAUE77 seront amenés à intervenir techniquement sur leur domaine de
+compétence : Le CAUE77 en particulier sur l’analyse paysagère des sites, la
+création de schéma d’intention et la prise en compte de l’accessibilité, SEME
+sur La sensibilisation aux enjeux environnementaux des différents acteurs et
+l’intégration d’une biodiversité dans les projets et la Direction des Routes
+sur les dépendances de la route.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Désimperméabilisation et végétalisation des espaces publics  type place, parking, cour d’école, aire de jeux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Sols
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités de Seine-et-Marne &lt;/li&gt;&lt;li&gt;Accompagnement gratuit par les services départementaux.&lt;/li&gt;&lt;li&gt;Certaines prestations délivrées par les organismes associés
+du Département peuvent être payantes, et/ou conditionnées à l’adhésion de la
+commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://eau.seine-et-marne.fr/fr/desimpermeabilisation-et-infiltration</t>
+        </is>
+      </c>
+      <c r="W121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-et-coordonner-les-differents-acteurs-pour-la-desimpermeabilisation-despaces-publics/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>163124</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’immobilier de santé et médico-social</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’immobilier de santé et médico-social</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;_________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;_______________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une entreprise publique locale (EPL), une entreprise ou un acteur financier, et vous avez pour objectif de diversifier et améliorer l’offre de santé du territoire, renforcer l’articulation entre les différents établissements de santé et médico-sociaux, réduire la consommation énergétique et les émissions de gaz à effet de serre de vos bâtiments de santé, ou encore renforcer l’attractivité de votre territoire ? La Banque des Territoires vous propose une offre d’investissement dédiée à l’immobilier santé et médico-social : résidences services, Ehpad, logements sociaux, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous pouvons financer les projets d’habitat de santé et médico-social qui répondent aux besoins de soins dans les territoires, tout en renforçant l’offre de soins de proximité, préventive et primaire. Ils contribuent ainsi à la modernisation et à la (re)structuration de l’offre d&amp;#039;hébergement médicalisé et non médicalisé. Nous finançons également les projets d’habitat social structurants pour le développement économique, l’attractivité et la mixité sociale de certains territoires et répondant aux besoins spécifiques des populations fragiles.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Santé
+Bâtiments et construction
+Logement et habitat
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-immobilier-sante-medico-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=immo_sms_psat</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-limmobilier-de-sante-et-medico-social/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>25/07/2024</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>163091</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions en faveur de la santé environnementale</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 7 - Santé environnementale</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J123" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 8 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé environnementale comprend les aspects de la santé humaine, y compris la qualité de la vie, qui sont déterminés par les facteurs physiques, chimiques, biologiques, sociaux, psychosociaux et esthétiques de notre environnement. Elle concerne également la politique et les pratiques de gestion, de résorption, de contrôle et de prévention des facteurs environnementaux susceptibles d’affecter la santé des générations actuelles et futures. Dans le cadre de la stratégie territoriale, il est souhaité une meilleure appréhension des enjeux de la santé environnementale, approche complexe et sensible de la santé basée sur l’environnement (biodiversité, problématiques climatiques, espaces socialisés, humains ...) par les collectivités, les professionnels de santé et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Conception et développement d&amp;#039;outils d&amp;#039;animation et de communication ; Accompagnement des populations&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Appui méthodologique
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P123" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q123" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel&lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="W123" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD123" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>163085</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I124" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J124" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Architecture
+Paysage
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q124" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD124" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I125" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
-Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
-Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O172" s="1" t="inlineStr">
-[...232 lines deleted...]
-      <c r="S173" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P125" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q125" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T173" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD125" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="174" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G174" s="1" t="inlineStr">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>162977</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien-être et le cadre de vie des Coëvronnais</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-[...136 lines deleted...]
-Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...450 lines deleted...]
-Recyclage et valorisation des déchets
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I126" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;La population des Coëvrons est en diminution, plutôt vieillissante, et rencontre des fragilités sociales. L’offre de soin est insuffisante. L’enjeu est d’adapter et de développer des soins et des services pour la population à toutes les étapes de la vie, de favoriser le vivre ensemble et l’échange entre les générations.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Faciliter les démarches partenariales pour améliorer la prévention et l&amp;#039;offre de soins sur le territoire&lt;/li&gt;&lt;li&gt;Favoriser l’inclusion sociale, l’insertion et les échanges entre les générations&lt;/li&gt;&lt;li&gt;Prévenir la rupture sociale&lt;/li&gt;&lt;li&gt;Développer l’offre petite enfance et enfance jeunesse&lt;/li&gt;&lt;li&gt;Soutenir l’offre de loisirs et sportive pour tous&lt;/li&gt;&lt;li&gt;Soutenir la vie associative&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Amélioration de la prévention et de l&amp;#039;offre de soins :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions innovantes telles que la télémédecine et unité mobile de soin&lt;/li&gt;&lt;li&gt;Actions d’aide à l’installation des professionnels de santé&lt;/li&gt;&lt;li&gt;Actions de prévention, d’information, de communication et de formation&lt;/li&gt;&lt;li&gt;Mise en réseau des professionnels de santé et des acteurs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Renforcement de l’inclusion sociale et des échanges entre les générations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur de l’inclusion sociale et de l’insertion&lt;/li&gt;&lt;li&gt;Services innovants en faveur des jeunes, de l’intergénérationnel et des personnes âgées (ex : habitats partagés, structures EHPAD/crèche, système de parrainage)&lt;/li&gt;&lt;li&gt;Actions en faveur du handicap et de la santé mentale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Développement de l’offre petite enfance et enfance jeunesse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets en lien avec l’accueil des enfants en situations de handicap (ex : structure de type Loisirs Pluriel), évènements et actions inclusives&lt;/li&gt;&lt;li&gt;Actions d’amélioration de l’offre actuelle&lt;/li&gt;&lt;li&gt;Nouveaux services et équipements&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Soutien d’une pratique sportive et de loisirs pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositifs et actions pour soutenir les pratiques amateurs&lt;/li&gt;&lt;li&gt;Actions en faveur de l’intergénérationnel&lt;/li&gt;&lt;li&gt;Acquisition d&amp;#039;équipements pour permettre une pratique inclusive&lt;/li&gt;&lt;li&gt;Développement d’offres de loisirs et sportives innovantes&lt;/li&gt;&lt;li&gt;Actions liées au développement de synergie entre les acteurs de la culture et des loisirs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-[...40 lines deleted...]
-      <c r="S177" s="1" t="inlineStr">
+Santé</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P126" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q126" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U177" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA177" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD126" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="178" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G178" s="1" t="inlineStr">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>162921</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions en faveur de la cohésion sociale</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Actions en faveur de la cohésion sociale (politique territoriale 2022-2028)</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H178" s="1" t="inlineStr">
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I178" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="O178" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tout projet innovant et/ou expérimental, en lien avec les compétences du Département, à destination des publics prioritaires suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Personnes âgées,&lt;/li&gt;&lt;li&gt;Personnes en situation de handicap,&lt;/li&gt;&lt;li&gt;Aidants,&lt;/li&gt;&lt;li&gt;Petite enfance, enfance, jeunes et leurs familles,&lt;/li&gt;&lt;li&gt;Personnes en insertion sociale et/ou professionnelle.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ces actions peuvent concerner les thématiques suivantes (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le développement de la prévention par le lien social et le lien intergénérationnel, notamment à visée apprenante (ateliers d’écriture, de lecture, de sculpture, de peinture…), permettant de lutter contre l’isolement ;&lt;/li&gt;&lt;li&gt;L’entraide, les échanges de bonnes pratiques (partage d’expérience, interconnaissance…) ;&lt;/li&gt;&lt;li&gt;La prévention de la perte d’autonomie ;&lt;/li&gt;&lt;li&gt;L’insertion professionnelle et sociale ;&lt;/li&gt;&lt;li&gt;L’analyse des besoins sociaux ;&lt;/li&gt;&lt;li&gt;La prévention en matière de santé (santé mentale, suicide, addiction, activités physiques adaptées, lutte contre la dénutrition, …).&lt;/li&gt;&lt;/ul&gt;Le soutien financier du Département concerne, dans ce cadre, essentiellement des crédits de fonctionnement qui peuvent être ponctuels ou pluriannuels, pour une durée maximale de trois ans. Des investissements peuvent également être pris en compte selon la nature du projet.&lt;br /&gt;&lt;strong&gt;MODALITES FINANCIERES&lt;br /&gt;&lt;/strong&gt;Fonctionnement – Financement de postes :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d’une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l’opération (coût du poste chargé).&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Financement d’études :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 50% avec une aide plafonnée à 15 000 €.&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Prestations de services :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;Investissement :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles HT avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour les financements de poste : Fiche de poste et CV du candidat retenu&lt;br /&gt;Pour les financements d’étude : Cahier des charges de l&amp;#039;étude et proposition du cabinet retenu&lt;br /&gt;Pour les financements d’investissement : Document de diagnostic énergétique en cas de rénovation d’un bâtiment&lt;br /&gt;Pièces justifiant de la bonification si sollicitation&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R178" s="1" t="inlineStr">
-[...81 lines deleted...]
-      <c r="AA178" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet devra concerner a minima l’une des cibles susmentionnées.&lt;br /&gt;Le projet devra être travaillé avec l’écosystème territorial et institutionnel. Les Centres médico-sociaux (CMS) du Département devront être a minima informés du projet, voir impliqués dans l’élaboration et les mises en œuvre des actions.&lt;/p&gt;&lt;p&gt;Il est à noter que chaque année, le Département lance également des appels à projets sur différentes thématiques : culture, environnement, transition écologique, insertion, maintien de l’autonomie, protection de l’enfance, sport… Le porteur de projet devra s’assurer que son action n’est pas finançable par le biais d’un autre dispositif départemental.&lt;/p&gt;&lt;p&gt;Il est précisé que le Fonds d’investissement rural (FIR) n’est pas éligible aux subventions de fonctionnement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;CONDITIONS DE BONIFICATION&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits de fonctionnement, eu égard à la nature des crédits mobilisés, le financement de ces projets n’est pas éligible à une éventuelle bonification.&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits d’investissement, ils devront s’inscrire dans une démarche d’innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Un examen au cas par cas de la demande de bonification sera étudié par le groupe de travail Politique territoriale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Fonctionnement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dépenses de création de postes ou d’augmentation d’un temps de travail d’un poste déjà existant, sur une durée maximale de trois ans ;&lt;/li&gt;&lt;li&gt;Frais d’études ;&lt;/li&gt;&lt;li&gt;Frais de prestations de services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Investissement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d’investissement inhérentes à la mise en place du projet innovant et/ou expérimental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="W127" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Formulaire de contact : &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;https://www.manche.fr/contacter-le-departement/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 02 33 05 96 79&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="179" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E179" s="1" t="inlineStr">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>162848</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter le déploiement, dans les territoires, des nouvelles technologies appliquées à la médecine apporter des réponses concrètes aux problèmes de désertification médicale</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la télémédecine</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>La Région souhaite faciliter le déploiement, dans les territoires, des nouvelles technologies appliquées à la médecine qui peuvent permettre, selon le contexte local, d’apporter des réponses concrètes aux problèmes de désertification médicale.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région peut prendre en charge 50% de la dépense subventionnable à hauteur de 20.000€ pour les équipements mobiles (chariot, mallette, objets portatifs...) et non mobiles (télécabines…).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles peuvent comprendre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’acquisition du matériel nécessaire à la téléconsultation (chariot, ordinateur, matériel connecté, imprimante, terminal de carte Vitale…),&lt;/li&gt;&lt;li&gt;Les solutions informatiques permettant la prise en charge de la consultation.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; La Région entend soutenir prioritairement les projets d&amp;#039;acquisition de matériels légers de téléconsultation mobiles ou non, inscrits dans un parcours de soins et ayant reçu l&amp;#039;aval des autorités de santé.&lt;br /&gt; &lt;p&gt;Dépôt du dossier sur la plateforme régionale &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; (sélectionner le dispositif « Soutien à la télémédecine »).&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-telemedecine</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:sante&amp;#64;iledefrance.fr" target="_blank"&gt;sante&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-telemedecine-1/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>162894</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets visant à mieux repérer, diagnostiquer et soigner le trouble du spectre autistique, à mieux le vivre au quotidien et à mieux le faire connaître</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des personnes vivant avec un trouble du spectre de l’autisme (TSA)</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>La Région, qui a érigé l&amp;#039;autisme grande cause régionale 2022, soutient des projets visant à mieux repérer, diagnostiquer et soigner le trouble du spectre autistique, à mieux le vivre au quotidien et à mieux le faire connaître.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P129" s="1" t="inlineStr">
+        <is>
+          <t>08/11/2023</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Associations loi 1901 de plus d’un an d’existence lors de la demande de subvention et pouvant justifier d’un bilan d’exercice comptable de l’année écoulée,&lt;/li&gt;&lt;li&gt;Collectivités territoriales et leurs groupements,&lt;/li&gt;&lt;li&gt;Établissements publics,&lt;/li&gt;&lt;li&gt;GIP,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Fondations,&lt;/li&gt;&lt;li&gt;Entreprises privées,&lt;/li&gt;&lt;li&gt;Groupements de coopération sanitaire, sociale ou médico-sociale dès lors qu’ils sont exclusivement constitués d’organismes cités au présent article.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; Subvention en investissement ou en fonctionnement : &lt;br /&gt;•&lt;span&gt;	&lt;/span&gt;La subvention régionale en fonctionnement s’élève à 50% maximum de la dépense subventionnable (total des dépenses éligibles), dans la limite de 40 000€.&lt;br /&gt;•&lt;span&gt;	&lt;/span&gt;La subvention régionale en investissement s’élève à 50% maximum de la dépense subventionnable dans une limite de 200 000 €. &lt;br /&gt;Les projets retenus devront être économiquement viables. Ils devront bénéficier d’un ou plusieurs partenariats financiers avérés (institutionnels et/ou privés).&lt;br /&gt;Les projets sélectionnés seront soumis pour approbation à la Commission Permanente, seule compétente à décider du soutien régional, dans la limite de la disponibilité des crédits.&lt;br /&gt;&lt;br /&gt; L’appel à projets se définit à travers 3 axes thématiques pour :&lt;br /&gt;&lt;br /&gt;1 – Mieux repérer, diagnostiquer et soigner&lt;br /&gt;2 – Mieux vivre au quotidien&lt;br /&gt;3 – Sensibiliser, mieux faire savoir&lt;br /&gt;&lt;br /&gt;Les projets retenus seront &lt;strong&gt;exclusivement&lt;/strong&gt; ceux listés dans le règlement d’intervention.&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Dossier à déposer sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Dispositif ouvert en continu.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/accompagnement-des-personnes-vivant-avec-un-trouble-du-spectre-de-lautisme-tsa</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Délégation handicap&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:delegationhandicap&amp;#64;iledefrance.fr" target="_blank"&gt;delegationhandicap&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-personnes-vivant-avec-un-trouble-du-spectre-de-lautisme-tsa/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>163235</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Agir en faveur de la santé et du bien-être des habitants du territoire</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 1</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I130" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J130" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000 € et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Pays de Ploërmel est engagé sur la santé depuis 2005 et dans un Contrat Local de Santé depuis 2013.&lt;/p&gt;&lt;p&gt;Pour rester attractif, le territoire a besoin d’adapter ses services aux besoins émergents de la population. Des faiblesses ont été identifiées sur le territoire du Pays de Ploërmel, en particulier sur l’offre de santé et l’habitat. Ces deux thèmes sont des facteurs incontournables de l’attractivité mais également du bien-être des habitants. Il est essentiel que chaque habitant comprenne les risques auxquels il s’expose afin de mieux se protéger et protéger son environnement. La crise sanitaire de la Covid-19 a par ailleurs rappelé les interactions fortes entre santé humaine et santé de l&amp;#039;environnement. Ainsi, il s’agit d’intégrer la santé dans les politiques publiques, et la mettre en oeuvre au niveau des territoires afin de réduire les inégalités sociales et territoriales de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions de sensibilisation aux déterminants de santé et à la citoyenneté en santé ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation à la santé mentale ;&lt;/li&gt;&lt;li&gt;Actions de dépistage et de prévention ;&lt;/li&gt;&lt;li&gt;Action de soutien à la parentalité ;&lt;/li&gt;&lt;li&gt;Actions de prévention et de promotion de la santé ;&lt;/li&gt;&lt;li&gt;Evènements pluridisciplinaires visant à élargir la représentation des déterminants de la santé à destination du grand public, des élus ou des professionnels ;&lt;/li&gt;&lt;li&gt;Actions visant à changer les habitudes et sensibiliser aux bonnes pratiques pour améliorer sa santé.&lt;/li&gt;&lt;li&gt;Actions de prévention et de promotion de la santé innovantes ;&lt;/li&gt;&lt;li&gt;Actions innovantes autour de la e-santé ou santé connectée ;&lt;/li&gt;&lt;li&gt;Actions visant l’accessibilité de la santé aux publics vulnérables ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’installation de professionnels de santé sur le territoire ;&lt;/li&gt;&lt;li&gt;Dispositif d’accompagnement des professionnels de santé ;&lt;/li&gt;&lt;li&gt;Actions visant à améliorer le bien-être des soignants ;&lt;/li&gt;&lt;li&gt;Actions visant à améliorer le bien-être des aidants ;&lt;/li&gt;&lt;li&gt;Actions valorisant les métiers du soin, du prendre soin et de l’accompagnement ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accès des jeunes aux formations des métiers du soin.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réunion d’information à destination des élus et des professionnels sur les dispositifs de santé ;&lt;/li&gt;&lt;li&gt;Atelier d’information sur l’usage raisonné des écrans ;&lt;/li&gt;&lt;li&gt;Défi « famille à alimentation positive » ;&lt;/li&gt;&lt;li&gt;Défi « citoyen santé » ;&lt;/li&gt;&lt;li&gt;« Fresque One Health » ;&lt;/li&gt;&lt;li&gt;Point d’écoute et d’information santé mobile (van aménagé) ;&lt;/li&gt;&lt;li&gt;Borne de télémédecine ;&lt;/li&gt;&lt;li&gt;Logiciels d’aide à la prescription ;&lt;/li&gt;&lt;li&gt;Forum des métiers de la santé ;&lt;/li&gt;&lt;li&gt;Programme de tutorat entre jeunes dans les formations des métiers du soin ;&lt;/li&gt;&lt;li&gt;Dispositif d’accompagnement à l’installation des professionnels de santé ;&lt;/li&gt;&lt;li&gt;Guichet unique à destination des professionnels de santé ;&lt;/li&gt;&lt;li&gt;Cercle de paroles.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P130" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="Q130" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet fera l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne.&lt;/p&gt;&lt;p&gt;Quatre critères composent cette grille, donnant lieu à une note globale. Cette note définit ensuite si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De même, des critères supplémentaires sont à prendre en compte pour les projets de création ou réhabilitation de bâtiment :&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;li&gt;un programme de travaux choisi qui s’engage à atteindre un gain minimum de 40%:&lt;/li&gt;&lt;li&gt;de la consommation en énergie primaire ou l’atteinte de l’étiquette B&lt;/li&gt;&lt;li&gt;des émissions de gaz à effet de serre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans tous les cas, aucun projet ne sera soutenu si le programme de travaux choisi par le pp atteint une etiquette E F G .&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;leader&amp;#64;pays-ploermel.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-en-faveur-de-la-sante-et-du-bien-etre-des-habitants-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD130" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G179" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H179" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="N179" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I131" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J131" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -35228,1323 +27726,4096 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Artisanat
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Spectacle vivant
 Médias et communication
 Industrie
-Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
-Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O179" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R179" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr  &lt;br /&gt;
-[...3 lines deleted...]
-      <c r="S179" s="1" t="inlineStr">
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T179" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U179" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V179" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W179" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X179" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-  Téléphone
+ &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
- : Eric Gency-Piriou (Directeur du développement territorial) : 06 21 51 95 54 &lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y179" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z179" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA179" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="180" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C180" s="1" t="inlineStr">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>162525</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Développer une agriculture durable et diversifiée, les circuits courts et le tourisme</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D180" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G180" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui régénère ses éco-systèmes économiques</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I132" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Développer une agriculture durable et diversifiée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;poursuivre l’accompagnement des exploitants agricoles (conversion, transformation des productions, logistique…) et promouvoir des pratiques vertueuses en lien avec les acteurs (lycée agricole, chambre d&amp;#039;agriculture, syndicats d&amp;#039;exploitants)&lt;/li&gt;&lt;li&gt;encourager les micro-projets agricoles&lt;/li&gt;&lt;li&gt;accompagner la structuration d&amp;#039;une filière d’alimentation durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer des circuits courts, dans tous domaines économiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;valoriser les savoir-faire locaux et les activités économiques existantes sur le territoire&lt;/li&gt;&lt;li&gt;accompagner les projets de production, transformation et vente locale&lt;/li&gt;&lt;li&gt;aider l&amp;#039;installation de nouvelles entreprises innovantes sur le territoire (sortie d&amp;#039;incubateurs/couveuses…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accentuer la mise en tourisme du territoire &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner le développement, l’aménagement, l’animation et la valorisation des sites à vocation touristique&lt;/li&gt;&lt;li&gt;accompagner le développement de l’offre cyclo-touristique du territoire (fléchage, signalétique, étude d’identification des itinéraires, aire de service, communication…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité des acteurs publics et économiques à coconstruire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches visant à rendre plus lisibles l’offre de services publics et privés aux porteurs de projet et aux entreprises (communication, outils numériques...),&lt;/li&gt;&lt;li&gt;soutenir les actions en faveur de l&amp;#039;emploi inclusif auprès des employeurs : emploi des personnes en situation de handicap, insertion professionnelle en situation de travail...&lt;/li&gt;&lt;li&gt;soutenir les démarche d&amp;#039;amélioration de la qualité de vie au travail tenant compte des horaires, de la mobilité, de la garde d&amp;#039;enfants, de la parité, du logement...&lt;/li&gt;&lt;li&gt;soutenir les initiatives renforçant le lien apprentissage/formation/entreprises/territoires&lt;/li&gt;&lt;li&gt;accompagner l’émergence d’une offre de formation adaptée aux enjeux industriels locaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P132" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q132" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ligne directe : 02 46 59 15 45&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Standard : 02 46 59 15 40&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif-1/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>162524</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Développer un territoire inclusif et cohésif</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I133" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P133" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q133" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’une crèche
+Déployer les équipements numériques
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>162482</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H180" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I180" s="1" t="inlineStr">
+      <c r="I134" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K180" s="1" t="inlineStr">
-[...33 lines deleted...]
-          <t>Eau pluviale
+      <c r="J134" s="1" t="inlineStr">
+        <is>
+          <t>1 € de cofinancement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
+(GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
+département de la Manche. Les communautés de communes Coutances mer et bocage
+et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
+prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
+Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
+européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
+Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
+Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
+de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les bénéficiaires
+peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
+sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les actions
+doivent être innovantes et répondre à la stratégie du territoire : “ Agir
+ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;4 axes de
+développement ont été retenu pour l’élaboration des fiches actions, auxquelles
+les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
+à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
+la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
+d’améliorer l’offre de services médicaux, par exemple en attirant des
+professionnels de santé médicale ou paramédicale en leur proposant des
+conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
+maintenant la vitalité des communes, en lien avec les commerces et services
+(marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
+cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;span&gt;Les actions facilitant l’accès aux services et
+activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Santé</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P134" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q134" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
+sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
+actions permettant d’améliorer les offres de services et d’activités sur le
+territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
+notamment de mieux accompagner la population vieillissante, avec des offres au
+plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
+administratifs. De plus, cela améliorera l’attractivité du territoire, et
+contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
+nouvelles technologies de l’information et de la communication, le maintien et
+le développement des structures de santé, les services relatifs à l’accueil de
+la petite enfance et des nouveaux habitants, les services d’insertion,
+formation et emploi, les services pour développer des nouvelles formes de
+travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
+les services administratifs, les services améliorant la vie des personnes âgées
+et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Véhiculer une
+image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Accueillir des
+familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Contribuer au
+développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Conserver et
+développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Rendre accessible
+les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Développer
+l’accès et la formation au numérique&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
+animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
+là pour vous aider à finaliser votre projet, vous orienter sur les aides
+disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
+communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
+Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
+COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
+GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
+JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD134" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>162465</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets &amp;#8211; Violences intra familiales 2025 &amp;#8211;  prévention et lutte contre les violences conjugales, les violences sexuelles et sexistes</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Si vous souhaitez développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles, vous pouvez candidater à cet appel à projet du Département de la Manche par le biais du site demarches-simplifiees.fr.&lt;/p&gt;&lt;p&gt;L’appel à projets a pour objectif de mettre en œuvre des projets à l’échelle locale ou départementale ayant des effets concrets et mesurables sur la réduction et la prise en charge des VIF dans la Manche.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;COMMENT BÉNÉFICIER DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de demande devra être déposé sur la plateforme demarches-simplifiees.fr avant le 24 mai 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pièces à joindre pour toute structure :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation sur l&amp;#039;honneur.&lt;/li&gt;&lt;li&gt;RIB / IBAN.&lt;/li&gt;&lt;li&gt;Dernier rapport d&amp;#039;activité.&lt;/li&gt;&lt;li&gt;Le dernier bilan, compte de résultat et annexe, approuvés, et rapport éventuel du commissaire aux comptes (obligatoire pour les associations ayant reçu un montant global de subvention supérieur à 153 000 €).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pièces à fournir en plus pour les associations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Statuts déclarés de l&amp;#039;association.&lt;/li&gt;&lt;li&gt;Copie de la publication au JO ou du récépissé de déclaration à la préfecture.&lt;/li&gt;&lt;li&gt;Attestation cotisation URSSAF&lt;/li&gt;&lt;li&gt;Le contrat d’engagement républicain, conformément à la loi du 24 août 2021.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièces à fournir en plus pour les entreprises :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Extrait du K bis&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièce supplémentaire à fournir pour les porteurs extérieurs au Département de la Manche :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation de partenariat avec des acteurs locaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets déposés doivent cibler une ou plusieurs des priorités suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;prévenir les violences intra familiales induites par les stéréotypes sexistes ;&lt;/li&gt;&lt;li&gt;protéger les personnes face aux violences subies, dans le respect de leurs choix de vie individuel : soutien au dépôt de plainte, mise à l’abri d’urgence en cas de besoin, soutien à l’organisation d’un départ… ;&lt;/li&gt;&lt;li&gt;réduire les impacts et les risques sur les enfants confrontés aux violences intra familiales : prévention primaire (évitement de risque) ou secondaire (limitation du risque) par des modalités sécurisées d’exercice des relations familiales, d’accompagnement des publics… ;&lt;/li&gt;&lt;li&gt;agir en prévention primaire et/ou secondaire et promotion de la santé auprès des personnes victimes, auteures et de leur entourage par des prises en charge individuelles ou collectives : campagne d’information ou de repérage lors de suivis individuels ou d’évènements collectifs, festifs par exemple ; réduction des facteurs de risques associés ; prise en charge des conséquences sur la santé des violences conjugales et intrafamiliales ;&lt;/li&gt;&lt;li&gt;permettre aux personnes victimes sorties des violences intra familiales d’enclencher un processus de réparation ;&lt;/li&gt;&lt;li&gt;favoriser la désistance des personnes auteures pour prévenir la réitération de comportements violents ;&lt;/li&gt;&lt;li&gt;formations-actions pour expérimenter des solutions à des phénomènes de violences spécifiques, des actions de prévention globale ou des prises en charge ciblées tant des personnes victimes et/ou des personnes auteures.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets présentés pourront cibler :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mineurs comme des majeurs ;&lt;/li&gt;&lt;li&gt;des personnes individuelles comme des groupes ;&lt;/li&gt;&lt;li&gt;des couples, familles ;&lt;/li&gt;&lt;li&gt;les personnes victimes de violences et leurs proches, incluant les personnes en situation de handicap ou en perte d’autonomie ;&lt;/li&gt;&lt;li&gt;les personnes auteures de violences et leur entourage, incluant les personnes en situation de handicap ou de perte d’autonomie ;&lt;/li&gt;&lt;li&gt;des professionnels.&lt;/li&gt;&lt;/ul&gt;Le périmètre géographique du projet proposé devra être précisé et argumenté du point de vue de la coordination avec les actions et dispositifs préexistants et d’un partenariat en lien avec les services du département. &lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Note à l&amp;#039;attention des porteurs éligibles : une coquille est apparue dans la précédente diffusion concernant les porteurs de projets éligibles. Les collectivités territoriales et les EPCI sont désormais éligibles. Cette coquille sera régularisée en commission permanente du Département du 19 avril 2024. Si vous êtes concernés par ces deux catégories, vous pouvez d&amp;#039;ores et déjà déposer votre dossier sur la plateforme &amp;#34;démarches simplifiées&amp;#34;.&lt;/p&gt;&lt;p&gt;L’appel à projets s’adresse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aux associations loi 1901 ;&lt;/li&gt;&lt;li&gt;aux collectivités territoriales ;&lt;/li&gt;&lt;li&gt;aux établissements publics de coopération intercommunale ;&lt;/li&gt;&lt;li&gt;aux établissements publics ;&lt;/li&gt;&lt;li&gt;aux groupements d’intérêts publics souhaitant obtenir une subvention de fonctionnement exclusivement imputable au projet présenté. Les dépenses sont entendues au sens comptable des collectivités ;&lt;/li&gt;&lt;li&gt;aux services de l’administration pénitentiaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour les porteurs de projets extérieurs au département, un partenariat formalisé avec un acteur manchois est demandé et un rapprochement préalable avec un ou des territoires de solidarité est nécessaire. Les porteurs de projets pourront par ailleurs assurer la réalisation de leurs actions dans le cadre de partenariats existants ou établis pour ce projet.&lt;/p&gt;&lt;p&gt;Projets non éligibles :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dossiers de candidature incomplets sur le plan administratif ;&lt;/li&gt;&lt;li&gt;offres similaires à des actions existantes sur le même territoire et auprès des mêmes bénéficiaires ;&lt;/li&gt;&lt;li&gt;projets éligibles à la politique contractuelle du Département de la Manche.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-violences-intra-familiales-2025/</t>
+        </is>
+      </c>
+      <c r="W135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lecler Lara - Direction de projets et des territoires de solidarité &lt;/p&gt;&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  0233881987 - 0625796053&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-8211-violences-intra-familiales-2024/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
+Tourisme
 Forêts
-Sols
 Transition énergétique
-Recyclage et valorisation des déchets
+Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
-Education et renforcement des compétences
-Alimentation
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
-Economie locale et circuits courts
-Agriculture et agroalimentaire
 Economie sociale et solidaire
-Innovation, créativité et recherche
+Revitalisation
 Risques naturels
-Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
 Lutte contre la précarité
-Emploi
-[...3 lines deleted...]
-Prévention des risques
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>161678</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Constituer les dossiers de demandes de subventions</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Aide au montage des dossiers de demande de subvention</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez besoin d&amp;#039;être accompagné dans la constitution de vos dossiers de demandes de subventions ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la constitution de vos dossiers de demandes de subventions :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aide à la rédaction de la notice de présentation de votre projet &lt;/li&gt;&lt;li&gt;vérification de la complétude du dossier de demande de subvention&lt;/li&gt;&lt;li&gt;relecture de votre plan de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Prestation tarifée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
 Mobilité partagée
 Mobilité pour tous
-Connaissance de la mobilité
-[...50 lines deleted...]
-      <c r="S180" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/constituer-les-dossiers-de-demandes-de-subventions/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>161677</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'élaboration des plans de financement afin de sécuriser la faisabilité financière de votre projet</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Elaboration de plans de financement prévisionnels</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez avoir une vision affinée, pertinente et réaliste des taux d&amp;#039;intervention financière de chaque co-financeur public ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie vous propose de vous accompagner dans l&amp;#039;élaboration des plans de financements prévisionnels, au vu de l&amp;#039;avant projet détaillé, vous permettant d&amp;#039;avoir une projection de la faisabilité financière de votre projet en intégrant les subventions mobilisables et en calculant votre reste à charge.&lt;/p&gt;&lt;p&gt;L&amp;#039;optimisation de vos plans de financements vous permettra de réduire votre autofinancement et de maîtriser l&amp;#039;impact financier du projet dans votre budget.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/simuler-laccompagnement-des-financeurs-pour-la-faisabilite-financiere-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>156136</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’installation de défibrillateurs dans les établissements recevant du public (ERP)</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>ACQUISITION ET RENOUVELLEMENT DES DÉFIBRILLATEURS</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I139" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au financement de l&amp;#039;acquisition, du renouvellement et de l&amp;#039;installation de défibrillateurs automatisés externes (DAE) dans les établissements recevant du public (ERP).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Communes de moins de 5.000 habitants
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes dépenses d&amp;#039;investissement liées à l&amp;#039;acquisition de matériel neuf et au renouvellement des défibrillateurs de plus de dix ans : achat et renouvellement des équipements (défibrillateur, sacoche, registre de maintenance, électrodes, piles, option GSM...), prestation d&amp;#039;installation...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+ Les dépenses liées à la maintenance des équipements
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond des dépenses éligibles :
+ &lt;/strong&gt;
+ 2.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Financement d&amp;#039;un défibrillateur par an et par commune.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/acquisition-et-renouvellement-des-defibrillateurs/</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5fc0-modele/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>155105</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des espaces de téléconsultation</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Espaces de téléconsultation (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet immobilier visant à aménager des espaces de téléconsultation permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins sur les territoires. La charte partenariale régionale d&amp;#039;accès aux soins (2021-2025) prévoit la possibilité d&amp;#039;impulser et/ou soutenir dans chaque territoire toutes les initiatives de qualité en faveur de l&amp;#039;amélioration de l&amp;#039;accès aux soins, comme la télémédecine. Ces initiatives devront :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   être basées sur un projet de santé partagé par l&amp;#039;ensemble des acteurs de territoire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   obtenir la validation du comité opérationnel départemental (COD) - instance décisionnelle de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, les projets de santé ayant obtenu un avis favorable de la part du COD pourront être éligibles à un financement (hors politique territoriale) pour couvrir une partie des frais d&amp;#039;investissement non immobilier, notamment l&amp;#039;acquisition d&amp;#039;équipements liés à la réalisation des actes de télémédecine.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet de santé validé en COD
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant la bonification si sollicitation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 – Le projet devra impliquer les collectivités locales et les professionnels de santé afin de proposer une offre de soins cohérente avec les besoins et attentes de la population et répond aux priorités de la charte d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 – Les porteurs du projet devront rédiger un projet de santé présenté et validé dans le cadre des instances de la charte régionale partenariale d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 – Le projet immobilier devra être présenté dans le cadre des instances de la charte régionale partenariale régionale d&amp;#039;accès aux soins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T180" s="1" t="inlineStr">
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/espaces-de-teleconsultation-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0ae-espaces-de-teleconsultation-politique-territo/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>155106</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Équipements publics de santé (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour rappel :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   MODALITÉS FINANCIÈRES
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
+ &lt;/p&gt;
+ &lt;p&gt;
+  Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   PIÈCES À FOURNIR
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Projet de santé validé par le comité opérationnel départemental
+   &lt;/li&gt;
+   &lt;li&gt;
+    Pour les rénovations, document de diagnostic énergétique
+   &lt;/li&gt;
+   &lt;li&gt;
+    Pièces justifiant la bonification si sollicitation
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Revitalisation
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet de santé devra concerner au minimum deux médecins et un « autre corps professionnel » de santé et devra impliquer les collectivités locales afin de proposer une offre de soins cohérente avec les besoins et attentes de la population et répondre aux priorités de la charte régionale d&amp;#039;accès aux soins 2021-2025 ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 – Le projet de santé et le projet immobilier pluridisciplinaire devront être présentés et validés par le comité opérationnel départemental (COD) de la charte régionale partenariale d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 4 – Le projet devra intégrer la problématique du logement soit dans le cadre du projet immobilier soit par la mise à disposition d&amp;#039;un logement à proximité afin d&amp;#039;accueillir des étudiants et/ou des remplaçants.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, tout projet immobilier d&amp;#039;extension, de rénovation ou de restructuration devra s&amp;#039;inscrire dans le cadre d&amp;#039;un projet global de diversification et d&amp;#039;évolution de l&amp;#039;offre aux nouveaux métiers médicaux et paramédicaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W141" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Déployer les équipements numériques
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>155125</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover ou étendre de lieux d'accueils de proximité de type France services, M@nche services, centres sociaux ou espaces de vie sociale</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Lieux d’accueil de proximité :  France Services, Manche Services, centre social, espace de vie social, (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant pas être réhabilité), rénovation ou extension de lieux d&amp;#039;accueils de proximité de type France services, M&amp;#64;nche services, centres sociaux ou espaces de vie sociale
+&lt;/p&gt;
+&lt;p&gt;
+ Possibilité de financement de postes pour les agents d&amp;#039;accueil dans le cadre exclusivement des France services et M&amp;#64;nche services et selon les cahiers de charges de ces deux dispositifs.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces structures sont définis comme étant des lieux d&amp;#039;accueil, d&amp;#039;information et d&amp;#039;orientation à destination des usagers de services publics. Elles peuvent également proposer des animations de proximité et des loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ Conçues pour faciliter et animer la vie quotidienne des habitants usagers, comme des espaces de rencontre ouverts à tous, ces lieux ont pour vocation de développer une logique de services de proximité. La démarche est notamment orientée par la question de l&amp;#039;accès aux droits et par la participation des usagers au développement de la qualité des services publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  France services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nouveau modèle d&amp;#039;accès aux services publics de proximité proposé par l&amp;#039;Etat. Ces espaces visent à permettre à chaque citoyen d&amp;#039;accéder aux services publics et d&amp;#039;être accueilli dans un lieu unique, par des personnes formées et disponibles, pour effectuer ses démarches du quotidien et être accompagné sur le numérique. Neuf partenaires nationaux y sont regroupés auxquels peuvent s&amp;#039;ajouter des partenaires locaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle emploi,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-maladie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les allocations familiales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mutualité sociale agricole,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-retraite,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Poste,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de l&amp;#039;intérieur (agence nationale des titres sécurisés),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère des finances, et
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de la justice.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque France services dispose d&amp;#039;un visio-accueil fournit par le Département pour permettre la mise en relation à distance avec certains partenaires (CAF, CARSAT, CPAM, MSA
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  M&amp;#64;nche services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du maillage de l&amp;#039;Etat, les M&amp;#64;nche services sont des lieux d&amp;#039;accueil de proximité situés potentiellement dans les 67 communes identifiées comme éligibles au CPS, et ayant pour vocation d&amp;#039;accueillir, d&amp;#039;informer, d&amp;#039;orienter et d&amp;#039;accompagner les usagers sur les portails internet et sur des démarches simples en lien avec les cinq partenaires, que sont la CAF, la CARSAT, la CPAM, la MSA et Pôle emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Centre sociaux et espaces de vie sociale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux de proximité à vocation globale, familiale et intergénérationnelle, qui accueillent toute la population en veillant à la mixité sociale. Ouverts à l&amp;#039;ensemble de la population, ils offrent aux usagers un accueil, des activités et des services. Ils sont également en capacité de déceler les besoins et les attentes des usagers et des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux d&amp;#039;animation de la vie sociale permettant aux habitants d&amp;#039;exprimer, de concevoir et de réaliser leurs projets : ils prennent en compte l&amp;#039;expression des demandes et des initiatives des usagers et des habitants, et favorisent la vie sociale et la vie associative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les rénovations, document de diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant de la bonification si sollicitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fiche de poste
+ &lt;/li&gt;
+ &lt;li&gt;
+  CV du candidat retenu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les France services et M&amp;#64;nche services respect du cahier des charges de ces deux dispositifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit ici du financement des postes d&amp;#039;agents d&amp;#039;accueil des France services et M&amp;#64;nche services, uniquement dans le cadre d&amp;#039;une création de poste ou pour les M&amp;#64;nche services d&amp;#039;une augmentation du temps de travail d&amp;#039;un poste existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de matériel informatiques nécessaire à l&amp;#039;offre de service ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des France services et de M&amp;#64;nche services, au regard des cahier des charges de ces deux dispositifs, il est possible de financer la création de postes d&amp;#039;agents d&amp;#039;accueil ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U180" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X180" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/lieux-daccueil-de-proximite-france-services-manche-services-centre-social-espace-de-vie-social-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W142" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
- &lt;br /&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y180" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA180" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/74ab-lieux-daccueil-de-proximite-france-services-m/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="181" spans="1:27" customHeight="0">
-[...482 lines deleted...]
-      <c r="G184" s="1" t="inlineStr">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H184" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L184" s="1" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I143" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J143" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous êtes un professionnel de santé ou impliqué dans le champ de la santé et vous souhaitez mener à bien un projet afin de garantir et renforcer l&amp;#039;accès aux soins au sein de votre territoire ou souhaitez mettre en œuvre des actions inscrites dans un Contrat Local de Santé (CLS) ?
-[...5 lines deleted...]
- Une avance de trésorerie de 50 % dès le démarrage de votre projet à réception des pièces mentionnées dans la convention ou la notification.
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N184" s="1" t="inlineStr">
-[...259 lines deleted...]
-Cours d'eau / canaux / plans d'eau
+      <c r="M143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
 Musée
-Sports et loisirs
 Tourisme
 Forêts
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Technologies numériques et numérisation
+Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
-Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
+Industrie
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-[...1 lines deleted...]
-Milieux humides
 Inclusion numérique
-Sécurité
-[...6 lines deleted...]
-      <c r="O186" s="1" t="inlineStr">
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R186" s="1" t="inlineStr">
+      <c r="R143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les communes du PETR Garrigues et Costières de Nîmes
+ A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S186" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="T186" s="1" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U186" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X186" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- financements&amp;#64;petr-garriguescostieres.org
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y186" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA186" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="187" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E187" s="1" t="inlineStr">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>152558</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal - 2024</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - 2.6 Alimentation, bioéconomie, ressources naturelles, agriculture et environnement - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Horizon Europe vise à renforcer la base scientifique et technologique de l&amp;#039;UE et l&amp;#039;Espace européen de la recherche (EER), à stimuler la capacité d&amp;#039;innovation, la compétitivité et l&amp;#039;emploi en Europe, et à répondre aux priorités des citoyens, en soutenant notre modèle et nos valeurs socio-économiques.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+133,5 millions d&amp;#039;euros
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Budget total de l&amp;#039;appel : 133,5 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant par topic :
+  &lt;ul&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-1: 60 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-2: 3,5 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-3: 3 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-5: 19 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-6: 8 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-7: 15 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-8: 4 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-9: 6 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-10: 4 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-11: 3 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-12: 4 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL6-2024-GOVERNANCE-01-13: 4 millions d&amp;#039;euros
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Différentes catégories de projets sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions: Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions: Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions: Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  De même, les appels précisent les bénéficiaires attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  TOPICS:
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A venir
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-1: Activités supplémentaires pour le Partenariat européen pour une économie bleue climatiquement neutre, durable et productive
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-2: Des écosystèmes régionaux d&amp;#039;innovation pour favoriser la transformation des systèmes alimentaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-3: Le rôle des médias grand public, des médias sociaux et du marketing dans la promotion de modes de consommation sains et durables et la manière d&amp;#039;encourager les bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-5: Personnalisation/pré-opérationnalisation de prototypes de services aux utilisateurs finaux dans le domaine de l&amp;#039;adaptation au changement climatique et de l&amp;#039;atténuation de ses effets
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-6: Développer des applications innovantes pour soutenir le Green Deal européen, en s&amp;#039;appuyant sur des données météorologiques par satellite
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-7: Améliorer les conditions de travail et renforcer la force de travail grâce aux technologies numériques et de données - le potentiel de la robotique et de la réalité augmentée dans l&amp;#039;agriculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-8: Élargir les résultats du groupe opérationnel du EIP au-delà des frontières au moyen de réseaux thématiques afin de compiler et de partager les connaissances prêtes à être mises en pratique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-9: Des réseaux thématiques pour compiler et partager des connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-10: Réseaux thématiques sur l&amp;#039;agriculture biologique pour compiler et partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-11: Réseaux thématiques sur la biodiversité pour compiler et partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-12: Développement de réseaux consultatifs de l&amp;#039;UE dans le domaine de la sylviculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-13: Développement de réseaux de conseil de l&amp;#039;UE sur les systèmes d&amp;#039;élevage durables
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (EN)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL6-2024-GOVERNANCE-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;null;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;callTopicSearchTableState" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la DG
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43;
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/944c-heu-gouvernance-innovante-observations-enviro/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD144" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2023</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>152461</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création de parcours de santé et parcs de fitness extérieurs</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>PARCOURS DE SANTE ET PARCS DE FITNESS EXTERIEURS</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G187" s="1" t="inlineStr">
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H187" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I187" s="1" t="inlineStr">
+      <c r="I145" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la création, la réhabilitation ou l&amp;#039;aménagement de parcours de santé ou d&amp;#039;équipements de sports santé (appareils de musculation extérieurs et appareils permettant aussi de faire un travail cardiovasculaire) afin de permettre à tous la pratique sportive d&amp;#039;entretien ou intensive pour les publics jeunes, adultes et séniors occasionnels, réguliers ou confirmés, en toute sécurité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un parc de fitness avec 8 appareils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un parcours de santé avec 13 agrès - Rue de la Gare
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un parcours de santé et d&amp;#039;un parc de fitness extérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de création d&amp;#039;un parcours de santé avec 8 agrès
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un parc de fitness - Rue du Chemin Vert (VC)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Santé
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;
+ &lt;table&gt;
+  &lt;tbody&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Dépenses éligibles HT
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Taux de financement
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Observations
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Création d&amp;#039;équipements sportifs de plein air de type
+      &lt;strong&gt;
+       parcours de santé
+      &lt;/strong&gt;
+      avec agrès (8 au minimum) situé dans un parc ou un bois, avec parcours, cheminement ou circuit balisé ne dénaturant pas l&amp;#039;environnement en lui apportant une plus-value
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Création de
+      &lt;strong&gt;
+       parcs de fitness extérieurs
+      &lt;/strong&gt;
+      accessibles aux personnes à mobilité réduite, incluant au moins 8 appareils permettant un travail des membres inférieurs, supérieurs et du tronc
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux 80 %
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Dépense subventionnable plafonnée à 80 000 € HT
+     &lt;/p&gt;
+     &lt;p&gt;
+      Les équipements éligibles doivent se conformer au
+      &lt;strong&gt;
+       cahier des charges « parcours de santé et parcs de fitness extérieurs »
+      &lt;/strong&gt;
+      défini par le Conseil départemental de l&amp;#039;Oise concernant :
+     &lt;/p&gt;
+     &lt;p&gt;
+      - les caractéristiques des équipements
+     &lt;/p&gt;
+     &lt;p&gt;
+      - leur positionnement
+     &lt;/p&gt;
+     &lt;p&gt;
+      - les surfaces, nature revêtement au sol
+     &lt;/p&gt;
+     &lt;p&gt;
+      - la mixité et à l&amp;#039;accessibilité
+     &lt;/p&gt;
+     &lt;p&gt;
+      - la charte graphique à respecter
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Le choix de l&amp;#039;équipementier/fabricant ou distributeur est libre sous réserve du respect du cahier des charges.
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Un seul financement par collectivité
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+  &lt;/tbody&gt;
+ &lt;/table&gt;
+&lt;/div&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Les appareils  peuvent être disposés sur tout type de surfaces (terre, sable, copeaux de bois, sol amortissant synthétique, béton, enrobé, gazon naturel, gazon synthétique...). Ils doivent permettre un travail des membres inférieurs, supérieurs et du tronc et aussi cardiovasculaire (rameur, vélo, elliptique...) en toute sécurité par des mouvements guidés faciles à exécuter pour un public novice. Ils doivent être suffisamment espacés afin de permettre une circulation fluide et éviter les collisions entre usagers. Les exercices et mouvements possibles doivent être précisés sur chaque atelier par des notices simples, écrites et visuelles (schémas).
+&lt;/p&gt;
+&lt;p&gt;
+ Un nombre limité d&amp;#039;équipements sera financé chaque année. La priorisation des candidatures au titre de ce programme se fera en tenant compte, entre autres, de la population communale, du tissu associatif, des équipements sportifs déjà existants à proximité de l&amp;#039;emplacement envisagé (accessiblité, caractéristiques du terrain, environnement immédiat...).
+&lt;/p&gt;
+&lt;p&gt;
+ Un accompagnement technique sera proposé par le Département pour chaque projet retenu. Cet accompagnement ne valant pas assistance à maitrise d&amp;#039;ouvrage. Vous pouvez contacter M. Eric DZIEDZIC chargé de projets sportifs au 03-44-10-40-22 ou par mail : eric.dziedzic&amp;#64;oise.fr.
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipements ne respectant pas le cahier des charges « parcours de santé et parcs de fitness extérieurs » défini par le Conseil départemental de l&amp;#039;Oise sont susceptibles d&amp;#039;être financés au titre du dispositif équipements sportifs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES EXCLUES
+  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux d&amp;#039;entretien et de maintenance
+ &lt;/li&gt;
+ &lt;li&gt;
+  animation du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements de type streeworkout et bancs de musculation (éligibles dans le cadre du dispositif &amp;#34;Equipements sportifs&amp;#34;)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ELIGIBLES
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pose des différents éléments par le (s) fournisseur (s) ou entreprise(s) spécialisée(s)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.fr/actions/aide-aux-communes</t>
+        </is>
+      </c>
+      <c r="W145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aidesetsubventions.oise.fr</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de l&amp;#039;Oise
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ DGA Réussites éducatives, citoyennes et territoriales
+ &lt;br /&gt;
+ Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
+ &lt;br /&gt;
+ Direction adjointe des territoires, des sports et de la vie associative
+ &lt;br /&gt;
+ Service de l&amp;#039;aide aux communes
+ &lt;br /&gt;
+ Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
+ &lt;br /&gt;
+ Téléphone : 03.44.06.63.27
+ &lt;br /&gt;
+ Mél :
+ &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
+  aideauxcommunes&amp;#64;oise.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df65-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>152460</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création des maisons de santé pluriprofessionnelles et centres de santé publics</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>MAISONS DE SANTE PLURIPROFESSIONNELLES ET CENTRES DE SANTE PUBLICS</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I146" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J146" s="1" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la création des maisons de santé pluriprofessionnelles (MSP) telles que définies par le cahier des charges de l&amp;#039;Agence Régionale de Santé et centres de santé publics agréés par l&amp;#039;Agence Régionale de Santé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une maison de santé pluridisciplinaire de 886 m2, Route de Paris : RD 84
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de la maison de santé pluriprofessionnelles du Serval (563,50 m2)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de l&amp;#039;ancien château L&amp;#039;Oasis en vue de créer une maison de santé pluriprofessionnelle à Breteuil (1238 m2)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;
+ &lt;table&gt;
+  &lt;tbody&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Dépenses éligibles
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Taux de financement
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Observations
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Travaux de construction ou de réhabilitation de bâtiments en vue de la création d&amp;#039;une maison de santé pluriprofessionnelle ou d&amp;#039;un centre de santé public
+     &lt;/p&gt;
+     &lt;p&gt;
+      Acquisitions foncières et immobilières
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal ou intercommunal bonifié
+      &lt;br /&gt;
+      (&amp;#43; 10 %)
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Dépense subventionnable plafonnée à 2 000 € HT / m2
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Gros équipement matériel médical lié au fonctionnement de la maison de santé pluriprofessionnelle (MSP) ou du centre de santé public
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal ou intercommunal bonifié
+      &lt;br /&gt;
+      (&amp;#43; 10 %)
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Dépense subventionnable plafonnée à 200 000 € HT
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+  &lt;/tbody&gt;
+ &lt;/table&gt;
+&lt;/div&gt;
+&lt;p&gt;
+ Le financement sera proposé au vote des élus départementaux sous réserve de l&amp;#039;avis favorable de la cellule Oise Santé. Cet avis sera basé sur une analyse technique et une évaluation du projet de santé (opportunité, viabilité, prise en compte des professionnels de santé du territoire...) et une adéquation entre le projet et les besoins du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ELIGIBITE :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Maisons de santé pluriprofessionnelles (MSP) :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une 1
+  ère
+  installation en libéral d&amp;#039;un nouveau médecin généraliste dans le Département de l&amp;#039;Oise. Cette 1
+  ère
+  installation devra être effective pour le versement du solde de la subvention;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de gratuité des locaux :
+  &lt;ul&gt;
+   &lt;li&gt;
+    un loyer minimum de 500 € mensuels (hors charges) par médecin généraliste, médecin spécialiste et chirurgien-dentiste ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    un loyer minimum de 250 € mensuels (hors charges) par sage-femme, masseur-kinésithérapeute et orthophoniste ;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Centres de santé publics :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de 2 nouveaux professionnels de santé, dont 1 médecin généraliste n&amp;#039;ayant jamais exercé dans le Département de l&amp;#039;Oise en tant que libéral, au cours des 2 dernières années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une permanence de soins à minima d&amp;#039;une journée par semaine sur au moins une commune de moins de 1 500 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES EXCLUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipement du bâtiment (hors gros équipement matériel médical).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS DE VERSEMENT DE LA SUBVENTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Modalités spécifiques de versement de la subvention pour les maisons de santé pluriprofessionnelles (MSP) :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1er
+ acompte de
+  &lt;strong&gt;
+   20 % de la subvention
+  &lt;/strong&gt;
+  , après simple demande de la collectivité bénéficiaire et production de l&amp;#039;ordre de service accompagné de la convention de financement signée  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les acomptes suivants au fur et à mesure de l&amp;#039;avancement des travaux sur production des justificatifs de dépenses (factures, décomptes certifiés...),
+  &lt;strong&gt;
+   dans la limite
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   de 60 %
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   du montant total de la subvention
+  &lt;/strong&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   le solde de 40 %
+  &lt;/strong&gt;
+  ne pourra être versé qu&amp;#039;après production de l&amp;#039;ensemble des pièces justificatives de dépenses (décompte général et définitif des travaux visé par le comptable public, procès-verbal de réception des travaux, factures acquittées...)
+  &lt;strong&gt;
+   ainsi qu&amp;#039;après l&amp;#039;entrée en activité effective du nouveau
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   médecin généraliste,
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   intégrant la structure pour une durée de 5 années, et s&amp;#039;installant en libéral dans l&amp;#039;Oise pour la 1
+  ère
+  fois.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Modalités spécifiques de versement de la subvention pour les centres de sante publics :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1er
+ acompte de
+  &lt;strong&gt;
+   20% de la subvention
+  &lt;/strong&gt;
+  , après simple demande de la collectivité bénéficiaire et production de l&amp;#039;ordre de service accompagné de la convention de financement signée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les acomptes suivants au fur et à mesure de l&amp;#039;avancement des travaux sur production des justificatifs de dépenses (factures, décomptes certifiés...),
+  &lt;strong&gt;
+   dans la limite
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   de 60%
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   du montant total de la subvention
+  &lt;/strong&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   le solde de 40%
+  &lt;/strong&gt;
+  ne pourra être versé qu&amp;#039;après production de l&amp;#039;ensemble des pièces justificatives de dépenses (décompte général et définitif des travaux visé par le comptable public, procès-verbal de réception des travaux, factures acquittées...)
+  &lt;strong&gt;
+   ainsi qu&amp;#039;après l&amp;#039;entrée en activité effective des 2 nouveaux professionnels de santé, dont 1
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   médecin généraliste, n&amp;#039;ayant jamais exercé dans le Département de l&amp;#039;Oise en tant que libéral au cours des 2 dernières années.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE DE VALIDITÉ DES SUBVENTIONS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires disposent d&amp;#039;un délai maximum de 5 ans, à partir de la notification de la décision d&amp;#039;attribution de subvention pour mener à bien leur projet et solliciter le solde de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ A défaut, le reste à verser sera annulé en tout ou partie si les pièces justificatives exigibles pour le paiement des acomptes et du solde n&amp;#039;ont pas été fournies avant la fin du délai de validité de la décision d&amp;#039;attribution de subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T146" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.fr/actions/aide-aux-communes</t>
+        </is>
+      </c>
+      <c r="W146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aidesetsubventions.oise.fr</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de l&amp;#039;Oise
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ DGA Réussites éducatives, citoyennes et territoriales
+ &lt;br /&gt;
+ Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
+ &lt;br /&gt;
+ Direction adjointe des territoires, des sports et de la vie associative
+ &lt;br /&gt;
+ Service de l&amp;#039;aide aux communes
+ &lt;br /&gt;
+ Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
+ &lt;br /&gt;
+ Téléphone : 03.44.06.63.27
+ &lt;br /&gt;
+ Mél :
+ &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
+  aideauxcommunes&amp;#64;oise.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/61a7-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>152453</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SPORTIFS</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I147" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 75</t>
         </is>
       </c>
-      <c r="K187" s="1" t="inlineStr">
+      <c r="K147" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L187" s="1" t="inlineStr">
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M187" s="1" t="inlineStr">
+      <c r="M147" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -36566,68 +31837,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N187" s="1" t="inlineStr">
+      <c r="N147" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O187" s="1" t="inlineStr">
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R187" s="1" t="inlineStr">
+      <c r="R147" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -36852,5748 +32123,1057 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S187" s="1" t="inlineStr">
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T187" s="1" t="inlineStr">
+      <c r="T147" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U187" s="1" t="inlineStr">
+      <c r="U147" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V187" s="1" t="inlineStr">
+      <c r="V147" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W187" s="1" t="inlineStr">
+      <c r="W147" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X187" s="1" t="inlineStr">
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y187" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z187" s="1" t="inlineStr">
+      <c r="Z147" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA187" s="1" t="inlineStr">
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="188" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G188" s="1" t="inlineStr">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H188" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L188" s="1" t="inlineStr">
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aider à la création des maisons de santé pluriprofessionnelles (MSP) telles que définies par le cahier des charges de l&amp;#039;Agence Régionale de Santé et centres de santé publics agréés par l&amp;#039;Agence Régionale de Santé.
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M188" s="1" t="inlineStr">
-[...1127 lines deleted...]
-          <t>Cours d'eau / canaux / plans d'eau
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
 Musée
+Sports et loisirs
 Tourisme
 Forêts
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
-Industrie
 Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
 Inclusion numérique
-Protection animale</t>
-[...2 lines deleted...]
-      <c r="O191" s="1" t="inlineStr">
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R191" s="1" t="inlineStr">
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- A établir avec l&amp;#039;animatrice selon le projet.
+ Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S191" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T191" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U191" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X191" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Margaux GROSJEAN
-[...7 lines deleted...]
- 06 37 01 89 44
+ financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y191" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA191" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="192" spans="1:27" customHeight="0">
-[...1872 lines deleted...]
-      <c r="A202" s="1">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
         <v>154982</v>
       </c>
-      <c r="B202" s="1" t="inlineStr">
+      <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Développer l'attractivité et l'identité du territoire</t>
         </is>
       </c>
-      <c r="C202" s="1" t="inlineStr">
+      <c r="C149" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D202" s="1" t="inlineStr">
+      <c r="D149" s="1" t="inlineStr">
         <is>
           <t>LEADER Fiche Action n°2</t>
         </is>
       </c>
-      <c r="E202" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Albigeois et des Bastides (PETR)</t>
         </is>
       </c>
-      <c r="G202" s="1" t="inlineStr">
+      <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H202" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I202" s="1" t="inlineStr">
+      <c r="I149" s="1" t="inlineStr">
         <is>
           <t> Max : 64</t>
         </is>
       </c>
-      <c r="K202" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L202" s="1" t="inlineStr">
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif cette subvention est de développer les services, tout en favorisant l&amp;#039;innovation et les approches collaboratives pour renforcer l&amp;#039;attractivité et l&amp;#039;identité du territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Maintenir et développer les services qui répondent aux besoins de la population
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Adapter l&amp;#039;offre de soins aux besoins actuels et futurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Favoriser le développement culturel et artistique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner la définition et la mise en place des projets culturels des Communautés de communes
  &lt;/li&gt;
  &lt;li&gt;
   Aider la création culturelle et l&amp;#039;organisation de manifestations culturelles sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la présence artistique dans les territoires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M202" s="1" t="inlineStr">
+      <c r="M149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Création/développement/équipement d&amp;#039;un EVS itinérant/des lieux de vie partagés
  &lt;br /&gt;
  •    Création/développement/modernisation des maisons de santé ; favoriser le développement des Communauté Professionnelle Territoriale de Santé
  &lt;br /&gt;
  •    Développement d&amp;#039;une manifestation culturelle itinérante sur le territoire ;
  &lt;br /&gt;
  •    Aménagement d&amp;#039;espaces multiculturel
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N202" s="1" t="inlineStr">
+      <c r="N149" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Santé
 Commerces et services
 Revitalisation
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O202" s="1" t="inlineStr">
+      <c r="O149" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R202" s="1" t="inlineStr">
+      <c r="R149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S202" s="1" t="inlineStr">
+      <c r="S149" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T202" s="1" t="inlineStr">
+      <c r="T149" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U202" s="1" t="inlineStr">
+      <c r="U149" s="1" t="inlineStr">
         <is>
           <t>GAL Albigeois et Bastides</t>
         </is>
       </c>
-      <c r="V202" s="1" t="inlineStr">
+      <c r="V149" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
         </is>
       </c>
-      <c r="X202" s="1" t="inlineStr">
+      <c r="X149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Justine Chollet
  &lt;br /&gt;
  Chargée de mission LEADER
  &lt;br /&gt;
  &lt;a target="_self"&gt;
   jchollet&amp;#64;ptab.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y202" s="1" t="inlineStr">
+      <c r="Y149" s="1" t="inlineStr">
         <is>
           <t>jchollet@ptab.fr</t>
         </is>
       </c>
-      <c r="Z202" s="1" t="inlineStr">
+      <c r="Z149" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7eee-developper-lattractivite-et-lidentite-du-terr/</t>
         </is>
       </c>
-      <c r="AA202" s="1" t="inlineStr">
+      <c r="AA149" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="203" spans="1:27" customHeight="0">
-[...34 lines deleted...]
-      <c r="L203" s="1" t="inlineStr">
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>149099</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de E santé visant à développer l’offre de soins ou de prévention sur votre territoire</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux projets de E santé des professionnels de santé</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...61 lines deleted...]
-      <c r="R203" s="1" t="inlineStr">
+ Vous souhaitez mener à bien un projet de E santé visant à développer l&amp;#039;offre de soins ou de prévention sur votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez d&amp;#039;une aide régionale comprise entre 10 000 € et 75 000 € en fonction du projet, avec un taux d&amp;#039;intervention plafonné à 50% des dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;une avance de trésorerie de 50 % dès le démarrage de votre projet à réception des pièces mentionnées dans la convention ou la notification.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P150" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-projets-de-e-sante-pour-les-patients-et-les-professionnels-de-sante/</t>
+        </is>
+      </c>
+      <c r="W150" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0178/depot/simple</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...149 lines deleted...]
- Téléphone : 02.33.05.96.17
+ Avant de déposer votre dossier en ligne, contactez Sandrine POITTEVIN,
+&lt;/p&gt;
+&lt;p&gt;
+ chargée de mission E santé – Tél : 03 26 70 66 61 – sandrine.poittevin&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Attention : tout projet démarré avant le dépôt de votre demande en ligne ne pourra pas être soutenu par la Région Grand Est. Il vous est demandé de déposer votre demande en ligne au plus tard 3 mois avant le début de votre projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y203" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA203" s="1" t="inlineStr">
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c184-soutien-aux-projets-de-e-sante-pour-les-patie/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="204" spans="1:27" customHeight="0">
-[...808 lines deleted...]
-      <c r="C207" s="1" t="inlineStr">
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D207" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G207" s="1" t="inlineStr">
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Particulier
-[...11 lines deleted...]
-      <c r="I207" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I151" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J207" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L207" s="1" t="inlineStr">
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
-[...95 lines deleted...]
-          <t>Patrimoine et monuments historiques
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
+Egalité des chances
 Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
 Santé
-Commerces et services
-[...273 lines deleted...]
-Santé
+Education et renforcement des compétences
 Alimentation
+Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
 Appui méthodologique
 Animation et mise en réseau
-Transports collectifs et optimisation des trafics routiers
+Valorisation d'actions
+Prévention des risques
 Mobilité partagée
 Mobilité pour tous
-Modes actifs : vélo, marche et aménagements associés</t>
-[...245 lines deleted...]
-Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
-Sécurité
-[...180 lines deleted...]
-      <c r="S210" s="1" t="inlineStr">
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P151" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q151" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T210" s="1" t="inlineStr">
+      <c r="T151" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U210" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X210" s="1" t="inlineStr">
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- - formulaire de contact :
-[...7 lines deleted...]
- 02 33 77 78 91
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y210" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA210" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD151" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="211" spans="1:27" customHeight="0">
-[...173 lines deleted...]
-      <c r="A212" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>158480</v>
       </c>
-      <c r="B212" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D212" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E212" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G212" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H212" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K212" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L212" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N212" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -42625,692 +33205,1488 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O212" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P212" s="1" t="inlineStr">
+      <c r="P152" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R212" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S212" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U212" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W212" s="1" t="inlineStr">
+      <c r="W152" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X212" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y212" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z212" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA212" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB152" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="213" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G213" s="1" t="inlineStr">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>157106</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir la perte d'autonomie à destination des personnes âgées de 60 ans et plus ou des proches aidants</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets conférence des financeurs 2025 &amp;#8211; Séniors à domicile et proches aidants</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Si vous souhaitez développer ou poursuivre un projet dans le domaine de la prévention de la perte d&amp;#039;autonomie à destination des personnes âgées de 60 ans et plus ou des proches aidants, vous pouvez candidater à cet appel à projets, par le biais du site demarches-simplifiees.fr.
+&lt;/p&gt;
+&lt;p&gt;
+ Veuillez noter que :
+&lt;/p&gt;
+&lt;p&gt;
+ - La conférence des financeurs ne peut s&amp;#039;engager sur des financements pluriannuels ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La conférence des financeurs accordera une subvention à hauteur de 80% du coût total du projet maximum. La recherche de cofinancements est particulièrement appréciée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les porteurs de projets ayant déjà été subventionnés peuvent redéposer une demande pour le même projet (sous réserve d&amp;#039;une auto évaluation et d&amp;#039;un compte rendu financier N-1 transmis) avec de nouveaux bénéficiaires, sur un nouveau territoire ou pour une action différente. Si un projet ayant déjà été soutenu ne respecte pas ces conditions, les financeurs se réservent la possibilité de rejeter le dossier ou de proposer un montant dégressif ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Le porteur de projet veillera à solliciter les personnes concernées dans la construction des projets ;
+- L&amp;#039;action devra impliquer des réseaux de bénévoles, qu&amp;#039;il s&amp;#039;agira de coordonner ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Le porteur de projet est dans l&amp;#039;obligation de s&amp;#039;appuyer sur les acteurs du territoire, en premier lieu les Centres Locaux d&amp;#039;Information et de Coordination (CLIC).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Le projet ne sera financé que si les financements de droit commun ont été prioritairement mobilisés ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Le projet devra avoir un cofinancement ou un autofinancement, l&amp;#039;aide de la conférence des financeurs étant plafonnée à 80 % maximum du montant total du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;appel à projets concerne principalement des dépenses de fonctionnement sur une durée maximale d&amp;#039;une année. Il peut concerner des dépenses d&amp;#039;investissement dès lors qu&amp;#039;elles entrent dans le cadre d&amp;#039;un projet global de prévention de la perte d&amp;#039;autonomie ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les financements de la conférence des financeurs peuvent soutenir des dépenses de formation des intervenants par le porteur de projet (ou l&amp;#039;établissement si celui-ci porte directement une action) dans le cadre du budget prévisionnel d&amp;#039;une action à titre exceptionnel. Il est en effet nécessaire de privilégier l&amp;#039;intervention de personnes déjà formées (ce critère peut par ailleurs être retenu pour la sélection des projets). Les dépenses de formation des intervenants doivent porter sur l&amp;#039;acquisition ou le renforcement de compétences en matière de prévention de la perte d&amp;#039;autonomie dans l&amp;#039;objectif de conduire l&amp;#039;action de prévention ; les dépenses de formation des intervenants ne doivent pas se substituer aux mécanismes existants de financement de la formation professionnelle.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-conference-des-financeurs-2025-seniors-a-domicile-et-proches-aidants/</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/appel-a-projets-conference-des-financeurs-de-la-manche-2025</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ 02 33 77 78 91
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a446-appel-a-projets-conference-des-financeurs-202/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>24/12/2023</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>157107</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir la perte d'autonomie des résidents en EHPAD</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets conférence des financeurs 2025 à destination des résidents d&amp;rsquo;EHPAD</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif de cet appel à projets est de prévenir la perte d&amp;#039;autonomie des résidents en EHPAD.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;attribution seront ciblés sur :
+&lt;/p&gt;
+&lt;p&gt;
+ - La participation des résidents au projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ouverture sur l&amp;#039;extérieur, via notamment l&amp;#039;implication de bénévoles, la tenue d&amp;#039;actions hors les murs ou l&amp;#039;intervention de partenaires ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La cohérence du projet avec les préconisations du Département et de l&amp;#039;ARS (formulées lors des négociations CPOM notamment) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La qualité des programmes d&amp;#039;activités collectives construits sur la base d&amp;#039;outils validés ;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;engagement dans une logique de parcours, éventuellement en lien avec des actions déjà en cours ou existantes ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La promotion de l&amp;#039;autonomie et des capacités résiduelles de la personne en modifiant les pratiques professionnelles des professionnels ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La pérennisation et reproductibilité de la démarche de prévention ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La proposition d&amp;#039;indicateurs d&amp;#039;évaluation pertinents ;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;intégration à terme de la thématique de prévention dans le projet de service ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La participation à l&amp;#039;amélioration des bonnes pratiques chez la personne âgée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les modalités organisationnelles présentées en cas de restrictions pour la mise en œuvre d&amp;#039;actions collectives de prévention en lien avec la gestion de la crise sanitaire ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les modalités d&amp;#039;évaluation et indicateurs en fonction des thématiques et des actions envisagées, avec une évaluation avant et après la mise en place des programmes pour en apprécier l&amp;#039;efficacité ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Le calendrier prévisionnel de l&amp;#039;action.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - À titre principal, des dépenses de fonctionnement : opérateurs et intervenants extérieurs (actions et formation), recrutement temporaire et partagé de professionnels spécialisés pour la mise en place des actions ;
+&lt;/p&gt;
+&lt;p&gt;
+ - À titre accessoire, des dépenses portant sur l&amp;#039;acquisition de petit matériel / aménagement, directement nécessaire à la réalisation de l&amp;#039;action.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-conference-des-financeurs-2025-a-destination-des-residents-dehpad/</t>
+        </is>
+      </c>
+      <c r="W154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/appel-a-projets-ehpad-conference-des-financeurs-de-la-manche-2025</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02 33 77 78 91
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20fd-appel-a-projets-ars-conference-des-financeurs/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>24/12/2023</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>157094</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Préparer et mettre en oeuvre des activités de coopération</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°5 : Préparation et mise en œuvre d'activités de coopération</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Agriculteur</t>
-[...17 lines deleted...]
-      <c r="L213" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I156" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J156" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes :
+&lt;/p&gt;
+&lt;p&gt;
+ - Promouvoir un territoire sobre et résilient
+&lt;/p&gt;
+&lt;p&gt;
+ - Soutenir l&amp;#039;initiative économique
+&lt;/p&gt;
+&lt;p&gt;
+ - Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services
+&lt;/p&gt;
+&lt;p&gt;
+ - Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ A travers l&amp;#039;action &amp;#34;Préparation et mise en œuvre d&amp;#039;activités de coopération&amp;#34;, le GAL souhaite, de manière générale, développer tout projet de coopération lié aux 4 grands axes de la stratégie locale de développement. Les thématiques propices à la coopération sur le territoire sont privilégiées, à savoir : la culture, les énergies renouvelables, l&amp;#039;urbanisme rural durable et les mobilités.
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération aura pour attendus :
+&lt;/p&gt;
+&lt;p&gt;
+ - La mutualisation de moyens pour la recherche commune de solutions à des problématiques partagées.
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;actions communes répondant aux enjeux identifiés dans la stratégie locale de développement.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement de partenariats internes au territoire et vers d&amp;#039;autres GAL en région Normandie ou en dehors.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le partage d&amp;#039;expériences et la diffusion de bonnes pratiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Renforcer l&amp;#039;accès à la santé, garantir le bien-être aux habitants du territoire, accompagner les étapes clef de la vie, soutenir les personnes les plus vulnérables
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
- .
-[...7 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Echanges d&amp;#039;expériences : rencontres, visites sur site de projets réalisés, missions sur des problématiques précises (à définir, selon le projet de coopération).
+&lt;/p&gt;
+&lt;p&gt;
+ - Missions de conseils, d&amp;#039;expertise, d&amp;#039;animation territoriale et de mise en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions collectives d&amp;#039;échange, de diffusion de bonnes pratiques et de communication.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formations non professionnelles, d&amp;#039;information et de sensibilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formation visant à la mise en réseau, à la sensibilisation ou à l&amp;#039;éducation des acteurs sur des problématiques de développement rural et intégrées dans un projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Traduction.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Types d&amp;#039;actions soutenues
+  Bénéficiaire éligible :
  &lt;/strong&gt;
- :
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Accès aux services de santé
+  Dépenses éligibles :
  &lt;/strong&gt;
- :
-[...21 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Accès aux services de la petite enfance
+  Dépenses inéligibles :
  &lt;/strong&gt;
- :
-[...9 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Accompagnement des personnes âgées
+  Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
- :
-[...9 lines deleted...]
-&lt;/ul&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Accompagnement des personnes en situation de handicap
+  Les communes inéligibles sont :
  &lt;/strong&gt;
- :
-[...7 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-leader-action-n5-preparation-et-mise-en-uvre-/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD156" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>157092</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I157" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J157" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un patrimoine vernaculaire valorisé (clos masure notamment)
+&lt;/p&gt;
+&lt;p&gt;
+ - Un allongement de la durée des séjours touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des parcours résidentiels facilités pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des centres bourgs dynamiques, des services proches des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - UN vieillissement de la population mieux anticipé et accompagné
+&lt;/p&gt;
+&lt;p&gt;
+ - Une offre locale de formation renforcée et adaptée
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accès aux services de soins facilité par des initiatives innovantes
+&lt;/p&gt;
+&lt;p&gt;
+ - Un maillage de solutions de mobilités adaptées au territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Accompagnement des proches aidants
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Accès aux droits pour les personnes éloignées (géographiquement et/ou culturellement des centres de ressources publiques)
+  Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
- :
-[...11 lines deleted...]
-          <t>Personnes âgées
+&lt;/p&gt;
+&lt;p&gt;
+ - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création de nouveaux services numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services à la population.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de l&amp;#039;offre de santé sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de partenariats avec des centres de formations locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Personnes âgées
+Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
+Commerces et services
+Formation professionnelle
 Equipement public
-Bâtiments et construction
-[...18 lines deleted...]
-      <c r="R213" s="1" t="inlineStr">
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
-[...8 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S213" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X213" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
  &lt;a target="_self"&gt;
-  leader&amp;#64;adourchalossetursan.fr
+  nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
- - 05 58 79 74 80
-[...7 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y213" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA213" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD157" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="214" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C214" s="1" t="inlineStr">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D214" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E214" s="1" t="inlineStr">
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G214" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...5 lines deleted...]
-Ingénierie technique
+Association</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I214" s="1" t="inlineStr">
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I158" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J214" s="1" t="inlineStr">
-[...259 lines deleted...]
-      <c r="J215" s="1" t="inlineStr">
+      <c r="J158" s="1" t="inlineStr">
         <is>
           <t>de 5 000 à 40 000 euros</t>
         </is>
       </c>
-      <c r="K215" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L215" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  La coopération peut prendre les formes suivantes :
  &lt;br /&gt;
  &lt;strong&gt;
   - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;strong&gt;
   - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  &lt;strong&gt;
@@ -43329,51 +34705,51 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
 &lt;/p&gt;
 &lt;p&gt;
  Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N215" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Friche
 Foncier
 Transition énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
@@ -43393,2375 +34769,824 @@
 Paysage
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O215" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R215" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;p&gt;
  Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S215" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T215" s="1" t="inlineStr">
+      <c r="T158" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U215" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V215" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X215" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y215" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z215" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
         </is>
       </c>
-      <c r="AA215" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD158" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="216" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G216" s="1" t="inlineStr">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...250 lines deleted...]
-      <c r="H218" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...46 lines deleted...]
-Economie d'énergie et rénovation énergétique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I159" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J159" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
 Economie sociale et solidaire
 Revitalisation
-Risques naturels
-[...5 lines deleted...]
-Paysage
+Innovation, créativité et recherche
 Lutte contre la précarité
-Attractivité économique
-[...2 lines deleted...]
-Logistique urbaine
+Emploi
+Animation et mise en réseau
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
-[...3 lines deleted...]
-Milieux humides
+Limiter les déplacements subis
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O218" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R218" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S218" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U218" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="AA218" s="1" t="inlineStr">
+      <c r="T159" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD159" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="219" spans="1:27" customHeight="0">
-[...1155 lines deleted...]
-      <c r="G230" s="1" t="inlineStr">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>159897</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la santé de tous et prendre soin des populations les plus fragiles</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H230" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I230" s="1" t="inlineStr">
-[...81 lines deleted...]
-Jeunesse
+      <c r="J160" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Renforcer l&amp;#039;accès à la santé, garantir le bien-être aux habitants du territoire, accompagner les étapes clef de la vie, soutenir les personnes les plus vulnérables
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+ Les services publics et aux publics demeurent une demande prioritaire sur le territoire du GAL de la part de ses habitants. Cela recouvre une large palette de domaines ou de préoccupations.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette fiche-action ambitionne ainsi d&amp;#039;apporter une attention toute particulière à l&amp;#039;accès à la santé pour toutes et tous, ainsi qu&amp;#039;au soin apporté aux populations vulnérables et/ou dans les tranches d&amp;#039;âge de vie qui en ont le plus besoin : petite enfance, séniors, personnes en situation de handicap... ou encore personnes aidantes s&amp;#039;occupant d&amp;#039;un proche malade ou en situation de handicap.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accès aux services de santé
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes visant l&amp;#039;élaboration de « projets de santé » sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude programmatique portant sur de l&amp;#039;immobilier à destination des professionnels de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;aide au démarrage, la mobilisation, la coordination et l&amp;#039;animation d&amp;#039;une dynamique collective des professionnels de santé en lien avec les EPCI et les structures concernées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie et investissements favorisant la prévention santé auprès du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouvelles structures de santé pluridisciplinaire, ou extension ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou réhabilitation de logements permettant l&amp;#039;accueil de stagiaires, internes, ou autres professionnels de santé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accès aux services de la petite enfance
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de services de garde d&amp;#039;enfants en partenariat avec une collectivité : investissements pour la création et l&amp;#039;agrandissement de structures de garde type établissement d&amp;#039;accueil du jeune enfant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant notamment de développer des actions autour de la parentalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des personnes âgées
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions favorisant le maintien à domicile : création ou amélioration de services, de structures, d&amp;#039;habitats regroupés via des actions d&amp;#039;ingénierie ou des investissements portant sur des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions permettant de renforcer les liens intergénérationnels : création ou amélioration de services, de structures, via des actions d&amp;#039;ingénierie ou des investissements portant sur des équipements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des personnes en situation de handicap
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création ou amélioration de services, de structures, permettant de maintenir voire de renforcer la vie sociale via des actions d&amp;#039;ingénierie ou des investissements portant sur des équipements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des proches aidants
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création ou amélioration de services, de structures permettant d&amp;#039;offrir du répit et du soutien aux personnes proches aidantes, via des actions d&amp;#039;ingénierie ou des investissements portant sur des équipements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accès aux droits pour les personnes éloignées (géographiquement et/ou culturellement des centres de ressources publiques)
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à l&amp;#039;ingénierie pour faciliter l&amp;#039;accès aux droits pour les publics les plus éloignés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
 Famille et enfance
-Egalité des chances
+Handicap
 Accès aux services
-Santé</t>
-[...2 lines deleted...]
-      <c r="O230" s="1" t="inlineStr">
+Santé
+Equipement public
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P230" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q230" s="1" t="inlineStr">
+      <c r="P160" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q160" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R230" s="1" t="inlineStr">
-[...76 lines deleted...]
-      <c r="AA230" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole, les bailleurs sociaux privés hors SEM.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les dépenses d&amp;#039;équipements de matériel de santé.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f098-valoriser-les-elements-identitaires-et-le-pat/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD160" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="231" spans="1:27" customHeight="0">
-[...389 lines deleted...]
-      <c r="E234" s="1" t="inlineStr">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G234" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H234" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="N234" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -45775,6782 +35600,361 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-International
-[...1499 lines deleted...]
-Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...2 lines deleted...]
-Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
-Réduction de l'empreinte carbone
-[...1820 lines deleted...]
-Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
+Cimetières et funéraire
 Mobilité et véhicules autonomes
+Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O259" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S259" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T259" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA259" s="1" t="inlineStr">
+      <c r="T161" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W161" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB161" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="260" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G260" s="1" t="inlineStr">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>144493</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la création des Maisons de Santé Pluri-professionnelles (MSP) ou de leurs annexes</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...8 lines deleted...]
-      <c r="H260" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I260" s="1" t="inlineStr">
-[...86 lines deleted...]
-      <c r="AA260" s="1" t="inlineStr">
+      <c r="I162" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J162" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 1.375.000€ HT</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département des Landes soutient, au titre de la solidarité 
+territoriale, les projets d&amp;#039;investissement des collectivités, de leurs 
+groupements et de leurs établissements publics, destinés à développer et
+ à améliorer les services publics de proximité afin de favoriser un 
+développement équilibré des territoires.
+Ce dispositif vise à améliorer l&amp;#039;accès aux soins, le Département des 
+Landes soutient la création ou l&amp;#039;extension de Maisons de Santé 
+Pluri-professionnelles (MSP) ou de leurs annexes.&lt;/p&gt;&lt;p&gt;Typologies d’opérations/ de projets éligibles :
+Sont susceptibles d’être subventionnées les créations et extensions de Maisons de Santé Pluri-professionnelles
+ou de leurs annexes en zone fragile ou de carence.
+Ces opérations sont des projets d’investissements structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet :
+Sont éligibles les études préalables, les travaux et investissement immobilier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Critères obligatoires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;validation du projet de santé par l’Agence Régionale de Santé (ARS),&lt;/li&gt;&lt;li&gt;Constituer ou être intégré à une communauté professionnelle territoriale de santé,&lt;/li&gt;&lt;li&gt;avis favorable sur le plan de financement de l’opération par les comités départementaux et&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;régionaux des Maisons de Santé Pluridisciplinaires,&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;implantation en territoire fragile (ARS, Région, SDAASP).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T162" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-ou-extension-de-maisons-de-sante-pluriprofessionnelles</t>
+        </is>
+      </c>
+      <c r="W162" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4b26-favoriser-la-creation-des-maisons-de-sante-pl/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...3187 lines deleted...]
-          <t>published</t>
+      <c r="AB162" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>