--- v0 (2025-11-19)
+++ v1 (2026-04-04)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA149"/>
+  <dimension ref="A1:AH110"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,944 +225,2216 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>381</v>
+        <v>142693</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier d'un prêt secteur public - PSP</t>
-[...4 lines deleted...]
-          <t>PSP</t>
+          <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement (AFD)
-Ministère des Outre-mer</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre le numérique au service de votre projet de territoire : par où commencer ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment choisir les solutions les plus adaptées ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Acculturation aux enjeux de la transformation numérique sur votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de pratiques inspirantes et zoom sur les initiatives locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;une démarche participative pour faire émerger une culture commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Livrables : apports théoriques et clés de lecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement à l&amp;#039;auto-diagnostic de votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Situer le territoire à partir d&amp;#039;un outil d&amp;#039;autodiagnostic Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretiens auprès des acteurs et usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification et priorisation de vos besoins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Co-construction de la stratégie numérique au service du projet de territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilisation des parties prenantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des services et montée en compétence des agents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Grand Bassin de Bourg-en-Bresse
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Médias et communication
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>141754</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>​​Mener un projet de réaménagement du foyer des élèves en établissement scolaire</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement foyer élèves</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réseau Canopé propose une démarche d&amp;#039;accompagnement du réaménagement du foyer, basée sur la participation des élèves et de l&amp;#039;équipe éducative. Recueil de besoins et des envies, ateliers de conception participative pour travailler sur les contraintes et les leviers afin de coconstruire des espaces adaptés aux besoins éducatifs et de bien-être des élèves au bénéfice d&amp;#039;un climat scolaire positif et propice aux apprentissages.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1. Sondage en ligne ou en classe auprès des élèves pour exprimer leurs besoins (se détendre, discuter, jouer, etc.) et leurs souhaits d&amp;#039;aménagement du foyer (mobilier, matériel, couleurs, etc.)
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Ateliers de conception participative : à l&amp;#039;aide des outils Archiclasse et Archistart, élèves, équipe éducative et représentants des collectivités explorent et modélisent de nouvelles idées d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Réunion de travail avec l&amp;#039;équipe éducative et la collectivité pour discuter des besoins éducatifs, des conditions techniques et de sécurité liées à l&amp;#039;aménagement du foyer. Planification de la mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ 4. Mise en place d&amp;#039;une phase de test autour de plusieurs modélisations d&amp;#039;aménagement du foyer.
+&lt;/p&gt;
+&lt;p&gt;
+ 5. Phase d&amp;#039;évaluation permettant aux élèves de donner leur avis sur le nouvel aménagement du foyer, via un sondage en ligne et une réunion.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ces activités est de s&amp;#039;assurer que le réaménagement du foyer réponde aux besoins et aux souhaits de toutes les parties impliquées, en veillant à ce que les élèves se sentent inclus et pris en compte dans le processus.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Architecture</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire  au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département  :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7dc6-mener-un-projet-de-reamenagement-du-foyer-des/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>141753</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Découvrir le rôle des émotions en classe maternelle et savoir les gérer [FORMATION]</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des émotions</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation de 6h en présentiel autour de la gestion des émotions des élèves, permettant aux ATSEM de venir en appui des équipes pédagogiques sur l&amp;#039;amélioration du climat scolaire.&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : ​Apports théoriques : connaître les différentes émotions et leur impact sur le comportement de l&amp;#039;enfant. Elaborer des outils permettant l&amp;#039;observation et la compréhension des émotions de l&amp;#039;enfant. Réfléchir aux moyens d&amp;#039;actions de l&amp;#039;ATSEM pour accompagner enfants, enseignants et parents pour un climat scolaire favorable aux apprentissages. Comment aider les enfants à gérer leurs émotions ? Comment être en appui de l&amp;#039;enseignant ​?
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réalisation d&amp;#039;un livret d&amp;#039;accueil travaillé en équipe pour les familles, les enfants.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;accueil des élèves en classe – des outils pratiques pour faire exprimer les émotions à l&amp;#039;arrivée à l&amp;#039;école (jeux et activités autour des émoticones, photolangage, éducation à l&amp;#039;image)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la mise en œuvre d&amp;#039;activités autour de l&amp;#039;expression orale des enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ​​Groupe de 6 à 15 ATSEM par session​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d06-decouvrir-le-role-des-emotions-en-classe-mate/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>141752</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d'espace (péri)scolaire</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet en quatre phases principales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   se projeter :
+  &lt;/strong&gt;
+  &lt;em&gt;
+   le rapport d&amp;#039;étonnement
+  &lt;/em&gt;
+  . Il s&amp;#039;agit d&amp;#039;observer l&amp;#039;existant, les pratiques qui y sont liées, les ressentis et les envies de l&amp;#039;ensemble des usagers de la cour et de ses abords comme ceux des personnels et élus municipaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   co-construire
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   le hackathon
+  &lt;/em&gt;
+  . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   finaliser
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   l&amp;#039;incubation
+  &lt;/em&gt;
+  . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   vivre
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   la formation et l&amp;#039;accompagnement
+  &lt;/em&gt;
+  . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Transition énergétique
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-[...4 lines deleted...]
-      <c r="H2" s="0" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence française de développement accompagne les acteurs publics locaux dans le financement de leurs projets d&amp;#039;investissement de long terme.
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Caractéristiques du prêt :
+  Conditions financières :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-      <c r="N2" s="0" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
+Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les projets éligibles :
+  Email :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- Tous secteurs d&amp;#039;intervention des bénéficiaires (aménagement, énergie, déchets, équipements, transports, eau et assainissement, agriculture, santé etc.)
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>138014</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l'aide aux familles pour les frais de restauration collective des collègiens</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux familles pour les frais de restauration collective</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>3 tranches selon 3 niveaux de bourse : 30 €, 70 €, 100 € par an défalqué des factures</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+ Aide aux familles des  élèves boursiers pour faire face aux frais de restauration collective (versée aux collèges publics et privés qui déduisent sur les factures aux familles).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Elèves boursiers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Alimentation</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/913d-aider-les-familles-sur-les-frais-de-restaurat/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>129731</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Caisse des écoles de Chambéry</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
+Département
+Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence française de développement accompagne les acteurs publics locaux dans le financement de leurs projets d&amp;#039;investissements de long terme en cohérence avec les objectifs de réduction des déchets et de convergence économique et sociale.
-[...48 lines deleted...]
-convention
+ Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  faciliter les coopérations entre les membres de la communauté éducative
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
+&lt;/p&gt;
+&lt;p&gt;
+ Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Chambéry</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>c.mouilleron@mairie-chambery.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Mairie de Chambéry</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
-Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...3 lines deleted...]
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-[...1 lines deleted...]
-Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...3 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...71 lines deleted...]
-      <c r="X3" s="1" t="inlineStr">
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...136 lines deleted...]
- Mobilisation des fonds : possible au démarrage des travaux
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
-Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...3 lines deleted...]
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-[...1 lines deleted...]
-Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
-[...5 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...44 lines deleted...]
-      <c r="T4" s="1" t="inlineStr">
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X4" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-      <c r="N5" s="1" t="inlineStr">
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1190,554 +2462,3490 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R5" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
-[...14 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...24 lines deleted...]
- &lt;br /&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  des établissements et services médico-sociaux destinés aux personnes handicapées ou âgées,
-[...51 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...108 lines deleted...]
-      <c r="N7" s="1" t="inlineStr">
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>120977</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil sur le montage de projet de création d&amp;#039;établissement lié à la parentalité et aux modes d&amp;#039;accueil des enfants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ces établissements comprennent les Lieux d&amp;#039;Accueil Enfant Parent ou LAEP, les Relais Petite Enfance ou RPE (ex RAM), les accueils collectifs de mineurs ou ACM (accueil de loisirs et l&amp;#039;accueil périscolaire).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, le service concerné du Département apportera des conseils à la collectivité sur le lancement et le montage du projet puis participera à la démarche jusqu&amp;#039;à son avis sur la compatibilité des locaux et le projet pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ En lien avec la Caisse d&amp;#039;Allocations familiales pour les LAEP et les RPE et le service de la Préfecture SDJES pour les ACM.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél.: 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8003-conseiller-les-collectivites-sur-la-creation-/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>28/10/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>120976</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner les collectivités pour la création d’établissements d’accueil du jeune enfant (EAJE) et des maisons d’assistants maternels (MAM)</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil pour la création d’établissements d’accueil du jeune enfant (EAJE) et des maisons d’assistants maternels (MAM)</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil et accompagnement dans le montage de projet de création d&amp;#039;EAJE ou MAM.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les EAJE comprennent les crèches collectives, les crèches familiales et les jardins d&amp;#039;enfants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les MAM sont des regroupements d&amp;#039;assistants maternels dans un même lieu pour exercer leur profession.
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil et l&amp;#039;accompagnement s&amp;#039;inscrit dans une démarche de projet et portent sur :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La participation à une réunion des porteurs de projets
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un diagnostic de territoire
+  &lt;/li&gt;
+  &lt;li&gt;
+   La recherche de locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montage technique et financier du projet en lien avec la législation en vigueur et les acteurs locaux (CAF, MSA,...)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ En lien avec la Caisse d&amp;#039;Allocations familiales (CAF), et la Mutuelle Sociale Agricole (MSA).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, GIP ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél.: 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/91fc-conseiller-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>28/10/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>121337</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Fonds "Thématiques"</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 150 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes, EPCI&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>120021</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'un portrait sociodémographique</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Durée : 15 jours à 1 mois
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Lutte contre la précarité
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité de Seine-et-Marne
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ID77 - Sylvie ROGNON
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...8 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
 Connaissance de la mobilité
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O7" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T7" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X7" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>120353</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement les établissements accueillant des personnes âgées : subvention au titre des projets innovants bonification</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : PROJET AU TITRE DE BONIFICATION</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectif
+&lt;/h3&gt;
+&lt;p&gt;
+ Cette aide permet de soutenir les reconstructions ou les réhabilitations d&amp;#039;établissements pour les places habilitées à l&amp;#039;aide sociale accueillant des personnes âgées dans le but de limiter l&amp;#039;impact sur le tarif journalier payé par le résident, ainsi que certains projets particuliers portés par les gestionnaires et s&amp;#039;inscrivant dans les priorités du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ Bénéficiaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Cette aide concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes gestionnaires d&amp;#039;établissements pour personnes âgées (EHPAS, Petite Unité de Vie, Unité de Soins Longue Durée ou Résidence Autonomie), à savoir :
+  &lt;ul&gt;
+   &lt;li&gt;
+    des établissements publics (hôpitaux, CCAS, établissements publics autonomes),
+   &lt;/li&gt;
+  &lt;/ul&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    des associations gérant des établissements.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les propriétaires bailleurs intervenant en qualité de maître d&amp;#039;ouvrage, sous réserve de l&amp;#039;imputation de la subvention en déduction du loyer demandé à l&amp;#039;organismes gestionnaire et pris en charge dans le calcul du prix de journée des établissements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Les dépenses dépendront du projet proposé
+&lt;/p&gt;
+&lt;h3&gt;
+ Montant/Taux de l&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ L&amp;#039;aide apportée sera de 5 000€ par place autorisée pour tout ce qui a trait à la domotisation, et de 3 000€ maximum par place autorisée pour tout le reste.
+ &lt;br /&gt;
+ Aucune aide ne pourra excéder 80% du dossier de bonification.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une description précise du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;impact financier sur le budget de fonctionnement de la structure,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le planning de mise en œuvre.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h3&gt;
+ Instruction des dossiers – Demande dématérialisée
+&lt;/h3&gt;
+&lt;p&gt;
+ Dépôt d&amp;#039;une demande en ligne avant le
+ &lt;strong&gt;
+  1
+  er
+  avril de l&amp;#039;année N-1
+ &lt;/strong&gt;
+ pour permettre l&amp;#039;examen du projet dans le cadre de la programmation pluriannuelle du Département.
+ &lt;br /&gt;
+ Dépôt dématérialisé via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  :Solidarité
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif
+  &lt;/strong&gt;
+  : Aide à l&amp;#039;investissement – bonifications
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ La bonification sera accordée et versée en une seule fois après une visite de conformité ou dans le cadre d&amp;#039;une visite afférente au fonctionnement de la structure.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Règlement départemental d&amp;#039;aide à l&amp;#039;investissement pour les établissements accueillant des personnes âgées adopté en séance publique le 24 juin 2019
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Des bonifications supplémentaires pourront être apportées au projet si l&amp;#039;opération intègre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un projet de domotisation exemplaire visant à améliorer la qualité de la prise en charge ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un projet particulièrement innovant (ex : plateforme, prise en charge spécifique, interdispositif permettant une continuité du suivi éducatif et évitant les ruptures de parcours, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une construction particulièrement innovante, y compris en terme de normes environnementales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un projet pluridisciplinaire (santé mentale, handicap, pénal...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des mutualisations de locaux ou d&amp;#039;espaces extérieurs avec une autre structure pour personnes âgées, handicapées ou enfance ou tout autre opérateur du territoire (crèches, communes,...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une ouverture de la structure sur l&amp;#039;extérieur :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Par l&amp;#039;installation d&amp;#039;un commerce ou d&amp;#039;une activité paramédicale,
+   &lt;/li&gt;
+  &lt;/ul&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Par l&amp;#039;accueil des personnes âgées, personnes handicapées ou aidants du territoire (repas, animation, soutien)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Par le soutien aux professionnels du secteur (plateforme d&amp;#039;appui)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Par l&amp;#039;intervention structurée de bénévoles.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les 2 derniers points doivent permettre une rationalisation des surfaces et des usages qui devra être démontrée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bonifications présentées ne devront pas données lieu à un financement de la part de l&amp;#039;Agence Régionale de Santé ou d&amp;#039;un autre financeur public.
+&lt;/p&gt;
+&lt;p&gt;
+ Une description précise du projet devra être adressée ainsi que l&amp;#039;impact financier sur le budget de fonctionnement de la structure et le planning de mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Une aide supplémentaire sera apportée de 5 000 € par place autorisée et habilitée à l&amp;#039;aide sociale et occupée par un ressortissant drômois. Ces bonifications seront versées au gestionnaire de l&amp;#039;établissement
+&lt;/p&gt;
+&lt;h3&gt;
+ Exclusions
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets sans caractère innovant (ne seront pas éligibles par exemple les remplacements de volets roulants...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/aide-a-linvestissement-pour-les-etablissements-accueillant-des-personnes-agees-des-personnes-handicapees-des-enfants-confies-a-laide-sociale-a-lenfance-projet-au-titre-d/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
-[...2 lines deleted...]
-  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+  &lt;strong&gt;
+   Maison Départementale de l&amp;#039;Autonomie – Service Gestion Administrative et Financière Personnes Âgées – Personnes Handicapées
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Cécile BOURDIEU
+  &lt;/strong&gt;
+  Responsable du Pôle Offre et Accompagnement des Etablissements sociaux et médico-sociaux
+ –
+  &lt;strong&gt;
+   04 75 79 70 30
+  &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b70-aide-a-linvestissement-pour-les-etablissement/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>120417</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un soutien financier au titre du fonctionnement de l'organisme en faveur des personnes âgées et personnes handicapées</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>SUBVENTION DE FONCTIONNEMENT en faveur des PERSONNES AGEES/PERSONNES HANDICAPEES</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...14 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Taux : définit par le Département en fonction de la demande</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Mission régionale de conseil aux décideurs publics (MRCDP
+  Objectif
  &lt;/strong&gt;
-&lt;/p&gt;
-[...12 lines deleted...]
-&lt;/p&gt;
+ : Apporter un soutien financier au titre du  fonctionnement de l&amp;#039;organisme en faveur des personnes âgées et personnes financier
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide et montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Subvention de fonctionnement
+  &lt;/li&gt;
+  &lt;li&gt;
+   Taux : définit  par le Département en fonction de la demande
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
-[...6 lines deleted...]
-  &lt;br /&gt;
+  RIB
+ &lt;/li&gt;
+ &lt;li&gt;
+  dernière Assemblée générale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Budget prévisionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bilan ou compte de résultat
+ &lt;/li&gt;
+ &lt;li&gt;
+  pouvoir
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
- La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+&lt;h4&gt;
+ Instruction des dossiers – Demande dématérialisée
+&lt;/h4&gt;
+&lt;p&gt;
+ Par la Maison Départementale de l&amp;#039;Autonomie
+ &lt;br /&gt;
+ Dépôt dématérialisé via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  :Solidarité
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif
+  &lt;/strong&gt;
+  : Fonctionnement des associations Personnes Agées et Personnes Handicapées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Versement
+&lt;/h4&gt;
+&lt;p&gt;
+ Un seul versement après passage en Commission Permanente ou après signature d&amp;#039;une convention (suivant  l&amp;#039;article faisant référence au versement de la subvention).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles : Toute action ou besoin en lien avec l&amp;#039;activité de l&amp;#039;organisme en faveur des personnes âgées et personnes handicapées
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Associations
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    fédérations
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    collectivités
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/subvention-de-fonctionnement-en-faveur-des-personnes-agees-personnes-handicapees/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Maison Départementale de l&amp;#039;Autonomie – Service Gestion Administrative et Financière Personnes Âgées – Pôle Gestion financière et autonomie
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nathalie DUPERRAY,
+  Gestionnaire des conventions financières avec les partenaires
+  – 04-75-79-70-99
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/177d-subvention-de-fonctionnement-en-faveur-des-pe/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>120420</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'acquisition de véhicules pour le portage de repas au domicile des personnes âgées</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>ACQUISITION DE VEHICULES POUR LE PORTAGE DE REPAS AU DOMICILE DES PERSONNES AGEES</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  &lt;br /&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Favoriser le maintien à domicile des personnes âgées via une facilitation du portage de repas à domicile.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide et montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Subvention d&amp;#039;investissement
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Coût HT ou TTC du véhicule selon le régime de récupération de la TVA du bénéficiaire
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Acquisition du premier véhicule
+  &lt;/strong&gt;
+  : subvention de 20 % du montant de l&amp;#039;investissement et plafonnée au montant de la subvention versée par de la ou les Commune(s) ou intercommunalité(s) concernée(s).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Acquisition d&amp;#039;un deuxième véhicule
+  &lt;/strong&gt;
+  : subvention du même montant que celle de la ou les Commune(s) ou intercommunalité(s) concernée(s), plafonnée à 1 500 €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Pièces constitutives du dossier
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Devis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibérations de la ou les Commune(s) ou intercommunalité(s) concernée(s).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Instruction des dossiers – Demande dématérialisée
+&lt;/h4&gt;
+&lt;p&gt;
+ Dépôt dématérialisé via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Téléservice : Solidarité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dispositif : Acquisition de véhicule portage de repas pour Personnes Agées
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Instruction technique par la Maison Départementale de l&amp;#039;Autonomie
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Délibération de la Commission Permanente
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Versement sur présentation de la facture .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles :
+ &lt;/strong&gt;
+ Acquisition de véhicules destinés au portage de repas.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles à l&amp;#039;aide : organismes faisant l&amp;#039;acquisition de véhicules destinés au portage de repas.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide du Département n&amp;#039;intervient que s&amp;#039;il y a participation de la ou les Commune(s) ou intercommunalité(s) concernée(s).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/acquisition-de-vehicules-pour-le-portage-de-repas-au-domicile-des-personnes-agees/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Service Instructeur et Référents
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Maison Départementale de l&amp;#039;Autonomie – Service Gestion Administrative et Financière Personnes Âgées – Personnes Handicapées
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nathalie DUPERRAY
+ &lt;/strong&gt;
+ , Gestionnaire des conventions financières avec les partenaires –
+ &lt;strong&gt;
+  Tél : 04-75-79-70-99
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3039-acquisition-de-vehicules-pour-le-portage-de-r/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
-[...5 lines deleted...]
-  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1762,358 +5970,757 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P26" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
-[...2 lines deleted...]
- Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+ Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>117478</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de "l'Aisance Aquatique" à destination des enfants de 4 à 6 ans</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à la mise en œuvre de l'Aisance Aquatique à l'usage des collectivités</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer l&amp;#039;Aisance Aquatique dans votre territoire, les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les premières informations concernant l&amp;#039;Aisance Aquatique dans les territoires sont décrites dans le guide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une présentation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des exemples de mise en oeuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des précisions sur les conditions d&amp;#039;encadrement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une liste de différents financements mobilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Famille et enfance
+Egalité des chances</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sports.gouv.fr/preventiondesnoyades/zoom-sur/article/guide-d-accompagnement-a-la-mise-en-oeuvre-de-l-aisance-aquatique-aaq-a-l-usage</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ pour connaître le référent départemental AAQ du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la carte interactive des professionnels et des bassins :
+ &lt;a href="https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
+  https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>leila.bengana@jeunesse-sports.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb6d-copie-10h15-accompagner-le-deploiement-du-sav/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>117172</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des communes rurales (FAL)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’aménagement local (FAL)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>en fonction du nombre d'habitants</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
+&lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>117161</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Disposer des chiffres clés des réalités sociodémographiques de son territoire</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Comprendre les réalités sociodémographiques de votre territoire avec les chiffres clés de l&amp;#039;Observatoire départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Les « chiffres clés » de l&amp;#039;Observatoire départemental sont des fiches synthétiques de 4 à 6 pages permettant de visualiser à travers des représentations graphiques simples et imagées les principales données de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Qui sont les habitants de ma commune ? Comment évolue la population de mon EPCI ? Combien d&amp;#039;actifs sur mon territoire et dans quels secteurs travaillent-ils ?
+&lt;/p&gt;
+&lt;p&gt;
+ Des questions auxquelles se proposent de répondre les « chiffres clés » de l&amp;#039;Observatoire départemental permettant ainsi de dresser un état des lieux synthétique de la population de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les diagnostics seront extraits du logiciel de l&amp;#039;observatoire départemental « en un clic » et pourra faire l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces données pourront faire l&amp;#039;objet d&amp;#039;approfondissement pour des besoins spécifiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Egalité des chances
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Emploi
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2a2-disposer-des-chiffres-cles-des-realites-socio/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ce dispositif a comme objectif la création ou l&amp;#039;extension de structures multi accueil pour la petite enfance (0-3 ans) à vocation intercommunale, accessibles aux enfants handicapés permettant :
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  une offre d&amp;#039;accueil diversifiée et adaptée aux besoins de garde de la petite enfance,
-[...216 lines deleted...]
-      <c r="N10" s="1" t="inlineStr">
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -2130,1025 +6737,4092 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...17 lines deleted...]
-      <c r="R10" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- • Les projets relevant des typologies suivantes sont prioritaires :
-[...35 lines deleted...]
- Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X10" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail : subventions.dmit&amp;#64;gers.fr
-[...3 lines deleted...]
- Téléphone : 05 62 67 31 50
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...13 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  L&amp;#039;AFL
  &lt;/strong&gt;
-&lt;/p&gt;
-[...13 lines deleted...]
-&lt;p&gt;
+ est la seule banque française
  &lt;strong&gt;
-  Montant :
+  100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
-&lt;/p&gt;
-[...55 lines deleted...]
-      <c r="R11" s="1" t="inlineStr">
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Thématiques d&amp;#039;intervention :
+  Aménagement urbain
  &lt;/strong&gt;
- emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Périmètre :
+  Développement des transports
  &lt;/strong&gt;
- intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
+  Transition écologique
  &lt;/strong&gt;
- modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La mobilisation des partenaires locaux
+  Traitement et valorisation des déchets
  &lt;/strong&gt;
- afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
-[...17 lines deleted...]
- de l&amp;#039;action proposée
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
-[...172 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
 Lutte contre la précarité
-Emploi</t>
-[...7 lines deleted...]
-      <c r="R12" s="1" t="inlineStr">
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les associations organisatrices d&amp;#039;évènements [ 1 ] culturels, sportifs, solidaires, en lien avec la politique de la ville, l&amp;#039;économie sociale et solidaire, l&amp;#039;éducation populaire, la culture scientifique et technique, la sensibilisation à l&amp;#039;environnement, la valorisation patrimoniale et touristique, en direction de la jeunesse... intervenant sur le territoire de la Région Occitanie et dont le siège est situé dans cette région. Pour le secteur des événements sportifs, sont concernées les associations bénéficiaires des dispositifs de soutien des clubs « Occitanie - Ambassadeurs Sport » et « Occitanie - Sport Performance ».
-[...1 lines deleted...]
-&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Sont exclues du champ d&amp;#039;intervention :
+  Email
  &lt;/strong&gt;
-&lt;/p&gt;
-[...57 lines deleted...]
- Pour plus d&amp;#039;informations : Se reporter sur le site de la Région, à la rubrique &amp;#34;associations d&amp;#039;Occitanie&amp;#34; ou composer le 3010, numéro unique et gratuit.
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>102581</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les acteurs œuvrant dans le domaine social</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux acteurs œuvrant dans le domaine social</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département reconnaît le rôle primordial des acteurs sociaux en Charente, favorisant le développement des territoires, encourageant le maintien du lien social et l&amp;#039;apprentissage de la citoyenneté.
+&lt;/p&gt;
+&lt;p&gt;
+ Plus particulièrement, la vie associative, fondée sur l&amp;#039;engagement individuel et collectif, la solidarité et l&amp;#039;altruisme, doit ainsi être encouragée et soutenue dans son développement. Au cœur de l&amp;#039;association, l&amp;#039;engagement bénévole doit être soutenu et accompagné dans ses initiatives.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de structurer, de pérenniser et de développer les activités sociales et médico-sociales complémentaires à son action, le Département est susceptible d&amp;#039;accorder son soutien aux porteurs d&amp;#039;un projet dans les secteurs d&amp;#039;activité suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Personnes âgées et handicapées
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant du schéma pour l&amp;#039;autonomie et la citoyenneté, il sera tenu compte du respect de ses objectifs et orientations. Les actions financées doivent ainsi permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de mieux faire connaître et admettre les différentes formes de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  de repérer les besoins et favoriser l&amp;#039;utilisation des services
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;augmenter la mobilité des personnes en situation de handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour ce qui concerne les priorités du schéma des personnes âgées, elles consistent à permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;agir contre l&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de soutenir et d&amp;#039;accompagner les aidants
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser le maintien à domicile y compris la mobilité et le déplacement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En commun aux deux schémas précités, les actions d&amp;#039;accompagnement des personnes handicapées vieillissantes et les projets qui prendront en compte la coordination des acteurs seront également priorisés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Enfance et Famille
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien financier du Département s&amp;#039;attachera à privilégier les projets qui s&amp;#039;inscriront prioritairement dans les orientations du schéma départemental de prévention et de protection de l&amp;#039;enfance dont les axes sont, notamment, les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  prévenir et mieux prendre en compte les conflits parentaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir et accompagner les familles dans l&amp;#039;éducation de leurs enfants
+ &lt;/li&gt;
+ &lt;li&gt;
+  structurer le lien parents-enfants
+ &lt;/li&gt;
+ &lt;li&gt;
+  promouvoir les actions favorisant la dynamique de parcours des jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;inclusion en milieu ordinaire des enfants en situation de handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action sociale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant des structures du secteur socio-éducatif ou caritatif, le Département oriente plus particulièrement son soutien autour de thématiques prioritaires. Ainsi, le projet présenté devra se référer à l&amp;#039;un des thèmes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le développement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  les actions en faveur des personnes en difficulté
+ &lt;/li&gt;
+ &lt;li&gt;
+  la lutte contre les discriminations
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services à la population favorisant le lien social et la lutte contre les exclusions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant sera établi à partir de critères tels que le nombre d&amp;#039;adhérents et/ou de bénévoles, la nature de l&amp;#039;action sociale et/ou caritative, les projets, l&amp;#039;organisation d&amp;#039;animations ou d&amp;#039;actions sur le territoire départemental, la prise en compte de l&amp;#039;agenda 21 départemental, la réalisation des projets de l&amp;#039;année précédente...
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affecté à une action :
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement :
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;opération. Il est plafonné à 10.000 euros.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond des subventions publiques :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention départementale éventuellement accordée peut faire l&amp;#039;objet d&amp;#039;un cumul avec d&amp;#039;autres aides publiques (Europe, Etat, Région, intercommunalités, communes...) de telle sorte que le total des subventions accordées pour une même action ne soit pas supérieur à 80% du coût global de l&amp;#039;opération. Cela implique donc un financement propre de l&amp;#039;organisme demandeur d&amp;#039;au moins 20% de l&amp;#039;opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Famille et enfance
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être éligibles à une subvention, les projets devront s&amp;#039;inscrire dans le champ d&amp;#039;un des trois domaines précités : personnes âgées et handicapées, enfance et famille, action sociale. Les projets devront s&amp;#039;inscrire dans le cadre des programmes ou schémas départementaux afférents à ces politiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets financés doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le fonctionnement annuel d&amp;#039;une association
+ &lt;/li&gt;
+ &lt;li&gt;
+  des actions, en fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  des projets expérimentaux, en fonctionnement. En ce cas, il est à noter que le soutien du Département ne vise qu&amp;#039;à rendre possible l&amp;#039;expérimentation et n&amp;#039;engage en aucun cas celui-ci sur la reconduction de son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  des investissements dans le cas où la demande n&amp;#039;est éligible à aucun autre règlement du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Condition d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action proposée devra avoir un impact mesurable au niveau du territoire départemental ou auprès du public charentais. Ainsi, il sera nécessaire d&amp;#039;indiquer plus particulièrement le travail partenarial engagé, le cas échéant, avec les territoires d&amp;#039;action sociale (TAS). La structure devra élaborer un rapport d&amp;#039;activité spécifique pour les actions développées en Charente.
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de partenariat, la demande de financement est instruite et déposée par une personne morale unique représentant l&amp;#039;ensemble des partenaires et assumant la responsabilité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Certains projets associatifs peuvent donner lieu à la signature d&amp;#039;une convention annuelle, voire pluriannuelle, définissant les modalités de mise en œuvre du partenariat départemental ainsi que les engagements de chacune des parties. Dans ce cas, la convention s&amp;#039;établira sur la base d&amp;#039;un projet d&amp;#039;actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  existence légale d&amp;#039;au moins un an pour une association
+ &lt;/li&gt;
+ &lt;li&gt;
+  programme d&amp;#039;actions basées en Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  gouvernance conforme aux statuts associatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  activités conformes aux plans et schémas précités
+ &lt;/li&gt;
+ &lt;li&gt;
+  demandes d&amp;#039;investissement, pour les établissements publics, limitées à l&amp;#039;acquisition de biens mobiliers et matériels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Critères d&amp;#039;inéligibilité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet individuel
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet d&amp;#039;actions dont l&amp;#039;objet est de récolter des fonds pour les redistribuer (aide humanitaire ou caritative)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet lié au parcours scolaire ou universitaire ou à l&amp;#039;activité scolaire ou universitaire des établissements publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet à caractère politique ou cultuel
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet ayant pour objet la défense d&amp;#039;intérêts privés ou ayant une visée commerciale (notamment les salons professionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet développé dans le cadre de jumelage ou d&amp;#039;échanges internationaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet qui entre dans le champ des missions d&amp;#039;autres dispositifs de financement du Département et ce, quand bien même la finalité du projet est identifiée comme sociale, (ex : culture, sport, éducation, tarification des établissements et services sanitaires et sociaux, actions éligibles à la conférence des financeurs, projets qui visent à l&amp;#039;insertion sociale et professionnelle des bénéficiaires du RSA notamment, appels à projets spécifiques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet à dominante médicale
+ &lt;/li&gt;
+ &lt;li&gt;
+  demande de subvention déposée après le démarrage de l&amp;#039;action
+ &lt;/li&gt;
+ &lt;li&gt;
+  demande de subvention inférieure à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  dossier déposé ou complété hors délai (voir Modalités d&amp;#039;instruction et de versement)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Département informera le demandeur de la recevabilité ou de l&amp;#039;irrecevabilité de sa demande.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapports d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)&lt;/li&gt;&lt;li&gt;pour les associations et les organismes de
+droits privés, susceptibles de bénéficier d’une subvention supérieure à 23 000
+€ pour laquelle la conclusion d’une convention est obligatoire, le Fichier des
+Ecritures Comptables (FEC) est à fournir lors du dépôt de la demande de
+subvention. Celui-ci est disponible sur vos logiciels de comptabilité et auprès
+de vos experts comptables&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés dans le cadre d&amp;#039;appels à projets spécifiques (ex : contrats de ville) seront instruits en fonction des règles définies par lesdits appels à projet correspondants. Néanmoins, seules les demandes de subvention relatives à du fonctionnement affecté à une action pourront être examinées dans ce cadre. Les demandes de subvention de fonctionnement global et les demandes de subvention d&amp;#039;investissement ne pourront donc pas être instruites au titre de ces appels à projets spécifiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, les structures qui présentent annuellement plusieurs demandes de subvention de fonctionnement affecté, pour des dossiers différents sur la même année seront invitées à regrouper leur demande dans un seul dossier qui fera l&amp;#039;objet d&amp;#039;une instruction dans le cadre d&amp;#039;une subvention globale de fonctionnement. Il sera néanmoins procédé à l&amp;#039;analyse de la demande au vu des budgets prévisionnels et comptes- rendus financiers propres à chaque action.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement :
+&lt;/p&gt;
+&lt;p&gt;
+ Etant pleinement conscient de la nécessité pour la structure de disposer rapidement de la subvention, mais également des obligations qui incombent au Département en matière de vérification de la bonne utilisation des fonds publics, les versements seront effectués de la manière suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement et fonctionnement affectée à une action
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  subvention sans convention : versement de la totalité à compter de la décision favorable de l&amp;#039;Assemblée délibérante
+ &lt;/li&gt;
+ &lt;li&gt;
+  subvention avec convention : versement au regard des dispositions définies dans la convention
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  subvention sans convention :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - versement de 50% du montant total de la subvention à compter de la décision favorable de l&amp;#039;Assemblée délibérante ;
+&lt;/p&gt;
+&lt;p&gt;
+ - versement du solde en une seule fois dès production des justificatifs/factures acquittées.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  subvention avec convention : versement au regard des dispositions définies dans la convention
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;p&gt;
+ Fonctionnement et fonctionnement affecté : 1 an à compter de la date de notification de la décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/06-Insertion_et_action_sociale/soutien_acteurs_domaine_social.pdf</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes
+&lt;/p&gt;
+&lt;p&gt;
+ Demandes de subvention de fonctionnement global et d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers devront avoir été déposés avant le 30 juin de l&amp;#039;année N
+&lt;/p&gt;
+&lt;p&gt;
+ Après le 30 juin, seuls les dossiers complets pourront faire l&amp;#039;objet d&amp;#039;une instruction. Les autres demandes seront notifiées au demandeur comme irrecevables pour l&amp;#039;exercice en cours.
+&lt;/p&gt;
+&lt;p&gt;
+ Demandes de subvention de fonctionnement affecté pour des actions ou des projets expérimentaux
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de financement d&amp;#039;actions ou de projets particuliers (ex : projets expérimentaux et innovants) pourront faire l&amp;#039;objet d&amp;#039;un examen en cours d&amp;#039;année.
+&lt;/p&gt;
+&lt;p&gt;
+ La date limite de réception des dossiers complets est fixée au 30 septembre de l&amp;#039;année N. Tout dossier incomplet à cette date sera rejeté.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour rappel, l&amp;#039;organisme de droit privé bénéficiaire d&amp;#039;une subvention de fonctionnement affectée doit produire un compte rendu financier qui atteste de la conformité des dépenses effectuées au regard de l&amp;#039;objet de la subvention. Le compte rendu financier est déposé auprès du Département dans les six mois suivant la fin de l&amp;#039;exercice pour lequel la subvention a été attribuée.
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts
+&lt;/p&gt;
+&lt;p&gt;
+ Personnes âgées et personnes handicapées : 05 16 09 76 32
+&lt;/p&gt;
+&lt;p&gt;
+ Enfance et famille : 05 16 09 69 24
+&lt;/p&gt;
+&lt;p&gt;
+ Action sociale : 05 16 09 69 54 ou 69 69
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail citoyens &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d33e-soutenir-les-acteurs-uvrant-dans-le-domaine-s/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>115177</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimal des dépenses : 4.500€ HT</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>115178</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 50% des dépenses en acquisiton de matériel.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables de 3.000€ à 30.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>115151</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Créer un établissement d'accueil de jeunes enfants</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Projet d'établissements d'accueil de jeunes enfants</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement à la création, à l&amp;#039;extension et à la transformation d&amp;#039;un établissement d&amp;#039;accueil des jeunes enfants (- 6 ans) : crèches, micro-crèches, halte-garderie mais aussi à la création de Maisons d&amp;#039;assistants maternels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Champs d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Informer sur le cadre règlementaire, la procédure et les démarches à mener dans le cadre d&amp;#039;un projet d&amp;#039;établissement d&amp;#039;accueil de jeunes enfants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Proposer un panel d&amp;#039;outils d&amp;#039;aide à la réflexion (étude de besoin, rétro-planning, règlement de fonctionnement, besoins en personnels...),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagner le porteur de projet dans sa réflexion architecturale et d&amp;#039;aménagement de la structure,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Eclairer sur les choix organisationnels de l&amp;#039;établissement,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Informer sur les possibilités de financement du Département dans le cadre des projets structurants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Informer sur les partenaires concernés à savoir la Caisse d&amp;#039;Allocations Familiales et la Mutualité Sociale Agricole et les associer à la réflexion.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Prestation gratuite.
+  &lt;/strong&gt;
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Communes et EPCI de l&amp;#039;Aube. Entreprises, associations, personnes porteuses de projets d&amp;#039;établissement d&amp;#039;accueil de jeunes enfants ou de Maisons d&amp;#039;assistants maternels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/98/18-projet-d-etablissement-d-accueil-de-jeunes-enfants-eaje.htm</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b322-creer-un-etablissement-daccueil-de-jeunes-enf/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>115156</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Equiper les classes d'initiation pour enfants étrangers et cours de rattrapage intégrés</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Equipement des classes d'initiation pour enfants étrangers et cours de rattrapage intégrés</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipement en matériel pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 150€/classe.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions sont calculées sur la base des propositions de l&amp;#039;Inspection Académique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Famille et enfance
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/27/18-equipement-des-classes-d-initiation-pour-enfants-etrangers-et-cours-de-rattrapage-integres.htm</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5746-equiper-les-classes-dinitiation-pour-enfants-/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>115157</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Equiper les classes d'intégration scolaire (ULIS)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Equipement des classes d'intégration scolaire (ULIS)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipement en matériel pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 150€/classe.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions sont calculées sur la base des propositions de l&amp;#039;Inspection Académique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les classes d&amp;#039;enfants handicapés, il n&amp;#039;est pas requis de durée minimale du séjour. Les demandes de subvention sont rassemblées et étudiées par la Direction académique des services de l&amp;#039;Éducation nationale de l&amp;#039;Aube, qui remet également le formulaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Handicap
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/28/18-equipement-des-classes-d-integration-scolaire-ulis.htm</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9400-equiper-les-classes-dintegration-scolaire-uli/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Agriculteur</t>
-[...33 lines deleted...]
-      <c r="M13" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
-[...2 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
 Logement et habitat
+Architecture
+Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
 Attractivité économique
-Animation et mise en réseau
-Valorisation d'actions
 Artisanat
-Transports collectifs et optimisation des trafics routiers
+Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
 Inclusion numérique
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...2 lines deleted...]
-      <c r="O13" s="1" t="inlineStr">
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>111636</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accueillir les jeunes enfants</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et santé: Protection maternelle et infantile et santé publique (accueil des jeunes enfants)</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention forfaitaire</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide au développement de places en établissement d&amp;#039;accueil de jeunes enfants.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2016-03-0088 (AD du 28/06/2016)
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention forfaitaire :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Territoire prioritaire : 1.000€ par place.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autres territoires : 700€ par place.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes et Intercommunalités en Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la protection maternelle et infantile
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 98 52
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f87-accueillir-les-jeunes-enfants/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>111639</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les parents et les familles à travers le Réseau d'écoute, d'appui et d'accompagnement des parents (REAAP)</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et santé : Enfance</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Aide définie dans le cadre de la conférence des financeurs</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide au fonctionnement du Réseau d&amp;#039;écoute, d&amp;#039;appui et d&amp;#039;accompagnement des parents (REAAP) pour des actions menées en faveur de l&amp;#039;enfance et des familles, en soutien à la fonction parentale.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide accordée par le comité des financeurs, composé du Département et de la Caisse d&amp;#039;Allocations Familiales.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2018-SOLI-036 (AD du 02/07/2018)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes en Essonne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction du développement social
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 16 42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/af55-accompagner-les-parents-et-les-familles/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>111642</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la scolarité des enfants habitant des quartiers en Politique de la ville</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Habitat et logement : Politique de la ville</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>1.500€ minimum par action, plafonné à 50% du coût du projet</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds départemental pour la cohésion sociale, ciblant les 39 quartiers prioritaires de la ville en Essonne.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide aux projets pour l&amp;#039;accompagnement à la scolarité des enfants habitant des quartiers en Politique de la ville : actions visant à offrir, aux côtés de l&amp;#039;Ecole, l&amp;#039;appui et les ressources dont les enfants ont besoin pour réussir à l&amp;#039;école, appui qu&amp;#039;ils ne trouvent pas toujours dans leur environnement familial et social.
+&lt;/p&gt;
+&lt;p&gt;
+ Appel à projet annuel commun avec l&amp;#039;Etat et la Caisse d&amp;#039;allocations familiales.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-03-0012 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le projet doit répondre aux trois volets de la Charte de l&amp;#039;accompagnement à la scolarité (CLAS) : méthodologie, parentalité et apports culturels.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Répondre aux critères définis dans l&amp;#039;appel à projet annuel commun entre l&amp;#039;Etat, la Caisse d&amp;#039;allocations familiales et le Département.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la ville et de l&amp;#039;habitat
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 16 34
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d4f4-accompagner-la-scolarite-des-enfants-habitant/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>101387</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer la santé numérique et les services liés au prendre soin</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Financement de la santé numérique et des services liés au « prendre soin »</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Prêt
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+entreprise privée (opérateur, investisseur, exploitant ou société de services
+portant un projet) ou une entreprise à impact social (entreprise de l’ESS,
+entreprise à mission ou corporate venture) et vous développez un projet de
+services relatifs à la santé et au prendre soin ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des Territoires vous permet de
+bénéficier d’un financement adapté à votre projet, de profiter de l’expertise
+d’un tiers de confiance et d’avoir accès à un réseau territorial et politique
+propice à l’essaimage de projets innovants. Cela peut ainsi concerner un
+service lié à la e-santé et au médico-social, comme la transition numérique des
+établissements de santé, l’usage du numérique pour la prévention, les
+technologies innovantes au service des soignants, ou encore un service à impact
+social lié au prendre soin dans la santé, le vieillissement, le handicap, la
+petite enfance, l’habitat, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;En tant que
+« tiers de confiance », la Banque des Territoires propose de financer
+les projets portant une logique d’intérêt général sous la forme d’apports en
+capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;strong&gt;L’offre
+d’investissement concerne les projets ayant pour objectifs de :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer &lt;strong&gt;l’accès
+aux soins &lt;/strong&gt;et contribuer à la &lt;strong&gt;résorption des déserts médicaux&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner
+la structuration de la gestion, de l’exploitation et de la &lt;strong&gt;protection des
+données de santé &lt;/strong&gt;(entrepôts de données, suivi des données en vie réelle)&lt;/li&gt;&lt;li&gt;Améliorer le &lt;strong&gt;parcours
+de soins &lt;/strong&gt;et le &lt;strong&gt;lien ville-hôpital&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Favoriser et
+sécuriser &lt;strong&gt;l’usage de technologies innovantes &lt;/strong&gt;au service des soignants,
+des patients et des établissements de santé&lt;/li&gt;&lt;li&gt;Promouvoir des
+&lt;strong&gt;infrastructures numériques résilientes &lt;/strong&gt;pour répondre aux enjeux santé&lt;/li&gt;&lt;li&gt;Favoriser
+l’usage du numérique au service de la &lt;strong&gt;prévention&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner &lt;strong&gt;la
+transition numérique &lt;/strong&gt;des établissements sanitaires et médico-sociaux&lt;/li&gt;&lt;li&gt;Favoriser &lt;strong&gt;l’autonomie&lt;/strong&gt;
+et le soutien à domicile des &lt;strong&gt;personnes fragiles&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Santé
+Technologies numériques et numérisation
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-sante?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=e_sante_psat</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-sante-numerique/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>97734</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Construire et réhabiliter des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude,
+ en proposant ses aides,
+ a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider au maintien dans le logement dans de bonnes conditions.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, réhabilitation et maintien des logements sociaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux propriétaires occupants aux ressources modestes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/logement</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tel : 04.68.11.69.81
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+   richard.cane&amp;#64;aude.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>97687</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le fonctionnement des Établissements d’Accueil des Jeunes Enfants</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>L’aide départementale sera attribuée selon les modalités</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les objectifs de cette aide sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant la conciliation entre vie familiale et vie professionnelle des parents de jeunes enfants par le développement de services de garde correspondant à leurs attentes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la socialisation, le bien-être et le développement harmonieux des jeunes enfants en leur permettant d&amp;#039;être accueillis dans des structures adaptées à leurs besoins et offrant un accueil de qualité.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides à la construction d&amp;#039;EAJE sont destinées aux structures intercommunales et, à défaut, lorsque les structures intercommunales n&amp;#039;ont pas la compétence, aux communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides à la réhabilitation et à l&amp;#039;extension d&amp;#039;EAJE sont destinées aux gestionnaires publics (structures intercommunales, communes) et privés à but non lucratif (associations) d&amp;#039;EAJE.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, ainsi qu&amp;#039;aux VRD
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses de réalisation ou d&amp;#039;acquisition de mobilier spécifiques à un EAJE (dortoirs, salles d&amp;#039;activités, salles de change, cuisine...) lié directement à l&amp;#039;opération de construction ou de rénovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses de mobilier adapté à la prise en charge d&amp;#039;enfants handicapés, même hors opération de construction ou de rénovation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Ne sont pas prises en charge les dépenses d&amp;#039;acquisition de terrain.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/etablissements-daccueil-des-jeunes-enfants</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Solidarités - Direction Enfance Famille
+&lt;/p&gt;
+&lt;p&gt;
+ Alexandra Catanese,
+ Secrétaire de Direction
+&lt;/p&gt;
+&lt;p&gt;
+ Tel :
+ 04.68.11.66.64
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:alexandra.catanese&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  alexandra.catanese&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36f6-ameliorer-le-fonctionnement-des-etablissement/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Démarche multi-partenaires
-[...11 lines deleted...]
-  Inclusion de tous les publics
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Lutte contre la précarité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>103290</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Ile-de-France soutient des projets de création de structures d&amp;#039;accueil innovantes de la petite enfance (crèches à horaires décalés, structures itinérantes, accueil des enfants en situation de handicap, MAM, RAP). Cette aide permet également de financer des projets de soutien à la parentalité et des formations pour les professionnels de la petite enfance afin que les structures soient mieux remplies et mieux gérées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets permettant l&amp;#039;accueil et le développement des enfants de leur naissance à leur 4 ème anniversaire, non scolarisés, ou des enfants porteurs de handicap jusqu&amp;#039;à 6 ans, ainsi que les projets favorisant la professionnalisation des personnels de la petite enfance et la parentalité, entendue comme le renforcement des compétences parentales et l&amp;#039;amélioration du lien parents-enfants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en investissement et fonctionnement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La subvention régionale en fonctionnement s&amp;#039;élève à 50% maximum de la dépense subventionnable (total des dépenses éligibles), dans la limite d&amp;#039;un montant de 50 000€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La subvention régionale en investissement s&amp;#039;élève à 50% maximum de la dépense subventionnable dans une limite plafond de 300 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les subventions sont subordonnées aux conditions d&amp;#039;une convention liant la Région Ile-de-France et le porteur de projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une Associations loi 1901, collectivités territoriales et leurs groupements, entreprises publiques locales, établissements publics, fondations, GIP, mutuelles privées non lucratives, organismes sanitaires et sociaux, SCI, caisses de retraite publiques et privées non lucratives, offices publics, entreprises privées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X13" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-modes-de-garde-innovants-pour-la-petite-enfance</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA13" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Service Action sociale, santé, famille :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr"&gt;
+   solidarites&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/887c-soutien-aux-modes-de-garde-innovants-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="E14" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>92049</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participent au plan de relance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont un modèle économique équilibré et affichent des perspectives de développement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3191,267 +10865,2835 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X14" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Contact
+  Email
  &lt;/strong&gt;
- :
-[...5 lines deleted...]
- adhesion&amp;#64;agence-france-locale.fr
+ : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de la Vendée
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE du Cantal
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE des Deux-Sèvres
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Puy-de-Dôme
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE de la Dordogne
+CAUE de l'Oise
+CAUE du Lot
+CAUE de la Savoie
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Gard
+CAUE du Var
+CAUE de la Sarthe
+CAUE du Morbihan
+CAUE de l'Ain
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE de l'Ardèche
+CAUE du Cher
+CAUE du Maine-et-Loire
+CAUE de l'Aude
+CAUE de l'Yonne
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE de l'Orne
+CAUE du Calvados</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>78201</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Adapter l'offre de services et d'équipements de proximité aux besoins de la population</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des cofinancements publics mobilisés et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  a) &lt;/strong&gt;Objectif stratégique&lt;/p&gt;&lt;p&gt;Face au renouveau démographique que connaît le territoire depuis les années 2000, le Pays Comminges Pyrénées doit favoriser l’accueil de nouvelles populations (globalement plus jeunes et contenant un nombre plus important de CSP&amp;#43; qu’au sein même de la population commingeoise) tout en maintenant la qualité de vie reconnue du territoire. De fait, la croissance démographique s’est accompagnée d’une offre de services et d’équipements afin de répondre aux besoins de la population et d’accompagner les mutations sociales (vieillissement, nouveaux arrivants, etc.) mais les besoins demeurent insatisfaits, notamment en matière de santé (au sens de l’OMS : bien-être physique, mental et social), enfance/jeunesse et loisirs.&lt;/p&gt;&lt;p&gt;Les enjeux : Renforcer l’offre de proximité en services et équipements sur l’ensemble du territoire en s’appuyant sur les bassins de vie structurants, tout en soutenant l’« aller vers » (déploiement de maisons de services de proximité et de l’offre itinérante).&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPERATIONS&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;1.1 Maintenir et développer une offre de services de proximité sur l&amp;#039;ensemble du territoire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.1.1 Développer et adapter l’accueil d&amp;#039;enfants, de jeunes, de personnes âgées, de personnes en situation de handicap et de personnes fragiles, ainsi que l’habitat de type intergénérationnel, inclusif, solidaire et/ou partagé&lt;/li&gt;&lt;li&gt;1.1.2 Développer et adapter les équipements offrant des services au public&lt;/li&gt;&lt;li&gt;1.1.3 Développer et adapter l’accès des services au public et les espaces mutualisés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;1.2 Adapter l’offre de santé aux besoins des habitants&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.2.1 Développer et adapter les services en santé et les services médico- sociaux&lt;/li&gt;&lt;li&gt;1.2.2 Favoriser les actions de prévention et l’accompagnement des aidants&lt;/li&gt;&lt;li&gt;1.2.3 Accompagner la mise en réseau des acteurs et l’accueil de nouveaux&lt;/li&gt;&lt;li&gt;professionnels&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un pôle enfance jeunesse, création d’aires de jeux et de terrains multisports, rénovation de maisons des associations, extension d’un centre social intercommunal, création d’une maison intergénérationnelle, création d’un habitat partagé solidaire, etc. ;&lt;/p&gt;&lt;p&gt;- Aménagement d’un parcours de santé, construction d’un pôle santé, actions de prévention, etc.&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Lutte contre la précarité
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI ; SA ; SAS ; SARL ; SNC, EI ; EURL ; Les mutuelles sous tous leurs statuts ; Les particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;Les projets d’animation doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions médicales, le projet doit respecter les conditions d’agrément de l’Agence Régionale de Santé.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions paramédicales, le projet devra regrouper à minima 4 professionnels de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues&lt;/strong&gt; : L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f25b-favoriser-le-maintien-et-la-creation-de-servi/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD51" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Normands
+Union régionale des CAUE des Hauts de France</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne
+CAUE de l'Ariège
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE de la Gironde
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>62848</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3497,277 +13739,359 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être :
+  Sa raison d&amp;#039;être
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission :
+  Sa mission
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits :
+  Ses crédits
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement :
+  Son accompagnement
  &lt;/strong&gt;
-&lt;/p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
-[...21 lines deleted...]
-&lt;/p&gt;
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3810,13050 +14134,732 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X16" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Email
+  Contact
  &lt;/strong&gt;
- : adhesion&amp;#64;agence-france-locale.fr
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...12 lines deleted...]
- &lt;br /&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
-[...330 lines deleted...]
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
-Assainissement des eaux
-[...1 lines deleted...]
-Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
-[...1 lines deleted...]
-Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
-Espaces verts
-[...3 lines deleted...]
-Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...2211 lines deleted...]
-Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Risques naturels
-Qualité de l'air
 Biodiversité
-Equipement public
-[...1 lines deleted...]
-Réhabilitation
 Logement et habitat
-Architecture
-Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-International
 Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
-Limiter les déplacements subis
+Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
-Médias et communication
-[...6 lines deleted...]
-Milieux humides
 Inclusion numérique
-Sécurité
-[...10 lines deleted...]
-      <c r="R23" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
-[...38 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD57" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...814 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>23444</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION DU DISPOSITIF
+  Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Permettre l&amp;#039;égalité des chances et l&amp;#039;accès aux droits pour toutes et tous,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer au développement social et économique des quartiers Politique de la Ville,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement d&amp;#039;actions à envergure départementale / régionale ou actions structurantes ou actions mutualisées, s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage », et/ou innovantes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Personnes âgées et handicapées
+  Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- S&amp;#039;agissant du schéma pour l&amp;#039;autonomie et la citoyenneté, il sera tenu compte du respect de ses objectifs et orientations. Les actions financées doivent ainsi permettre :
+ Le dispositif prend la forme d&amp;#039;une subvention forfaitaire.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  de mieux faire connaître et admettre les différentes formes de handicap
-[...5 lines deleted...]
-  d&amp;#039;augmenter la mobilité des personnes en situation de handicap
+  Subvention minimale :
+  &lt;strong&gt;
+   2 000 € par action
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de subvention :
+  &lt;strong&gt;
+   20 000 € extensible à 30 000 €
+  &lt;/strong&gt;
+  si :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Action à envergure départementale / régionale ou actions structurantes ou actions mutualisées,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Action s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage » considérée comme prioritaire par la Région
+   &lt;/li&gt;
+   &lt;li&gt;
+    Action innovante
+   &lt;/li&gt;
+  &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  d&amp;#039;agir contre l&amp;#039;isolement
-[...504 lines deleted...]
-  Etre une Associations loi 1901, collectivités territoriales et leurs groupements, entreprises publiques locales, établissements publics, fondations, GIP, mutuelles privées non lucratives, organismes sanitaires et sociaux, SCI, caisses de retraite publiques et privées non lucratives, offices publics, entreprises privées.
+  &lt;ul&gt;
+  &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
-[...3554 lines deleted...]
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
-Famille et enfance
-[...2142 lines deleted...]
-          <t>Arts plastiques et photographie
 Sports et loisirs
 Jeunesse
 Famille et enfance
-Spectacle vivant</t>
-[...2 lines deleted...]
-      <c r="O60" s="1" t="inlineStr">
+Egalité des chances
+Santé
+Formation professionnelle
+Lutte contre la précarité
+Emploi</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
-[...246 lines deleted...]
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les collectivités éligibles à la DSID :
-  &lt;br /&gt;
+  Thématiques d&amp;#039;intervention :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
-&lt;/ul&gt;
+ emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La nature des projets éligibles :
-  &lt;br /&gt;
+  Périmètre :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
-&lt;/ul&gt;
+ intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+  L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...34 lines deleted...]
-      <c r="X61" s="1" t="inlineStr">
+ modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La mobilisation des partenaires locaux
+ &lt;/strong&gt;
+ afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;intervention de l&amp;#039;Etat
+ &lt;/strong&gt;
+ est souhaitée (des cas spécifiques pourront être examinés au regard de l&amp;#039;intérêt du dossier, la non-participation de l&amp;#039;Etat devra être dument justifiée.)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le caractère structurant du projet :
+ &lt;/strong&gt;
+ échelle d&amp;#039;intervention large, complémentarité avec l&amp;#039;offre existante, mise en réseau avec d&amp;#039;autres actions conduites dans le quartier ou des actions similaires menées sur d&amp;#039;autres territoires. La Région souhaite encourager le développement d&amp;#039;actions identiques de niveau régional sur l&amp;#039;ensemble des 105 quartiers prioritaires et soutenir des actions de niveau local, spécifiques, adaptées à chaque quartier prioritaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le caractère innovant
+ &lt;/strong&gt;
+ de l&amp;#039;action proposée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-regional-de-soutien-aux-associations-et-EPCI-en</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de sa préfecture de département ou de région.
- &lt;br /&gt;
+ Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
+&lt;/p&gt;
+&lt;p&gt;
+ Madame Zeina ASSI,
+&lt;/p&gt;
+&lt;p&gt;
+ Assistante sur le site de Montpellier -
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 67 22 81 61
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : zeina.assi&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Madame Laura MONTY,
+&lt;/p&gt;
+&lt;p&gt;
+ Assistante sur le site de Toulouse
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 61 33 56 19
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : laura.monty&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2020</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="H62" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
-[...2637 lines deleted...]
- Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16881,3138 +14887,1120 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q76" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>10204</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou étendre des structures d'accueil de la petite enfance</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>15% maximum</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif a comme objectif la création ou l&amp;#039;extension de structures multi accueil pour la petite enfance (0-3 ans) à vocation intercommunale, accessibles aux enfants handicapés permettant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une offre d&amp;#039;accueil diversifiée et adaptée aux besoins de garde de la petite enfance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le regroupement des services et la mutualisation des moyens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement d&amp;#039;actions innovantes spécifiques au milieu rural : haltes garderies itinérantes, maisons d&amp;#039;assistantes maternelles....
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets devront intégrer une démarche respectueuse de l&amp;#039;environnement, notamment la recherche de l&amp;#039;efficacité énergétique maximale compte tenu des meilleures technologies disponibles et la recherche d&amp;#039;au moins une solution de recours aux énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront également veiller à améliorer les conditions de travail, voire le développement de l&amp;#039;insertion dans le travail.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour la création :
+   &lt;/strong&gt;
+   15% maximum d&amp;#039;une dépense subventionnable plafonnée à
+   &lt;strong&gt;
+    25 000 €
+   &lt;/strong&gt;
+   par place
+   plafonnement de la subvention à
+   &lt;strong&gt;
+    100 000 €
+   &lt;/strong&gt;
+   par projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour l&amp;#039;extension de la capacité d&amp;#039;accueil :
+   &lt;/strong&gt;
+   Minimum de 3 places supplémentaires /
+   15% maximum d&amp;#039;une dépense subventionnable plafonnée à
+   &lt;strong&gt;
+    15 000 €
+   &lt;/strong&gt;
+   par place /
+   plafonnement de la subvention à
+   &lt;strong&gt;
+    22 500 €
+   &lt;/strong&gt;
+   par projet
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Handicap
+Accès aux services
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les opérations situées dans l&amp;#039;ensemble des communes de la Région, hors métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit obligatoirement être d&amp;#039;intérêt communautaire : la maitrise d&amp;#039;ouvrage doit être assurée par un EPCI à fiscalité propre ou, dans le cas dument justifié d&amp;#039;une maitrise d&amp;#039;ouvrage communale, le projet devra bénéficier d&amp;#039;un fonds de concours de l&amp;#039;EPCI concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera apportée aux projets portés par les communes faiblement peuplées situées dans un territoire lui-même peu dense pour lesquels une maitrise d&amp;#039;ouvrage communale pourra être étudiée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront justifier des avis conformes de la CAF et de la PMI.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront présenter des éléments sur l&amp;#039;opportunité et l&amp;#039;inscription dans l&amp;#039;environnement territorial.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accueil des enfants handicapés devra également être prévu dès la conception du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les travaux et frais de maitrise d&amp;#039;œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont inéligibles les acquisitions immobilières et l&amp;#039;achat d&amp;#039;équipements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Accueil-de-la-petite-enfance</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  &lt;span&gt;
-[...2 lines deleted...]
-  &lt;br /&gt;
+  Adresser tous les courriers à :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...15 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sont aussi éligibles :
+  Pour les départements : 11-12-30-34-48-66
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...179 lines deleted...]
- &lt;/p&gt;&lt;ol&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Être une structure de l&amp;#039;Economie Sociale et Solidaire (ESS) d&amp;#039;utilité sociale : association, coopérative (CAE, SCOP, SCIC), structure d&amp;#039;insertion, entreprise agréée ESUS
+   Adresse : Hôtel de Région 201 avenue de la Pompignane 34064 Montpellier Cedex 2
   &lt;/li&gt;
   &lt;li&gt;
-   Avoir au moins 1 emploi ou souhaitant en créer un à court terme
+   Renseignements : Nicole MARIN-KHOURY Tél : 04 67 22 97 02
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements : 9-31-32-46-65-81-82
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région 22, bd Maréchal Juin 31406 Toulouse Cedex 9
   &lt;/li&gt;
   &lt;li&gt;
-   Avoir son siège social dans l&amp;#039;Aube
-[...131 lines deleted...]
-   Le montage technique et financier du projet en lien avec la législation en vigueur et les acteurs locaux (CAF, MSA,...)
+   Renseignements : Christine MERMILLIOT Tél : 05 61 33 50 20
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;&lt;/p&gt;
-[...78 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cc-accueil-de-la-petite-enfance/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-[...155 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
-[...7 lines deleted...]
- Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+ &lt;strong&gt;
+  Mission régionale de conseil aux décideurs publics (MRCDP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
-[...45 lines deleted...]
-  5) Les services d&amp;#039;incendies et de secours.
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
-[...206 lines deleted...]
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Musée
-[...1341 lines deleted...]
-Culture et identité collective
 Arts plastiques et photographie
-Musée
-[...178 lines deleted...]
-Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
+Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...1 lines deleted...]
-Attractivité économique
+Appui méthodologique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Industrie
-[...11 lines deleted...]
-      <c r="O89" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S89" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>554</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X89" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>544</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets immobiliers pour des populations spécifiques</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Email :
+  ________________________________________________________________________
  &lt;/strong&gt;
- info&amp;#64;collecticity.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Téléphone :
+  &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
- 01.87.15.83.02
-[...62 lines deleted...]
- Aide aux familles des  élèves boursiers pour faire face aux frais de restauration collective (versée aux collèges publics et privés qui déduisent sur les factures aux familles).
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Public concerné :
+  ________________________________________________________________
  &lt;/strong&gt;
- Elèves boursiers
-[...28 lines deleted...]
-      <c r="O90" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer un projet immobilier pour des populations spécifiques (construction, acquisition, réhabilitation, ...) ?
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose un financement en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts avec son offre de prêts PHARE.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets immobiliers peuvent être :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des établissements et services médico-sociaux destinés aux personnes handicapées ou âgées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des logements en structure collective pour jeunes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des institutions pour l&amp;#039;aide sociale à l&amp;#039;enfance et la protection judiciaire de la jeunesse,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des aires permanentes d&amp;#039;accueil et des terrains familiaux locatifs pour les gens du voyage.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="X90" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_specifiques_psat</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  -    Elus du Département de la Haute-Loire :
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...3 lines deleted...]
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  -    Service gestionnaire :
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
- &lt;br /&gt;
-[...29 lines deleted...]
-      <c r="AA90" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f17f-pret-habitat-amelioration-restructuration-ext/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2019</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-[...96 lines deleted...]
-      <c r="X91" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>391</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  -    Elus du Département de la Haute-Loire :
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
-[...80 lines deleted...]
- &lt;/strong&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Une lettre des intéressés sollicitant l&amp;#039;aide départementale
-[...164 lines deleted...]
-      <c r="N93" s="1" t="inlineStr">
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -20029,1082 +16017,4652 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>111723</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes coordonnateurs de séjours en classes de découverte</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes du domaine de l'éducation</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de droit public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département soutient les organismes et associations d&amp;#039;éducation populaire intervenant auprès des jeunes charentais sur les temps scolaires et périscolaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le prix de journée diffère selon les sites de destination
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant de la subvention &amp;#61; prix de journée x nombre de jours x nombre d&amp;#039;élèves
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Famille et enfance
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien aux organismes coordinateurs de séjours en classes de découverte.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions en fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont inéligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les projets pédagogiques portés par les écoles relevant d&amp;#039;un autre dispositif de subventions du Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Instruction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Paiement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les factures du séjour ou de l&amp;#039;établissement d&amp;#039;accueil (précisant le nombre d&amp;#039;élèves)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la liste des élèves ayant participé au séjour
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une fois, le séjour achevé, sur production des pièces (factures, liste élèves)
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affectée à une action :
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/04-Education/soutien_organismes_domaine_education.pdf</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL « Subventions16 »
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service jeunesse et numérique éducatif – Direction de l&amp;#039;Education : Tél. : 05 16 09 74 06
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/578f-soutenir-les-organismes-coordonnateurs-de-sej/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature de la demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides
+Cimetières et funéraire
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur les frais de fonctionnement de la structure
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes hors compétences du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur des subventions dont l&amp;#039;octroi est prévu par un autre dispositif départemental
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des services ; Tél. : 05 16 09 74 24
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 45
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>164285</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services à la population</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;1.1     
+Renforcer l’offre
+de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
+Améliorer l’accès
+aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
+Faciliter les
+déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
+Créer des services
+de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
+Renforcer la
+cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
+Promouvoir les
+atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
+initiatives contribuant au lien social, l’interconnaissance et   l’implication
+des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
+Adapter l’offre de
+logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
+les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
+modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
+etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
+transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
+etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Equipement public
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q69" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
+ce projet porte sur un équipement, seules les opérations présentant un
+financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
+97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD69" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>163815</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Programme Leader du GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Communauté Coeur de Beauce
+Pays Dunois</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Personnes âgées
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-dunois.fr/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>secretaire@pays-dunois.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DUNOIS</t>
+        </is>
+      </c>
+      <c r="AD70" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>164104</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  10</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q71" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD71" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>164103</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  9</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD72" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>163042</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Commerces et services
+Economie sociale et solidaire
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD74" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>163010</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'accès et la prévention en santé</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;em&gt;&lt;strong&gt;Renforcer l&amp;#039;accès et la prévention en santé &lt;/strong&gt;&lt;/em&gt;&amp;#34;.&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les habitants du Pays
+d’Ancenis connaissent des difficultés d’accès aux soins de premier recours et
+le territoire doit anticiper à moyen terme une baisse de sa densité médicale.
+La prise de conscience de la nécessité d’agir activement est partagée par des
+professionnels de santé et les élus, et les nouvelles initiatives doivent être
+encouragées en vue d’améliorer la prise en charge des patients et la prévention
+en santé et afin de développer la coordination pluri professionnelle.&lt;font face="Arial, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La prévention de la santé : lutter contre le non-recours aux
+soins, aux aides sociales, et aux droits, développer et animer une politique de
+prévention de la santé et de lutte contre les addictions, prendre en compte
+l’environnement et l’alimentation dans la santé des populations&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;L’accès aux soins et l’offre de santé : conforter la place
+     de l’hôpital, attirer et pérenniser la présence des professionnels de
+     santé et des professionnels du secteur sanitaire et social, réduire le
+     taux de vacance des locaux destinés aux professionnels de santé&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;L’inclusion de tous dans la vie sociale, économique et culturelle :
+     anticiper le vieillissement et la perte d’autonomie, favoriser l’inclusion
+     de tous aux services (services publics, animations du territoire, offre
+     culturelle, par exemple), prise en compte de la santé en urbanisme et dans
+     le bâtiment, lutte contre la précarité énergétique, prévention du
+     harcèlement scolaire&lt;/span&gt;&lt;em&gt;&lt;span&gt;&lt;/span&gt;&lt;/em&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes visant à consolider le projet du porteur de projet dans le
+domaine de la santé, le secteur médico-social : études stratégiques,
+diagnostics préalables, études de faisabilité, études de marchés, projets de
+santé&lt;/li&gt;&lt;li&gt;Etudes visant à prendre en compte la santé dans les projets
+d’aménagement : démarches de type évaluation impact santé&lt;/li&gt;&lt;li&gt;Actions d’animation, de communication et organisation d’évènements
+auprès de réseaux d’acteurs (actions de promotion du territoire auprès des
+professionnels de santé, coordination, actions de valorisation des métiers du secteur
+sanitaire et social, par exemple)&lt;/li&gt;&lt;li&gt;Actions d’animation, de sensibilisation, de prévention et
+     organisation d’évènements en matière de santé et de « bien
+     vivre » auprès de tous les publics (familles, jeunes, personnes
+     âgées, personnes en situation de handicap, par exemple)&lt;/li&gt;&lt;li&gt;Travaux de construction,
+de rénovation et équipements visant à conforter et moderniser l’offre de soins
+de proximité (équipements médicaux, équipements de télémédecine, e-santé,
+création de services mutualisés, par exemple)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de personnel hors coûts simplifiés (gratifications des stagiaires et salaires des apprentis) dès lors que le personnel affecte au moins 5% de son temps de travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement, construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou location de véhicule&lt;/li&gt;&lt;li&gt;Location ou acquisition de biens immeubles bâtis (en cas d’acquisition : dans la limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de services, prestations intellectuelles dont la formation et la communication (par exemple création et conception de support, édition, diffusion d’outils, frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de notaire, expertise juridique technique et financière, honoraire de tenue et de certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;[1]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;[2]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;Les frais de change ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;hr align="left" size="1" width="33%" /&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;[1]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;[2]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le comité de programmation du GAL, selon les critères et les modalités préalablement définis dans sa grille de sélection. La grille de sélection est envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la sélection en comité de programmation. Les projets doivent être en cohérence avec la stratégie de développement LEADER. Si le projet n’obtient pas la note ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut alors pas faire l’objet d’une aide du programme LEADER.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ancenis.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/proposer-une-offre-de-logements-adaptee-aux-besoins-specifiques-des-habitants-et-explorer-de-nouveaux-types-dhabitat/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD75" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>163009</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Proposer une offre de logements adaptée aux besoins spécifiques des habitants et explorer de nouveaux types d’habitat</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;em&gt;&lt;strong&gt;Proposer une offre de logements adaptée aux besoins spécifiques des habitants et explorer de nouveaux types d’habitat &lt;/strong&gt;&lt;/em&gt;&amp;#34;.&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le dynamisme
+démographique du Pays d’Ancenis met en tension l’offre d’habitat, en nombre et
+en qualité. Les typologies de logement doivent tout particulièrement s’adapter
+aux besoins spécifiques (desserrement des ménages, vieillissement de la
+population, situations d’urgence, jeunes travailleurs, etc.) qu’il s’agisse du parc
+privé ou du parc social. Par ailleurs, l’innovation dans le domaine du logement
+et de l’habitat est un facteur d’adaptation du parc aux demandes émergentes
+afin de faire du Pays d’Ancenis un territoire accueillant pour tous et afin de
+lutter contre l’isolement et la dépendance. En outre, les questions
+énergétiques sont primordiales et nécessitent de valoriser une offre de
+logements à haute performance énergétique, voire productrice d’énergie et de
+haute qualité environnementale.&lt;/span&gt; &lt;font face="Arial Narrow, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Créer et renforcer une offre de logements
+adaptée aux besoins spécifiques et aux différents bassins de vie, en
+particulier à destination : des jeunes travailleurs, personnes âgées,
+saisonniers, voyageurs, personnes en situation d’urgence, personnes en situation
+de handicap, par exemple&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Innover
+par des nouvelles formes d’habitat permettant une maîtrise de l’étalement
+urbain&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;Études préalables et maîtrise d’œuvre
+     pour l’aménagement ou la rénovation de logements (partagé, modulaire,
+     intergénérationnel, multifonctionnel, d’urgence, par exemple) &lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Actions de sensibilisation, d’animation,
+     d’accompagnement de communication et organisation d’évènements pour la
+     promotion des innovations afin de lutter contre l’isolement et la
+     dépendance sur le plan de l’habitat et du logement&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Expérimentation d’actions d’accueil de
+     populations aux besoins spécifiques (jeunes travailleurs, saisonniers,
+     personnes âgées, voyageurs, situations d’urgence, personnes en situation
+     de handicap, par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de construction, de rénovation et
+     d’équipements pour créer de l’habitat (partagé, modulaire,
+     intergénérationnel, multifonctionnel, d’urgence, par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions de mise en réseau d’acteurs pour
+     favoriser l’innovation dans l’habitat&lt;font face="Arial, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de personnel hors coûts simplifiés (gratifications des stagiaires et salaires des apprentis) dès lors que le personnel affecte au moins 5% de son temps de travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement, construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou location de véhicule&lt;/li&gt;&lt;li&gt;Location ou acquisition de biens immeubles bâtis (en cas d’acquisition : dans la limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de services, prestations intellectuelles dont la formation et la communication (par exemple création et conception de support, édition, diffusion d’outils, frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de notaire, expertise juridique technique et financière, honoraire de tenue et de certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;[1]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;[2]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;Les frais de change ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;hr align="left" size="1" width="33%" /&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;[1]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;[2]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le comité de programmation du GAL, selon les critères et les modalités préalablement définis dans sa grille de sélection. La grille de sélection est envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la sélection en comité de programmation. Les projets doivent être en cohérence avec la stratégie de développement LEADER. Si le projet n’obtient pas la note ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut alors pas faire l’objet d’une aide du programme LEADER.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ancenis.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-mobilites-durables-adaptees-aux-besoins-des-habitants/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD76" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>162989</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’inclusion des jeunes vers le monde professionnel</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 11 - FEDER</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La part des jeunes en formation (16 – 25 ans) est plus faible sur le
+territoire qu’en Gironde. Cela est dû à l’absence d’établissement
+d’enseignement supérieur ce qui amène les jeunes à poursuivre leur scolarité et
+formation à l’extérieur du territoire et notamment dans les espaces urbains
+(Bordeaux, Pau, La Rochelle). &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;L’arrivée du lycée à Créon pourrait être une opportunité de développer
+des filières de formations locales ou de servir de plateforme de formations.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Enfin, le chômage des jeunes reste important et touche principalement sur
+le territoire les jeunes sans (ou avec peu) de formation et/ou de qualification
+scolaire et professionnelle.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Former les jeunes et notamment ceux en difficulté&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer l’envie d’entreprendre et de s’insérer dans la vie
+professionnelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;     &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et aménagements d’espaces relatifs à la
+formation et à l’apprentissage des métiers sur le territoire&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement et
+animation territoriale pour impulser des dynamiques locales pour l’emploi, la
+formation et les compétences des habitants et notamment des jeunes&lt;/span&gt;&lt;em&gt;&lt;span&gt; &lt;/span&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
+aménagements de logements spécifiques pour des publics de jeunes travailleurs
+ou en formation ou en insertion&lt;em&gt;&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-linclusion-des-jeunes-vers-le-monde-professionnel/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD77" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD78" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>163142</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
+mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
+territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
+au profit des collectivités seine-et-marnaises pour un accompagnement dans la
+mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
+orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
+un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
+Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
+potentialités offertes pour poursuivre son développement, tout en conservant
+ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
+réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
+l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
+initiatrice de la demande, puis auprès des communes volontaires si elles en
+estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
+pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
+leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
+collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>163085</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Architecture
+Paysage
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q80" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD80" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>162984</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Déployer une offre d’accueil, sportive, culturelle et artistique notamment à destination des jeunes du territoire</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 10 - FEDER</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Dans la population du Cœur Entre-deux-Mers, la part des jeunes jusqu’à 18
+ans est relativement importante du fait de la présence de nombreux ménages
+jeunes-primo accédants et ayant des enfants en bas âge. Agir sur les modes de
+garde (à cause des déplacements des parents actifs à l’extérieur) et sur la
+création de loisirs pour ce public participe donc à développer leur cadre de
+vie.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;De plus, Le Cœur Entre-deux-Mers possède une vie associative riche et
+notamment à destination des jeunes à travers les clubs de sport, d’arts et de
+pratiques culturelles.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;L’accompagnement des jeunes aux découvertes artistiques et culturelles
+permettra de faciliter leur insertion dans la vie locale, les impliquer dans
+des démarches partenariales et citoyennes en ouvrant des possibilités en termes
+de développement personnel.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Offrir des services aux parents de jeunes enfants permettant de
+développer le cadre de vie et l’appartenance au territoire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer une offre de loisirs pour jeunes&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intégrer le rajeunissement de la population dans les politiques publiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les jeunes vers la découverte de l’art et de la culture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Densifier les réseaux de connaissance entre acteurs de la culture&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures d’accueil,
+de gardes d’enfants et des espaces de rencontres enfants-parents&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
+aménagements de « Tiers-Lieux » où l’on retrouve une offre (ludique,
+associative, médico-sociale, …) avec des services et animations variés
+notamment à destination des jeunes&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Bâtiments sportifs et
+équipements pour répondre aux pratiques et à l’émergence de nouvelles activités
+sportives notamment des jeunes&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Bâtiments et équipements
+destinés à accompagner notamment les jeunes à l’éveil artistique et culturel
+avec, ou en lien avec, une politique et programmation jeunesse&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner des
+parcours d’éducation artistique et culturelle&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Mutualiser les
+investissements matériels et immatériels pour les acteurs culturels et jeunesse
+notamment&lt;/span&gt; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner la
+diversification et l’usage des bibliothèques vers de nouvelles activités
+digitales à destination des jeunes notamment&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Equipement public
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q81" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD81" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
-Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
-Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="S93" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...42 lines deleted...]
-      <c r="AA93" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD82" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>162977</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien-être et le cadre de vie des Coëvronnais</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...547 lines deleted...]
-Voirie et réseaux
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;La population des Coëvrons est en diminution, plutôt vieillissante, et rencontre des fragilités sociales. L’offre de soin est insuffisante. L’enjeu est d’adapter et de développer des soins et des services pour la population à toutes les étapes de la vie, de favoriser le vivre ensemble et l’échange entre les générations.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Faciliter les démarches partenariales pour améliorer la prévention et l&amp;#039;offre de soins sur le territoire&lt;/li&gt;&lt;li&gt;Favoriser l’inclusion sociale, l’insertion et les échanges entre les générations&lt;/li&gt;&lt;li&gt;Prévenir la rupture sociale&lt;/li&gt;&lt;li&gt;Développer l’offre petite enfance et enfance jeunesse&lt;/li&gt;&lt;li&gt;Soutenir l’offre de loisirs et sportive pour tous&lt;/li&gt;&lt;li&gt;Soutenir la vie associative&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Amélioration de la prévention et de l&amp;#039;offre de soins :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions innovantes telles que la télémédecine et unité mobile de soin&lt;/li&gt;&lt;li&gt;Actions d’aide à l’installation des professionnels de santé&lt;/li&gt;&lt;li&gt;Actions de prévention, d’information, de communication et de formation&lt;/li&gt;&lt;li&gt;Mise en réseau des professionnels de santé et des acteurs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Renforcement de l’inclusion sociale et des échanges entre les générations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur de l’inclusion sociale et de l’insertion&lt;/li&gt;&lt;li&gt;Services innovants en faveur des jeunes, de l’intergénérationnel et des personnes âgées (ex : habitats partagés, structures EHPAD/crèche, système de parrainage)&lt;/li&gt;&lt;li&gt;Actions en faveur du handicap et de la santé mentale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Développement de l’offre petite enfance et enfance jeunesse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets en lien avec l’accueil des enfants en situations de handicap (ex : structure de type Loisirs Pluriel), évènements et actions inclusives&lt;/li&gt;&lt;li&gt;Actions d’amélioration de l’offre actuelle&lt;/li&gt;&lt;li&gt;Nouveaux services et équipements&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Soutien d’une pratique sportive et de loisirs pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositifs et actions pour soutenir les pratiques amateurs&lt;/li&gt;&lt;li&gt;Actions en faveur de l’intergénérationnel&lt;/li&gt;&lt;li&gt;Acquisition d&amp;#039;équipements pour permettre une pratique inclusive&lt;/li&gt;&lt;li&gt;Développement d’offres de loisirs et sportives innovantes&lt;/li&gt;&lt;li&gt;Actions liées au développement de synergie entre les acteurs de la culture et des loisirs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Education et renforcement des compétences
-[...26 lines deleted...]
-      <c r="S97" s="1" t="inlineStr">
+Santé</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD83" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>162921</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions en faveur de la cohésion sociale</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Actions en faveur de la cohésion sociale (politique territoriale 2022-2028)</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...76 lines deleted...]
-Personnes âgées
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tout projet innovant et/ou expérimental, en lien avec les compétences du Département, à destination des publics prioritaires suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Personnes âgées,&lt;/li&gt;&lt;li&gt;Personnes en situation de handicap,&lt;/li&gt;&lt;li&gt;Aidants,&lt;/li&gt;&lt;li&gt;Petite enfance, enfance, jeunes et leurs familles,&lt;/li&gt;&lt;li&gt;Personnes en insertion sociale et/ou professionnelle.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ces actions peuvent concerner les thématiques suivantes (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le développement de la prévention par le lien social et le lien intergénérationnel, notamment à visée apprenante (ateliers d’écriture, de lecture, de sculpture, de peinture…), permettant de lutter contre l’isolement ;&lt;/li&gt;&lt;li&gt;L’entraide, les échanges de bonnes pratiques (partage d’expérience, interconnaissance…) ;&lt;/li&gt;&lt;li&gt;La prévention de la perte d’autonomie ;&lt;/li&gt;&lt;li&gt;L’insertion professionnelle et sociale ;&lt;/li&gt;&lt;li&gt;L’analyse des besoins sociaux ;&lt;/li&gt;&lt;li&gt;La prévention en matière de santé (santé mentale, suicide, addiction, activités physiques adaptées, lutte contre la dénutrition, …).&lt;/li&gt;&lt;/ul&gt;Le soutien financier du Département concerne, dans ce cadre, essentiellement des crédits de fonctionnement qui peuvent être ponctuels ou pluriannuels, pour une durée maximale de trois ans. Des investissements peuvent également être pris en compte selon la nature du projet.&lt;br /&gt;&lt;strong&gt;MODALITES FINANCIERES&lt;br /&gt;&lt;/strong&gt;Fonctionnement – Financement de postes :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d’une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l’opération (coût du poste chargé).&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Financement d’études :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 50% avec une aide plafonnée à 15 000 €.&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Prestations de services :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;Investissement :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles HT avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour les financements de poste : Fiche de poste et CV du candidat retenu&lt;br /&gt;Pour les financements d’étude : Cahier des charges de l&amp;#039;étude et proposition du cabinet retenu&lt;br /&gt;Pour les financements d’investissement : Document de diagnostic énergétique en cas de rénovation d’un bâtiment&lt;br /&gt;Pièces justifiant de la bonification si sollicitation&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...17 lines deleted...]
-      <c r="O98" s="1" t="inlineStr">
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="S98" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet devra concerner a minima l’une des cibles susmentionnées.&lt;br /&gt;Le projet devra être travaillé avec l’écosystème territorial et institutionnel. Les Centres médico-sociaux (CMS) du Département devront être a minima informés du projet, voir impliqués dans l’élaboration et les mises en œuvre des actions.&lt;/p&gt;&lt;p&gt;Il est à noter que chaque année, le Département lance également des appels à projets sur différentes thématiques : culture, environnement, transition écologique, insertion, maintien de l’autonomie, protection de l’enfance, sport… Le porteur de projet devra s’assurer que son action n’est pas finançable par le biais d’un autre dispositif départemental.&lt;/p&gt;&lt;p&gt;Il est précisé que le Fonds d’investissement rural (FIR) n’est pas éligible aux subventions de fonctionnement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;CONDITIONS DE BONIFICATION&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits de fonctionnement, eu égard à la nature des crédits mobilisés, le financement de ces projets n’est pas éligible à une éventuelle bonification.&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits d’investissement, ils devront s’inscrire dans une démarche d’innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Un examen au cas par cas de la demande de bonification sera étudié par le groupe de travail Politique territoriale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Fonctionnement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dépenses de création de postes ou d’augmentation d’un temps de travail d’un poste déjà existant, sur une durée maximale de trois ans ;&lt;/li&gt;&lt;li&gt;Frais d’études ;&lt;/li&gt;&lt;li&gt;Frais de prestations de services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Investissement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d’investissement inhérentes à la mise en place du projet innovant et/ou expérimental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X98" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Formulaire de contact : &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;https://www.manche.fr/contacter-le-departement/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 02 33 05 96 79&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>162708</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien vivre et favoriser le faire ensemble sur le territoire</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J85" s="1" t="inlineStr">
+        <is>
+          <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 50 000€</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
+subvention LEADER 2023-2027, le GAL souhaite agir pour une meilleure qualité de
+vie et davantage de lien social sur son territoire. &lt;/span&gt;&lt;span&gt;Le
+GAL pourra ainsi permettre la création ou le développement de tiers lieux tels
+que des espaces de travail partagés et collaboratifs ou des jardins partagés,
+faciliter l’accès à la culture par le soutien à de l’équipement culturel ou
+l’organisation d’évènements en lien avec le patrimoine local. Au regard de la
+dépendance à la voiture individuelle, &lt;/span&gt;&lt;span&gt;iI&lt;/span&gt;&lt;span&gt;
+pourra financer des projets permettant une mobilité plus durable et partagée.
+Finalement, le bien manger sera favorisé à travers le soutien à de l’animation
+locale ou la mise en place de restauration collective transformant des produis
+frais et locaux.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Exemples de projets : Aménagement
+d’un atelier collectif d’artisans (Fablab) ; Equipement pour un espace de
+coworking à vocation économique ; jardins partagés ; véhicule en partage ;
+évènement culturel ; Ateliers pédagogiques ; Equipement d’une cuisine collective…&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Tiers-lieux
+Economie sociale et solidaire
+Accessibilité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sylvia Garzon : &lt;a href="mailto:sylvia.garzon&amp;#64;makesense.org" target="_self"&gt;sylvia.garzon&amp;#64;makesense.org&lt;/a&gt;
-[...16 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
+association, un collectif, une TPE/PME ou un porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être situé sur
+une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
+Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
+Bagnols/Cèze)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Obtenir un
+cofinancement &lt;/span&gt;&lt;span&gt;(Région,
+commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être en capacité de &lt;/span&gt;&lt;span&gt;régler par
+avance les dépenses &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Evènement&lt;/span&gt;&lt;span&gt; : uniquement la 1ère édition et avec mesures
+écoresponsables&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>galdescevennesaurhone@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E99" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="N99" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21118,589 +20676,2907 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Artisanat
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Spectacle vivant
 Médias et communication
 Industrie
-Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
-Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr  &lt;br /&gt;
-[...3 lines deleted...]
-      <c r="S99" s="1" t="inlineStr">
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-  Téléphone
+ &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
- : Eric Gency-Piriou (Directeur du développement territorial) : 06 21 51 95 54 &lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y99" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C100" s="1" t="inlineStr">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>162524</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Développer un territoire inclusif et cohésif</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G100" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q87" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’une crèche
+Déployer les équipements numériques
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>162482</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H100" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I100" s="1" t="inlineStr">
+      <c r="I88" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...34 lines deleted...]
-Cours d'eau / canaux / plans d'eau
+      <c r="J88" s="1" t="inlineStr">
+        <is>
+          <t>1 € de cofinancement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
+(GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
+département de la Manche. Les communautés de communes Coutances mer et bocage
+et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
+prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
+Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
+européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
+Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
+Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
+de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les bénéficiaires
+peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
+sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les actions
+doivent être innovantes et répondre à la stratégie du territoire : “ Agir
+ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;4 axes de
+développement ont été retenu pour l’élaboration des fiches actions, auxquelles
+les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
+à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
+la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
+d’améliorer l’offre de services médicaux, par exemple en attirant des
+professionnels de santé médicale ou paramédicale en leur proposant des
+conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
+maintenant la vitalité des communes, en lien avec les commerces et services
+(marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
+cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;span&gt;Les actions facilitant l’accès aux services et
+activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Santé</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q88" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
+sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
+actions permettant d’améliorer les offres de services et d’activités sur le
+territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
+notamment de mieux accompagner la population vieillissante, avec des offres au
+plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
+administratifs. De plus, cela améliorera l’attractivité du territoire, et
+contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
+nouvelles technologies de l’information et de la communication, le maintien et
+le développement des structures de santé, les services relatifs à l’accueil de
+la petite enfance et des nouveaux habitants, les services d’insertion,
+formation et emploi, les services pour développer des nouvelles formes de
+travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
+les services administratifs, les services améliorant la vie des personnes âgées
+et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Véhiculer une
+image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Accueillir des
+familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Contribuer au
+développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Conserver et
+développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Rendre accessible
+les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Développer
+l’accès et la formation au numérique&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
+animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
+là pour vous aider à finaliser votre projet, vous orienter sur les aides
+disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
+communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
+Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
+COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
+GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
+JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD88" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>162465</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets &amp;#8211; Violences intra familiales 2025 &amp;#8211;  prévention et lutte contre les violences conjugales, les violences sexuelles et sexistes</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Si vous souhaitez développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles, vous pouvez candidater à cet appel à projet du Département de la Manche par le biais du site demarches-simplifiees.fr.&lt;/p&gt;&lt;p&gt;L’appel à projets a pour objectif de mettre en œuvre des projets à l’échelle locale ou départementale ayant des effets concrets et mesurables sur la réduction et la prise en charge des VIF dans la Manche.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;COMMENT BÉNÉFICIER DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de demande devra être déposé sur la plateforme demarches-simplifiees.fr avant le 24 mai 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pièces à joindre pour toute structure :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation sur l&amp;#039;honneur.&lt;/li&gt;&lt;li&gt;RIB / IBAN.&lt;/li&gt;&lt;li&gt;Dernier rapport d&amp;#039;activité.&lt;/li&gt;&lt;li&gt;Le dernier bilan, compte de résultat et annexe, approuvés, et rapport éventuel du commissaire aux comptes (obligatoire pour les associations ayant reçu un montant global de subvention supérieur à 153 000 €).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pièces à fournir en plus pour les associations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Statuts déclarés de l&amp;#039;association.&lt;/li&gt;&lt;li&gt;Copie de la publication au JO ou du récépissé de déclaration à la préfecture.&lt;/li&gt;&lt;li&gt;Attestation cotisation URSSAF&lt;/li&gt;&lt;li&gt;Le contrat d’engagement républicain, conformément à la loi du 24 août 2021.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièces à fournir en plus pour les entreprises :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Extrait du K bis&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièce supplémentaire à fournir pour les porteurs extérieurs au Département de la Manche :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation de partenariat avec des acteurs locaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets déposés doivent cibler une ou plusieurs des priorités suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;prévenir les violences intra familiales induites par les stéréotypes sexistes ;&lt;/li&gt;&lt;li&gt;protéger les personnes face aux violences subies, dans le respect de leurs choix de vie individuel : soutien au dépôt de plainte, mise à l’abri d’urgence en cas de besoin, soutien à l’organisation d’un départ… ;&lt;/li&gt;&lt;li&gt;réduire les impacts et les risques sur les enfants confrontés aux violences intra familiales : prévention primaire (évitement de risque) ou secondaire (limitation du risque) par des modalités sécurisées d’exercice des relations familiales, d’accompagnement des publics… ;&lt;/li&gt;&lt;li&gt;agir en prévention primaire et/ou secondaire et promotion de la santé auprès des personnes victimes, auteures et de leur entourage par des prises en charge individuelles ou collectives : campagne d’information ou de repérage lors de suivis individuels ou d’évènements collectifs, festifs par exemple ; réduction des facteurs de risques associés ; prise en charge des conséquences sur la santé des violences conjugales et intrafamiliales ;&lt;/li&gt;&lt;li&gt;permettre aux personnes victimes sorties des violences intra familiales d’enclencher un processus de réparation ;&lt;/li&gt;&lt;li&gt;favoriser la désistance des personnes auteures pour prévenir la réitération de comportements violents ;&lt;/li&gt;&lt;li&gt;formations-actions pour expérimenter des solutions à des phénomènes de violences spécifiques, des actions de prévention globale ou des prises en charge ciblées tant des personnes victimes et/ou des personnes auteures.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets présentés pourront cibler :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mineurs comme des majeurs ;&lt;/li&gt;&lt;li&gt;des personnes individuelles comme des groupes ;&lt;/li&gt;&lt;li&gt;des couples, familles ;&lt;/li&gt;&lt;li&gt;les personnes victimes de violences et leurs proches, incluant les personnes en situation de handicap ou en perte d’autonomie ;&lt;/li&gt;&lt;li&gt;les personnes auteures de violences et leur entourage, incluant les personnes en situation de handicap ou de perte d’autonomie ;&lt;/li&gt;&lt;li&gt;des professionnels.&lt;/li&gt;&lt;/ul&gt;Le périmètre géographique du projet proposé devra être précisé et argumenté du point de vue de la coordination avec les actions et dispositifs préexistants et d’un partenariat en lien avec les services du département. &lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Note à l&amp;#039;attention des porteurs éligibles : une coquille est apparue dans la précédente diffusion concernant les porteurs de projets éligibles. Les collectivités territoriales et les EPCI sont désormais éligibles. Cette coquille sera régularisée en commission permanente du Département du 19 avril 2024. Si vous êtes concernés par ces deux catégories, vous pouvez d&amp;#039;ores et déjà déposer votre dossier sur la plateforme &amp;#34;démarches simplifiées&amp;#34;.&lt;/p&gt;&lt;p&gt;L’appel à projets s’adresse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aux associations loi 1901 ;&lt;/li&gt;&lt;li&gt;aux collectivités territoriales ;&lt;/li&gt;&lt;li&gt;aux établissements publics de coopération intercommunale ;&lt;/li&gt;&lt;li&gt;aux établissements publics ;&lt;/li&gt;&lt;li&gt;aux groupements d’intérêts publics souhaitant obtenir une subvention de fonctionnement exclusivement imputable au projet présenté. Les dépenses sont entendues au sens comptable des collectivités ;&lt;/li&gt;&lt;li&gt;aux services de l’administration pénitentiaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour les porteurs de projets extérieurs au département, un partenariat formalisé avec un acteur manchois est demandé et un rapprochement préalable avec un ou des territoires de solidarité est nécessaire. Les porteurs de projets pourront par ailleurs assurer la réalisation de leurs actions dans le cadre de partenariats existants ou établis pour ce projet.&lt;/p&gt;&lt;p&gt;Projets non éligibles :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dossiers de candidature incomplets sur le plan administratif ;&lt;/li&gt;&lt;li&gt;offres similaires à des actions existantes sur le même territoire et auprès des mêmes bénéficiaires ;&lt;/li&gt;&lt;li&gt;projets éligibles à la politique contractuelle du Département de la Manche.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-violences-intra-familiales-2025/</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lecler Lara - Direction de projets et des territoires de solidarité &lt;/p&gt;&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  0233881987 - 0625796053&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-8211-violences-intra-familiales-2024/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
+Tourisme
 Forêts
+Montagne
 Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
 Transition énergétique
-Recyclage et valorisation des déchets
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
-Education et renforcement des compétences
-Alimentation
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
-Economie locale et circuits courts
-Agriculture et agroalimentaire
 Economie sociale et solidaire
-Innovation, créativité et recherche
+Revitalisation
 Risques naturels
-Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
 Lutte contre la précarité
-Emploi
-[...3 lines deleted...]
-Prévention des risques
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>161678</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Constituer les dossiers de demandes de subventions</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Aide au montage des dossiers de demande de subvention</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez besoin d&amp;#039;être accompagné dans la constitution de vos dossiers de demandes de subventions ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la constitution de vos dossiers de demandes de subventions :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aide à la rédaction de la notice de présentation de votre projet &lt;/li&gt;&lt;li&gt;vérification de la complétude du dossier de demande de subvention&lt;/li&gt;&lt;li&gt;relecture de votre plan de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Prestation tarifée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
 Mobilité partagée
 Mobilité pour tous
-Connaissance de la mobilité
-[...50 lines deleted...]
-      <c r="S100" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/constituer-les-dossiers-de-demandes-de-subventions/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>161677</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'élaboration des plans de financement afin de sécuriser la faisabilité financière de votre projet</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Elaboration de plans de financement prévisionnels</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez avoir une vision affinée, pertinente et réaliste des taux d&amp;#039;intervention financière de chaque co-financeur public ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie vous propose de vous accompagner dans l&amp;#039;élaboration des plans de financements prévisionnels, au vu de l&amp;#039;avant projet détaillé, vous permettant d&amp;#039;avoir une projection de la faisabilité financière de votre projet en intégrant les subventions mobilisables et en calculant votre reste à charge.&lt;/p&gt;&lt;p&gt;L&amp;#039;optimisation de vos plans de financements vous permettra de réduire votre autofinancement et de maîtriser l&amp;#039;impact financier du projet dans votre budget.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/simuler-laccompagnement-des-financeurs-pour-la-faisabilite-financiere-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>161676</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans une démarche d'identification exhaustive des subventions mobilisables</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL FINANCIER OPERATIONNEL</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous recherchez des subventions pour financer vos projets quelle qu&amp;#039;en soit la thématique ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie  vous propose un conseil opérationnel dans la recherche des financements institutionnels (Etat, Région, Département).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rechercher-et-mobiliser-les-subventions-selon-la-nature-du-projet/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>155119</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des centres de vacances</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Centres de vacances (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les centres de vacances (ou colonies de vacances) sont des accueils collectifs avec hébergement pour tous les jeunes âgés de 4 à 17 ans lors de leurs congés scolaires, professionnels ou de leurs loisirs. Les groupes accueillis sont composés d&amp;#039;au minimum 12 enfants et/ou adolescents pour une durée supérieure à 5 nuits.
+&lt;/p&gt;
+&lt;p&gt;
+ Les organisateurs, qui proposent de tels accueils sont tenus de les déclarer auprès des services déconcentrés du ministère concerné
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Jeunesse
+Famille et enfance
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/centres-de-vacances-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/257a-centres-de-vacances-politique-territoriale-22/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>155121</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil petite enfance / enfance / familles</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil petite enfance / enfance / familles  (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une maison d&amp;#039;assistant(e)s maternel(le)s est un établissement loué à des assistantes maternelles agréées. Un à six assistants maternels peuvent y exercer, mais uniquement 4 en simultané. C&amp;#039;est la loi n° 2010-625 du 9 juin 2010 qui en est le fondement juridique. Le service de la Protection Maternelle et Infantile (PMI) doit vérifier que les conditions d&amp;#039;accueil de la maison garantissent la sécurité et la santé des enfants accueillis. Les assistant(e)s maternel(le)s qui exercent dans une MAM sont employés par les parents qui leur confient leurs enfants. Ils sont soumis à la même réglementation que ceux qui travaillent à leur domicile (code de l&amp;#039;action sociale et des familles). La seule différence réside dans la possibilité de délégation entre eux de l&amp;#039;accueil des enfants.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le relais petite enfance a pour mission de créer un environnement favorable aux conditions et à la qualité de l&amp;#039;accueil individuel. Ce n&amp;#039;est ni un lieu de garde d&amp;#039;enfants, ni un employeur d&amp;#039;assistant(e)s maternel(le)s. Il n&amp;#039;est pas réglementé comme le sont les établissements et services d&amp;#039;accueil mais est défini par des circulaires de la Caisse Nationale d&amp;#039;Allocations Familiales, à l&amp;#039;origine de leur création. Le RPE assure différentes missions et services auprès des parents, des professionnels de l&amp;#039;accueil à domicile (assistant(e)s maternel(le)s, candidats à l&amp;#039;agrément garde d&amp;#039;enfants à domicile), et des acteurs de la petite enfance, sur un territoire défini. C&amp;#039;est un lieu d&amp;#039;écoute, d&amp;#039;information et d&amp;#039;animation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra respecter l&amp;#039;avis des services compétents (Etat, PMI, Service départemental d&amp;#039;incendie et de secours (SDIS...). A noter cependant que pour le RPE, la PMI n&amp;#039;a pas d&amp;#039;avis à donner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la création et l&amp;#039;extension, un diagnostic local sur les besoins d&amp;#039;implantation ou de rénovation d&amp;#039;une structure d&amp;#039;accueil petite enfance, enfance et famille devra être établi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions générales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition écologique : Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition inclusive :Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-petite-enfance-enfance-familles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>155125</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover ou étendre de lieux d'accueils de proximité de type France services, M@nche services, centres sociaux ou espaces de vie sociale</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Lieux d’accueil de proximité :  France Services, Manche Services, centre social, espace de vie social, (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant pas être réhabilité), rénovation ou extension de lieux d&amp;#039;accueils de proximité de type France services, M&amp;#64;nche services, centres sociaux ou espaces de vie sociale
+&lt;/p&gt;
+&lt;p&gt;
+ Possibilité de financement de postes pour les agents d&amp;#039;accueil dans le cadre exclusivement des France services et M&amp;#64;nche services et selon les cahiers de charges de ces deux dispositifs.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces structures sont définis comme étant des lieux d&amp;#039;accueil, d&amp;#039;information et d&amp;#039;orientation à destination des usagers de services publics. Elles peuvent également proposer des animations de proximité et des loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ Conçues pour faciliter et animer la vie quotidienne des habitants usagers, comme des espaces de rencontre ouverts à tous, ces lieux ont pour vocation de développer une logique de services de proximité. La démarche est notamment orientée par la question de l&amp;#039;accès aux droits et par la participation des usagers au développement de la qualité des services publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  France services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nouveau modèle d&amp;#039;accès aux services publics de proximité proposé par l&amp;#039;Etat. Ces espaces visent à permettre à chaque citoyen d&amp;#039;accéder aux services publics et d&amp;#039;être accueilli dans un lieu unique, par des personnes formées et disponibles, pour effectuer ses démarches du quotidien et être accompagné sur le numérique. Neuf partenaires nationaux y sont regroupés auxquels peuvent s&amp;#039;ajouter des partenaires locaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle emploi,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-maladie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les allocations familiales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mutualité sociale agricole,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-retraite,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Poste,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de l&amp;#039;intérieur (agence nationale des titres sécurisés),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère des finances, et
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de la justice.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque France services dispose d&amp;#039;un visio-accueil fournit par le Département pour permettre la mise en relation à distance avec certains partenaires (CAF, CARSAT, CPAM, MSA
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  M&amp;#64;nche services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du maillage de l&amp;#039;Etat, les M&amp;#64;nche services sont des lieux d&amp;#039;accueil de proximité situés potentiellement dans les 67 communes identifiées comme éligibles au CPS, et ayant pour vocation d&amp;#039;accueillir, d&amp;#039;informer, d&amp;#039;orienter et d&amp;#039;accompagner les usagers sur les portails internet et sur des démarches simples en lien avec les cinq partenaires, que sont la CAF, la CARSAT, la CPAM, la MSA et Pôle emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Centre sociaux et espaces de vie sociale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux de proximité à vocation globale, familiale et intergénérationnelle, qui accueillent toute la population en veillant à la mixité sociale. Ouverts à l&amp;#039;ensemble de la population, ils offrent aux usagers un accueil, des activités et des services. Ils sont également en capacité de déceler les besoins et les attentes des usagers et des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux d&amp;#039;animation de la vie sociale permettant aux habitants d&amp;#039;exprimer, de concevoir et de réaliser leurs projets : ils prennent en compte l&amp;#039;expression des demandes et des initiatives des usagers et des habitants, et favorisent la vie sociale et la vie associative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les rénovations, document de diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant de la bonification si sollicitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fiche de poste
+ &lt;/li&gt;
+ &lt;li&gt;
+  CV du candidat retenu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les France services et M&amp;#64;nche services respect du cahier des charges de ces deux dispositifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit ici du financement des postes d&amp;#039;agents d&amp;#039;accueil des France services et M&amp;#64;nche services, uniquement dans le cadre d&amp;#039;une création de poste ou pour les M&amp;#64;nche services d&amp;#039;une augmentation du temps de travail d&amp;#039;un poste existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de matériel informatiques nécessaire à l&amp;#039;offre de service ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des France services et de M&amp;#64;nche services, au regard des cahier des charges de ces deux dispositifs, il est possible de financer la création de postes d&amp;#039;agents d&amp;#039;accueil ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X100" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/lieux-daccueil-de-proximite-france-services-manche-services-centre-social-espace-de-vie-social-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
- &lt;br /&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/74ab-lieux-daccueil-de-proximite-france-services-m/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...12 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
-[...4 lines deleted...]
-Cours d'eau / canaux / plans d'eau
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
 Musée
-Sports et loisirs
 Tourisme
 Forêts
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Technologies numériques et numérisation
+Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
-Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
+Industrie
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-[...1 lines deleted...]
-Milieux humides
 Inclusion numérique
-Sécurité
-[...6 lines deleted...]
-      <c r="O101" s="1" t="inlineStr">
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les communes du PETR Garrigues et Costières de Nîmes
+ A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="T101" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X101" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- financements&amp;#64;petr-garriguescostieres.org
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
-      <c r="A102" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>152453</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SPORTIFS</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 75</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L102" s="1" t="inlineStr">
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -21722,68 +23598,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -22008,2816 +23884,1366 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Facil vise à :
-[...13 lines deleted...]
-          <t>Patrimoine et monuments historiques
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
-Transition énergétique
-[...260 lines deleted...]
-Tourisme
 Forêts
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
-Industrie
 Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
 Inclusion numérique
-Protection animale</t>
-[...2 lines deleted...]
-      <c r="O104" s="1" t="inlineStr">
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- A établir avec l&amp;#039;animatrice selon le projet.
+ Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T104" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X104" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Margaux GROSJEAN
-[...7 lines deleted...]
- 06 37 01 89 44
+ financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E105" s="1" t="inlineStr">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H105" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  NATURE DE L&amp;#039;AIDE
+  NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Département, au travers de la direction de la communication, soutient les structures publiques ou associatives organisatrices d&amp;#039;événements à dimension régionale, nationale ou internationale. L&amp;#039;aide apportée prend la forme d&amp;#039;une subvention et peut être complétée par une aide matérielle, au travers de l&amp;#039;impression de supports de communication ou la délivrance de dotations (objets publicitaires tels que vêtements, remises de prix, etc.). La valorisation de cette aide matérielle sera comptabilisée dans le montant total de l&amp;#039;aide apportée.
+ Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+  MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le dossier de demande est à transmettre à la direction de la communication. La demande de subvention doit être unique pour chaque évènement : les évènements relevant des dispositifs d&amp;#039;aides en matière culturelle et sportive notamment ne peuvent faire l&amp;#039;objet d&amp;#039;une subvention complémentaire provenant de la direction de la communication.
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
-[...4 lines deleted...]
-Jeunesse
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
 Famille et enfance
-Cohésion sociale et inclusion
-Santé
 Education et renforcement des compétences
-Biodiversité
-[...3 lines deleted...]
-      <c r="O105" s="1" t="inlineStr">
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...9 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Dans le respect d&amp;#039;une enveloppe globale votée annuellement, chaque demande est examinée avant son vote en assemblée, au moins trois mois avant l&amp;#039;évènement, pour une organisation de portée départementale voire régionale, et six mois pour une organisation de portée nationale voire internationale. La détermination du niveau de l&amp;#039;aide dépend de la fréquentation de l&amp;#039;évènement que le bénéficiaire doit indiquer de manière prévisionnelle et s&amp;#039;échelonne en 6 niveaux d&amp;#039;aide, de 1500€ à 40.000€. Toute autre demande de subvention qui serait supérieure à ces montants fera l&amp;#039;objet d&amp;#039;une demande motivée et formulée douze mois avant l&amp;#039;évènement et nécessitera un vote de l&amp;#039;assemblée.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Modalités d&amp;#039;attribution d&amp;#039;une subvention pour un événement de portée départementale à régionale :
+  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
+  &lt;br /&gt;
  &lt;/strong&gt;
- dépôt de dossier complet, incluant annexe financière minimum trois mois avant l&amp;#039;événement, engagement à respecter la charte de visibilité départementale, lien de la demande avec une compétence départementale, présentation des cibles de communication (provenance / nombre de personnes attendues), actions de développement durable (tri des déchets, utilisation de produits locaux, consommation raisonnée...).
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Modalités d&amp;#039;attribution d&amp;#039;une subvention pour un événement de portée nationale à internationale :
+  → Conditions spécifiques aux projets scolaires :
  &lt;/strong&gt;
- dépôt de dossier complet, incluant annexe financière minimum six mois avant l&amp;#039;événement, engagement à respecter la charte de visibilité départementale, lien de la demande avec une compétence départementale, présentation des cibles de communication (provenance / nombre de personnes attendues), justification de la fréquentation (comptage, étude, etc...) attestant du nombre de personnes accueillies, transmission d&amp;#039;un plan de communication prévisionnel, actions de développement durable (tri des déchets, utilisation de produits locaux, consommation raisonnée...), proposition d&amp;#039;actions de compensation carbone de l&amp;#039;évènement.
-[...15 lines deleted...]
- &lt;/ul&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets périscolaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Un bonus pourra être appliqué pour les manifestations dont le cœur de projet est lié à la transition écologique ou à l&amp;#039;action sociale (accès au plafond d&amp;#039;aide du niveau supérieur de la grille).
-[...3 lines deleted...]
-      <c r="S105" s="1" t="inlineStr">
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U105" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W105" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 33 05 97 41
+ Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-[...343 lines deleted...]
-      <c r="A109" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>154985</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
         </is>
       </c>
-      <c r="C109" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H109" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
+      <c r="I102" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
 &lt;/p&gt;
 &lt;p&gt;
  Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
 &lt;/p&gt;
 &lt;p&gt;
  2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
 &lt;/p&gt;
 &lt;p&gt;
  6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
 &lt;/p&gt;
 &lt;p&gt;
  7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
 &lt;/p&gt;
 &lt;p&gt;
  8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
 &lt;/p&gt;
 &lt;p&gt;
  9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Lutte contre la précarité
 Artisanat
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E110" s="1" t="inlineStr">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>153882</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des associations, des collectivités dans leur fonctionnement ou au profit d'une action en faveur de la protection de l'enfance</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Structures oeuvrant pour la protection de l&amp;rsquo;enfance</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ La subvention consiste à soutenir des associations, des collectivités dans leur fonctionnement ou au profit d&amp;#039;une action en faveur de la protection de l&amp;#039;enfance.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  NATURE DES PROJETS ÉLIGIBLES
-[...56 lines deleted...]
-  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+  Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+   Examen par l&amp;#039;assemblée départementale,
   &lt;/li&gt;
   &lt;li&gt;
-   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
-[...86 lines deleted...]
-   Les travaux d&amp;#039;assainissement non collectif
+   délibération par le conseil départemental et notification des subventions
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U110" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X110" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-oeuvrant-pour-la-protection-de-lenfance/</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Téléphone : 02.33.05.99.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3260-structures-oeuvrant-pour-la-protection-de-lrs/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-[...892 lines deleted...]
-      <c r="C114" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G114" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Particulier
-[...11 lines deleted...]
-      <c r="I114" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
-[...95 lines deleted...]
-          <t>Patrimoine et monuments historiques
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
+Egalité des chances
 Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
 Santé
-Commerces et services
-[...93 lines deleted...]
-      <c r="T114" s="1" t="inlineStr">
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P104" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q104" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X114" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nicolas Bécue
-[...7 lines deleted...]
- 02.76.40.52.62 / 07.86.73.14.49
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD104" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
-      <c r="A115" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>158480</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -24849,692 +25275,576 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P115" s="1" t="inlineStr">
+      <c r="P105" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W115" s="1" t="inlineStr">
+      <c r="W105" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="116" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G116" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>157092</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Agriculteur</t>
-[...17 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un patrimoine vernaculaire valorisé (clos masure notamment)
+&lt;/p&gt;
+&lt;p&gt;
+ - Un allongement de la durée des séjours touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des parcours résidentiels facilités pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des centres bourgs dynamiques, des services proches des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - UN vieillissement de la population mieux anticipé et accompagné
+&lt;/p&gt;
+&lt;p&gt;
+ - Une offre locale de formation renforcée et adaptée
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accès aux services de soins facilité par des initiatives innovantes
+&lt;/p&gt;
+&lt;p&gt;
+ - Un maillage de solutions de mobilités adaptées au territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Renforcer l&amp;#039;accès à la santé, garantir le bien-être aux habitants du territoire, accompagner les étapes clef de la vie, soutenir les personnes les plus vulnérables
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
- .
-[...5 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Types d&amp;#039;actions soutenues
+  Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
- :
+&lt;/p&gt;
+&lt;p&gt;
+ - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création de nouveaux services numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de services itinérants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Accès aux services de santé
+  Opérations liées aux études :
  &lt;/strong&gt;
- :
-[...21 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services à la population.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de l&amp;#039;offre de santé sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de services itinérants.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Accès aux services de la petite enfance
+  Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
- :
-[...65 lines deleted...]
-          <t>Personnes âgées
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de partenariats avec des centres de formations locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Personnes âgées
+Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
+Commerces et services
+Formation professionnelle
 Equipement public
-Bâtiments et construction
-[...18 lines deleted...]
-      <c r="R116" s="1" t="inlineStr">
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
-[...8 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X116" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
  &lt;a target="_self"&gt;
-  leader&amp;#64;adourchalossetursan.fr
+  nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
- - 05 58 79 74 80
-[...7 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD106" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="117" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C117" s="1" t="inlineStr">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E117" s="1" t="inlineStr">
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...5 lines deleted...]
-Ingénierie technique
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I117" s="1" t="inlineStr">
+      <c r="I107" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J117" s="1" t="inlineStr">
-[...259 lines deleted...]
-      <c r="J118" s="1" t="inlineStr">
+      <c r="J107" s="1" t="inlineStr">
         <is>
           <t>de 5 000 à 40 000 euros</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  La coopération peut prendre les formes suivantes :
  &lt;br /&gt;
  &lt;strong&gt;
   - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;strong&gt;
   - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  &lt;strong&gt;
@@ -25553,51 +25863,51 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
 &lt;/p&gt;
 &lt;p&gt;
  Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Friche
 Foncier
 Transition énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
@@ -25617,1383 +25927,824 @@
 Paysage
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;p&gt;
  Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD107" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="119" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G119" s="1" t="inlineStr">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...373 lines deleted...]
-          <t>Ingénierie technique
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...43 lines deleted...]
-Economie d'énergie et rénovation énergétique
+      <c r="I108" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J108" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
-Technologies numériques et numérisation
-[...148 lines deleted...]
-Cohésion sociale et inclusion
+Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
-Risques naturels
-[...8 lines deleted...]
-Mobilité partagée
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
 Mobilité pour tous
 Connaissance de la mobilité
-Spectacle vivant
-[...3 lines deleted...]
-Milieux humides
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
 Inclusion numérique
 Sécurité
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O123" s="1" t="inlineStr">
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="S123" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD108" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="124" spans="1:27" customHeight="0">
-[...127 lines deleted...]
-      <c r="G125" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>159897</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la santé de tous et prendre soin des populations les plus fragiles</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H125" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I125" s="1" t="inlineStr">
-[...81 lines deleted...]
-Jeunesse
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Renforcer l&amp;#039;accès à la santé, garantir le bien-être aux habitants du territoire, accompagner les étapes clef de la vie, soutenir les personnes les plus vulnérables
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+ Les services publics et aux publics demeurent une demande prioritaire sur le territoire du GAL de la part de ses habitants. Cela recouvre une large palette de domaines ou de préoccupations.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette fiche-action ambitionne ainsi d&amp;#039;apporter une attention toute particulière à l&amp;#039;accès à la santé pour toutes et tous, ainsi qu&amp;#039;au soin apporté aux populations vulnérables et/ou dans les tranches d&amp;#039;âge de vie qui en ont le plus besoin : petite enfance, séniors, personnes en situation de handicap... ou encore personnes aidantes s&amp;#039;occupant d&amp;#039;un proche malade ou en situation de handicap.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accès aux services de santé
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes visant l&amp;#039;élaboration de « projets de santé » sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude programmatique portant sur de l&amp;#039;immobilier à destination des professionnels de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;aide au démarrage, la mobilisation, la coordination et l&amp;#039;animation d&amp;#039;une dynamique collective des professionnels de santé en lien avec les EPCI et les structures concernées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie et investissements favorisant la prévention santé auprès du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouvelles structures de santé pluridisciplinaire, ou extension ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou réhabilitation de logements permettant l&amp;#039;accueil de stagiaires, internes, ou autres professionnels de santé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accès aux services de la petite enfance
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de services de garde d&amp;#039;enfants en partenariat avec une collectivité : investissements pour la création et l&amp;#039;agrandissement de structures de garde type établissement d&amp;#039;accueil du jeune enfant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant notamment de développer des actions autour de la parentalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des personnes âgées
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions favorisant le maintien à domicile : création ou amélioration de services, de structures, d&amp;#039;habitats regroupés via des actions d&amp;#039;ingénierie ou des investissements portant sur des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions permettant de renforcer les liens intergénérationnels : création ou amélioration de services, de structures, via des actions d&amp;#039;ingénierie ou des investissements portant sur des équipements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des personnes en situation de handicap
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création ou amélioration de services, de structures, permettant de maintenir voire de renforcer la vie sociale via des actions d&amp;#039;ingénierie ou des investissements portant sur des équipements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des proches aidants
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création ou amélioration de services, de structures permettant d&amp;#039;offrir du répit et du soutien aux personnes proches aidantes, via des actions d&amp;#039;ingénierie ou des investissements portant sur des équipements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accès aux droits pour les personnes éloignées (géographiquement et/ou culturellement des centres de ressources publiques)
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à l&amp;#039;ingénierie pour faciliter l&amp;#039;accès aux droits pour les publics les plus éloignés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
 Famille et enfance
-Egalité des chances
+Handicap
 Accès aux services
-Santé</t>
-[...2 lines deleted...]
-      <c r="O125" s="1" t="inlineStr">
+Santé
+Equipement public
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q125" s="1" t="inlineStr">
+      <c r="P109" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q109" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
-[...76 lines deleted...]
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole, les bailleurs sociaux privés hors SEM.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les dépenses d&amp;#039;équipements de matériel de santé.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f098-valoriser-les-elements-identitaires-et-le-pat/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD109" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="126" spans="1:27" customHeight="0">
-[...152 lines deleted...]
-      <c r="E127" s="1" t="inlineStr">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="N127" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27007,3705 +26758,190 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-International
-[...610 lines deleted...]
-Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...2 lines deleted...]
-Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
-Réduction de l'empreinte carbone
-[...1350 lines deleted...]
-Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
+Cimetières et funéraire
 Mobilité et véhicules autonomes
+Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S139" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="K140" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L140" s="1" t="inlineStr">
-[...1568 lines deleted...]
-          <t>published</t>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>