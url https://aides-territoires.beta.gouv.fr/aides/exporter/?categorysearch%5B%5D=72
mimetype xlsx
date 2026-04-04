--- v0 (2026-01-08)
+++ v1 (2026-04-04)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA191"/>
+  <dimension ref="A1:AH177"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1057 +225,10174 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>377</v>
+        <v>143309</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les communes de l'ouest de la Guyane</t>
+          <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
+&lt;/p&gt;
+&lt;p&gt;
+ Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elu d&amp;#039;une collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestionnaire d&amp;#039;un établissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable d&amp;#039;exploitation (bâtiments, espaces verts, équipements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos besoins :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment optimiser la performance énergétique des bâtiments et réaliser des économies ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions pour rafraîchir l&amp;#039;école, favoriser la biodiversité et sensibiliser les plus jeunes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment sécuriser les espaces extérieurs (cours et abords) ? Les adapter à la diversité des usages ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise transversale (bâtiment, aménagement, mobilité, solutions fondées sur la nature) et écosystémique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expérience confirmée auprès des établissements scolaires (programme Cube S)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une forte proximité (26 implantations en métropole et outre-mer) avec les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une posture fédératrice propice à la concertation avec les acteurs locaux (personnels enseignants, techniques) et les partenaires (publics et privés).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le Cerema vous accompagne à chaque étape du projet. Nos compétences mobilisables :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et appui méthodologique intégrant la prise en compte de la règlementation, des besoins des usagers, des enjeux locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique et expertises : diagnostic, mise en œuvre, évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation : ateliers techniques, démarches participatives, réseaux d&amp;#039;acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement d&amp;#039;innovations, d&amp;#039;expérimentations et évaluation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NOS PROGRAMMES CUBE.S ET ACTEE CUBE ECOLE
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, en partenariat avec l&amp;#039;&amp;#039;Institut Français pour la performance du bâtiment (IFPEB), le Cerema déploie des challenges dédiés aux économies d&amp;#039;énergie dans les bâtiments scolaires à destination
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des collèges et lycées avec CUBE.S Climat, Usages, Bâtiments Enseignement Scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  des écoles avec ACTEE CUBE.Ecoles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Soutenus par les Ministères de l&amp;#039;Education Nationale et de la Transition Écologique, ces challenges fédèrent les parties prenantes autour d&amp;#039;actions permettant de réaliser des économies d&amp;#039;énergie rapidement et sans lourd investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ 12% d&amp;#039;économies sur un an, en moyenne, grâce à CubeS
+&lt;/p&gt;
+&lt;p&gt;
+ VERS UN PROJET D&amp;#039;ÉCOLE RÉSILIENT,
+&lt;/p&gt;
+&lt;p&gt;
+ cohérent à l&amp;#039;échelle du territoire, intégrant trois dimensions
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Améliorer le patrimoine bâti
+&lt;/p&gt;
+&lt;p&gt;
+ Stratégie patrimoniale pour rationaliser et améliorer la qualité des bâtiments : diagnostic du parc, priorisation des sites, chiffrage économique en coût global, phasage pluriannuel des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Plan et appui à la mise en œuvre des travaux (isolation, choix de matériaux performants, qualité de l&amp;#039;air intérieur) afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  répondre aux nouvelles exigences environnementales (décret éco-énergie tertiaire, RE 2020), accessibilité, conformité électrique, sécurité incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir un confort optimal été comme hiver entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Compréhension des usages (besoins et pratiques) et actions sur les comportements des occupants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2. Aménager les cours d&amp;#039;écoles
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renaturation : création d&amp;#039;îlots de fraîcheur, aménagement d&amp;#039;espaces végétalisés (vergers, potagers, jardins)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité et la continuité des trames vertes et bleues
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des eaux pluviales : favoriser l&amp;#039;infiltration et la réutilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;espaces sécurisés et adaptés à divers usages : jeux, temps calme, école dehors
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 3. Rendre les abords sûrs et accueillants
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement des mobilités actives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Itinéraires sécurisés et accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Bâtiments et construction
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>143290</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer et maîtriser les nuisances sonores</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Evaluer et maîtriser les nuisances sonores sur votre territoire
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise des nuisances sonores contribue à améliorer l&amp;#039;attractivité du territoire et la qualité de vie. Bien identifier les sources d&amp;#039;expositions, évaluer leurs niveaux et leurs impacts sur les riverains sont des prérequis incontournables pour définir une politique efficace de lutte contre les nuisances sonores.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fort de ses compétences et de son expertise technique en acoustique, le Cerema vous accompagne de l&amp;#039;élaboration de votre stratégie à la mise en œuvre de solutions concrètes appliquées aux domaines de la voirie, des espaces publics, bâtiments et transports.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes un maître d&amp;#039;ouvrage public (dans les domaines voirie, bâtiments ou transports) et plus particulièrement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une collectivité (métropole, agglomération, EPCI, commune) en France métropolitaine ou DOM-TOM
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un gestionnaire de patrimoine public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil régional
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil départemental
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vos besoins
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez connaître l&amp;#039;exposition au bruit de votre population ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous recherchez un soutien méthodologique pour lutter contre les nuisances sonores ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et solutions concrets mettre en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment évaluer l&amp;#039;impact des aménagements réalisés ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires expertes en réglementation, mesures, modélisation, chantier, réception, contrôle avec une expertise technique indépendante avérée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche multisectorielle (aménagement, mobilité, infrastructure) et systémique des nuisances environnementales (bruit, vibrations et qualité de l&amp;#039;air)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un maillage territorial pour un accompagnement de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité prospective et d&amp;#039;innovation par notre implication dans la réglementation et la normalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rédaction de guides méthodologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Études techniques de connaissance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de mesures et recueil de données issues d&amp;#039;infrastructures de transports, d&amp;#039;aménagements urbains et de chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation des Cartes de Bruit Stratégiques et des Plans de Prévention du Bruit dans l&amp;#039;Environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des revêtements de chaussées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des bâtiments
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Conseil pour élaborer et mettre en œuvre vos stratégies de lutte contre les nuisances sonores
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hiérarchisation des enjeux de nuisances sonores à l&amp;#039;échelle d&amp;#039;un territoire, un réseau, un itinéraire, un quartier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des impacts de projets de transports et d&amp;#039;aménagements urbains (mesures, modélisation, contrôle...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertise intégrée (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre maitrise de la réglementation et notre capacité à mobiliser d&amp;#039;autres partenaires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Propositions de solutions de résorption du bruit de secteurs fortement exposés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle / réception d&amp;#039;ouvrages de protection contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;études de co-exposition
+  &lt;strong&gt;
+   (Air-Bruit-Vibrations) et de multi-expositions sonores
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Montage et pilotage de plans de formations
+ &lt;/strong&gt;
+ ou journées techniques au regard de vos besoins (élus, services techniques)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Communauté urbaine d&amp;#039;Arras
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pilotage du projet de recherche URBEOL (Implantation en milieu URBain d&amp;#039;EOLiennes : impacts environnementaux).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   SDIS Côtes d&amp;#039;Armor
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique sur un bâtiment du SDIS22 pour un réaménagement et amélioration de l&amp;#039;isolement acoustique par rapport au bruit de la RN12.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DREAL Provence-Alpes-Côte d&amp;#039;Azur
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Architecture
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-maitriser-nuisances-sonores</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b05-evaluer-et-maitriser-les-nuisances-sonores/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>143281</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Visualiser l’intérieur du béton précontraint avec la Gammagraphie</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Collectivité d’outre-mer à statut particulier
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La radiographie est l&amp;#039;unique méthode de contrôle non destructif (CND) permettant d&amp;#039;obtenir une image directe des éléments de structure à l&amp;#039;intérieur du béton précontraint ou armé.
+&lt;/p&gt;
+&lt;p&gt;
+ Venez découvrir l&amp;#039;activité gammagraphie que le Cerema met à votre disposition partout en France métropolitaine pour contribuer à vos diagnostics de structures en béton.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de son expérience de plus de 50 ans dans le domaine, le Cerema dispose d&amp;#039;un matériel mobile permettant d&amp;#039;intervenir sur des structures jusqu&amp;#039;à 60 cm d&amp;#039;épaisseur de béton.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Un produit adapté pour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Estimer
+  &lt;strong&gt;
+   la durabilité
+  &lt;/strong&gt;
+  des structures en
+  &lt;strong&gt;
+   béton précontraint
+  &lt;/strong&gt;
+  sans recourir à des méthodes destructives ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Distinguer
+  &lt;/strong&gt;
+  des objets ou
+  &lt;strong&gt;
+   pathologies internes
+  &lt;/strong&gt;
+  au béton (hors oxydation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Diagnostiquer
+  &lt;/strong&gt;
+  tout type de structure à forte épaisseur de béton (ouvrage d&amp;#039;art, château d&amp;#039;eau, bateau porte...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les
+ &lt;strong&gt;
+  solutions
+ &lt;/strong&gt;
+ offertes par la
+ &lt;strong&gt;
+  gammagraphie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Toutes les infrastructures en béton (routières, ferroviaires, portuaires) peuvent être radiographiées si elles sont accessibles sur leurs 2 faces :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Réalisation d&amp;#039;un diagnostic de structure en béton précontraint :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visualisation du remplissage des gaines de précontrainte par le coulis de ciment.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observation de fils ou torons rompus ou détendus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investigation en amont des campagnes de diagnostic par arbalète ou vidéo endoscope.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Repérage d&amp;#039;éléments internes au béton :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rositionnement d&amp;#039;objets à l&amp;#039;intérieur du béton.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconstitution de plans de ferraillage actifs ou passifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation de forage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Sécurité
+ et
+  certification
+ des interventions
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place du balisage de la zone d&amp;#039;opération garantissant une zone publique sécurisée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Respect des mesures de radioprotection définies par la réglementation et surveillées par l&amp;#039;Autorité de Sûreté Nucléaire (ASN).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Respect des normes Nf A09-202 (principes généraux d&amp;#039;examens radiographiques avec rayons X et Gamma).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Indicateur
+ &lt;/strong&gt;
+ de la qualité d&amp;#039;injection
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Extrait du Guide technique VIPP, techniques et méthodes des laboratoires des ponts et chaussées (2001)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Catégorie A : Injection correcte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie B : Manque partiel de coulis quantitativement peu important
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie C : Manque partiel de coulis quantitativement important
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie D : Manque total ou quantitativement très important
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le résultat du contrôle est mauvais si D &amp;gt; 15 % et • si C &amp;#43; D &amp;gt; 30 %
+&lt;/p&gt;
+&lt;p&gt;
+ Déploiement
+ de l&amp;#039;équipe et du matériel dans toute la France métropolitaine
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Préparation du chantier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude du dossier d&amp;#039;ouvrage.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prévisite sur site.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation du plan
+  d&amp;#039;implantation des tirs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix du matériel.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte de toutes les démarches administratives et de sécurité nécessaires imposées par la réglementation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une équipe Cerema
+  qualifiée
+ pour la radiographie et le diagnostic d&amp;#039;ouvrage d&amp;#039;art,
+  habilitée
+ à l&amp;#039;accès aux OA (cordistes, CACES, Epsilon), disposant de
+  2 véhicules spécialement aménagés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un
+  matériel
+ adapté à
+  différentes
+  utilisations
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un GMA2500 transportable dans sa remorque spécialisée, contenant une source de Cobalt 60 pour des épaisseurs de béton de l&amp;#039;ordre de 30 cm à 60 cm.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un GAM120 mobile contenant une source d&amp;#039;Iridium 192 pour des épaisseurs de béton jusqu&amp;#039;à 30 cm.
+ &lt;/li&gt;
+ &lt;li&gt;
+  crans photosensibles (30 x 40 cm) pour développement numérique à l&amp;#039;aide de matériels spécifiques.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DIR Massif Central
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Investigations par gammagraphie afin de déterminer la qualité de remplissage du coulis dans les gaines de précontrainte du pont de l&amp;#039;Allagnon sur l&amp;#039;A75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Groupement Chantiers Modernes Construction (Vinci Construction France)/    Freyssinet
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Repérage des aciers actifs par gammagraphie dans le cadre du renforcement de la tranchée couverte permettant à la piste 3 de l&amp;#039;aéroport d&amp;#039;Orly de franchir la RN7 et le tramway T7
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conseil Départemental des Alpes de Haute Provence
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Quantifier la durabilité du Pont de Sourribes
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   SNCF
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Affiner l&amp;#039;état de la précontrainte des éléments en béton dans le cadre de projet de Confortement de la Tranché Couverte Rouen Rive Gauche permettant l&amp;#039;accès du FRET ferroviaire au Grand Port Maritime de Rouen
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gammagraphie-visualiser-interieur-du-beton-precontraint</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f135-visualiser-linterieur-du-beton-precontraint-a/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>143276</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Programmer et suivre une opération de réparation d’ouvrage d’art</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Assistances aux collectivités dans l&amp;#039;Ouest de la Guyane par l&amp;#039;intermédiaire d&amp;#039;une unité « appui aux collectivités – aménagements »
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un ouvrage d&amp;#039;art est unique par sa typologie, son exploitation et son environnement. Une approche globale de l&amp;#039;opération de réparation est donc requise afin de répondre à l&amp;#039;ensemble des impératifs techniques et aux objectifs spécifiques du gestionnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maître d&amp;#039;ouvrage, le Cerema vous accompagne à chaque étape clé, du diagnostic au choix de la solution.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment définir le périmètre d&amp;#039;une opération de réparation ou de transformation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles expertises complémentaires planifier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment élaborer un programme de réparation ? Selon quel scénario ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment bien choisir son maître d&amp;#039;oeuvre ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour programmer et suivre une opération de réparation d&amp;#039;ouvrage d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences pluridisciplinaires en génie civil, y compris en géotechnique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise reconnue en matière d&amp;#039;analyse d&amp;#039;ouvrages pathologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  La capacité de réaliser des interventions de haut niveau sur tous types d&amp;#039;ouvrages (inspections, instrumentation, haute surveillance, essais de laboratoire, évaluations structurales théoriques)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema, garant de la cohérence d&amp;#039;ensemble, assiste le maître d&amp;#039;ouvrage pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Réaliser le diagnostic et le pronostic de l&amp;#039;état de l&amp;#039;ouvrage pathologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recueil des données existantes, analyse, définition des mesures d&amp;#039;urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programmation des études et diagnostics préalables, en adéquation avec les bénéfices attendus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des analyses structurales et adaptation des règles de calcul selon l&amp;#039;historique de l&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répartition des tâches entre intervenants avec consultation de tiers (le cas échéant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle qualité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Elaborer le programme d&amp;#039;intervention sur l&amp;#039;ouvrage (réparation, transformation, adaptation des usages)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de scénarios à approfondir avec le gestionnaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix du scénario à mettre en oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Réaliser l&amp;#039;opération
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cadrage des études d&amp;#039;avant-projet et de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition de la mission du maître d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DIR Centre-Est
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Production d&amp;#039;un projet de réparation innovante du viaduc de la Ricamarie et assistance technique en phase travaux pour la DIR Centre-Est
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Département du Haut-Rhin
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réparation des Viaducs Indépendants à Poutres Précontraintes (VIPP) du patrimoine Ouvrages d&amp;#039;Art du département du Haut-Rhin (68)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Département de l&amp;#039;Hérault
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Elaboration de réparations pour le département de l&amp;#039;Hérault
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Réhabilitation
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/programmer-suivre-operation-reparation-ouvrage-art</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6173-programmer-et-suivre-une-operation-de-reparat/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>143386</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Connaitre la stratégie et les outils pour mettre en oeuvre votre projet de territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Formation Territoires en transition - stratégie et outils pour mettre en oeuvre votre projet de territoire</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette formation est un jeu de rôle immersif qui permet aux participants de se mettre à la place des différents acteurs de l&amp;#039;aménagement, de comprendre leurs logiques et leurs interactions, tout en apprenant à mettre en œuvre les outils de planification, du foncier et de l&amp;#039;urbanisme opérationnel.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Au travers de l&amp;#039;application Urbax 21, plusieurs études de cas peuvent être mobilisés en fonction des attentes des stagiaires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;étude de cas « Territoire en transition » prend appui sur une petite intercommunalité mêlant enjeux de revitalisation, d&amp;#039;équilibre et de cohésion territoriales et de développement économique dans un environnement contraint et une perspective de transitions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ D&amp;#039;autres études de cas sont disponibles sur demande (bourg structurant, quartier durable ou régénération urbaine).
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comprendre les logiques et les stratégies des acteurs (collectivités locales, opérateurs publics et privés, acteurs économiques (agriculture, industrie, commerce), propriétaires fonciers)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre le système de l&amp;#039;aménagement urbain et ses interactions dans un contexte de mutations et de transition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir choisir et utiliser les outils d&amp;#039;aménagement et les méthodes en fonction du contexte
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-territoires-transition-strategie-outils-mettre</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf3a-connaitre-la-strategie-et-les-outils-pour-met/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>143348</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'aménagement (espaces publics, projets urbains…)</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;aménagement d&amp;#039;espaces publics :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition de principes (définition du besoin, faisabilité, recherche de financement...) ou assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour l&amp;#039;aménagement de bourg ou d&amp;#039;un espace public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui ou assistance à maîtrise d&amp;#039;ouvrage pour l&amp;#039;élaboration d&amp;#039;un schéma directeur d&amp;#039;aménagement et de développement du bourg (définition du besoin, appui à la consultation des prestataires, suivi des études)...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise  ou assistance à maitrise d&amp;#039;ouvrage autre projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>http://www.inge43.fr</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b36-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>143338</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Assurer l'auscultation et le diagnostic de vos ouvrages d'art en béton armé pour garantir leur durabilité et leur performance</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous désirez assurer la qualité et la pérennité d&amp;#039;un ouvrage d&amp;#039;art lors de sa construction ou de sa réhabilitation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour cela, vous cherchez un appui technique et une expertise pointue pour assurer l&amp;#039;auscultation et le diagnostic de vos ouvrages d&amp;#039;art en béton armé et développer une approche performantielle pour la construction ou la réparation de ces derniers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour diagnostiquer et étudier la durabilité et performance du béton armé en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic corrosion avec essais in-situ : profometer 5, GECOR 6, TORRENT,... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dimensionnement des dispositifs de protection des aciers contre la corrosion ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais de durabilité des bétons : migration de chlorures, quantification de la porosité, chambres de carbonatation, enceintes climatique (température, brouillard salin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation physico-chimique des bétons ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation de la durabilité des matériaux à moindre impact environnemental ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déploiement de l&amp;#039;approche performantielle auprès des maitres d&amp;#039;ouvrage et des maitres d&amp;#039;œuvre : phase conception, réalisation de point zéro de l&amp;#039;ouvrage, élaboration et suivi d&amp;#039;indicateurs de suivi des bétons.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Bâtiments et construction
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/durabilite-performance-du-beton-arme</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/82af-durabilite-et-performance-du-beton-arme/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>142212</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les collectivités territoriales qui ont signé la convention Ville ou Pays d'art et d’histoire</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux collectivités territoriales qui ont signé la convention Ville ou Pays d&amp;apos;art et d’histoire</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; est un label attribué par le ministère de la Culture aux collectivités qui s&amp;#039;engagent dans une politique active de qualité du patrimoine, de l&amp;#039;architecture et du cadre de vie sur l&amp;#039;ensemble de leur territoire. La labellisation ouvre droit à l&amp;#039;attribution d&amp;#039;une subvention lorsque les porteurs de projet en font la demande pour l&amp;#039;aménagement d&amp;#039;un centre de ressources et de partage des informations relatives à l&amp;#039;évolution du territoire, à son histoire et à ses richesses culturelles, patrimoniales et architecturales.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que le label &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créé en 1985, le label &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; est attribué à des territoires qui s&amp;#039;engagent à s&amp;#039;appuyer sur leurs ressources culturelles, patrimoniales et architecturales pour aménager leur territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le terme de patrimoine doit être entendu dans son acception la plus large, puisqu&amp;#039;il concerne aussi bien l&amp;#039;ensemble du patrimoine bâti que les patrimoines naturel, industriel, maritime, technique ainsi que la mémoire des habitants.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le ministère de la Culture accompagne les collectivités tout au long de leur démarche de &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;. Une convention, renégociable tous les dix ans, est signée entre le territoire labellisé et l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle engage la collectivité à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  recruter un animateur de l&amp;#039;architecture et du patrimoine en charge de la mise en œuvre de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  valoriser le patrimoine et promouvoir la création et la qualité architecturale
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer une politique des publics : sensibilisation des habitants et de tous les professionnels à leur environnement architectural et paysager, initiation du public jeune à l&amp;#039;architecture et au patrimoine, accueil du public touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en place un Centre d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine (CIAP) qui présente de manière didactique l&amp;#039;architecture et le patrimoine de la ville ou du pays. Il constitue un véritable lieu d&amp;#039;accueil des visiteurs, de ressources et de débat pour les habitants et pour les acteurs du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label engage les collectivités à mettre en œuvre une
+ &lt;strong&gt;
+  politique active en matière de valorisation du patrimoine et de qualité architecturale
+ &lt;/strong&gt;
+ et présente de nombreux avantages. Il permet ainsi aux territoires labellisés de gagner en visibilité, de rejoindre le réseau national des Villes ou Pays d&amp;#039;art et d&amp;#039;histoire et de bénéficier de l&amp;#039;expertise du ministère de la Culture dans plusieurs domaines, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la création et la qualité architecturale
+ &lt;/li&gt;
+ &lt;li&gt;
+  la conservation et la restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  les expositions et programmes culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  la médiation écrite, humaine, numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éducation artistique et culturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accueil des publics en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;édition
+ &lt;/li&gt;
+ &lt;li&gt;
+  la professionnalisation du secteur en ouvrant le droit d&amp;#039;accès aux formations dispensées par les services du ministère de la Culture : une formation &amp;#34;prise de poste&amp;#34; et un séminaire annuel de formation à l&amp;#039;attention des animateurs de l&amp;#039;architecture et du patrimoine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les collectivités territoriales avec lesquelles l&amp;#039;État a signé une convention &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; peuvent également bénéficier d&amp;#039;une
+ &lt;strong&gt;
+  aide financière
+ &lt;/strong&gt;
+ pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le salaire d&amp;#039;un animateur de l&amp;#039;architecture et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude de scénographie du centre d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine (CIAP)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents de communication chartés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les actions pédagogiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vous souhaitez en savoir plus sur le label Ville ou Pays d&amp;#039;art et d&amp;#039;histoire ? Rendez-vous ici :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Aides-demarches/Protections-labels-et-appellations/Label-Ville-et-Pays-d-art-et-d-histoire" rel="noopener" target="_blank"&gt;
+  En savoir plus sur le label
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a&gt;
+  &lt;strong&gt;
+   → Montant de la subvention
+  &lt;/strong&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est déterminé selon la convention &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;. La subvention représente 50% du montant total de la dépense affectée au projet, dans la mesure du possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À savoir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  100 000€ maximum pour la scénographie des centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  50% du salaire de l&amp;#039;animateur de l&amp;#039;architecture et du patrimoine dans la limite de 20 000€ pendant 3 ans
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;a&gt;
+  &lt;strong&gt;
+   → Modalités d&amp;#039;attribution de la subvention
+  &lt;/strong&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est versée en une seule fois sur la base d&amp;#039;une demande annuelle et d&amp;#039;un compte d&amp;#039;emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ouverture du dépôt des dossiers : janvier 2023.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 15 octobre 2023, 23h59 (heure de Paris).
+  &lt;/strong&gt;
+  Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Comment déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  PAYS D&amp;#039;ART ET D&amp;#039;HISTOIRE DE MOULINS COMM UNAUTÉ
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le 7 janvier 2021 a été signée la nouvelle convention du label Pays d&amp;#039;art et d&amp;#039;histoire qui regroupe désormais 44 communes. Le territoire du Pays d&amp;#039;art et d&amp;#039;histoire s&amp;#039;étend au périmètre de la communauté d&amp;#039;agglomération de Moulins Communauté, regroupant 65 000 habitants sur un territoire de 1 336 km 2 . Il associe trois types de paysage : le Bocage à l&amp;#039;ouest, la Sologne bourbonnaise à l&amp;#039;est, reliés par le Val d&amp;#039;Allier où coule l&amp;#039;une des dernières rivières sauvages d&amp;#039;Europe. Le projet de Pays d&amp;#039;art et d&amp;#039;histoire s&amp;#039;inscrit pleinement dans la stratégie de la collectivité qui souhaite désenclaver le territoire tout en le rendant plus attractif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TROYES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3 mars 2022 , le label &amp;#34;Ville d&amp;#039;art et d&amp;#039;histoire&amp;#34; a officiellement été renouvelé à la ville de Troyes pour la décennie 2022-2032. 15 Villes et Pays d&amp;#039;art et d&amp;#039;histoire sont labellisés dans le Grand Est sur un total de 206 en France.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  REIMS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La nouvelle convention du label &amp;#34;Ville et pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; a été signée le 29 juin 2021, permettant de confirmer la place de Reims parmi les territoires labellisés sur le Grand Est. La Ville de Reims Ouvre une nouvelle fenêtre est labellisée Ville d&amp;#039;art et d&amp;#039;histoire depuis 1987 et compte deux sites classés UNESCO.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises publiques locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales ayant signé la convention &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; peuvent faire une demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour garantir l&amp;#039;attribution de la subvention, il est conseillé de prendre contact préalablement avec les services déconcentrés du ministère de la Culture dans votre région afin de vérifier que votre demande est compatible avec les objectifs du label &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités n&amp;#039;étant pas labellisées &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; ne sont pas autorisées à faire une demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses de fonctionnement peuvent être subventionnées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses d&amp;#039;investissement concernant la scénographie des centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine peuvent être subventionnées par le ministère de la Culture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-aux-collectivites-territoriales-qui-ont-signe-la-convention-ville-ou-pays-d-art-et-d-histoire</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_patrimoine</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DGPA &amp;gt; Bureau de la qualité architecturale et du paysage
+aide-architecture&amp;#64;culture.gouv.fr ; 01 40 15 84 08
+182 rue Saint-Honoré, 75033 Paris
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour toute question sur le soutien aux collectivités territoriales qui ont signé la convention Ville ou Pays d&amp;#039;art et d&amp;#039;histoire, vous êtes invités à vous adresser au service déconcentré du ministère de la Culture dans votre région :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Auvergne-Rhône-Alpes
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Départements 01, 07, 26, 38, 42, 69, métropole de Lyon, 73, 74 :
+  &lt;a href="mailto:gilles.soubigou&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   gilles.soubigou&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements 03, 15, 43, 63 :
+  &lt;a href="mailto:claire.raflin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   claire.raflin&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clermont-Ferrand :
+  &lt;a href="mailto:dorothee.lanno&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   dorothee.lanno&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Bourgogne-Franche-Comté
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dijon :
+  &lt;a href="mailto:gael.tournemolle&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   gael.tournemolle&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 80 68 50 78
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besançon :
+  &lt;a href="mailto:stephane.aubertin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   stephane.aubertin&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 81 65 72 40
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Bretagne
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:xavier.de-saint-chamas&amp;#64;culture.gouv.fr"&gt;
+   xavier.de-saint-chamas&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Centre-Val de Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:sylvie.marchant&amp;#64;culture.gouv.fr"&gt;
+   sylvie.marchant&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Corse
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:eleonore.bozzi&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   eleonore.bozzi&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Grand Est
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:irene.jornet&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   irene.jornet&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 88 15 57 03
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Hauts-de-France
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lille :
+  &lt;a href="mailto:colette.drean&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   colette.drean&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 28 36 61 45 ; 06 85 99 80 00
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amiens :
+  &lt;a href="mailto:sandrine.platerier&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   sandrine.platerier&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 22 97 33 74 ; 06 31 78 75 03
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:agathe.cartier&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   agathe.cartier&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 28 36 61 88 ; 06 67 54 27 64
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Ile-de-France
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:katya.samardzic&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   katya.samardzic&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:ariane.salmet&amp;#64;culture.gouv.fr"&gt;
+   ariane.salmet&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Normandie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:daniele.moureu&amp;#64;culture.gouv.fr"&gt;
+   daniele.moureu&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nouvelle Aquitaine
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bordeaux :
+  &lt;a href="mailto:emmanuelle.maillet&amp;#64;culture.gouv.fr"&gt;
+   emmanuelle.maillet&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  (coordination régionale du Label)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers :
+  &lt;a href="mailto:marie-claude.aubert&amp;#64;culture.gouv.fr"&gt;
+   marie-claude.aubert&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  (9 départements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Limoges :
+  &lt;a href="mailto:nicolas.bel&amp;#64;culture.gouv.fr"&gt;
+   nicolas.bel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  (3 départements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Occitanie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 05 67 73 20 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:nathalie.poux&amp;#64;culture.gouv.fr"&gt;
+   nathalie.poux&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Pays de la Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:alexandra.maniere&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   alexandra.maniere&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:etienne.bartczak&amp;#64;culture.gouv.fr"&gt;
+   etienne.bartczak&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Provence-Alpes-Côte d&amp;#039;Azur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:sylvaine.leyondre&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   sylvaine.leyondre&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Guadeloupe
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:marienoelle.martial&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   marie-noelle.martial&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 05 90 41 14 48 ; 06 90 35 38 11
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Guyane
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:carine.olive&amp;#64;culture.gouv.fr"&gt;
+   carine.olive&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:carine.olive&amp;#64;guyane.pref.gouv.fr%20"&gt;
+   carine.olive&amp;#64;guyane.pref.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  La Réunion
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:carine.durand&amp;#64;culture.gouv.fr"&gt;
+   carine.durand&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Martinique
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:uap.martinique&amp;#64;culture.gouv.fr%C2%A0" rel="noopener" target="_blank"&gt;
+   uap.martinique&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:david.briot&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   david.briot&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 05 96 60 79 64
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Mayotte
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ &lt;a href="mailto:dac-mayotte&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+  dac-mayotte&amp;#64;culture.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7339-soutien-aux-collectivites-territoriales-qui-o/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>141754</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>​​Mener un projet de réaménagement du foyer des élèves en établissement scolaire</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement foyer élèves</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réseau Canopé propose une démarche d&amp;#039;accompagnement du réaménagement du foyer, basée sur la participation des élèves et de l&amp;#039;équipe éducative. Recueil de besoins et des envies, ateliers de conception participative pour travailler sur les contraintes et les leviers afin de coconstruire des espaces adaptés aux besoins éducatifs et de bien-être des élèves au bénéfice d&amp;#039;un climat scolaire positif et propice aux apprentissages.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1. Sondage en ligne ou en classe auprès des élèves pour exprimer leurs besoins (se détendre, discuter, jouer, etc.) et leurs souhaits d&amp;#039;aménagement du foyer (mobilier, matériel, couleurs, etc.)
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Ateliers de conception participative : à l&amp;#039;aide des outils Archiclasse et Archistart, élèves, équipe éducative et représentants des collectivités explorent et modélisent de nouvelles idées d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Réunion de travail avec l&amp;#039;équipe éducative et la collectivité pour discuter des besoins éducatifs, des conditions techniques et de sécurité liées à l&amp;#039;aménagement du foyer. Planification de la mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ 4. Mise en place d&amp;#039;une phase de test autour de plusieurs modélisations d&amp;#039;aménagement du foyer.
+&lt;/p&gt;
+&lt;p&gt;
+ 5. Phase d&amp;#039;évaluation permettant aux élèves de donner leur avis sur le nouvel aménagement du foyer, via un sondage en ligne et une réunion.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ces activités est de s&amp;#039;assurer que le réaménagement du foyer réponde aux besoins et aux souhaits de toutes les parties impliquées, en veillant à ce que les élèves se sentent inclus et pris en compte dans le processus.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Architecture</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire  au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département  :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7dc6-mener-un-projet-de-reamenagement-du-foyer-des/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>141752</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d'espace (péri)scolaire</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet en quatre phases principales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   se projeter :
+  &lt;/strong&gt;
+  &lt;em&gt;
+   le rapport d&amp;#039;étonnement
+  &lt;/em&gt;
+  . Il s&amp;#039;agit d&amp;#039;observer l&amp;#039;existant, les pratiques qui y sont liées, les ressentis et les envies de l&amp;#039;ensemble des usagers de la cour et de ses abords comme ceux des personnels et élus municipaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   co-construire
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   le hackathon
+  &lt;/em&gt;
+  . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   finaliser
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   l&amp;#039;incubation
+  &lt;/em&gt;
+  . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   vivre
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   la formation et l&amp;#039;accompagnement
+  &lt;/em&gt;
+  . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Transition énergétique
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>133064</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Cartographier les ouvrages d’art et estimer rapidement les besoins en rénovation</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>PrioRéno Ponts : cartographie gratuite et estimation des besoins en travaux sur vos ponts</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes un élu local, responsable des infrastructures, de la voirie ou des finances, et vous souhaitez connaître rapidement et simplement l&amp;#039;état de vos ponts et ouvrages d&amp;#039;art ? La Banque des Territoires vous propose le dispositif Prioréno Ponts.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif numérique innovant est la première étape d&amp;#039;un accompagnement complet à la rénovation de vos ponts. Il permet de cartographier vos ouvrages d&amp;#039;art (nombre, caractéristiques techniques, sécurité, etc.) et de disposer d&amp;#039;une pré-qualification indicative des études à lancer en priorité. Il est basé sur la solution Infrasim, proposée par la société Oxand, dont l&amp;#039;expertise en la matière est reconnue.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes en capacité de générer un rapport détaillé de vos ouvrages d&amp;#039;art, permettant une vision globale de votre parc ainsi qu&amp;#039;une projection des coûts de maintenance sur le patrimoine. Vous pouvez ensuite bénéficier d&amp;#039;un accompagnement personnalisé de la Banque des Territoires pour élaborer votre programme de rénovation, avec du cofinancement d&amp;#039;études en ingénierie, puis des offres de financement adaptées. Découvrez le service Prioréno Ponts en vidéo à cette adresse : https://youtu.be/uWb_FDRX1Cc
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Bâtiments et construction
+Architecture</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/prioreno-ponts?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prioreno_ponts_psat</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c360-cartographier-vos-ouvrages-dart-avec-prioreno/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>133060</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;👉&lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d39-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>133059</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes pré opératoire à la renaturation des espaces en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
+  &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
+  &lt;em&gt;
+   Renaturer les milieux urbains
+  &lt;/em&gt;
+  » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
+  &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le réseau des 7 agences d&amp;#039;urbanisme du Grand Est a recensé des outils concrets pour mener une politique de protection et de développement de la nature au sein des espaces urbanisés au sein des documents de planification. Ce guide favorise une culture commune, en diffusant les bonnes pratiques.
+  &lt;a href="https://www.aguram.org/wp-content/uploads/2020/11/La_Nature_7Est.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes d&amp;#039;identification des gisements de renaturation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
+  &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
+   Consulter les travaux
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
+  &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>133058</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour réaliser un inventaire des zones d'activités économiques (ZAE)</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un contexte de rareté du foncier, les zones d&amp;#039;activités économiques (ZAE) représentent une part importante de foncier artificialisé dont les usages sont à repenser en raison de leur perte d&amp;#039;attractivité. Sont considérés comme zone d&amp;#039;activité : « les zones d&amp;#039;activités industrielle, commerciale, tertiaire, artisanale, touristique, portuaire ou aéroportuaire ».  Pour améliorer la connaissance sur les ZAE et réfléchir sur leurs potentiels de requalification, la loi impose aux collectivités de réaliser un inventaire de leurs zones d&amp;#039;activités économiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;inventaire doit être établit par l&amp;#039;EPCI qui est l&amp;#039;autorité compétente en matière de création, d&amp;#039;aménagement et de gestion des zones d&amp;#039;activités. L&amp;#039;inventaire doit contenir trois étapes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un état parcellaire des unités foncières de la zone d&amp;#039;activité économique (qui identifie la surface de chaque unité foncière et le propriétaire) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des occupants de la zone d&amp;#039;activité économique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification du taux de vacance de la zone d&amp;#039;activité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La vacance est définie selon trois critères :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une absence d&amp;#039;affectation de l&amp;#039;unité foncière à « une activité assujettie à la cotisation foncière des entreprises (CFE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une durée de vacance supérieure ou égale à 2 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inoccupation au cours de la même période
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La dernière étape est celle de la consultation des propriétaires et des occupants des ZAE par l&amp;#039;EPCI compétent pendant une période de trente jours avant l&amp;#039;arrêt de l&amp;#039;inventaire qui doit ensuite être adressé autorités compétentes en matière de SCoT, PLU et PLH.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;inventaire doit être réalisé dans un délai d&amp;#039;un an à compter de la promulgation de la loi climat et finalisé dans un délai de deux ans. Il devra être actualisé tous les 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Certaines agences d&amp;#039;urbanisme ont été missionnées pour la réalisation d&amp;#039;inventaires des ZAE.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Audélor, l&amp;#039;agence d&amp;#039;urbanisme, de développement économique et technopole du Pays de Lorient a réalisé un observatoire des sites d&amp;#039;activités du Pays de Lorient. L&amp;#039;observatoire est composé de tableau de bord sur le foncier économique disponible dans les zones d&amp;#039;activités et de fiches descriptives pour chacune des zones d&amp;#039;activités.
+  &lt;a href="https://www.audelor.com/observatoires-et-etudes/zones-d-activites/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;agape, l&amp;#039;agence d&amp;#039;urbanisme et de développement durable Lorraine Nord a créé un outil de connaissance web cartographique de suivi des zones d&amp;#039;activités économiques.
+  &lt;a href="https://www.agape-lorrainenord.eu/les-ressources/les-produits-de-donnees/actualite/occaze.html" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c38-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>133057</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des secteurs prioritaires de précarité énergétique</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements dont les consommations énergétiques et/ou les émissions de gaz à effet de serre sont élevées (classés E, F, G), vont progressivement faire l&amp;#039;objet de restriction et d&amp;#039;interdiction à la location. Ce sont donc des cibles prioritaires pour la politique publique de rénovation de l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Eu égard à leur période de construction, leur typologie (maisons individuelles, copropriétés), leur taille, leur énergie de chauffage ou leur statut d&amp;#039;occupation, ces logements ne nécessiteront pas le même type de réhabilitation ou d&amp;#039;accompagnement des ménages. Une connaissance territoriale fine de l&amp;#039;habitat et sa précarité énergétique est indispensable pour orienter les choix stratégiques des collectivités en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise dans l&amp;#039;identification des « passoires thermiques » et dans les stratégies territoriales à mettre en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;agence d&amp;#039;urbanisme de Rennes réalise une série de travaux afin de brosser le portrait global des performances énergétiques des logements de la métropole. Ces travaux permettront d&amp;#039;orienter les choix stratégiques de celle-ci en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+  &lt;a href="https://www.audiar.org/sites/default/files/documents/etudes/audiar_note-performance-energetique-logements-rm_web_0.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;atelier parisien d&amp;#039;urbanisme a inscrit dans son programme partenarial d&amp;#039;accompagner les besoins de demain et notamment d&amp;#039;accélérer la rénovation du bâti et l&amp;#039;adaptation climatique.  Dans ce cadre, l&amp;#039;atelier a publié récemment des travaux sur l&amp;#039;enjeu de la rénovation énergétique des logements à Paris.
+  &lt;a href="https://www.apur.org/sites/default/files/8p212_logement_enjeux_renovation_energie_forts_paris.pdf?token&amp;#61;GMthf7Bn" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba78-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>133056</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des friches</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
+  &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
+   Consulter la cartographie intéractive
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
+  &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
+   Consulter l&amp;#039;Observatoire
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>133055</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
+  &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
+  &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
+  &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
+  &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
-[...24 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nom / prénom : Miguel BELNY- Jean Louis COPPRY
-[...5 lines deleted...]
- Téléphone : 0594 39 80 00
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-[...4 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence française de développement accompagne les acteurs publics locaux dans le financement de leurs projets d&amp;#039;investissement de long terme.
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Caractéristiques du prêt :
+  Conditions financières :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-      <c r="N3" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
+Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>137957</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir les édifices et objets mobiliers publics protégés au titre des Monuments Historiques</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux Monuments Historiques Publics : Edifices / Objets Mobiliers</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 20</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>20% maximum plafonnée à 15 000€ (dépenses éligibles plafonnées à 75 000€ HT)</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Entretien des édifices et objets mobiliers publics classés ou inscrits au titre des Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Communes ou groupement de communes propriétaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;Lettre de demande&lt;/li&gt;&lt;li&gt;Autorisation du préfet à dépasser les 80% de financements publics&lt;/li&gt;&lt;li&gt;Délibération du Conseil Municipal approuvant les travaux et les devis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier des travaux et devis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrêté d&amp;#039;attribution de subvention délivrée par la D.R.A.C.&lt;/li&gt;&lt;li&gt;Formulaire du dossier&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Récurrence de l&amp;#039;aide : &lt;/strong&gt;
+pas de durée&lt;/p&gt;&lt;p&gt;Pour le formulaire spécifique de demande de subvention : se rapprocher du gestionnaire&lt;/p&gt;&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Restauration des édifices classés ou inscrits au titre des Monuments Historiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vierge d&amp;#039;Aiguilhe.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hôtel Calemard de Montjoly
+ &lt;/li&gt;
+ &lt;li&gt;
+  Château d&amp;#039;Arlempdes.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent être suivis par la D.R.A.C.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;&lt;p&gt;Direction Déléguée Culture et Patrimoine - culture.patrimoine&amp;#64;hauteloire.fr - 04 71 07 43 76&lt;/p&gt;&lt;p&gt;Gestionnaire : Juliette Blot - &lt;a href="mailto:juliette.blot&amp;#64;hauteloire.fr" target="_self"&gt;
+  juliette.blot&amp;#64;hauteloire.fr&lt;/a&gt; - 04 71 07 40 86
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cbe7-restaurer-les-edifices-classes-ou-inscrits-au/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>139936</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>AMO Mission Bâtiments</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Réhabilitation et rénovation énergétique de bâtiments publics
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restauration de patrimoine public
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aménagement d&amp;#039;espaces publics : projets centres-bourgs
+  &lt;/li&gt;
+  &lt;li&gt;
+   Construction de bâtiments publics (AMO)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gestion de projets à vocation touristique
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre adhérent à CIT
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conventionnement
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>139935</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une aide pour conseiller et accompagner, pour définir, piloter et exploiter un projet dans le domaine de la voirie et des réseaux divers</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>AMO ou MOE Mission voirie et réseaux divers</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le domaine de la voirie, Cantal Ingénierie &amp;amp; Territoires (CIT), propose un rôle de conseil dans la phase diagnostic du projet. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires. CIT intervient également sur des missions de maitrise d&amp;#039;œuvre (MOE) pour les opérations permettant une ingénierie en interne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de place de village
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de traverse de centre bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien de voirie, mise en sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi d&amp;#039;opérations veille du respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMO ou MOE sur les ouvrages d&amp;#039;art (murs, ponts)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de voies vertes, voies partagées ou voies à mobilité douce
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etre adhérent à CIT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conventionnement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8e2-beneficier-dune-aide-pour-conseiller-et-accom/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>139433</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Repenser les façons d'habiter</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>LEADER</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>PETR des Communautés du pays de Saint-Malo</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet de
+ &lt;strong&gt;
+  transition écologique
+ &lt;/strong&gt;
+ en lien avec la
+ &lt;strong&gt;
+  qualité de vie
+ &lt;/strong&gt;
+ &amp;amp; l&amp;#039;
+ &lt;strong&gt;
+  habitat
+ &lt;/strong&gt;
+ sur le
+ &lt;strong&gt;
+  pays de Saint-Malo
+ &lt;/strong&gt;
+ ? Peut-être pouvez-vous bénéficier d&amp;#039;une aide européenne au titre du programme LEADER !
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Qu&amp;#039;est-ce que LEADER ?
+  &lt;/strong&gt;
+  &lt;span&gt;
+   &lt;em&gt;
+    (Liaisons entre action de développement de l&amp;#039;économie rural)
+   &lt;/em&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  C&amp;#039;est un programme européen de développement des zones rurales.  C&amp;#039;est à la fois une
+ &lt;/span&gt;
+ &lt;strong&gt;
+  a
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  ide financière
+ &lt;/strong&gt;
+ &lt;span&gt;
+  alimentée par le FEADER (Fonds Européen Agricole pour le Développement Rural) p
+ &lt;/span&gt;
+ &lt;span&gt;
+  our des porteurs de projets publics (communes, EPCI...) ou privés (associations, entreprises...). et une
+ &lt;/span&gt;
+ &lt;strong&gt;
+  stratégie spécifique au territoire.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La stratégie LEADER s&amp;#039;intitule comme suit
+ &lt;/span&gt;
+ &lt;strong&gt;
+  &amp;#34;
+ &lt;/strong&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   5 ans pour repenser ensemble les façons d&amp;#039;habiter le pays de Saint-Malo&amp;#34;
+  &lt;/strong&gt;
+  . Elle s&amp;#039;articule autour des mots clés suivants « sobriété, innovation, résilience, solidarités, équilibre territorial ».
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, le pays est l&amp;#039;un des territoires les plus attractifs de Bretagne. Pour maintenir cette capacité d&amp;#039;accueil, il s&amp;#039;avère que l&amp;#039;habitat est un enjeu clé.  C&amp;#039;est aussi une problématique qui croise de nombreuses autres problématiques sociales, économiques, ou encore d&amp;#039;aménagement du territoire. Il s&amp;#039;agit ainsi de changer l&amp;#039;habitat et les façons de vivre pour transformer notre modèle de développement (rénovation énergétique, économies d&amp;#039;énergie, sobriété dans les comportements, formes d&amp;#039;habitat alternatif et d&amp;#039;usages alternatifs à la façon d&amp;#039;habiter).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   3.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;strong&gt;
+  Type de projets attendus
+ &lt;/strong&gt;
+ :  des
+ &lt;strong&gt;
+  projets locaux innovants
+ &lt;/strong&gt;
+ axés autour de l&amp;#039;habitat pourront être soutenus. Des solutions nouvelles aux enjeux du territoire sont encouragées ainsi que la mise en œuvre d&amp;#039;actions de coopération avec la France et/ou l&amp;#039;Europe. La stratégie LEADER est organisée en
+ &lt;span&gt;
+  fiches-actions
+ &lt;/span&gt;
+ . Celles-ci indiquent précisément les conditions de financement des projets attendus.
+ &lt;strong&gt;
+  &lt;em&gt;
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &lt;em&gt;
+    &amp;#34;Projet&amp;#34; ?
+   &lt;/em&gt;
+  &lt;/strong&gt;
+  Ensemble d&amp;#039;activités coordonnées et maîtrisées comportant des dates de début et de fin, entrepris dans le but d&amp;#039;atteindre un objectif conforme à des exigences spécifiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    &amp;#34;Local&amp;#34; ?
+   &lt;/strong&gt;
+  &lt;/em&gt;
+  Seuls les
+  &lt;strong&gt;
+   projets réalisés
+  &lt;/strong&gt;
+  sur les
+  &lt;strong&gt;
+   64 communes rurales du pays de Saint-Malo
+  &lt;/strong&gt;
+  peuvent prétendre à une aide LEADER.
+  &lt;a href="https://www.pays-stmalo.fr/fichiers/perimetre_gal_FeChcX.pdf" target="_self"&gt;
+   Liste des communes rurales
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    &amp;#34;Innovant&amp;#34; ?
+   &lt;/strong&gt;
+  &lt;/em&gt;
+  C&amp;#039;est un projet qui résout une problématique existante de façon nouvelle (nouvelle manière de faire ; nouvelle organisation/gouvernance, une manière plus efficiente, adaptée) ou bien c&amp;#039;est un projet qui résout une problématique non traitée jusqu&amp;#039;alors sur le territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Comment est calculée l&amp;#039;aide LEADER ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   LEA
+  &lt;/span&gt;
+  &lt;span&gt;
+   DER ne peut jamais financer entièrement un projet !
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  LEADER ne prend en compte que certains types de dépenses, c&amp;#039;est la notion de &amp;#34;dépenses éligibles&amp;#34; à LEADER. Il faut se référer aux fiches-actions pour connaître la liste des dépenses éligibles à LEADER.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    LEADER intervient uniquement en complément d&amp;#039;autres aides publiques que vous pourrez mobiliser/rechercher pour votre projet
+   &lt;/strong&gt;
+   (Etat, collectivités locales, établissements publics, autofinancement du maître d&amp;#039;ouvrage public ou Organisme Qualifié de Droit Public..). LEADER agit ainsi &amp;#34;en levier&amp;#34;.
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  1€ d&amp;#039;aide publique mobilisée (autre que LEADER) permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de LEADER.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le taux d&amp;#039;intervention LEADER peut varier en fonction du montage financier de chaque projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   43 000 € : c&amp;#039;est la moyenne du montant LEADER attribué par dossier entre 2015 et 2020.
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;br /&gt;
+&lt;/strong&gt;
+&lt;strong&gt;
+ 5. F
+&lt;/strong&gt;
+&lt;strong&gt;
+ iches-actions:
+&lt;/strong&gt;
+&lt;em&gt;
+ l&amp;#039;ambition de ces fiches-actions n&amp;#039;est pas de soutenir massivement des investissements mais d&amp;#039;assurer un effet-levier en complément des aides nationales, régionales et locales pour accélérer et faciliter l&amp;#039;émergence de projets ruraux innovants les plus à mêmes de proposer une solution répondant à des besoins locaux et partagés sur le territoire.
+&lt;/em&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;a href="https://www.pays-stmalo.fr/fichiers/fiches-actions_kNXDiF.pdf" target="_self"&gt;
+   &lt;strong&gt;
+    Consulter les fiches-actions
+   &lt;/strong&gt;
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    Des nouvelles façons de se loger plus en phase avec les modes de vie et le défi de la transition énergétique
+   &lt;/strong&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des nouvelles façons d&amp;#039;habiter contribuant à la cohésion sociale et territoriale
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Anticiper et prévoir l&amp;#039;offre foncière pour maîtriser l&amp;#039;empreinte environnementale de l&amp;#039;habitat durable
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Coopération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  - Améliorer la qualité de l&amp;#039;habitat
+ &lt;/strong&gt;
+ : il s&amp;#039;agit de créer des logements agréables à habiter et de qualité d&amp;#039;un point de vue environnemental, esthétique, et d&amp;#039;usage. Cela peut conduire à penser le logement ou le bâtiment comme étant modulable et évolutif (adaptation de la taille, de l&amp;#039;aménagement intérieur en fonction des besoins des occupants). Il s&amp;#039;agit aussi d&amp;#039;encourager l&amp;#039;adoption de ces nouvelles formes urbaines en changeant la perception sur l&amp;#039;habitat collectif/intermédiaire et individuel et en intégrant les occupants à la co-conception. Cet engagement des futurs habitants peut également se traduire sous la forme d&amp;#039;un accompagnement à l&amp;#039;habitat participatif.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Adapter l&amp;#039;habitat aux publics, aux trajectoires résidentielles, aux modes de vie :
+ &lt;/strong&gt;
+ il s&amp;#039;agit de penser l&amp;#039;habitat pour tous en s&amp;#039;adressant aux populations aux besoins spécifiques (personnes âgées, handicapées, saisonniers, jeunes actifs, familles monoparentales, etc.) mais également en intégrant la notion de parcours résidentiel, c&amp;#039;est-à-dire à l&amp;#039;évolution dans le temps des besoins en termes de logement. Ceux-ci évoluent en fonction des changements de situation, notamment du nombre de personnes qui composent le foyer et des moyens financiers. Cela peut conduire là aussi à penser le logement ou le bâtiment comme étant modulable et évolutif mais aussi de mettre l&amp;#039;accent sur la production d&amp;#039;espaces communs (services ou usages partagés : chambre d&amp;#039;amis, buanderie, jardins partagés, etc.) et à la multifonctionnalité/mutualisation des services, des espaces, des équipements entourant l&amp;#039;habitat. Il s&amp;#039;agit également de travailler sur la mobilisation des acteurs et sur leur participation dans la conception des opérations pour assurer la compatibilité des solutions aux besoins réels.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Ré-interroger la chaîne de production :
+ &lt;/strong&gt;
+ il s&amp;#039;agit de recourir à des matériaux biosourcés/éco-matériaux (bois, paille, terre crue, bauge etc.) et de renforcer les filières locales pour diminuer la pollution et les consommations énergétiques du bâtiment. Il s&amp;#039;agit aussi d&amp;#039;agir sur l&amp;#039;accessibilité financière du logement en réfléchissant à de outils d&amp;#039;ingénierie novateurs (Organismes de foncier solidaire, BRS...). C&amp;#039;est aussi repenser la participation des acteurs en mettant en place par exemple une démarche de maîtrise d&amp;#039;usage, en développant des dispositifs d&amp;#039;accompagnement à la réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Adapter l&amp;#039;habitat à la transition écologique :
+ &lt;/strong&gt;
+ l&amp;#039;habitat est lieu privilégié d&amp;#039;accompagnement à la transition écologique des habitants. Ainsi il s&amp;#039;agit de sensibiliser encore plus la population à la préservation des ressources naturelles mais aussi à l&amp;#039;adoption d&amp;#039;autres comportements tel que le recours à des modes de transport alternatifs ou encore le développement local d&amp;#039;énergies renouvelables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Attractivité économique
+Mobilité partagée
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •	Être cohérent avec la stratégie,
+&lt;/p&gt;
+&lt;p&gt;
+ •	Être localisé sur le territoire d&amp;#039;intervention,
+&lt;/p&gt;
+&lt;p&gt;
+ •	Correspondre à une dépense éligible (il faut pour cela se référer aux fiches actions) ;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Apporter une vraie plus-value pour le territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-stmalo.fr/avec-leader-repensons-les-facons-d-habiter-C270.html</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous avez un projet et vous souhaitez savoir s&amp;#039;il peut être financé par LEADER ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacter-nous : contractualisation&amp;#64;pays-stmalo.fr  02 99 21 17 28
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Vous bénéficierez d&amp;#039;une aide pour le montage de la demande d&amp;#039;aide LEADER, le suivi administratif et technique du projet et la mise en paiement.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>contractualisation@pays-stmalo.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d2d-repenser-les-facons-dhabiter/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Pôle d'Equilibre Territorial et Rural des communautés du pays de Saint-Malo</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>139432</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Aude (ATD 11)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations de l&amp;#039;ATD11 relèvent de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils techniques et juridiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
+  https://atd11.aude.fr/nos-realisations
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD11
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/contacter</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;atd11.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>laurent.naudy@atd11.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>ATD11</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>140791</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de restauration patrimoniale (monument historique)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>A déterminer au cas par cas</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Préserver le patrimoine bâti remarquable des collectivités
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs : conservation du patrimoine historique
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Architecture</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2398-realiser-des-travaux-de-restauration-patrimon/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>129720</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant à la préservation et la valorisation du cadre de vie</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Préserver et valoriser le cadre de vie</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Préservation et mise en valeur du patrimoine communal, travaux d&amp;#039;investissement pour des activités de loisirs (randonnée, nautisme, pêche, etc.), création ou rénovation d&amp;#039;hébergements touristiques, projets de valorisation touristique
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les projets seront limités au nombre de 3 maximum par commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d9db-financer-des-projets-contribuant-a-la-preserv/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>129712</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Programme rénovation</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Cela implique notamment sa présence aux phases suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la validation du DCE travaux pour assurer la cohérence avec l&amp;#039;étude thermique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la sélection des entreprises afin d&amp;#039;apprécier l&amp;#039;impact des solutions proposées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  À la réception afin de contrôler que les solutions retenues sont correctement mises en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dossiers sont séparès en deux catégories :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments inférieurs à 150 m2 de SHON
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bâtiments supérieurs à 150 m2 de SHON
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les bâtiments &amp;lt; 150 m2 de SHON
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il sera demandé la réalisation d&amp;#039;un bouquet de travaux comprenant au minimum deux actions parmi la liste suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Isolation de combles / toiture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation du sol / plancher bas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation des murs donnant sur l&amp;#039;extérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplacement des menuiseries donnant sur l&amp;#039;extérieur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaque poste de travaux devra respecter les critères des certificats d&amp;#039;économies d&amp;#039;énergie (CEE) définis par l&amp;#039;Etat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une programmation / régulation du ou des système(s) de chauffage / ventilation / climatisation devra être mise en place.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les bâtiments &amp;gt; 150 m2 de SHON
+ :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SYDEV soutient les travaux d&amp;#039;amélioration de la performance énergétique selon les modalités suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ Catégorie 1 Catégorie 2 Catégorie 3
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Caractéristique du bâti (Ubat) &amp;lt; 0,6 W/m2.K*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dérogation possible à 0,7 W/m2.K en cas d&amp;#039;utilisation de matériaux biosourcés sur l&amp;#039;ensemble des murs extérieurs ou des planchers hauts.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Catégorie 1
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; Cep réf- 40%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Catégorie 2 Catégorie 3
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
+&lt;/p&gt;
+&lt;p&gt;
+ Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
+ &lt;br /&gt;
+ Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
+ &lt;br /&gt;
+ Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Catégorie 4 (Piscine)
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacter directement le SYDEV.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Secteur
+ :
+ &lt;br /&gt;
+ Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
+ &lt;br /&gt;
+ &lt;em&gt;
+  Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
+ &lt;br /&gt;
+ &lt;em&gt;
+  Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
+ &lt;br /&gt;
+ &lt;em&gt;
+  Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>b.guilbaud@sydev-vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>SYDEV</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>128964</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un avis technique sur un ouvrage ou une construction</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;une analyse technique d&amp;#039;un bâti existant
+dans la perspective de sa réutilisation ou de sa
+réhabilitation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obtenir l&amp;#039;examen des désordres ou sinistres d&amp;#039;une
+construction ainsi que les pistes opérationnelles de
+réparation (préconisations, estimation prévisionnelle
+du coût,...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet de Gironde
+Ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconnaissance des lieux et inspections visuelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour les projets et travaux en
+découlant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Fiche d&amp;#039;analyse et de faisabilité opérationnelle
+comprenant, le cas échéant :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des éléments de diagnostic ou une analyse technique
+de la problématique avec des propositions
+  &lt;/li&gt;
+  &lt;li&gt;
+   des éléments de compréhension et/ou de
+programmation du projet, le cas échéant
+  &lt;/li&gt;
+  &lt;li&gt;
+   une synthèse du déroulement de l&amp;#039;opération avec
+indication des procédures de marché public
+  &lt;/li&gt;
+  &lt;li&gt;
+   une estimation prévisionnelle sommaire des coûts
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents techniques relatifs au projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edea-obtenir-un-avis-technique-sur-un-ouvrage-ou-u/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Entretien des ponts
+Gestion d'une base nautique
+Réfection/aménagement de la voirie
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>128960</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer la valeur foncière d’un bien</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;évaluation foncière et immobilière d&amp;#039;un bien
+en dessous du seuil de 180 000 € (seuil d&amp;#039;intervention
+de la Direction immobilière de l&amp;#039;État - DIE) en vue d&amp;#039;une
+acquisition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;évaluation foncière et immobilière d&amp;#039;un bien
+en vue d&amp;#039;une cession pour les collectivités de
+moins de 2000 habitants (seuil d&amp;#039;intervention de la
+Direction immobilière de l&amp;#039;État - DIE)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou le conseiller foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Estimation de la valeur du bien par comparaison
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans l&amp;#039;utilisation des outils (outil de
+visualisation du cadastre et consultation des valeurs
+foncières)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Fiche détaillée d&amp;#039;estimation comparative avec les biens
+équivalents
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture d&amp;#039;informations relatives au bien à évaluer
+(références cadastrales et autres informations techniques)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0bb9-evaluer-la-valeur-fonciere-dun-bien/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>128959</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une analyse foncière</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;une analyse foncière sur une thématique
+particulière (agriculture, habitat, commerce,
+environnement...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier de conseils :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - en acquisitions, échanges, préemptions,
+expropriations foncières
+&lt;/p&gt;
+&lt;p&gt;
+ - en matière de foncier stratégique d&amp;#039;opportunité
+(acquisitions, ventes, échanges...)
+&lt;/p&gt;
+&lt;p&gt;
+ - en matière de réserves foncières en lien avec nos
+partenaires (EPF Nouvelle-Aquitaine, SAFER...)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller foncier et/ou le conseiller en
+développement territorial
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Rapport personnalisé en fonction de la nature du besoin
+(note, études, tableaux...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents administratifs et études diverses
+relatives au projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d476-beneficier-dune-analyse-fonciere/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>128958</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être accompagné pour les projets d&amp;#039;aménagement urbain,
+paysager ou de construction publique, tout au long de leur
+réalisation :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide à la définition de la procédure nécessaire
+à mettre en oeuvre
+• identification des étapes et des différents
+prestataires à mobiliser
+ &lt;/li&gt;
+ &lt;li&gt;
+  interface entre les différents intervenants
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide au pilotage et à l&amp;#039;animation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise au point de l&amp;#039;accompagnement nécessaire
+et proposition d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de la mission d&amp;#039;AMO : suivi administratif
+et juridique, marchés publics, coordination des
+intervenants (dont le maître d&amp;#039;oeuvre) ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faisabilité opérationnelle (élément de compréhension
+et de la programmation du projet, déroulement
+de l&amp;#039;opération, estimation prévisionnelle,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents nécessaires à la bonne conduite du projet :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ --&amp;gt; actes administratifs tels que conventions,
+délibérations...
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; marchés publics et toutes pièces relevant
+de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
+de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
+cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Bâtiments et construction
+Réhabilitation
+Architecture
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatives au projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>127467</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets communautaires ou supra-communaux</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
+&lt;/p&gt;
+A noter que :
+&lt;ul&gt;
+ &lt;li&gt;
+  Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Honoraires d&amp;#039;ingénierie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDE D&amp;#039;IMPACT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TRAVAUX
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux inscrits dans la section d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACQUISITION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisitions foncières nécessaires à la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligible, le demande de subvention doit suivre le processus suivant :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Individualisation en Commission Permanente des subventions pour les opérations retenues.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact soit :
+&lt;/p&gt;
+&lt;p&gt;
+ - Par mail :
+ &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
+  datc&amp;#64;departement86.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Par téléphone, aux numéros suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>datc@departement86.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un gymnase
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>126877</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  LES OUTILS DE PLANIFICATION TERRITORIALE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
+  les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
+   Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
+   OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
+   Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
+   PLUi Le Havre Seine Métropole
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
 Emploi
-International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
-Mobilité partagée
 Logistique urbaine
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...3 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...7 lines deleted...]
- Tous secteurs d&amp;#039;intervention des bénéficiaires (aménagement, énergie, déchets, équipements, transports, eau et assainissement, agriculture, santé etc.)
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  Consulter la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X3" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...154 lines deleted...]
-      <c r="N4" s="1" t="inlineStr">
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
-Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...3 lines deleted...]
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-[...1 lines deleted...]
-Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...3 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...71 lines deleted...]
-      <c r="X4" s="1" t="inlineStr">
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...136 lines deleted...]
- Mobilisation des fonds : possible au démarrage des travaux
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
-Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...3 lines deleted...]
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-[...1 lines deleted...]
-Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
-[...5 lines deleted...]
-      <c r="O5" s="1" t="inlineStr">
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>126132</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé en amont d'un projet de construction, d'aménagement, d'architecture et paysage</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Architectes Conseils</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prestation gratuite, sur RDV :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous avez un projet de construction :
+  &lt;/strong&gt;
+  Des architectes-conseils, missionnés par le Département, vous aident dans le choix de l&amp;#039;implantation de votre construction, sa conception, l&amp;#039;aménagement extérieur, l&amp;#039;utilisation des énergies renouvelables, les démarches administratives...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous souhaitez réhabiliter un bâtiment :
+  &lt;/strong&gt;
+  Les architectes-conseil vous orientent pour aménager un espace de vie, réaliser une extension, créer une nouvelle ouverture, rénover une toiture, une façade... Ils peuvent également vous informer sur les techniques d&amp;#039;isolation efficaces, le choix des matériaux, les normes accessibilité et sécurité, la réglementation thermique, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous désirez être orienté dans vos démarches :
+  &lt;/strong&gt;
+  Les architectes-conseil vous guident dans les démarches administratives (planification, des droits des sols, commande publique...), sur les étapes et les acteurs d&amp;#039;un projet de construction.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles :
+  Domaine de l&amp;#039;architecture :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...56 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+ logements, écoles, cantines, équipements petites enfances, bibliothèques, pôles sportifs, églises, maisons séniors et habitat adapté...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme :
+ &lt;/strong&gt;
+ aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers),  valorisation des centres bourgs, stationnements...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1313816/l-assistance-architecturale-pour-les-collectivites</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+ Cellule Ingénierie et Animation territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 77 12 52 26
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f6f-etre-conseille-en-amont-dun-projet-de-constru/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1303,206 +10420,2409 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R6" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>120584</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
+&lt;/p&gt;
+&lt;p&gt;
+ La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
+ &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
+  www.miqcp.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre : équipement culturel, logements sociaux, espaces public...
+&lt;/p&gt;
+&lt;p&gt;
+ Quelles modalités de consultation pour choisir son maître d&amp;#039;œuvre ? Concours, dialogue compétitif, procédure négocié ou MAPA ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place des démarches de programmation ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les différents montages pour la mise en oeuvre d&amp;#039;une opération de réhabilitation, rénovation ou restructuration, transformation du bâti existant.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les méthodes pour le montage et l&amp;#039;accompagnement d&amp;#039;une opération pour un équipement public, la végétalisation d&amp;#039;espaces publics, la mise au point de stratégies urbaine ou de schéma d&amp;#039;intentions paysagères...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du code de la commande publique, conseil ou expertise pour le montage d&amp;#039;un projet de maîtrise d&amp;#039;œuvre, en construction neuve ou réhabilitation, paysage, espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ex : Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre ? comment choisir son maître d&amp;#039;œuvre ? Démarche de programmation, montage d&amp;#039;une opération de réhabilitation pour un équipement public végétalisation d&amp;#039;espaces publics, stratégie urbaine ou schéma d&amp;#039;intentions paysagères...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>http://www.miqcp.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mireille Guignard, Architecte urbaniste en chef de l&amp;#039;Etat, Secrétaire général adjointe
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  mireille.guignard&amp;#64;developpement-durable.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphones : 01 40 81 23 72 / 07 64 80 10 67
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/208c-conseil-aux-maitres-douvrages-publics-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Mission régionale de conseil aux décideurs publics (MRCDP
-[...29 lines deleted...]
- &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>117418</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la restauration et à la sauvegarde du patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les porteurs de projet dans la sauvegarde, la protection et la mise en valeur du patrimoine bâti
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ingénierie :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pré-diagnostic (structurel, sanitaire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en matière de constitution des dossiers de demandes de subvention et des financeurs à mobiliser
+ &lt;/li&gt;
+&lt;/ul&gt;
+Action de sensibilisation : Sensibiliser à la restauration et réutilisation/réhabilitation du patrimoine
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : id77&amp;#64;departement77.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1aaa-accompagner-les-collectivites-a-la-restaurati/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>117375</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Assister les collectivités dans le pilotage et la coordination des projets d’aménagement : aide au suivi des procédures administratives et réglementaires</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renforcer le pilotage de projets d&amp;#039;aménagement en régie :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Assistance opérationnelle et juridique au pilotage d&amp;#039;une opération d&amp;#039;aménagement ou de construction réalisée en régie par une collectivité
+  &lt;/li&gt;
+  &lt;li&gt;
+   Expertise en architecture et urbanisme (schéma d&amp;#039;intention, identification des enjeux, apport de références, animation de réunions)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Participation en réunion
+  &lt;/li&gt;
+  &lt;li&gt;
+   Production de supports (ppt, notes)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Prestation payante
+&lt;/p&gt;
+&lt;p&gt;
+ Sur devis au cas par cas (temps passé estimé)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Revitalisation
+Bâtiments et construction
+Architecture
+Accessibilité
+Attractivité économique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df54-assister-les-collectivites-dans-le-pilotage-e/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>117377</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
+ &lt;br /&gt;
+ Le conseil du CAUE vise à intégrer dans le projet une approche :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualitative (paysage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnementale et soutenable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CAUE77 peut par ailleurs vous assister :
+ &lt;br /&gt;
+ -    dans la procédure administrative récupération bien vacant sans maître,
+ &lt;br /&gt;
+ -    dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;br /&gt;
+ -    dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;br /&gt;
+ -    (...)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
-[...5 lines deleted...]
-  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1527,573 +12847,876 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
-[...2 lines deleted...]
- Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+ Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>117407</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la communication et sensibilisation "paysage architecture" : production de supports et animation</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mise en valeur du paysage local :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organisation, animation - mise en valeur d&amp;#039;espaces verts publics, création de documents destinés aux visiteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation, animation - valorisation du patrimoine végétal, audit simplifié, comité national des villes et villages fleuris
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité (part TA du CAUE).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Espace public
+Biodiversité
+Bâtiments et construction
+Architecture
+Paysage
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/23b2-accompagner-les-collectivites-a-la-communicat/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>117400</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer le patrimoine mobilier protégé ou non protégé (statuaire, tableau,…)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre aux communes et aux particuliers de conserver et de protéger des œuvres et objets d&amp;#039;art :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Expertise
+  &lt;/li&gt;
+  &lt;li&gt;
+   Diagnostic
+  &lt;/li&gt;
+  &lt;li&gt;
+   Préconisations
+  &lt;/li&gt;
+  &lt;li&gt;
+   Repérage in situ des antiquités et objets d&amp;#039;art concernés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Prestation assurée par la Direction des Affaires Culturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ Co-financement possible sur la restauration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Bâtiments et construction
+Réhabilitation
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f6a1-preserver-et-restaurer-le-patrimoine-mobilier/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>117543</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Accéder à des contrats types permettant d’encadrer une relation transparente entre les architectes et les différentes catégories de maîtrise d’ouvrage</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil national de l'Ordre des architectes (CNOA)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...25 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...62 lines deleted...]
- Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
+ Le CNOA met à la disposition de tous des modèles de contrats types permettant d&amp;#039;encadrer une relation transparente et explicite entre les architectes et des catégories de maitrise d&amp;#039;ouvrage très variées. Chacune d&amp;#039;entre elles appelle à des rédactions spécifiques et adaptées.
+&lt;/p&gt;
+&lt;p&gt;
+ La CNOA vous propose désormais d&amp;#039;accéder à ces contrats grâce à leur nouvel outil numérique interactif : la « Contrathèque ». Grace à elle, vous pourrez maintenant rédiger vos contrats directement en ligne, avec un outil pratique et intuitif. Celui-ci vous guidera pas à pas dans la démarche en vous fournissant des explications et commentaires qui pourront vous aider pour opérer des choix ou comprendre les enjeux de telle ou telle clause. A chaque instant votre rédaction restera visible et vérifiable.
+&lt;/p&gt;
+&lt;p&gt;
+ La contrathèque vous laisse de multiples libertés et facilités : vous restez libres de télécharger directement vos modèles, comme c&amp;#039;était déjà le cas. Vous pouvez également, pour les utilisateurs plus réguliers, ouvrir un compte en ligne (gratuit), afin de conserver vos projets de contrats en cours de rédaction, y revenir, saisir des données récurrentes et les récupérer automatiquement dans le contrat, ajouter des annexes, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette plateforme, lancée dans une version &amp;#039;beta&amp;#039; sera améliorée progressivement pour tenir compte des retours des utilisateurs et enrichie de nouvelles fonctionnalités. Le CNOA organisera régulièrement des webinaires d&amp;#039;information pour faciliter sa prise en main et son utilisation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
-[...2 lines deleted...]
-Culture et identité collective
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
 Bâtiments et construction
-Réhabilitation
+Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.architectes.org/mon-compte/contratheque</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...112 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+ Si vous êtes architecte, connectez-vous à votre espace Architectes ou Société pour profiter des fonctionnalités les plus étendues de la contrathèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les autres utilisateurs, l&amp;#039;accès se fait par le bandeau situé sur la droite de cette page :
+ &lt;a href="https://www.architectes.org/mon-compte/contratheque" rel="noopener" target="_blank"&gt;
+  https://www.architectes.org/mon-compte/contratheque
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La première étape sera d&amp;#039;identifier le contrat qui vous convient, en fonction du profil de la maitrise d&amp;#039;ouvrage du projet. Ensuite, il ne vous restera plus qu&amp;#039;à vous laisser guider !
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute information relative à l&amp;#039;utilisation de ces contrats ou de la Contrathèque, vous pouvez vous adresser au service juridique du CNOA par courriel :
+ &lt;a rel="noopener" target="_blank"&gt;
+  support-contratheque&amp;#64;cnoa.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c3e2-acceder-a-des-contrats-types-permettant-denca/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>117147</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Faire bénéficier les collectivités d'une expertise  sur la définition et le montage de projets d'aménagements d'ensemble</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réaliser une étude de faisabilité des projets et créer les conditions de leur viabilité prévisionnelle financière, juridique et technique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude de faisabilité d&amp;#039;un projet d&amp;#039;aménagement d&amp;#039;ensemble (viabilité économique, analyse du marché, analyse juridique comparative des procédures possibles d&amp;#039;aménagement ZAC/permis d&amp;#039;aménagement/convention de PUP, analyse juridique, calendaire et financière des modes de portage concession/mandat/régie...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise en architecture et urbanisme (schéma d&amp;#039;intention, identification des enjeux, apport de références, animation de réunions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide juridique, technique et administrative pour la procédure de récupération de biens vacants ou sans maître
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise en archéologie préventive (niveau d&amp;#039;exposition de la zone, informations sur les procédures, etc.)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Prestation payante si nécessite d&amp;#039;une analyse/expertise de plus d&amp;#039;une demi-journée de temps passé.
+&lt;/p&gt;
+&lt;p&gt;
+ Si payante à voir sur devis au cas par cas.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Logement, activité économique, commerce, équipements publics...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Bâtiments et construction
+Logement et habitat
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0df0-faire-beneficier-les-collectivites-dune-exper/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La valorisation et l&amp;#039;embellissement de nos villes et villages constituent des facteurs indéniables d&amp;#039;attractivité et de vitalité de nos territoires. C&amp;#039;est pourquoi  la Région pourra accompagner les communes et les intercommunalités dans leurs projets d&amp;#039;aménagements urbains et paysagers des espaces publics, de requalification des centres anciens et des centres villes, d&amp;#039;aménagements qualitatifs des entrées de villages ou de villes et de cheminements doux ou piétons.
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="R9" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sont éligibles les opérations situées dans les communes de moins de 3000 habitants hors Métropoles.
-[...59 lines deleted...]
-          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Adresser tous les courriers à :
+  Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...98 lines deleted...]
-      <c r="N10" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -2110,4055 +13733,6793 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...17 lines deleted...]
-      <c r="R10" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- • Les projets relevant des typologies suivantes sont prioritaires :
-[...35 lines deleted...]
- Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X10" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail : subventions.dmit&amp;#64;gers.fr
-[...3 lines deleted...]
- Téléphone : 05 62 67 31 50
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD57" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
-[...23 lines deleted...]
-      <c r="N11" s="1" t="inlineStr">
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>111710</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de gros œuvre, tous types de grosses réparations (dont remplacement des chaudières par des systèmes de chauffage à énergies renouvelables, sous réserve qu&amp;#039;ils soient bien utilisés comme chauffage à titre principal) et mises aux normes immobilières du patrimoine communal (dont démolition, désamiantage, accessibilité aux personnes à mobilité réduite et équipement d&amp;#039;assainissement non collectif), y compris les frais d&amp;#039;étude et de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ •	bâtiments faisant partie du patrimoine communal (ou intercommunal dans le cadre des bâtiments scolaires), pour lesquels aucun loyer n&amp;#039;est perçu hormis pour les derniers commerces, les logements et les équipements de tourisme :
+&lt;/p&gt;
+&lt;p&gt;
+ -	mairies, ateliers, garages municipaux, presbytères, halles et marchés, cuisines centrales, sanitaires publics...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements culturels : centres culturels, théâtres et salles spécialisées, auditoriums, salles d&amp;#039;animations ou d&amp;#039;expositions...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements à vocation polyvalente : salles des fêtes, salles polyvalentes, centres de loisirs, locaux socio-éducatifs, points destinés à l&amp;#039;accueil de services en lien avec les Schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public
+&lt;/p&gt;
+&lt;p&gt;
+ -	bâtiments scolaires du premier degré : salles de classe, végétalisation des cours d&amp;#039;écoles, murs d&amp;#039;enceinte, locaux annexes (restaurants, préaux, bibliothèques, salles de jeux...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	édifices cultuels non protégés dont acquisition, installation, électrification et restauration des cloches
+&lt;/p&gt;
+&lt;p&gt;
+ -	patrimoine vernaculaire : fours à pain, lavoirs, croix de mission, fontaine, puits...
+&lt;/p&gt;
+&lt;p&gt;
+ -	meublés de tourisme, camping, halte camping-cars
+&lt;/p&gt;
+&lt;p&gt;
+ •	cimetières : clôtures (murs ou grillages avec écran végétal), ossuaires, caveaux communaux, columbariums, allées végétalisées, jardins du souvenir, déplacement des monuments aux morts...
+&lt;/p&gt;
+&lt;p&gt;
+ •	services marchands, lorsque l&amp;#039;initiative privée est défaillante ou absente :
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition, l&amp;#039;extension, la rénovation et/ou la construction de bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition de matériels directement liés à l&amp;#039;activité (production, mobilier...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition d&amp;#039;un distributeur de produits alimentaires en circuits courts sous réserve qu&amp;#039;aucune entreprise de même activité ne soit implantée dans un rayon de 5 km
+&lt;/p&gt;
+&lt;p&gt;
+ •	équipements sportifs :
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de terrains de grands jeux (rugby, football) et de gymnases non utilisés par les collèges ou dont le taux d&amp;#039;occupation par les collèges est inférieur à 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de plateaux sportifs omnisports
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de salles spécialisées (dojo, salles d&amp;#039;escrime...), de structure artificielle d&amp;#039;escalade, de locaux techniques de rangement du matériel pour les activités de plein air
+&lt;/p&gt;
+&lt;p&gt;
+ -	aménagement des piscines
+&lt;/p&gt;
+&lt;p&gt;
+ -	petits équipements connexes à la pratique sportive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les constructions neuves envisagées hors des zones agglomérées des bourgs, les travaux réalisés en régie ou aux abords (parkings en particulier), les dépenses d&amp;#039;équipement et d&amp;#039;entretien courant (notamment les climatiseurs qui ne sont pas utilisés comme des systèmes de chauffage à titre principal), les installations photovoltaïques et les bâches à incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative (plan de situation, diagnostic technique, descriptif de l&amp;#039;opération, plans des travaux, photos...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération établis par « un homme de l&amp;#039;art » (architecte, paysagiste, bureau d&amp;#039;études) ou offre retenue à l&amp;#039;issue du marché public lancé (les estimations réalisées par l&amp;#039;ATD16 ne suffisent pas)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Périmètre protégé », une copie des préconisations émises par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Bâti vacant », une déclaration sur l&amp;#039;honneur
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets touristiques : adhésion à une charte de qualité ou un label national et au label Tourisme et Handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le formulaire de demande de paiement visé par le trésorier
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;attestation de conformité à la réglementation thermique en vigueur soit sur l&amp;#039;ensemble du bâtiment, soit élément par élément
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux soumis à permis de construire, une copie de l&amp;#039;attestation d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux portant uniquement sur une mise en accessibilité, un engagement du maître d&amp;#039;œuvre ou toute autre justification (attestation contrôleur technique ou association référente...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  les supports de communication où l&amp;#039;aide départementale a été citée
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>102583</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une expertise habitat (juridique, études, observations, formations)</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agences départementales d'information sur le logement (ADIL)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ADIL sont des associations agréées par le ministère en charge du logement (art. L.366-1 et suivants du CCH). Constituées d&amp;#039;une équipe de spécialistes de  l&amp;#039;habitat (juriste, statisticien, géographe, urbaniste, travailleur social...) elles apportent un conseil neutre et une expertise auprès des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Imprégnées des besoins des ménages et des enjeux des territoires, les ADIL informent et/ou forment les acteurs locaux et participent aux instances de l&amp;#039;habitat. Elles  pilotent également des groupes de travail pour les collectivités locales et les associations d&amp;#039;usagers.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Formation d&amp;#039;élus et de techniciens de l&amp;#039;habitat sur l&amp;#039;ensemble des thématiques en lien avec le logement et l&amp;#039;habitat (copropriété, lutte contre l&amp;#039;habitat indigne, prévention des impayés et des expulsions, accession à la propriété, dispositifs d&amp;#039;aides à l&amp;#039;amélioration de l&amp;#039;habitat, actualités en matière de logement...)
+.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition des politiques publiques par des études ou des observatoires (niveau des loyers, diagnostic préalable au Programme local de l&amp;#039;habitat , logement des jeunes, études de peuplement...)
+.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de dispositifs locaux (Logement d&amp;#039;Abord, Plan Départemental d&amp;#039;Action pour le Logement et l&amp;#039;Hébergement des Personnes Défavorisées...)
+.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Instruction d&amp;#039;aides locales.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anil.org/lanil-et-les-adil/votre-adil/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez créer une ADIL dans votre département, contactez l&amp;#039;ANIL :
+ &lt;a href="mailto:anil&amp;#64;anil.org" target="_self"&gt;
+  anil&amp;#64;anil.org
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>anil@anil.org</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/59a4-copie-14h47-beneficier-dune-expertise-habitat/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour l'information sur le logement (ANIL)</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>102582</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Informer et conseiller les administrés du territoire sur l'habitat</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agences départementales d'information sur le logement (ADIL)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ADIL sont des associations agréées par le ministère en charge du logement et constituées d&amp;#039;une équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elles offrent un conseil objectif, gratuit et neutre aux usagers sur leurs droits et obligations en matière d&amp;#039;habitat, sur les solutions de logement qui leur sont adaptées (conditions d&amp;#039;accès au parc locatif, aspects juridiques et financiers de projet d&amp;#039;accession à la propriété...) à l&amp;#039;exclusion de tout acte administratif, contentieux ou commercial.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ADIL interviennent tant dans la conduite d&amp;#039;un projet que dans la résolution d&amp;#039;une difficulté lié au logement : rapports locatifs, impayés de loyers, copropriété, rénovation énergétique, habitat indigne...&amp;#34;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de permanences de proximité : Maisons de justice et du droit, Caf, Mairie, Maisons France Services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence sur des salons, forum, conférences, événements (semaine de l&amp;#039;accession et de la copropriété...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anil.org/lanil-et-les-adil/votre-adil/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez créer une ADIL dans votre département, contactez l&amp;#039;ANIL :
+ &lt;a href="mailto:anil&amp;#64;anil.org" target="_self"&gt;
+  anil&amp;#64;anil.org
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>anil@anil.org</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02ac-copie-14h18-informer-et-conseiller-les-admini/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour l'information sur le logement (ANIL)</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>104849</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou transformer une salle de cinéma dans le cadre de son projet de territoire</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>ADRC - Agence nationale pour le développement du cinéma en régions</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner la collectivité dans une stratégie de développement ou de création de son offre cinématographique :
+&lt;/p&gt;
+&lt;p&gt;
+ A. diagnostic d&amp;#039;un cinéma existant (environnement cinématographique, indicateurs d&amp;#039;activités, diagnostic architectural et besoins de modernisation, fourchette d&amp;#039;évaluation financière)
+&lt;/p&gt;
+&lt;p&gt;
+ B. étude de faisabilité                           (extension en nombre d&amp;#039;écrans ou réhabilitation lourde, faisabilité ou choix de localisation sur nouveau site)
+&lt;/p&gt;
+&lt;p&gt;
+ C. Assistance pluriannuelle à projet  (accompagnement à maitrise d&amp;#039;ouvrage : analyse étude de marché, contribution ou analyse du programme architectural, participation aux choix du maitre d&amp;#039;oeuvre, analyse phases APS-APD-PRO, avis adressé au CNC)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En terme de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourmies (59) : Transfert-création d&amp;#039;un cinéma de trois écrans en coeur de ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mourenx (64) : Transfert-extension du cinéma au sein d&amp;#039;un ensemble culturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grand Amiénois (80) - Mise en réseau de trois cinémas ruraux du Pays d&amp;#039;Amiens à Albert, Doullens et Poix de Picardie : réhabilitation et projet culturel mutualisé
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En matière d&amp;#039;études (en cours) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pauillac (33) : Transfert et extension à 3 écrans au sein d&amp;#039;une ancienne salle de fêtes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prayssac (46) : Extension du cinéma à 2 écrans et projection plein-air, création parvis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tullins (38) : Extension à 2 écrans et transfert en coeur de ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Monsempron-Libos (47) : Extension du cinéma et réaménagement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nort sur Erdre (44) : Transfert-extension à 3 écrans, projet urbain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivité ou intercommunalité bénéficiaire du programme PVD
+ qui souhaitent améliorer leur proposition d&amp;#039;offre cinématographique existante ainsi que celles qui souhaitent créer une offre cinématographique au sein d&amp;#039;une zone d&amp;#039;attraction dépourvue de cinémas
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://adrc-asso.org/salles-de-cinema/conseils-et-assistance</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://adrc-asso.org/actualites/creer-ou-transformer-un-cinema-0</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  etude&amp;#64;adrc-asso.org
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>c.landais@adrc-asso.org</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/919e-creer-ou-transfomer-une-salle-de-cinema-dans-/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Christian LANDAIS</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>116361</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des ponts communaux</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des ponts communaux</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AFL est la seule banque française 100% détenue par les collectivités locales françaises, qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique. Pour bénéficier des crédits de l&amp;#039;AFL, la collectivité doit avant tout devenir actionnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des plus petites communes en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ Partenaire du Cerema et de l&amp;#039;ANCT, l&amp;#039;AFL accompagne les collectivités bénéficiaires du programme national PONTS devant recourir à l&amp;#039;emprunt pour entretenir et rénover leurs ouvrages d&amp;#039;arts.
+&lt;/p&gt;
+&lt;p&gt;
+ Les particularités de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Ses crédits :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gamme de financement complète et adaptée : prêts long terme, prêts relais (dans l&amp;#039;attente de réception d&amp;#039;une subvention).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Crédit jusque 40 ans
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pas de seuil minimal concernant l&amp;#039;emprunt
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La commune doit figurer parmi la liste des communes bénéficiaires du programme national PONTS porté par le Cerema.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Étude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+  &lt;/li&gt;
+  &lt;li&gt;
+   Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ NB : appel non surtaxé
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c39-financer-la-renovation-des-ponts-communaux/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>21/02/2022</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>104696</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Développer mes aménagements urbains des Petites cités de caractère (PCC)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Aménagements urbains des Petites cités de caractère (PCC)</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectif :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aménager des places,
+  &lt;/li&gt;
+  &lt;li&gt;
+   embellir des bourgs,
+  &lt;/li&gt;
+  &lt;li&gt;
+   enfouir des réseaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   installer de la signalétique,
+  &lt;/li&gt;
+  &lt;li&gt;
+   dissimuler ou intégrer des points noirs, sanitaires (extérieurs et intérieurs),
+  &lt;/li&gt;
+  &lt;li&gt;
+   mobiliers urbains,
+  &lt;/li&gt;
+  &lt;li&gt;
+   extérieurs des bâtiments communaux remarquables,
+  &lt;/li&gt;
+  &lt;li&gt;
+   intérieurs des offices de tourisme, i
+  &lt;/li&gt;
+  &lt;li&gt;
+   intérieurs chapelles et églises (si programme culturel) dérogation (SPR en cours)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dossier validé par l&amp;#039;ABF et l&amp;#039;architecte du patrimoine employé par l&amp;#039;association des PCC des Pays de la Loire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Revitalisation
+Equipement public
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivités - Institutions - GIP
+  &lt;/li&gt;
+  &lt;li&gt;
+   43 Communes homologuées et homologables Petites cités de cractère (PCC) ayant un SPR (ex ZPPAUP ou AVAP) et 4 PCC dérogation (SPR en cours)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Dossier validé par l&amp;#039;ABF et l&amp;#039;architecte du patrimoine employé par l&amp;#039;association des PCC des Pays de la Loire.
+ &lt;br /&gt;
+&lt;p&gt;
+ Passage en CP de juillet et de novembre
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/amenagements-urbains-des-petites-cites-de-caractere-pcc</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PATRIM_PCC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, du sport et des associations
+ &lt;br /&gt;
+ Service Patrimoine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pascale Krieger
+ &lt;br /&gt;
+ 02 28 20 51 31
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/66d4-amenagements-urbains-des-petites-cites-de-car/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Connaissance de la mobilité
-[...3 lines deleted...]
-      <c r="O11" s="1" t="inlineStr">
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD65" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>111675</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer l'écologie et le paysage des grands domaines historiques</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Restauration écologique et paysagère des grands domaines historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;acquisition de terrains, à la réalisation d&amp;#039;études écologiques, paysagères et historiques destinées à comprendre l&amp;#039;évolution du parc.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la réalisation de travaux visant à restaurer et à conforter les éléments structurants contribuant à la trame verte et bleue et à la qualité des paysages : perspectives, alignements arborés, canaux...
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 25/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Espaces verts
+Biodiversité
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X11" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e2c-restaurer-lecologie-et-le-paysage-des-grands-/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil du CAUE77 vise à intégrer dans le projet une approche :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    Qualitative, en termes architectural et paysager,
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ID 77 peut par ailleurs, dans le cadre de ce projet, vous assister :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dans la procédure administrative récupération bien vacant sans maître,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique pour les chantiers insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention pour pré-diagnostic énergétique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>116785</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Déleguer l'instruction des Autorisations du Droit du Sol (ADS)</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service urbanisme a pour mission principale d&amp;#039;instruire les demandes d&amp;#039;autorisation d&amp;#039;urbanisme des communes de la Gironde qui la lui confient. Organisé à la maille départementale, il permet d&amp;#039;offrir un service public de qualité à un coût mesuré et s&amp;#039;inscrit dans une démarche de mutualisation des moyens humains, logistiques et financiers des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Le maire demeure l&amp;#039;autorité décisionnelle en matière de délivrance des actes d&amp;#039;urbanisme. Le Syndicat agit alors dans le cadre d&amp;#039;une convention de prestation de service d&amp;#039;une durée de trois ans, pour le compte des communes ayant délibéré en ce sens en conseil municipal. L&amp;#039;instruction est facturée à l&amp;#039;acte et la transmission des ADS (autorisations du droit du sol) se fait à la carte par la collectivité qui peut continuer à instruire une partie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
-[...2 lines deleted...]
-  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+  Adhésion au Syndicat Départemental Energies et Environnement de Gironde
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature de la Convention de prestation de service
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/urbanisme/instruction-des-autorisations/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Quentin MITROPE
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 16 13 27
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  urbanisme&amp;#64;sdeeg33.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf56-autorisation-du-droit-du-sol-instruction/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2022</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...3 lines deleted...]
-      <c r="H12" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>97350</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réalisation de diagnostics sanitaires sur les édifices religieux</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Programme : Réalisation de diagnostics sanitaires</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 75</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Par ce dispositif, la région Grand Est décide de préserver et restaurer le patrimoine architectural non protégé et les édifices inscrit au titre des Monuments Historiques (IMH), encourager la transmission des métiers et savoir-faire et la création d&amp;#039;emplois, et mobiliser le mécénat populaire de proximité en faveur du patrimoine bâti par le partenariat avec la Fondation du Patrimoine ou tout autre organisme ou association en charge du mécénat populaire en faveur du patrimoine.
-[...1 lines deleted...]
-&lt;p&gt;
+ Le présent dispositif vise à encourager la réalisation de diagnostics sanitaires et d&amp;#039;études associées sur les édifices religieux publics non protégés au titre des monuments historiques et présentant un caractère patrimonial.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention : taux de base 50 % du montant H.T. des dépenses subventionnables.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pouvant atteindre alors 75 % du montant  H.T.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Architecture</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles :
+  Bénéficiaires éligibles
  &lt;/strong&gt;
-&lt;/p&gt;
-[...25 lines deleted...]
-&lt;/ul&gt;
+ : communes et groupements de collectivités territoriales sans condition d&amp;#039;habitants.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...8 lines deleted...]
- La date de réception par la Région Grand Est de la lettre d&amp;#039;intention doit être antérieure à la date de démarrage de l&amp;#039;opération.
+&lt;p&gt;
+ Les dépenses subventionnables sont celles qui concernent les honoraires d&amp;#039;architectes qualifiés (architecte du patrimoine), de bureaux d&amp;#039;études, de géomètres et des autres compétences nécessaires pour la réalisation de diagnostics sanitaires, et des études associées, sur les édifices religieux publics non protégés au titre des monuments historiques (églises, temples, etc.) présentant un caractère patrimonial.
+&lt;/p&gt;
+&lt;p&gt;
+ Le commencement d&amp;#039;exécution du diagnostic ne peut intervenir avant la date de réception de la demande de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="R12" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...83 lines deleted...]
- 03 87 54 32 36
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoine et Archéologie
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch
+85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.63
+&lt;/p&gt;
+&lt;p&gt;
+ E.Mail :
+ &lt;a href="mailto:sophie.boudaud&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  sophie.boudaud&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>celine.belzic@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/53e1-soutenir-la-realisation-de-diagnostics-sanita/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>97351</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration du patrimoine immobilier non protégé</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Programme : Restauration du patrimoine immobilier non protégé (PINP)</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...6 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Le présent dispositif vise à soutenir la préservation et la sauvegarde du patrimoine immobilier non protégé tels que les édifices qu&amp;#039;ils soient religieux ou non, les parcs et jardins.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles :
+  Bénéficiaires publics :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Sont concernés les travaux de restauration du patrimoine protégé au titre des monuments historiques, à l&amp;#039;exclusion des travaux d&amp;#039;entretien, et les études préalables correspondantes pour :
-[...14 lines deleted...]
-&lt;/ul&gt;
+ - pour les éléments d&amp;#039;intérêt patrimonial : 20 % du montant H.T. des dépenses subventionnables. Plafond des dépenses subventionnables : 300 000 € H.T. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € H.T.
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les édifices cultuels publics : 25 % du montant H.T. des dépenses subventionnables. Plafond des dépenses subventionnables : 500 000 € H.T. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € H.T.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pouvant atteindre alors 45 % du montant H.T. pour les édifices d&amp;#039;intérêt patrimonial ou 50 % pour les édifices cultuels publics. Subvention attribuée dans la limite de 80 % d&amp;#039;aides publique.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles :
+  Bénéficiaires privés :
  &lt;/strong&gt;
- Peuvent être prises en compte dans le calcul de la dépense subventionnable : les dépenses d&amp;#039;investissement liées aux travaux, les études préalables, les diagnostics, les Projets Architecturaux et Techniques – il sera vérifié que les données du Service régional de l&amp;#039;Inventaire ont été intégrées -, et la première valorisation – action vis-à-vis du public pour présenter le projet, le chantier, la restauration.
+ 15 % du montant T.T.C. des dépenses subventionnables. Plafond des dépenses subventionnables : 300 000 € T.T.C. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € T.T.C.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Taux maximum :
+  &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...10 lines deleted...]
-      <c r="N13" s="1" t="inlineStr">
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Architecture</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif :
+  Bénéficiaires éligibles :
  &lt;/strong&gt;
- Assurer la conservation, la restauration et la mise en valeur du patrimoine architectural majeur classé ou inscrit au titre des Monuments Historiques.
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers, sociétés civile immobilières, sociétés civiles foncières ou sociétés anonymes ouvrant leur propriété au public pendant les journées européennes du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Pour être éligibles, les projets doivent satisfaire, selon les cas, aux critères suivants :
+  &lt;br /&gt;
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Edifices éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Edifices non protégés au titre des Monuments historiques, présentant un caractère patrimonial et figurant dans la liste suivante : kiosques, pigeonniers, fuies, bourrines, moulins à vent et à eau (partie meunerie), fontaines, lavoirs, puits, porches visibles du domaine public, monuments commémoratifs, statues extérieures, croix et calvaires, grottes de Lourdes, édifices religieux, parcs et jardins historiques, fortifications urbaines publiques ou leurs vestiges, anciens presbytères publics liés à l&amp;#039;église.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A titre exceptionnel, et sur rapport circonstancié du service patrimoine, le programme peut concerner un édifice non mentionné dans cette liste lorsqu&amp;#039;il présente un intérêt patrimonial majeur pour le département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les édifices, les dépenses subventionnables sont celles qui concernent les études et les travaux 
+relatifs au clos et au couvert et aux grosses consolidations de l&amp;#039;édifice. Pour les édifices 
+cultuels publics, les travaux subventionnables comprennent tous les travaux de restauration 
+extérieure, intérieure et de mise en sécurité. Sont seuls subventionnables les travaux de restauration et de conservation assurant la sauvegarde et la mise en valeur du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les honoraires d&amp;#039;architecte intervenus dans l&amp;#039;année précédant l&amp;#039;année d&amp;#039;attribution de l&amp;#039;aide départementale et relatifs à l&amp;#039;opération pourront être pris en compte.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Concernant les parcs et jardins, les dépenses subventionnables sont celles qui concernent les études réalisées par un 
+professionnel qualifié et les travaux d&amp;#039;urgence concernant les plantations et les éléments 
+architecturaux qui relèvent de la composition historique du site.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoine et Archéologie
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch
+85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.63
+&lt;/p&gt;
+&lt;p&gt;
+ E.Mail :
+ &lt;a href="mailto:sophie.boudaud&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  sophie.boudaud&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>celine.belzic@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d58c-soutenir-la-restauration-du-patrimoine-immobi/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>97353</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration du patrimoine immobilier protégé</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Programme : Restauration du patrimoine immobilier protégé (PIP)</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 40</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Le présent dispositif vise à soutenir la restauration des monuments historiques classés ou inscrits à l&amp;#039;Inventaire.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires publics :
+ &lt;/strong&gt;
+ taux de base : 15% du montant HT des dépenses subventionnables avec un plafond des dépenses subventionnables fixé à 300 000 € HT (ou 500 000 € HT pour les édifices cultuels publics), par an pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires privés :
+ &lt;/strong&gt;
+ taux de base : 15% du montant TTC des dépenses subventionnables avec un plafond des dépenses subventionnables fixé à 300 000 € TTC par an pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pouvant atteindre alors 40 % du montant H.T. Subvention attribuée dans la limite de 80 % d&amp;#039;aides publiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Architecture</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers, sociétés civile immobilières, sociétés civiles foncières ou sociétés anonymes ouvrant leur propriété au public pendant les journées européennes du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Edifices éligibles :
+ &lt;/strong&gt;
+ les édifices classés ou inscrits Monument historique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses subventionnables sont celles qui concernent les études et les travaux relatifs aux parties protégées des monuments classés monuments historiques ou inscrits à l&amp;#039;inventaire des monuments historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être éligibles, les études préalables et les travaux doivent être validés par la Direction Régionale des Affaires Culturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, les honoraires d&amp;#039;architecte intervenus dans l&amp;#039;année précédant l&amp;#039;année d&amp;#039;attribution de l&amp;#039;aide départementale et relatifs à l&amp;#039;opération pourront être pris en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoine et Archéologie
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch
+85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.64
+&lt;/p&gt;
+&lt;p&gt;
+ E.Mail :
+ &lt;a href="mailto:lydia.brochard&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  lydia.berthelot&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>celine.belzic@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4165-soutenir-la-restauration-du-patrimoine-immobi/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>97600</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le cadre de vie avec l'opération "Coeurs de village"</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du Département de l&amp;#039;Aude est de financer un ensemble d&amp;#039;opérations d&amp;#039;aménagement dans un secteur déterminé, s&amp;#039;inscrivant dans une démarche de projet global. Cette démarche favoriserait la mise en valeur du cadre de vie des habitants et leur confort ainsi que le développement de la fréquentation touristique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démolition de vieux bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration et valorisation du petit patrimoine bâti
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de qualité architecturale : places, placettes, murets, places de parking, fontaines, lavoirs, monuments commémoratifs...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de chemins piétonniers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de petits équipements publics : sanitaires publics, espaces de détente
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Espace public
+Revitalisation
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien, illumination des édifices, fournitures de plantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Electrification et éclairage public (&amp;gt; SYADEN)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;assainissement, AEP
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/coeurs-de-village</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : voirie, cœurs de village, services de proximité, équipements touristiques (hébergement et pleine nature), déneigement, intempéries – Ghislaine Cabrol-Hutin
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.67.36
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : ghislaine.cabrol&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/48d3-ameliorer-le-cadre-de-vie-avec-loperation-coe/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>98473</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en tant qu'acteur majeur du programme Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>L'offre bancaire pour financer les EPL du programme Coeur de Ville</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les EPL en tant qu&amp;#039;acteurs majeurs du programme Coeur de Ville. Cette offre propose des services bancaires personnalisables dans le cadre d&amp;#039;un besoin temporaire de trésorerie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/loffre-bancaire-pour-financer-les-epl-du-programme-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_epl_acv_psat</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6768-decouvrir-loffre-bancaire-de-la-banque-des-te/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>98469</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Couvrir un besoin ponctuel de trésorerie et de financer vos opérations</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Prêts bancaires Court et Moyen terme</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des offres de financements adaptées aux besoins bancaires des EPL, pour les aider dans :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le démarrage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  le portage foncier ou l&amp;#039;acquisition foncière/immobilière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus, contactez-nous.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme/pret-epl-entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_ponctuel_e</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7fef-couvrir-un-besoin-ponctuel-de-tresorerie-et-d/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>94794</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une surveillance des ouvrages d'art communaux</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les ouvrages d&amp;#039;art communaux, l&amp;#039;ATD16 s&amp;#039;est emparée du sujet en lien très étroit avec le Conseil départemental de la Charente et en complémentarité avec l&amp;#039;offre proposée par le CEREMA dans le cadre du plan de relance. L&amp;#039;objectif est simple : mettre sur pied un duo complémentaire au service des communes de Charente. Le Département pour le haut niveau d&amp;#039;ingénierie disponible en la matière et l&amp;#039;ATD16 comme expert de proximité et outil de démultiplication.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Recensement initial et exhaustif des ouvrages communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Classification des ouvrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saisie de l&amp;#039;ouvrage dans le Système d&amp;#039;information géographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délimitation juridique des responsabilités de l&amp;#039;entretien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration et suivi de la stratégie et des cycles d&amp;#039;entretien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à la centrale d&amp;#039;achat ouvrages d&amp;#039;art (refacturation au coût d&amp;#039;achat),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à l&amp;#039;AMO ouvrages d&amp;#039;art (avec compensation financière).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Architecture</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale de Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, option Diagnostic ouvrages d&amp;#039;art
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  ATD16 -
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ronan Mévellec - Directeur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa89-copie-15h16-beneficier-dune-assistance-a-mait/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>92603</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la conservation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>50% max pour les études / 80% max pour les travaux en conservation et restauration du patrimoine</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de conservation et / ou de restauration du patrimoine culturel, public et privé, mobilier et immobilier, protégé ou non au titre des Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études préalables à la conservation / restauration du patrimoine culturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Tous les domaines et tous les patrimoines matériels, mobiliers et immobiliers, publics et privés, protégés ou non au titre des Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de conservation/restauration, études préalables, assistance à maîtrise d&amp;#039;œuvre, assistance à maîtrise d&amp;#039;ouvrage et interventions de première urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les objets mobiliers : seuls les ensembles cohérents sont éligibles au Dispositif départemental en faveur du patrimoine (par exemple, cadre et peinture de chevalet ne sont pas dissociables)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ne sont pas éligibles : les reconstitutions d&amp;#039;états antérieurs de bâtiments ou parties de bâtiments détruits non documentés, les travaux d&amp;#039;accessibilité ou de mise aux normes, les échafaudages, les travaux d&amp;#039;isolation, les chantiers-écoles et les chantiers de bénévoles, les aménagements liés à la mise en valeur.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objets et édifices restaurés doivent être accessibles au public au moins ponctuellement
+&lt;/p&gt;
+&lt;p&gt;
+ La part d&amp;#039;autofinancement du maître d&amp;#039;ouvrage doit être au moins égale à 20 % des dépenses éligibles pour les travaux de conservation/restauration.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préalables, l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et/ou d&amp;#039;œuvre sont financées à hauteur de 50 % du montant TTC de la dépense éligible jusqu&amp;#039;à 100 % de financements publics
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toutes les opérations d&amp;#039;un montant supérieur à 100 000 €, la maîtrise d&amp;#039;œuvre doit être assurée par un architecte DE
+&lt;/p&gt;
+&lt;p&gt;
+ Montant des subventions plafonné à 100 000 € pour les opérations qui concernent le patrimoine protégé au titre des Monuments Historiques, à 20 000 € pour le patrimoine non protégé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06b6-favoriser-la-conservation-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>92604</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer et réviser des Plans Locaux d’Urbanisme Intercommunaux</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les démarches d&amp;#039;élaboration et de révision des PLUi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la mise en cohérence départementale de ces démarches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter l&amp;#039;articulation entre les outils de planification des territoires (qu&amp;#039;ils soient globaux comme les SCOT ou sectoriels, comme les PLH et les PDU) et les préconisations et orientations formalisées par le Département de Vaucluse, notamment au travers de sa stratégie Vaucluse 2025-2040, de son Agenda 21 et des autres schémas sectoriels (PDH, schéma des ENS, schéma Vélo, schéma covoiturage, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10 % du coût TTC pour les territoires de PLUi porté par une Communauté d&amp;#039;agglomération ou un syndicat comprenant une Communauté d&amp;#039;agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 % du coût TTC pour les territoires de PLUi porté par une Communauté de communes ou par un syndicat comprenant uniquement des Communautés de communes et des Communes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide est ciblée sur les études :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration
+ &lt;/li&gt;
+ &lt;li&gt;
+  Révision des PLUi
+ &lt;/li&gt;
+&lt;/ul&gt;
+Elle est réservée aux PLU intercommunaux et ne pourra être allouée aux plans de secteur.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéficiaires sont les maîtres d&amp;#039;ouvrage des Plans Locaux d&amp;#039;Urbanisme Intercommunaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicat Intercommunal
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 150 000 € par PLUi (hors dépenses effectuées en régie).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention du Département de Vaucluse ne pourra avoir pour effet de porter le montant des aides publiques directes à plus de 80 % du montant prévisionnel de la dépense subventionnable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide départementale est conditionnée à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La validation du projet de cahier des charges par les services compétents du Conseil départemental avant le lancement de la consultation
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;association des services compétents du Conseil départemental tout au long de la démarche en tant que personne qualifiée
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prise en compte des domaines ayant trait aux compétences obligatoires et facultatives du Conseil départemental (infrastructures, espaces naturels sensibles, circulations douces, habitat social, foncier agricole, tourisme...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès du Département à la base de données produite 
+Les études devront recevoir un commencement de l&amp;#039;exécution dans un délai de 6 mois à compter de la délibération accordant la subvention. A défaut de la transmission des ordres de service, bons de commande, mandats dans ce délai, la subvention sera annulée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La subvention devra en outre être appelée dans son intégralité, après achèvement de l&amp;#039;étude dans un délai de 5 ans à compter de la date de la délibération accordant la subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/39a4-elaborer-et-reviser-des-plans-locaux-durbanis/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>92350</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;strong&gt;
+     Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
+    &lt;/strong&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+&lt;p&gt;
+ Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   caractère exceptionnel ou rareté de l&amp;#039;édifice, intérêt patrimonial (représentativité au titre d&amp;#039;un corpus, représentativité spécifique pour le patrimoine militaire ou industriel) ;
-[...5 lines deleted...]
-   ouverture au public et actions envers le public.
+   &lt;strong&gt;
+    Les agences d&amp;#039;urbanisme
+   &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
- &lt;strong&gt;
-[...52 lines deleted...]
-      <c r="X13" s="1" t="inlineStr">
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Des outils au service de l&amp;#039;intérêt général
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;Etat, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Une équipe pluridisciplinaire et inclusive
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux politiques de requalification des centres et de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux démarches de développement économique et social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dossier de candidature à adresser au Président de la Région Grand Est.
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...236 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>92349</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour observer les territoires</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Particulier
-[...14 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation des systèmes d&amp;#039;informations géographiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enquêtes de terrain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Personnes âgées
+Jeunesse
+Santé
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Inclusion numérique
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...87 lines deleted...]
-      <c r="M15" s="1" t="inlineStr">
+ Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...26 lines deleted...]
- &lt;br /&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Eau pluviale
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
+Alimentation
 Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
 Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>92241</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé pour participer au débat territorial</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
+ &lt;br /&gt;
+ L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ et des membres associés intéressés par les enjeux territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation et intermédiation des débats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation (résidence, atelier, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-International
+Emploi
 Attractivité économique
-Appui méthodologique
-[...3 lines deleted...]
-Mobilité partagée
+Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
-Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Mers et océans
-Milieux humides
+Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X15" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...215 lines deleted...]
-   Ouvre une nouvelle fenêtre
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...97 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...6 lines deleted...]
-      <c r="H16" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...24 lines deleted...]
- &lt;/strong&gt;
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  mettre à jour ou approfondir les connaissances des professionnels
-[...8 lines deleted...]
-  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  de nombreux CAUE sont datadockés
-[...2 lines deleted...]
-  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
-[...12 lines deleted...]
- &lt;br /&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...)
+&lt;/p&gt;
+&lt;p&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
-[...7 lines deleted...]
-  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conduire des démarches de prospective pour construire une vision pour le futur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de coopérations territoriales (contractualisations, coopérations
   &lt;br /&gt;
- &lt;/strong&gt;
-[...1 lines deleted...]
- &lt;strong&gt;
+  métropolitaines, contrat de réciprocité...)
   &lt;br /&gt;
-  &lt;br /&gt;
-[...38 lines deleted...]
-Montagne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux stratégies frontalières et transnationales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...7 lines deleted...]
-Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-Revitalisation
+Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-International
+Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
-[...1 lines deleted...]
-Mobilité partagée
+Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
-Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O16" s="1" t="inlineStr">
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
-[...237 lines deleted...]
-   Ouvre une nouvelle fenêtre
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...1764 lines deleted...]
-      <c r="A21" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>74156</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ATD16 est
  &lt;strong&gt;
   assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
  &lt;/strong&gt;
  . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
  &lt;strong&gt;
   faisabilité
  &lt;/strong&gt;
  du projet, une
  &lt;strong&gt;
   estimation
  &lt;/strong&gt;
  des coûts prévisionnels et les dispositifs de
  &lt;strong&gt;
   financements activables
  &lt;/strong&gt;
  (subventions, FCTVA).
 &lt;/p&gt;
 &lt;p&gt;
  Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
  &lt;strong&gt;
   rédaction de vos documents de consultation
  &lt;/strong&gt;
  et en vous assistant pour l&amp;#039;analyse des offres.
  L&amp;#039;agence peut aller au-delà en faisant un
  &lt;strong&gt;
   suivi d&amp;#039;opérations
  &lt;/strong&gt;
  de votre maîtrise d&amp;#039;œuvre recrutée.
 &lt;/p&gt;
 &lt;p&gt;
  En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
  &lt;strong&gt;
   entretien de voirie communale
  &lt;/strong&gt;
  ainsi que des priorités à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de bourg
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur route départementale et mobilité douce
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetière
  &lt;/li&gt;
  &lt;li&gt;
   Lotissement
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une ancienne mairie en logement
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une maison de santé
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un espace France Service
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une salle des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entretien de la voirie communale
  &lt;/li&gt;
  &lt;li&gt;
   Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique de bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale de Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   ATD16 -
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Ronan Mévellec - Directeur
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-      <c r="A22" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>74106</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Participer à des réseaux, des rencontres et des échanges en matière d'urbanisme</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Le service Aménagement de la DDTM 29 anime plusieurs réseaux de praticiens en Finistère :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le &amp;#34;club ADS&amp;#34; : à destination des instructeurs de l&amp;#039;application du droit des sols des collectivités et des experts de la DDTM ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le &amp;#34;club planification &amp;#34; : à destination des agents en charge de la planification urbaine - SCoT, PLU(i) - et de l&amp;#039;urbanisme opérationnel dans les EPCI, des bureaux d&amp;#039;études en charge de ces documents et des structures « personnes publiques associées »
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le club ECOQUARTIER, à destination de tous les acteurs de la démarche Ecoquartier au niveau local, national, voire européen
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Les objectifs poursuivis par ces réseaux sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;échanger sur les politiques publiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des dernières évolutions législatives et jurisprudentielles
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de partager les bonnes pratiques et les retours d&amp;#039;expérience
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Chaque réseau s&amp;#039;appuie sur :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  plusieurs rencontres par an
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une plateforme régionale d&amp;#039;échanges documentaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une expertise ponctuelle possible sur un besoin particulier exprimé par une collectivité.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Aménagement de la DDTM du Finistère.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-sa-pads&amp;#64;finistere.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-mpu&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e24-participer-a-des-reseaux-des-rencontres-et-de/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>74102</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger des stratégies globales de territoires</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Du fait de leur proximité avec les élus et de leur connaissance des territoires, les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la DDTM 29, sont en capacité d&amp;#039;apporter localement une réponse adaptée à chaque collectivité, prenant en compte les objectifs des dispositifs d&amp;#039;aménagement du territoire et les principes généraux du développement durable.
+ &lt;br /&gt;
+ Cette aide se matérialise par un appui en ingénierie technique, juridique, et financier. Un fonctionnement en mode projet et des apports méthodologiques contribuent à faire émerger des stratégies territoriales qui peuvent ensuite se traduire par une contractualisation ou la mise en place d&amp;#039;outils réglementaires. Et suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation pré-diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Action Cœur de Ville &amp;amp; Opérations de Revitalisation des Territoires (ORT) ;
+ &lt;br /&gt;
+ - OPAH ;
+ &lt;br /&gt;
+ - Contrats de Ruralité (programmes pluriannuel et annuel) ;
+ &lt;br /&gt;
+ - Contrat de Transition Écologique ;
+ &lt;br /&gt;
+ - ateliers de territoire ; plan de paysage ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - AMI centres-bourgs et AàP revitalisation des centralités......
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0519-obtenir-un-appui-pour-faire-emerger-des-strat/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>73538</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir  une ancienne grange pour y créer atelier communal</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, préverdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tout type de territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Négociation, acquisition et portage foncier
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études préalables (faisabilité, techniques...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des sources de pollution concentrées
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renaturation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables jusqu&amp;#039;à 80%
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel
+ de plusieurs hectares
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epf-npdc.fr/</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ http://www.epf-npdc.fr/lepf-pratique/contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb53-acquerir-une-ancienne-grange-pour-y-creer-ate/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>29/12/2020</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>72810</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -6195,79 +20556,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6310,587 +20671,4826 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+CAUE des Deux-Sèvres
+CAUE de la Sarthe
+CAUE du Puy-de-Dôme
+CAUE de la Dordogne
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Savoie
+CAUE de la Haute-Garonne
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE du Calvados
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE du Cantal
+CAUE de l'Orne
+CAUE de l'Oise
+CAUE de l'Aude
+CAUE de l'Ain
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE du Gard
+CAUE du Cher
+CAUE du Var
+CAUE du Lot
+CAUE de la Vendée
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de l'Ardèche
+CAUE du Maine-et-Loire
+CAUE de l'Yonne
+CAUE de la Somme
+CAUE de la Meuse
+CAUE du Pas-de-Calais
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE du Morbihan
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime
+CAUE de la Drôme
+CAUE des Hautes-Alpes</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier</t>
-[...15 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;EPF facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, préverdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
-[...7 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles
+  Les formations proposées par les CAUE ont plusieurs objectifs :
  &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Négociation, acquisition et portage foncier
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-  Études préalables (faisabilité, techniques...)
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-  Traitement des déchets et des sources de pollution concentrées
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-  Travaux de déconstruction
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-  Renaturation
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-&lt;p&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;strong&gt;
-  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-  Ingénierie prise en charge à 100%
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
   &lt;br /&gt;
- &lt;/li&gt;
-[...72 lines deleted...]
-&lt;p&gt;
+ &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
-[...73 lines deleted...]
-Eau pluviale
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Assainissement des eaux
+Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
 Forêts
+Montagne
+Sols
 Espaces verts
+Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
 Economie circulaire
+Economie locale et circuits courts
 Agriculture et agroalimentaire
-Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Pyrénées-Atlantiques
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE des Deux-Sèvres
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Puy-de-Dôme
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE de la Dordogne
+CAUE de l'Oise
+CAUE du Lot
+CAUE de la Savoie
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Gard
+CAUE du Var
+CAUE de la Sarthe
+CAUE du Morbihan
+CAUE de l'Ain
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE de l'Ardèche
+CAUE du Cher
+CAUE du Maine-et-Loire
+CAUE de l'Aude
+CAUE de l'Yonne
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE de l'Orne
+CAUE du Calvados
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de la Vendée
+CAUE du Cantal
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O24" s="1" t="inlineStr">
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X24" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction Départementale des Territoires et de la Mer du Finistère.
-[...3 lines deleted...]
- ddtm-directeur&amp;#64;finistere.gouv.fr
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-      <c r="A25" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Drôme
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>63653</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 90</t>
+        </is>
+      </c>
+      <c r="J95" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : jusqu&amp;#039;à 100 % des dépenses engagées. À titre indicatif, le coût d&amp;#039;une étude préalable est estimé entre 10 000 et 12 000 € HT.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Concevoir le projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au terme des études préalables, le projet entre dans une phase de conception précisant ses aspects techniques et financiers. La maîtrise des coûts de fonctionnement de la structure devra notamment être intégrée à ce stade.
+ &lt;br /&gt;
+ Le porteur du projet peut-être accompagné par une mission d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO) dans ces domaines ainsi que sur le plan administratif.
+ &lt;br /&gt;
+ Les fonctions de l&amp;#039;AMO sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La rédaction du cahier des charges
+  &lt;/strong&gt;
+  : l&amp;#039;AMO prend en charge la rédaction du cahier des charges du projet, appelé communément &amp;#34;programme de l&amp;#039;opération&amp;#34;. C&amp;#039;est sur cette base qui précise les compétences requises, que sera engagée une consultation pour retenir un maître d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La validation de l&amp;#039;avant-projet
+  &lt;/strong&gt;
+  : l&amp;#039;AMO participe aux réunions avec le maître d&amp;#039;œuvre désigné. Il s&amp;#039;assure que ce dernier est en mesure d&amp;#039;atteindre les objectifs définis.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La consultation des entreprises
+  &lt;/strong&gt;
+  : les résultats de l&amp;#039;appel d&amp;#039;offres lancé par le maître d&amp;#039;ouvrage permettent ensuite d&amp;#039;effectuer un chiffrage précis du projet. L&amp;#039;AMO conseille le maître d&amp;#039;ouvrage lors de la comparaison des offres  pour choisir les meilleures entreprises de travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;évaluation des besoins d&amp;#039;hébergement temporaire
+  &lt;/strong&gt;
+  : les besoins d&amp;#039;hébergement des personnes pendant les travaux doivent être évalués et des solutions doivent être recherchées en concertation entre le maître d&amp;#039;ouvrage, votre collectivité et les autres collectivités impliquées, et l&amp;#039;Etat.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : Jusqu&amp;#039;à 50 % des dépenses HT liées à l&amp;#039;Amo pour la phase de rédaction du cahier des charges et de conception du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Réaliser et financer des travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage peut bénéficier d&amp;#039;aides de l&amp;#039;Anah pour la réalisation des travaux. Ces aides permettent de financer une assistance à maîtrise d&amp;#039;ouvrage à la fois administrative, technique et financière, ainsi que les travaux eux-mêmes. Les honoraires du maître d&amp;#039;œuvre peuvent aussi être financés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;aide aux travaux
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50 % des dépenses de travaux de réhabilitation. L&amp;#039;aide de l&amp;#039;Anah est au maximum de 15 000 € par place d&amp;#039;hébergement en Île-de-France, et de 10 000 € dans les autres régions.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par dérogation exceptionnelle, afin d&amp;#039;éviter de peser sur les charges de fonctionnement de la structure maître d&amp;#039;ouvrage : jusqu&amp;#039;à 80 % des dépenses de travaux de réhabilitation du centre d&amp;#039;hébergement. L&amp;#039;aide de l&amp;#039;Anah est dans ce cas portée à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de France Relance, les structures qui comptent moins de 15 places sont éligibles à un taux d&amp;#039;aide de 90% de la dépense TTC sans nécessiter une dérogation régionale. La subvention maximale reste à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;aide à l&amp;#039;assistance à la maîtrise d&amp;#039;ouvrage &amp;#34;suivi de chantier&amp;#34;
+  &lt;/strong&gt;
+  : cette prestation vous permet d&amp;#039;être épaulé lors de deux missions distinctes : la mission financière qui concerne le montage, le dépôt et le suivi du dossier de subvention de la phase travaux et la mission technique et administrative : elle concerne en premier lieu la mise en place de solutions alternatives pour héberger les personnes pendant les travaux. L&amp;#039;assistant à maîtrise d&amp;#039;ouvrage sera également en charge du suivi financier de l&amp;#039;opération et du bon déroulement du chantier. Il accompagnera le maitre d&amp;#039;ouvrage lors de la réception des travaux.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer l&amp;#039;opération
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
+  :
+  &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
+  &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CHRS : le nouveau visage de la Cité Saint-Martin
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
+ transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Sont ainsi subventionnables les travaux suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mises aux normes d&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en sécurité des locaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de mise aux normes sanitaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovations énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  transformation de dortoirs en chambres individuelles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  création d&amp;#039;espaces de vie communs,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  privatisation et individualisation des blocs sanitaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien courant ne sont pas éligibles aux aides de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  A noter : l&amp;#039;Anah ne subventionne pas la création de structures / places d&amp;#039;hébergement
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux subventionnables par l&amp;#039;Anah doivent concerner des structures qui sont d&amp;#039;ores et déjà « dédiées à la fonction d&amp;#039;hébergement » . Autrement dit, tout projet relatif à la création d&amp;#039;une structure ou de places d&amp;#039;hébergement ne peut être financé par les subventions humanisation de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité de la structure
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;
+ Anah peut subventionner les établissements d&amp;#039;hébergement suivants à condition qu&amp;#039;ils fassent l&amp;#039;objet d&amp;#039;une convention avec l&amp;#039;Etat ou une collectivité territoriale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement d&amp;#039;urgence (C.H.U) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements d&amp;#039;urgence appartenant à des collectivités locales ou des associations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les hôtels sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement et de réinsertion sociale (CHRS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements de lits Haltes soins santé (LHSS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  à titre exceptionnel, la rénovation des accueils de jour est subventionnable lorsque celle-ci s&amp;#039;inscrit dans un projet d&amp;#039;amélioration global d&amp;#039;une structure comprenant des places d&amp;#039;hébergement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du maitre d&amp;#039;ouvrage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah peut accorder des aides aux propriétaires ou aux gestionnaires  titulaires d&amp;#039;un droit réel immobilier   (via un bail) sur les établissements d&amp;#039;hébergement précités. Dès lors, les organismes (propriétaires ou gestionnaires) qui peuvent bénéficier des aides de l&amp;#039;Anah sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes de logement social, les sociétés d&amp;#039;économie mixte (SEM) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités locales ou leurs groupements et leurs établissements publics,
+   notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
+   CIAS) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
+   œuvrer dans le domaine de l&amp;#039;hébergement ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
+ et disposer de l&amp;#039;agrément
+ relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
+ défavorisées
+ (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
+ financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>63652</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Développer un parc locatif privé à vocation sociale</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)
+Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez bâtir une politique locale de l&amp;#039;habitat dont l&amp;#039;un des objectifs est de produire des logements privés à des loyers abordables pour des locataires modestes. Cette politique doit s&amp;#039;appuyer sur un diagnostic du marché local du logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+ &lt;br /&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Programme d&amp;#039;intérêt général -  (PIG )
+  &lt;/strong&gt;
+  : il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les propriétaires souhaitant réaliser des travaux dans leurs biens. Cet opérateur explique la démarche et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement. Le PIG-PST favorise une offre de logements locatifs privés à vocation sociale en ciblant les propriétaires bailleurs dont les logements sont situés dans son périmètre. Son objectif est de permettre aux ménages aux ressources limitées d&amp;#039;accéder ou de se maintenir dans un logement décent. Il favorise pour cela la réhabilitation lourde des logements du parc privé destinés à être loués à ces ménages à un niveau de loyer très social.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;Opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH)
+  &lt;/strong&gt;
+  : l&amp;#039;OPAH permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat. L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du quartier.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Établir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+ : cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires. Et elle participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération. Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah. Ce taux est porté à 50 % en cas d&amp;#039;OPAH-RU dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations en plateaux en Auvergne :
+ &lt;a href="https://www.anah.fr/dossiers/auvergne-des-operations-en-plateaux-pour-redynamiser-les-centres-anciens/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Plan Logement d&amp;#039;Abord gagne du terrain en Gironde :
+ &lt;a href="https://www.anah.fr/dossiers/gironde-le-plan-logement-dabord-gagne-du-terrain/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bail à réhabilitation dans le Calvados :
+ &lt;a href="https://www.anah.fr/dossiers/calvados-cinq-logements-tres-sociaux-grace-au-bail-a-rehabilitation/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dossier conventionnement avec ou sans travaux :
+ &lt;a href="https://www.anah.fr/dossiers/conventionnement-avec-ou-sans-travaux-un-outil-pour-developper-le-parc-prive-social/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/developper-un-parc-prive-a-vocation-sociale/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276e-developper-un-parc-prive-a-vocation-sociale/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>63650</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Adapter les logements à la perte d'autonomie</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez sur votre territoire une population en perte d&amp;#039;autonomie (personnes âgées, personnes en situation de handicap) qui souhaite rester vivre chez elle dans les meilleures conditions. Vous souhaitez donc développer un parc de logements adaptés.
+ &lt;br /&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention pertinent, pour calibrer les besoins d&amp;#039;adaptation du parc privé sur votre territoire et convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+ &lt;br /&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Programme d&amp;#039;intérêt général (PIG )
+  &lt;/strong&gt;
+  dédié à l&amp;#039;adaptation des logements à la perte d&amp;#039;autonomie : il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les personnes souhaitant adapter leur logement. Cet opérateur explique la démarche et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH)
+  &lt;/strong&gt;
+  avec un volet &amp;#34;autonomie&amp;#34;. L&amp;#039;OPAH permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat. L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du quartier.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Établir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+ : Cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires privés (sous condition) et participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage  ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah. Ce taux est porté à 50 % en cas d&amp;#039;OPAH-RU dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux d&amp;#039;adaptation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Association de la rénovation énergétique et de l&amp;#039;adaptation au handicap/vieillissement dans le Calvados :
+ &lt;a href="https://www.anah.fr/dossiers/calvados-aide-a-lautonomie-et-habiter-mieux-une-association-efficace/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/adapter-les-logements-a-la-perte-dautonomie/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/62f3-adapter-les-logements-a-la-perte-dautonomie/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>63648</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre l'habitat indigne et dégradé</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;habitat ancien sur votre territoire peut parfois s&amp;#039;avérer en très mauvais état et se traduire pour certains habitants par des conditions de vie indignes,  qui peuvent générer des risques pour leur santé et leur sécurité. L&amp;#039;intervention publique permet de mener des actions incitatives et/ou coercitives pour réhabiliter le parc de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Programme d&amp;#039;intérêt général (PIG) dédié à l&amp;#039;habitat indigne
+  &lt;/strong&gt;
+  : il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les logements concernés. Cet opérateur explique la démarche aux propriétaires et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH) avec un volet &amp;#34;habitat indigne&amp;#34; :
+  &lt;/strong&gt;
+  l&amp;#039;objet de l&amp;#039;OPAH plus large que celui du PIG. Elle comprend plusieurs volets dont le volet &amp;#34;habitat indigne&amp;#34; et permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat ainsi que des actions coercitives (travaux d&amp;#039;office, recyclage foncier, restauration immobilière..) . L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du territoire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Établir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+ : cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires privés. Et elle participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération. Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux. Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah. Ce taux est porté à 50 % en cas d&amp;#039;OPAH-RU dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Utiliser des outils coercitifs de résorption de l&amp;#039;habitat insalubre
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans les cas les plus graves d&amp;#039;habitat indigne, où la défaillance du propriétaire est avérée, vous disposez de moyens d&amp;#039;action coercitifs pour lesquelles vous pouvez obtenir une aide de l&amp;#039;Anah. Ces opérations doivent s&amp;#039;intégrer dans une stratégie de traitement d&amp;#039;ensemble de l&amp;#039;habitat indigne et très dégradé. Elles doivent offrir une solution de relogement durable aux occupants des logements et leur proposer un accompagnement social adapté à leurs besoins.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;opération de RHI
+ &lt;/strong&gt;
+ , sous maîtrise d&amp;#039;ouvrage publique locale, concerne les immeubles insalubres irrémédiables ou dangereux et définitivement interdits à l&amp;#039;habitation.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif THIRORI
+ &lt;/strong&gt;
+ vise la réhabilitation lourde d&amp;#039;un immeuble ou d&amp;#039;un ensemble d&amp;#039;immeubles acquis par expropriation ou à l&amp;#039;amiable. Il concerne notamment les immeubles sous arrêté d&amp;#039;insalubrité remédiable, de péril ordinaire ou de prescription de mise en sécurité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;étude de faisabilité
+  &lt;/strong&gt;
+  : elle est nécessaire à la définition des conditions de mise en place d&amp;#039;une opération RHI ou Thirori.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude, pour un plafond de    dépenses subventionnables de 200 000 € HT.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La phase opérationnelle
+  &lt;/strong&gt;
+  : le montant alloué par l&amp;#039;Anah est établi à partir de l&amp;#039;état prévisionnel du déficit de l&amp;#039;opération de RHI ou THIRORI. Ce déficit est le total des dépenses diminué des recettes. Les recettes sont constituées des cessions de charges foncières, des cessions de terrains, de la valorisation des commerces, etc. Les dépenses sont constituées des études de calibrage, des mesures d&amp;#039;accompagnement social et de relogement, des dépenses d&amp;#039;acquisition, de démolition et de réhabilitation lourde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ :  40% du déficit dans le cadre d&amp;#039;une opération de THIRORI, 70 % dans le cadre d&amp;#039;une opération de RHI et jusqu&amp;#039;à 100 % dans le cas de bidonvilles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses relatives aux études de calibrage et aux mesures d&amp;#039;accompagnement social et de relogement sont couvertes à hauteur de 70%.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les travaux d&amp;#039;office
+  &lt;/strong&gt;
+  : les arrêtés de police permettent d&amp;#039;obliger un propriétaire de logements insalubres ou dangereux à réaliser des travaux. Si le propriétaire ne peut pas réaliser ces travaux, vous pouvez, en tant que collectivité locale, vous substituer à lui pour exécuter d&amp;#039;office les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/em&gt;
+ L&amp;#039;Anah vous aide à financer ces travaux à hauteur de 50 % sans plafond d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  5
+ &lt;/strong&gt;
+ .
+ &lt;strong&gt;
+  Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une opération THIRORI à Saint Florentin :
+ &lt;a href="https://www.dailymotion.com/video/x4rwwmi"&gt;
+  en savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lutte contre l&amp;#039;habitat dégradé au Havre :
+ &lt;a href="https://www.anah.fr/dossiers/le-havre-la-lutte-contre-lhabitat-degrade-dans-les-quartiers-anciens/"&gt;
+  en savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mobilisation locale contre l&amp;#039;habitat indigne dans le Gard :
+ &lt;a href="https://www.anah.fr/dossiers/gard-les-acteurs-locaux-se-mobilisent-contre-lhabitat-indigne/"&gt;
+  en savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lutte contre l&amp;#039;habitat indigne à Valenciennes :
+ &lt;a href="https://www.anah.fr/actualites/detail/actualite/a-valenciennes-la-lutte-contre-lhabitat-indigne-saccelere/?tx_news_pi1%5Bcontroller%5D&amp;#61;News&amp;amp;tx_news_pi1%5Baction%5D&amp;#61;detail&amp;amp;cHash&amp;#61;1b5ba7b5e825e5a1f50fde004c0ec78f"&gt;
+  en savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/lutter-contre-lhabitat-indigne/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5a58-lutter-contre-lhabitat-indigne/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>62848</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6936,1445 +25536,194 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...1276 lines deleted...]
-      <c r="A30" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>58575</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Développer, restaurer et valoriser le patrimoine culturel</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H30" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région Occitanie s&amp;#039;engage pour la restauration du patrimoine culturel.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs stratégiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -8430,64 +25779,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier complet est adressé à la Région :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 novembre
   &lt;/strong&gt;
   de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
  &lt;/li&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 avril
   &lt;/strong&gt;
   de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Architecture
 Emploi
 Artisanat</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Patrimoine culturel éligible
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1- Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
 &lt;/p&gt;
 &lt;p&gt;
  2 - Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé.
 &lt;/p&gt;
 &lt;p&gt;
  3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  4 - Le patrimoine musical (orgues et carillons).
 &lt;/p&gt;
 &lt;p&gt;
  5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
@@ -8495,878 +25844,353 @@
 &lt;p&gt;
  &lt;strong&gt;
   Travaux éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Developpement-Restauration-et-Valorisation-du-Patrimoine-Aide-a</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Développement, Restauration et Valorisation du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  patrimoinerestauration&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed07-developpement-restauration-et-valorisation-du/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...581 lines deleted...]
-      <c r="A35" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>56454</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Valoriser le patrimoine bâti</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
 Autre aide financière
-Ingénierie technique
-[...4 lines deleted...]
-      <c r="I35" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J101" s="1" t="inlineStr">
         <is>
           <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -    Le montant de la minoration peut atteindre jusqu&amp;#039;à 400 € par mètre carré de surface de plancher de bâti préservé.
 &lt;/p&gt;
 &lt;p&gt;
  -    Attribution sur dossier de la minoration pour des projets entrant dans le cadre du PPI
 &lt;/p&gt;
 &lt;p&gt;
  -    Le maitre d&amp;#039;ouvrage doit s&amp;#039;associer des compétences d&amp;#039;un architecte. Le dossier doit présenter les plans du projet et les coûts associés à la valorisation du patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  -    Une commission, notamment composée de représentants de l&amp;#039;EPFLO et des CAUE de l&amp;#039;Oise et de l&amp;#039;Aisne (Conseils d&amp;#039;Architecture, d&amp;#039;Urbanisme et de l&amp;#039;Environnement), émet un avis sur l&amp;#039;éligibilité des projets, préalablement à leur présentation au Conseil d&amp;#039;Administration de l&amp;#039;EPFLO qui reste le seul organe compétent pour acter du montant des minorations foncières.
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P35" s="1" t="inlineStr">
+      <c r="P101" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q35" s="1" t="inlineStr">
+      <c r="Q101" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a2f-soutenir-le-logement-locatif-social-et-lacces/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-      <c r="A36" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>52290</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -9442,96 +26266,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9574,3036 +26398,755 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W102" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>12477</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner son projet en amont sur les procédures réglementaires associées : le pôle projets</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...12 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dispositif d&amp;#039;accompagnement des collectivités dans leurs projets d&amp;#039;aménagement dans les domaines de l&amp;#039;urbanisme, de l&amp;#039;architecture, du paysage et dans la revitalisation des centres-bourgs.
-[...18 lines deleted...]
-      <c r="N37" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Accompagnement et revue des procédures réglementaires associées à un projet : le pôle projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une logique de simplification administrative, le pôle projets apporte un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une fiche fournie par le porteur de projet, le pôle projets délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles pour faciliter la réalisation du projet (contraintes identifiées, simplifications possibles, optimisation des délais...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets réalisés grâce à cette aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  extension d&amp;#039;un parc animalier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation ou extension de sites industriels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements touristiques.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
+Friche
 Foncier
+Voirie et réseaux
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
-Accessibilité</t>
-[...2 lines deleted...]
-      <c r="O37" s="1" t="inlineStr">
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toute commune ou EPCI du périmètre labellisé Parc naturel régional Livradois-Forez sollicitant l&amp;#039;Atelier d&amp;#039;urbanisme sur ses champs de compétence peut bénéficier de cet accompagnement technique.
- &lt;br /&gt;
+ Direction départementale des Territoires de la Lozère
+&lt;/p&gt;
+&lt;p&gt;
+ Mission stratégie et connaissance des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de l&amp;#039;unité connaissance et conseil aux territoires
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-pole-projet&amp;#64;lozere.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X37" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21ed-accompagnement-et-revue-des-procedures-reglem/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>12476</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en œuvre des politiques publiques prioritaires</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Juliane COURT, responsable du pôle Aménagement, urbanisme, énergies.
-[...96 lines deleted...]
-  Accès à l&amp;#039;AMO ouvrages d&amp;#039;art (avec compensation financière).
+ La direction départementale des Territoires de la Lozère est l&amp;#039;interlocuteur de proximité des élus qui souhaitent être accompagnés et soutenus dans la mise en œuvre de projets relevant des politiques publiques prioritaires suivantes : aménagement de bourgs, transition énergétique, publicité, sécurité routière, bâtiment durable et accessibilité, risques, urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau. Suivant le besoin identifié, elle peut revêtir différentes formes : pré-diagnostic ou diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, étude de faisabilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets réalisés grâce à cette aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Voirie et réseaux
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Risques naturels
+Equipement public
+Bâtiments et construction
 Réhabilitation
-Architecture</t>
-[...2 lines deleted...]
-      <c r="O38" s="1" t="inlineStr">
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="S38" s="1" t="inlineStr">
+      <c r="P104" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
-[...25 lines deleted...]
- &lt;br /&gt;
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction départementale des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Délégué à l&amp;#039;action territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-action-territoriale.direction&amp;#64;lozere.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d2f-appui-technique-de-proximite-a-la-mise-en-uvr/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>10575</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Participer à des réseaux, des rencontres et des échanges en urbanisme</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>DDT du Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="R39" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires éligibles
+  La DDT82 anime plusieurs réseaux de praticiens en Tarn-et-Garonne :
  &lt;/strong&gt;
- : communes et groupements de collectivités territoriales sans condition d&amp;#039;habitants.
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le &amp;#34;club ADS&amp;#34; : à destination des instructeurs de l&amp;#039;application du droit des sols en collectivités et DDT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le &amp;#34;club planif&amp;#039; &amp;#34; : à destination des agents en charge de la planification urbaine - SCoT, PLU(i)- et de l&amp;#039;urbanisme opérationnel dans les EPCI.
+  &lt;/li&gt;
+ &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles :
+  Les objectifs poursuivis par ces réseaux sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les dépenses subventionnables sont celles qui concernent les honoraires d&amp;#039;architectes qualifiés (architecte du patrimoine), de bureaux d&amp;#039;études, de géomètres et des autres compétences nécessaires pour la réalisation de diagnostics sanitaires, et des études associées, sur les édifices religieux publics non protégés au titre des monuments historiques (églises, temples, etc.) présentant un caractère patrimonial.
-[...114 lines deleted...]
-&lt;/p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;échanger sur les politiques publiques, les dernières évolutions législatives et jurisprudentielles ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   de partager les bonnes pratiques et les retours d&amp;#039;expérience ;
+  &lt;/li&gt;
+ &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires publics :
+  Chaque réseau s&amp;#039;appuie sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- - pour les éléments d&amp;#039;intérêt patrimonial : 20 % du montant H.T. des dépenses subventionnables. Plafond des dépenses subventionnables : 300 000 € H.T. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € H.T.
-[...598 lines deleted...]
-      <c r="N43" s="1" t="inlineStr">
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   plusieurs rencontres par an ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une plateforme d&amp;#039;échanges documentaire ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une expertise ponctuelle possible sur un besoin particulier exprimé par une collectivité.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
-Accessibilité
-[...3 lines deleted...]
-      <c r="O43" s="1" t="inlineStr">
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X43" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...40 lines deleted...]
-      <c r="AA43" s="1" t="inlineStr">
+ Service Aménagement Territorial de la DDT82
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-sat&amp;#64;tarn-et-garonne.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 22 23 40
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>juliette.delcamp@tarn-et-garonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0477-animation-de-reseaux-de-rencontres-dechanges-/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2019</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...38 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...19 lines deleted...]
- La Banque des Territoires accompagne les EPL en tant qu&amp;#039;acteurs majeurs du programme Coeur de Ville. Cette offre propose des services bancaires personnalisables dans le cadre d&amp;#039;un besoin temporaire de trésorerie.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
-[...1624 lines deleted...]
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12620,289 +27163,1608 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...2 lines deleted...]
-Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Spectacle vivant
-[...20 lines deleted...]
-      <c r="R52" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q106" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toute structure publique ou parapublique responsable de l&amp;#039;écriture et de la mise en œuvre de politiques publiques.
-[...8 lines deleted...]
- &lt;/a&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="X52" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>10200</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer le patrimoine culturel des communes de moins de 30.000 habitants</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="J107" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du coût des travaux éligibles pour les biens inscrits sur la liste du Patrimoine mondial</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Point de contact national Nord de la France :
+  Contexte :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Caroline Gauthier  &amp;#43;33 (0) 374 274 056
-[...5 lines deleted...]
- &lt;br /&gt;
+ La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Point de contact national Sud de la France et RUP :
+  Objectifs stratégiques :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...4 lines deleted...]
- pdibiase&amp;#64;maregionsud.fr
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à la réduction de la fracture territoriale urbain/rural ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer activement au maintien de l&amp;#039;emploi (non délocalisable) et au renforcement de la filière des métiers de la restauration (y compris de l&amp;#039;architecture traditionnelle grâce à une connaissance partagée des systèmes constructifs en vue de la sauvegarde des techniques constructives et des savoir-faire) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  positionner le patrimoine en transversalité avec les autres champs d&amp;#039;action de la Région : aménagement du territoire (bourgs-centres), économie (notamment touristique), formation, enseignement supérieur, recherche, développement durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la cohérence avec le dispositif inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer la lisibilité et la cohérence de la stratégie retenue.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier du dépôt des dossiers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier complet est adressé à la Région :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 novembre
+  &lt;/strong&gt;
+  de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 avril
+  &lt;/strong&gt;
+  de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bâtiments et construction
+Réhabilitation
+Architecture</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Propriétaires publics ou privés d&amp;#039;un bien patrimonial éligible et situé dans une commune d&amp;#039;Occitanie de moins de 30 000 habitants. Pour les biens inscrits par l&amp;#039;UNESCO sur la Liste du patrimoine mondial, aucun seuil de population n&amp;#039;est appliqué.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Patrimoine culturel éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé. 3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques. 4 - Le patrimoine musical (orgues et carillons). 5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Travaux éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Restauration-du-patrimoine-culturel</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement, Restauration et Valorisation du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 11, 30, 34, 48 et 66
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Site de Montpellier : 201, avenue de la Pompignane 34 064 MONTPELLIER Cedex 2
+ &lt;/li&gt;
+ &lt;li&gt;
+  Monique BENOIT Tél : 04 67 22 93 49 Mél :
+  &lt;a href="mailto:monique.benoit&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
+   monique.benoit&amp;#64;laregion.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ondine VIGIER Tél : 04 67 22 80 83 Mél :
+  &lt;a href="mailto:ondine.vigier&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
+   ondine.vigier&amp;#64;laregion.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Site de Toulouse : 22, boulevard du Maréchal Juin 31 406 TOULOUSE Cedex 9
+ &lt;/li&gt;
+ &lt;li&gt;
+  Patricia RODRIGUES Tél : 05 61 39 62 22 Mél :
+  &lt;a href="mailto:patricia.rodrigues&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
+   patricia.rodrigues&amp;#64;laregion.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Geneviève GUILHEM Tél : 05 61 39 62 10 Mél :
+  &lt;a href="mailto:genevieve.guilhem&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
+   genevieve.guilhem&amp;#64;laregion.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/91a6-patrimoine-aide-a-la-restauration-du-patrimoi/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mission régionale de conseil aux décideurs publics (MRCDP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P108" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>1028</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer le patrimoine non protégé</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>L'aide revêt la forme d'une subvention plafonnée à 100 000 €.</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Par ce dispositif, la région Grand Est décide de préserver et restaurer le patrimoine architectural non protégé et les édifices inscrit au titre des Monuments Historiques (IMH), encourager la transmission des métiers et savoir-faire et la création d&amp;#039;emplois, et mobiliser le mécénat populaire de proximité en faveur du patrimoine bâti par le partenariat avec la Fondation du Patrimoine ou tout autre organisme ou association en charge du mécénat populaire en faveur du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le patrimoine bâti non protégé :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Public : cultuel, domestique, industriel, militaire, édicules (lavoir, croix de chemin, fontaine, etc.), ouvrages liés à l&amp;#039;eau (à l&amp;#039;exception des ponts postérieurs à 1789)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Privé : demeure, moulin, ferme, château, édicules, industriel etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le patrimoine bâti Inscrit au titre des Monuments Historiques (IMH) :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Public : cultuel, domestique, édicules (lavoir, croix de chemin, fontaine, etc.), ouvrages liés à l&amp;#039;eau (à l&amp;#039;exception des ponts postérieurs à 1789), etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Privé : demeure, moulin, ferme, château, édicules, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux de restauration portant sur le clos, le couvert et le décor porté (ferronneries, mosaïques, peintures murales, etc.).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux pouvant présenter un caractère d&amp;#039;urgence et de mise en sécurité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La date de réception par la Région Grand Est de la lettre d&amp;#039;intention doit être antérieure à la date de démarrage de l&amp;#039;opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture
+Emploi</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les collectivités territoriales et associations propriétaires d&amp;#039;édifices situés dans une commune de moins de 6 000 habitants ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les personnes physiques propriétaires d&amp;#039;édifices situés dans une commune de moins de 3 500 habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Les critères d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    les édifices remarquables et d&amp;#039;intérêt patrimonial et historique exceptionnel ou représentatif au niveau régional ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    les édifices visibles de l&amp;#039;espace public ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    les édifices dont l&amp;#039;état relève de l&amp;#039;urgence sanitaire (arrêté de péril, risque pour les personnes ou les biens) ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    programme d&amp;#039;ouverture au public et de réalisations d&amp;#039;actions envers le public une fois par an minimum (Journée Européenne du Patrimoine, journée découverte en faveur du public scolaire, etc.) ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    d&amp;#039;une adhésion et/ou une souscription réalisée auprès de la Fondation du Patrimoine ou tout autre organisme en charge du mécénat populaire en faveur du patrimoine ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    les travaux de restauration accompagnés d&amp;#039;un projet de développement économique et de développement du territoire intégrant des préoccupations de développement durable ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    les travaux de valorisation en vue de l&amp;#039;animation, de l&amp;#039;ouverture au public, de salle d&amp;#039;exposition, etc... ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    la présentation d&amp;#039;un plan de financement faisant apparaître les subventions demandées et le cas échéant la part estimative provenant du mécénat ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    un phasage des travaux prévoyant le projet dans son ensemble ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    l&amp;#039;engagement de réaliser les travaux dans l&amp;#039;année de la décision de l&amp;#039;assemblée régionale ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    l&amp;#039;intérêt du projet de restauration de valorisation ou de réhabilitation de qualité, selon l&amp;#039;analyse effectuée par l&amp;#039;Inventaire général du patrimoine culturel, par l&amp;#039;Unité Départemental de l&amp;#039;Architecture et du Patrimoine (UDAP) ou le Conseil d&amp;#039;Architecture, d&amp;#039;Urbanisme et d&amp;#039;Environnement concerné (CAUE) ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    la possibilité accordée aux équipes de l&amp;#039;Inventaire général du patrimoine culturel d&amp;#039;étudier l&amp;#039;édifice et d&amp;#039;en effectuer des photographies dont la diffusion, lorsqu&amp;#039;il s&amp;#039;agit des parties privatives, sera soumise à l&amp;#039;autorisation du propriétaire ou de l&amp;#039;occupant.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;p&gt;
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/preservation-restauration-patrimoine-non-protege/</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture, du Patrimoine et de la Mémoire
+&lt;/p&gt;
+&lt;p&gt;
+ patrimoines-subventions&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 54 32 36
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/44b3-preservation-et-restauration-du-patrimoine-no/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>1048</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine classé au titre des monuments historiques</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K53" s="1" t="inlineStr">
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés les travaux de restauration du patrimoine protégé au titre des monuments historiques, à l&amp;#039;exclusion des travaux d&amp;#039;entretien, et les études préalables correspondantes pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le patrimoine architectural classé ou inscrit « Monument Historique » (églises, châteaux, demeures historiques) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le patrimoine militaire du Moyen Age à 1870 classé « Monument Historique » et les plus récents (après 1870) classés ou inscrits « Monuments Historiques » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le patrimoine industriel et technique classé ou inscrit « Monument Historique » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le patrimoine mobilier protégé au titre des Monuments Historiques, uniquement dans le cadre d&amp;#039;un projet global sur l&amp;#039;édifice dans lequel il est conservé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ Peuvent être prises en compte dans le calcul de la dépense subventionnable : les dépenses d&amp;#039;investissement liées aux travaux, les études préalables, les diagnostics, les Projets Architecturaux et Techniques – il sera vérifié que les données du Service régional de l&amp;#039;Inventaire ont été intégrées -, et la première valorisation – action vis-à-vis du public pour présenter le projet, le chantier, la restauration.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux maximum :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 % du montant subventionnable pour les propriétaires d&amp;#039;édifices situés dans une commune de moins de 6000 habitants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 % du montant subventionnable pour les propriétaires d&amp;#039;édifices situés dans une commune de plus de 6000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Architecture</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Assurer la conservation, la restauration et la mise en valeur du patrimoine architectural majeur classé ou inscrit au titre des Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour être éligibles, les projets doivent satisfaire, selon les cas, aux critères suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   caractère exceptionnel ou rareté de l&amp;#039;édifice, intérêt patrimonial (représentativité au titre d&amp;#039;un corpus, représentativité spécifique pour le patrimoine militaire ou industriel) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   urgence sanitaire (arrêté de péril, risque pour les personnes ou les biens) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   ouverture au public et actions envers le public.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Critères de sélection :
+ &lt;/strong&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    qualité du projet de restauration ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    cohérence avec la programmation de l&amp;#039;Etat ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    qualité du projet de valorisation des actions vis-à-vis du public ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    projet intégré dans un programme prioritaire pluriannuel d&amp;#039;intervention ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    présentation d&amp;#039;un plan de financement faisant apparaître les subventions demandées et le cas échéant la part provenant du mécénat ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    avis scientifique de l&amp;#039;Inventaire général du patrimoine culturel.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;p&gt;
+  Le Président de la Région pourra solliciter l&amp;#039;avis d&amp;#039;un comité scientifique et technique ad hoc avant présentation au vote des élus.
+ &lt;/p&gt;
+ &lt;p&gt;
+  La date de réception par la Région Grand Est de la lettre d&amp;#039;intention doit être antérieure à la date de démarrage de l&amp;#039;opération.
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-patrimoine-protege/</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier de candidature à adresser au Président de la Région Grand Est.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a5-soutien-au-patrimoine-classe-au-titre-des-mon/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>554</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
-[...11 lines deleted...]
- Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>44626</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Gérer un patrimoine mobilier protégé ou non au titre des monuments historiques</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Connaissance, protection, restauration, mise en sécurité, valorisation du patrimoine mobilier ayant un intérêt artistique, historique, scientifique ou technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 60 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
-[...9 lines deleted...]
-&lt;p&gt;
+ Dans diverses églises : Restauration de retables sculptés, de statues, de peintures, d&amp;#039;horloges ; Mise en place de trésors....
+&lt;/p&gt;
+&lt;p&gt;
+ Suivi de restauration de plusieurs églises
+&lt;/p&gt;
+&lt;p&gt;
+ Récolement et suivi des restaurations dans une église (demandes de subvention et travaux) des objets mobiliers et demande protection MH pour cercueil mérovingien.
+&lt;/p&gt;
+&lt;p&gt;
+ Visite église Notre-Dame de la Jonquière : récolement objets mobiliers, état des lieux sanitaire des objets et projets de restauration
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d806-gerer-un-patrimoine-mobilier-protege-ou-non-a/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>391</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Quelques exemples de projets financés :
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Aider le développement de la mobilité électrique au niveau régional ;
-[...14 lines deleted...]
-  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12919,3211 +28781,3403 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...2 lines deleted...]
-Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Spectacle vivant
-[...15 lines deleted...]
-      <c r="O53" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les structures éligibles sont les structures publiques ou privées à but non lucratif.
-[...7 lines deleted...]
- Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X53" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...20 lines deleted...]
- pdibiase&amp;#64;maregionsud.fr
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>377</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les communes de l'ouest de la Guyane</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...13 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagner les collectivités dans la numérisation de leur document d&amp;#039;urbanisme (obligation légale depuis le 1er janvier 2020).
-[...37 lines deleted...]
-          <t>Espace public
+ Assistances aux collectivités dans l&amp;#039;Ouest de la Guyane par l&amp;#039;intermédiaire d&amp;#039;une unité « appui aux collectivités – aménagements »
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
 Foncier
+Voirie et réseaux
 Equipement public
 Bâtiments et construction
+Réhabilitation
 Logement et habitat
 Architecture
-Paysage</t>
-[...2 lines deleted...]
-      <c r="O54" s="1" t="inlineStr">
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
-[...13 lines deleted...]
- &lt;br /&gt;
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>Communes de l&amp;#039;Ouest de la Guyane</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Guyane</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>http://www.guyane.developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / prénom : Miguel BELNY- Jean Louis COPPRY
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : miguel.belny&amp;#64;developpement-durable.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0594 39 80 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>adele.bommier@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dfe-appui-aux-territoires/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>DGTM Guyane</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>165807</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J115" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
+sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
+50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
+augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
+L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
+est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
+la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
+de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
+thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
+concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
+l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
+changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
+sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
+2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
+services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
+mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
+d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
+centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
+d’innovation technique et technologique, de modèle économique, organisationnelle et de 
+gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
+coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Espaces verts
+Espace public
+Friche
+Recyclage et valorisation des déchets
+Accès aux services
+Citoyenneté
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P115" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q115" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
+porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
+projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
+revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
+validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
+distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
+moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
+porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document « Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés », consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les études exclusives de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les études portant exclusivement sur la création ou le développement de commerces ou services.&lt;/p&gt;&lt;p&gt;- Les diagnostics énergétiques exclusifs ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- L’acquisition de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie en revêtements imperméables ;&lt;/p&gt;&lt;p&gt;- Les équipements connexes strictement liés à la circulation routière motorisée (automobiles, véhi_x0002_cules utilitaires légers ou lourds, deux-roues motorisés) ;&lt;/p&gt;&lt;p&gt;- Fourniture et pose de signalisation et signalétique qui ne concernent pas la mobilité active ;&lt;/p&gt;&lt;p&gt;- Les frais de personnel directs éligibles aux projets d’animation des dispositifs Petites Villes de Demain 
+et Villages d’Avenir ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
+après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
+après l’instruction
+Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire Forez - Mobilité active</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>165806</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...133 lines deleted...]
-Patrimoine et monuments historiques
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
+catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
+Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
+d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
+de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
+complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
+des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
+territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
+GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
+visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
+thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
+alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
+Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
+titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
+projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
+compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
-Sols
+Espaces verts
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P116" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q116" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
+de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
+assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
+de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
+Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
+heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné .&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ; &lt;/p&gt;&lt;p&gt; - Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les missions d’encadrement général et les fonctions supports (RH, gestion, entretien…) ne sont pas 
+retenues parmi les dépenses de personnel opérationnel directement rattachées à l’opération. Elles 
+sont inclues dans les coûts indirects.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
+de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
-Personnes âgées
 Jeunesse
-Famille et enfance
-Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Santé
-Education et renforcement des compétences
+Citoyenneté
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>165405</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA4</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J118" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P118" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q118" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>165341</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Agir contre la vacance commerciale en centre-bourgs (commerce, attractivité,proximité)</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Mission de conseil aux collectivités (AMO, phase pré-opérationnelle, programmation…)</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil en architecture et urbanisme&lt;br /&gt;L’objectif de l’agence est de mettre au service des collectivités, des propriétaires et des usagers mon expertise concernant l’animation des centre-bourgs et particulièrement la reconquête des locaux disponibles.&lt;br /&gt;Accompagnement de stratégie politique, programmation, aménagement, communication, événementiel, participation citoyenne, médiation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Mission d’assistance à maitrise d’ouvrage pour une étude de stratégie de revitalisation commerciale&lt;/strong&gt;
+ dont aménagement d’une halle couverte et reconquête de cellules 
+vacantes (ORI), à Thizy-les-Bourgs (69), en 2024-2025, DISPO 
+(Mandataire) &amp;amp; Villages Vivants (Sous-Traitant) &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Bâtiments et construction
+Réhabilitation
+Architecture
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q119" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://dispo-urbanisme.fr/</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;dispo.c.vernay&amp;#64;gmail.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>dispo.c.vernay@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-contre-la-vacance-commerciale-en-centre-bourgs-locaux-commerciaux/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>DISPO (membre de OXALIS Scop)</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2025</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>165521</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I121" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J121" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W121" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>164216</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et un accompagnement à l'instruction des actes</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Pôle ADS (Application du droit des sols)</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financé par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose depuis 2015 ses
+compétences aux collectivités adhérentes (CC de plus de 10 000 habitants)
+l’instruction des actes d’urbanisme de plus de 190 communes.&lt;/p&gt;&lt;p&gt;NIVEAU
+D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS &lt;/p&gt;&lt;p&gt;·       
+Instruire les demandes d&amp;#039;urbanisme déposées
+auprès de la Collectivité (certificat d’urbanisme a et b, déclaration préalable,
+permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;·       
+Accompagner les Collectivités dans la mise en place
+des saisies par voie électronique&lt;/p&gt;&lt;p&gt;·       
+Former et accompagner les agents des Collectivités
+sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;·       
+Informer et conseiller les élus et les usagers&lt;/p&gt;&lt;p&gt;·       
+Accompagnement des contentieux&lt;/p&gt;&lt;p&gt;·       
+Conseil au pétitionnaire en amont des projets&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Accompagner
+     les démarches d&amp;#039;élaboration et de révision des PLUi&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Construction
+d’une maison individuelle, Installation de panneaux photovoltaïques/panneaux solaires
+sur les toits et façades, changement des fenêtres/portes, acquisition d&amp;#039;une
+parcelle, construction de bâtiment agricole/industriel, démolition, lotissement&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Foncier
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence départementale. Toutes les communes dont la CC est &amp;gt; à 10 000 habitants.&lt;/p&gt;&lt;p&gt;Engagement à transmettre tous les actes (DP, PC, CUB, PD, CUB (sauf CUA))&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr/</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-un-accompagnement-instruction-des-actes/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>164383</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Cofinancer des projets d'acquisition et de restauration patrimoniales d’intérêt national (ARPIN)</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN)</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le dispositif d’aide aux Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN) ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les subventions ARPIN permettent au ministère de la Culture (Direction générale des médias et des industries culturelles) de mieux accompagner l&amp;#039;action des collectivités territoriales en leur proposant un dispositif de cofinancement des projets d’acquisition ou de restauration les plus remarquables.&lt;/p&gt;&lt;p&gt;Les opérations soutenues dans le cadre des ARPIN peuvent concerner l&amp;#039;un des deux domaines suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquisition de patrimoine d’intérêt national ;&lt;/li&gt;&lt;li&gt;Restauration de patrimoine d’intérêt national.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le taux maximal d’aide, incluant éventuellement d’autres aides versées par le ministère de la Culture (subventions des DRAC), est fixé à 80% du montant hors taxes global.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est versée en une seule fois.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Si la région dispose d’un FRRAB : elle sera versée par la DRAC concernée dans un délai de 3 mois après acceptation du dossier. &lt;/li&gt;&lt;li&gt;Si la région ne dispose pas de FRRAB : elle sera versée directement par le ministère de la Culture dans un délai de 3 mois après acceptation du dossier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est accordée par le Service du livre et de la lecture, en fonction de deux critères essentiels : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le caractère d’intérêt national de l’acquisition ou de la restauration ;&lt;/li&gt;&lt;li&gt;les possibilités d’autres subventions pour l’acquisition ou la restauration (la présence d’un FRRAB dans la région). Les régions sans FRRAB seront considérées comme prioritaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des dossiers est possible toute l&amp;#039;année.&lt;/p&gt;&lt;p&gt;Les résultats seront communiqués aux porteurs de projets sur Démarches Simplifiées et seront mis en valeur dans la brochure Acquisitions patrimoniales aidées éditée chaque année par le Service du livre et de la lecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Architecture
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent être déposés par l’un des organismes suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une collectivité territoriale (commune) ;&lt;/li&gt;&lt;li&gt;un groupement de collectivités territoriales agissant pour le compte de sa bibliothèque.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les demandes émanant de collectivités territoriales pour le compte de leur service d’archives et de leur musée ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;Les documents acquis ou restaurés doivent être conservés par la bibliothèque.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit concerner une acquisition déjà réalisée ou un projet de restauration à venir, sous réserve de présentation d’un devis validé par le groupe d’experts en restauration réunis par le ministère de la Culture.&lt;/p&gt;&lt;p&gt;Les documents, par leurs caractéristiques, leur ancienneté, leur rareté ou leur origine, doivent avoir une valeur patrimoniale de dimension nationale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toute demande ne concernant pas les collections conservées dans des bibliothèques relevant des collectivités territoriales ou de leurs groupements sera refusée. Cela concerne notamment les bibliothèques universitaires, associatives, cultuelles, de musée ou de services d&amp;#039;archives.&lt;/p&gt;&lt;p&gt;Les opérations de valorisation et de numérisation sont exclues du champ des ARPIN.&lt;/p&gt;&lt;p&gt;Pour les restaurations, les devis doivent impérativement avoir reçu la validation de groupe d’experts en restauration préalablement.&lt;/p&gt;&lt;p&gt;Les projets d’acquisition non encore réalisés ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le prix d’acquisition auprès d’un libraire ou d’adjudication en vente aux enchères publiques hors frais ;&lt;/li&gt;&lt;li&gt;les coûts de restauration, hors taxe. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent porter sur des opérations d&amp;#039;un montant global d&amp;#039;au moins 4.000 € HT/hors frais.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/acquisitions-et-restaurations-patrimoniales-d-interet-national-arpin</t>
+        </is>
+      </c>
+      <c r="W123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/livre-lecture_arpin</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;DGMIC &amp;gt; Service du livre et de la lecture &amp;gt; Bureau du patrimoine :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mails : &lt;a href="mailto:anne.verdure-mary&amp;#64;culture.gouv.fr" target="_self"&gt;anne.verdure-mary&amp;#64;culture.gouv.fr&lt;/a&gt; / &lt;a href="mailto:pierre-jean.riamond&amp;#64;culture.gouv.fr" target="_self"&gt;pierre-jean.riamond&amp;#64;culture.gouv.fr&lt;/a&gt; ; &lt;/li&gt;&lt;li&gt;Téléphone : 01 40 15 74 25&lt;/li&gt;&lt;li&gt;Adresse : Rue Saint-Honoré, 75001 Paris&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acquisitions-et-restaurations-patrimoniales-dinteret-national-arpin/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2025</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>163767</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>guichet unique de l’ingénierie territoriale ligérienne</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Loire
+Office Français de la Biodiversité (OFB)
+Commissariat du Massif Central
+Conseil départemental de la Loire
+Cerema
+Banque des Territoires
+SIEL-Territoire d’énergie Loire
+Agence Nationale pour la Rénovation Urbaine (ANRU)
+ALEC 42 - Agence Locale de l'Energie et du Climat
+Agence nationale de la cohésion des territoires (ANCT)
+Agences de l'eau
+Agence Nationale de l'Habitat (ANAH)
+ADEME</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
+de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+délégués territoriaux adjoints : le secrétaire général de
+la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
+Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+le directeur départemental des territoires et la directrice
+départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
+sont les premiers interlocuteurs des maires et présidents
+d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
+collectivités territoriales ont régulièrement besoin du soutien de
+l’État pour développer leurs projets : une aide financière
+mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
+des prestations intellectuelles pour répondre aux questionnements
+autour de ces projets. Elle couvre les aspects technique,
+réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
+de prestations proposées par l’État local, le &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Conseil
+départemental, l’AMF42&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+les établissements publics membres du comité national de
+coordination (ANRU, ANAH, ADEME, CEREMA, Caisse des dépôts et des
+consignations) et les institutions, structures ou opérateurs publics
+dans la Loire est recensée dans le&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+r&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;éférentiel
+de l’ingénierie territoriale ligérienne. Ce recueil numérique de
+fiches &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+régulièrement mis à jour et accessible sur le site internet des
+services de l’État.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Un
+guichet unique regroupe des agents de l’État, du Conseil
+départemental et des principaux intervenants de l’ingénierie
+locale. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+est chargé d’apporter rapidement &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;et
+sans formalisation excessive &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+réponses &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;aux
+questionnements &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+collectivités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’adresse
+&lt;a href="mailto:ingenierie&amp;#64;loire.gouv.fr"&gt;ingenierie&amp;#64;loire.gouv.fr&lt;/a&gt; est le point d’entrée vers le guichet unique. La forme de ces
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;questionnements&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+est libre : les référents territoriaux de l’État
+compléteront une fiche normalisée, au besoin en interrogeant la
+collectivité en retour pour davantage de précision. Une fois
+complétée, cette fiche normalisée devra permettre de constater
+l’insuffisance de ressource locale en ingénierie et la fragilité
+économique, sociale, démographique ou financière de la
+collectivité (principe de subsidiarité).&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Régulièrement,
+le guichet unique se réunira pour déterminer la meilleure manière
+de répondre à cette sollicitation. Il désignera un chef de file
+qui préparera une proposition soumise à la collectivité puis aux
+autorités compétentes (bureau, conseil, commission, etc). Après
+l’accord de tous, la décision d’octroi interviendra au plus
+vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+chef de file mettra en œuvre la solution retenue ou en assurera le
+pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
+ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
+marchés à bons de commande de l’ANCT ; les appuis sur mesure
+de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
+ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
+des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
+bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
+Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
+solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
+de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+d’un tiers prise en charge par un des membres du guichet unique,
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
+participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
+dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...2 lines deleted...]
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
 Prévention des risques
-Artisanat
-[...12 lines deleted...]
-Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
-Mobilité fluviale
-[...9 lines deleted...]
-      <c r="O55" s="1" t="inlineStr">
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="S55" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
+les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
+éligibles : les communes, les intercommunalités, leurs
+groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
+de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
+relever de la compétence, éventuellement partagée, de la
+collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
+la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
+au cas par cas en fonction du dispositif d’appui retenu pour
+répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
+appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...57 lines deleted...]
-      <c r="AA55" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>michel.poiret@loire.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Loire</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>14/10/2024</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="56" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>163264</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Être formé dans les domaines du paysage, de l’urbanisme, de l’aménagement, des espaces publics, de la qualité architecturale (élus et personnels territoriaux)</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Être formé dans les domaines du paysage, de l’urbanisme, de l’aménagement, des espaces publics, de la qualité architecturale (élus et personnels territoriaux)</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...21 lines deleted...]
-&lt;/p&gt;
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Formation dans les domaines du paysage, de l’urbanisme, de l’aménagement, des espaces publics, de la qualité architecturale et environnementale des bâtiments, de la conduite de projets, …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;li&gt;Rendez-vous et rencontre avec les acteurs&lt;/li&gt;
+&lt;li&gt;Echanges sur les enjeux, les partenaires à associer, les publics visés, …&lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;&lt;strong&gt;DEUX NIVEAUX D&amp;#039;INTERVENTION  &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Soit le CAUE contribue au programme de formation:&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...22 lines deleted...]
- &lt;/li&gt;
+&lt;li&gt;aide à la définition des objectifs et du programme de formation&lt;/li&gt;
+&lt;li&gt;appui à la recherche d’intervenants et de visites&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
+&lt;p&gt;Soit le CAUE organise le programme de formation:&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...10 lines deleted...]
- &lt;/li&gt;
+&lt;li&gt;définition des objectifs et du programme de formation&lt;/li&gt;
+&lt;li&gt;recherche d’intervenants et de visites adaptés&lt;/li&gt;
+&lt;li&gt;réalisation des supports de formation&lt;/li&gt;
+&lt;li&gt;organisation logistique&lt;/li&gt;
+&lt;li&gt;évaluation et bilan&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
-[...281 lines deleted...]
-Sols
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
 Espace public
-Friche
-[...10 lines deleted...]
-Commerces et services
 Formation professionnelle
-Technologies numériques et numérisation
-[...342 lines deleted...]
-          <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
-Paysage
-[...3 lines deleted...]
-      <c r="O59" s="1" t="inlineStr">
+Paysage</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
-[...180 lines deleted...]
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...71 lines deleted...]
-      <c r="AA59" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/formation-des-elus-et-des-personnels-territoriaux/</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil d’Architecture, d’Urbanisme et d’Environnement&lt;br /&gt;
+(CAUE) de la DROME&lt;br /&gt;
+04 75 79 04 03 &lt;/p&gt;
+&lt;p&gt;&lt;a href="http://caue.dromenet.org/"&gt;caue.dromenet.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-des-elus-et-des-personnels-territoriaux/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2024</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...643 lines deleted...]
-      <c r="A64" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>163039</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Réinvestir, protéger, valoriser le patrimoine bâti du Pays d'Auge dans ses dimensions culturelles et énergétiques</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F64" s="1" t="inlineStr">
+      <c r="F126" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H64" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I126" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le patrimoine
 bâti du Pays d’Auge&lt;/strong&gt; est un marqueur fort de son identité, image d’Épinal de la
 Normandie. Ce patrimoine fait aujourd’hui face à un enjeu de conservation et de
 préservation tout en assurant une plus grande sobriété énergétique. Participant
 à 12 des 59 objectifs du SRADDET normand, la fiche-action n°1 de la stratégie Locale de développement LEADER rend nécessaire une
 meilleure connaissance et appropriation de ce patrimoine afin qu’il puisse être
 restauré en respectant les exigences en matière d’adaptation au changement climatique,
 de gestion du foncier et de valorisation des spécificités du monde rural
 notamment. Ce n’est qu’à cette condition qu’il pourra demeurer vecteur de
 développement économique, culturel et touristique pour le territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Améliorer l’efficacité et la sobriété énergétique des bâtiments à valeur patrimoniale&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les changements de comportement face aux enjeux de transition énergétique&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer l’adaptation et la résilience du patrimoine bâti à valeur patrimoniale face aux effets du changement climatique &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d’Auge&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes pour la rénovation thermique des bâtiments à valeur patrimoniale &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien à l’autoproduction d’énergie (hors photovoltaïque)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement d’expérimentations et d’innovations en matière d&amp;#039;écoconstruction, d’éco rénovation et d’écohabitat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sensibilisation à la sobriété énergétique dans les lieux d’habitation et de travail&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d’inventaire, de restauration, de conservation et de valorisation du patrimoine bâti culturel et/ou touristique (hors patrimoine à usage cultuel)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions visant à repenser les usages de bâtiments patrimoniaux (dont études) tout en conservant l’identité des lieux afin de leur conférer une vocation collective &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réhabilitation des corps de ferme à valeur patrimoniale dans un objectif d’ouverture au grand public (l’aide sera soumise à l’atteinte d’un gain d’efficacité énergétique d’au moins 30%)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement de lieux d’accueil, de valorisation et actions d’animation des métiers d’art et de rénovation du patrimoine&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Projet de réhabilitation d&amp;#039;une ferme augeronne en vue d&amp;#039;en faire un lieu culturel ouvert au public ; Projet de réhabilitation d&amp;#039;un bâtiment augeron pour y développer un lieu collectif ; Réhabilitation d&amp;#039;une ancienne fromagerie y installer un musée sur le savoir-faire...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Economie d'énergie et rénovation énergétique
 Tiers-lieux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Artisanat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;br /&gt;&lt;/strong&gt;1/ Egalité femmes/hommes&lt;br /&gt;2/ Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;br /&gt;3/ Approche partenariale&lt;br /&gt;4/ Adaptation et/ou atténuation du changement climatique&lt;br /&gt;5/ Ruralité&lt;br /&gt;6/ Innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;1/ Le projet permet d&amp;#039;améliorer l’efficacité et la sobriété énergétique d&amp;#039;un bâtiment&lt;br /&gt;2/ Le projet permet d&amp;#039;accompagner les changements de comportement face aux enjeux de transition énergétique&lt;br /&gt;3/ Le projet permet de renforcer l&amp;#039;adaptation et la résilience du patrimoine bâti face aux effets du changement climatique&lt;br /&gt;4/ Le projet permet de soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d&amp;#039;Auge&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Aménagements intérieurs et extérieurs en dehors des travaux d’aménagement paysager ; Travaux de construction/extension de bâtiment ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD126" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-      <c r="A65" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>163011</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C66" s="1" t="inlineStr">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>162988</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Aménager le territoire pour développer l’attractivité touristique</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 6 - FEDER</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
-Particulier
-[...9 lines deleted...]
-      <c r="I66" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I128" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N66" s="1" t="inlineStr">
+      <c r="J128" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le &lt;/span&gt;&lt;span&gt;Cœur Entre-deux-Mers est à
+proximité de différents sites d’intérêt touristique (littoral atlantique,
+Bordeaux, Saint-Emilion…) qui participent à l’attractivité de la Gironde aussi
+bien auprès de la clientèle locale, nationale qu’étrangère.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’arrière-pays Bordelais qu’est l’Entre-deux-Mers
+n’en demeure pas moins attractif pour faire découvrir ses atouts (paysages,
+itinérance pédestre, cyclo, fluviale, Patrimoine, …) pour permettre d’augmenter
+l’attractivité touristique dans un département disposant de fortes destinations
+touristiques non présentent sur le territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Créer de nouvelles activités à destination des
+touristes-excursionnistes&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Faire séjourner les visiteurs et augmenter leur « consommation »
+d’activités du territoire&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Promotion et
+valorisation des patrimoines bâti et naturels et des savoir-faire remarquables,
+insolites ou spécifiques au territoire&lt;/span&gt; &lt;/li&gt;&lt;li&gt;&lt;span&gt;D&lt;/span&gt;&lt;span&gt;éveloppement des
+loisirs et de l’itinérance touristiques&lt;/span&gt; &lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement des sites pour implanter des activités de pleine nature&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
-Sports et loisirs
 Tourisme
-Forêts
-[...3 lines deleted...]
-Biodiversité
+Economie sociale et solidaire
 Architecture
-Paysage
-[...15 lines deleted...]
-      <c r="S66" s="1" t="inlineStr">
+Paysage</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P128" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q128" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Usage / valorisation</t>
-[...2 lines deleted...]
-      <c r="T66" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 -&lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deployer-une-offre-daccueil-sportive-culturelle-et-artistique-notamment-a-destination-des-jeunes-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD128" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-      <c r="A67" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>163085</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C129" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H67" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I129" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J67" s="1" t="inlineStr">
+      <c r="J129" s="1" t="inlineStr">
         <is>
           <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
 projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
 par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
 Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
 cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
 propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Architecture
 Paysage
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q67" s="1" t="inlineStr">
+      <c r="Q129" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
 se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
 temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
 la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
 notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
 promotion et communication, formation, animation, prestation de service,
 équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
 exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
 lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
 appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
 Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T129" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/leader/</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD129" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-[...142 lines deleted...]
-      <c r="C69" s="1" t="inlineStr">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
-[...149 lines deleted...]
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H70" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I130" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16166,566 +32220,915 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P70" s="1" t="inlineStr">
+      <c r="P130" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q70" s="1" t="inlineStr">
+      <c r="Q130" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD130" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...36 lines deleted...]
-Espaces verts
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
 Espace public
-Friche
-[...4 lines deleted...]
-Economie locale et circuits courts
+Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
-Accessibilité
-[...3 lines deleted...]
-      <c r="O71" s="1" t="inlineStr">
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-      <c r="A72" s="1">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>162828</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I132" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J132" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Friche
+Biodiversité
+Architecture
+Paysage
+Attractivité économique
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD132" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>162651</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Avance récupérable
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T133" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W133" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-      <c r="A73" s="1">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>162642</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="74" spans="1:27" customHeight="0">
-      <c r="A74" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>162563</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E74" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I135" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J135" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
- &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat d’entreprise : faire de son plan d’engagement un atout
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Le mécénat d&amp;#039;entreprises citoyennes &lt;/strong&gt;permet d&amp;#039;engager les entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet et en publicisant leur engagement
-[...2 lines deleted...]
-investissements pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N74" s="1" t="inlineStr">
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16764,379 +33167,521 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T135" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
- : Eric Gency-Piriou (Directeur du développement territorial) : 06 21 51 95 54 &lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y74" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-[...30 lines deleted...]
-      <c r="G75" s="1" t="inlineStr">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>162247</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'urbanisme : rôles et responsabilités du maire et des conseillers municipaux</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...47 lines deleted...]
-Forêts
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;En tant qu’élu (maire ou conseiller), connaissez-vous votre rôle et
+vos responsabilités en matière d’urbanisme ? Un élu propriétaire foncier
+peut-il siéger dans la commission à l’occasion de l’élaboration du document
+d’urbanisme de sa collectivité ? Quels sont les moyens dont vous disposez pour
+faire face à une construction illégale ? Connaissez-vous l’étendue de votre droit
+de visite des chantiers et ses limites ?&lt;font face="Calibri, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Positionnement de l’élu dans l’élaboration du
+document d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Les différents documents d’urbanisme (ScoT,
+PLU(i), carte communale)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les procédures d’élaboration, de modification ou de révision&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Responsabilité de l’élu au moment de la
+délivrance des autorisations&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La commune est-elle compétente ou non ?&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le choix du service instructeur&lt;/li&gt;&lt;li&gt;Le formalisme de la décision&lt;/li&gt;&lt;li&gt;Les recours contre la décision du maire&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Comment traiter les constructions illégales ?&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le droit de visite et le contrôle des travaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les délais de prescription des irrégularités&lt;/li&gt;&lt;li&gt;Le procès-verbal et les astreintes&lt;/li&gt;&lt;/ol&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Connaître les obligations de l’élu au moment
+de l’instruction du dossier et au moment du contrôle des travaux&lt;/li&gt;&lt;li&gt;Savoir faire face aux constructions illégales,
+édifiées sans permis ou qui ne respectent pas l’autorisation délivrée&lt;/li&gt;&lt;li&gt;Comprendre les responsabilités et les risques
+de conflit d’intérêt des élus en matière d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Différencier les 3 types de contentieux liés à l’urbanisme : la
+responsabilité administrative de la collectivité, la responsabilité pénale et
+personnelle du maire/adjoint&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Points forts :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une approche de terrain accessible à tous, sans être spécialiste de
+l’urbanisme&lt;/li&gt;&lt;li&gt;Beaucoup d’exemples et d’illustrations issus de cas réels notamment
+de constructions illégales&lt;/li&gt;&lt;li&gt;Format participatif &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
-[...7 lines deleted...]
-Biodiversité
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Appui méthodologique
-[...11 lines deleted...]
-      <c r="O75" s="1" t="inlineStr">
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
-[...6 lines deleted...]
- &lt;br /&gt;
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt; Être maire, adjoint, conseiller municipal en
+fonction à la date de la formation&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt; Être intéressé par le domaine de l’urbanisme et de l’aménagement du
+territoire au sens large&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-urbanisme-roles-et-responsabilites-du-maire-et-des-conseillers-municipaux/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>21/03/2024</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>161679</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser votre projet pour optimiser son financement</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Recherche d'outils financiers innovants</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous aimeriez valoriser votre projet en impulsant une démarche permettant une identification qualitative et apportant une plus value dans l&amp;#039;accompagnement financier des co-financeurs publics ? &lt;br /&gt;&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la recherche de labels visant à identifier qualitativement votre projet auprès des co-financeurs.&lt;/p&gt;&lt;p&gt;Elle vous accompagne également dans la mise en œuvre d&amp;#039;un financement participatif permettant une levée de fonds ou du mécenat afin de renforcer la visibilité du projet et sa faisabilité financière.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...53 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-votre-projet-par-une-mise-en-valeur-qualitative/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-      <c r="A76" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>156144</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Accompagner la restauration du patrimoine</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>RESTAURATION DU PATRIMOINE</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I138" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J138" s="1" t="inlineStr">
         <is>
           <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner la restauration du patrimoine immobilier et mobilier, propriété publique et d&amp;#039;associations, protégé ou non au titre des monuments historiques, prenant en compte la qualité de l&amp;#039;intervention en s&amp;#039;appuyant sur des critères techniques et juridiques&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Réhabilitation
 Architecture</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes
  &lt;/li&gt;
  &lt;li&gt;
   Associations propriétaires
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB: Lorsque la maîtrise d&amp;#039;ouvrage de la restauration d&amp;#039;un monument propriété d&amp;#039;une collectivité publique est
 assurée par une association, la subvention est sollicitée par cette collectivité publique qui en sera l&amp;#039;attributaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles pour les édifices :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les travaux contribuant à la conservation patrimoniale de l’édifice, concernant le clos et le couvert (charpentes, couvertures, maçonnerie intérieure et extérieure, rejointoiement, enduits et plâtreries intérieures, immeubles par nature (vitraux, décors peints) et immeubles par destination concernés par un projet global)&lt;/li&gt;&lt;li&gt;Les travaux d’urgence, mesures conservatoires préalables à un projet de restauration&lt;/li&gt;&lt;li&gt;Les dépenses de maîtrise d’œuvre (architecte, bureau d’étude, etc.)&lt;/li&gt;&lt;li&gt;Les opérations de traitement fongicide et/ou insecticide et la remise en état des parties infestées des édifices&lt;/li&gt;&lt;li&gt;Les études préalables (sans délai de réalisation de travaux)&lt;/li&gt;&lt;li&gt;Les actions de sécurisation (en termes de remise aux normes ou de mise en conformité des réseaux électricité, système incendie, paratonnerre)&lt;/li&gt;&lt;li&gt;Les supports de valorisation patrimoniale, pour favoriser la mise en place d’aménagements pérennes (éclairage « scénographique », audioguide, cartel, vitrines / trésors, voire outils numériques) - Indépendant d’un projet global de restauration&lt;/li&gt;&lt;li&gt;La restauration des objets mobiliers non protégés au titre des Monuments historiques, considérés comme équipement nécessaire à la fonction de l’édifice, dans le cadre d’un projet global de restauration (bancs, boiseries)&lt;/li&gt;
 &lt;/ul&gt;
@@ -17219,3248 +33764,189 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Edifices classés : 2.000.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;
  &lt;li&gt;
   Edifices inscrits/cultuels non protégés : 500.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;
  &lt;li&gt;
   Edifices non protégés autres que cultuels : 200.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;&lt;li&gt;Edifices (études préalables, supports de valorisation): 20.000 € HT pour les
    collectivités
    et TTC pour les
    associations
  &lt;/li&gt;
  &lt;li&gt;
   Objets et orgues classés : 200.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;
  &lt;li&gt;
   Objets et orgues inscrits : 120.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;&lt;li&gt;Objets et orgues (non protégés, études préalables et supports de valorisation) : 20.000€ HT pour les collectivités et TTC pour les associations
 &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;NB: Les bénéficiaires peuvent déposer un dossier de demande de subvention dans la limite d’un dépôt par an pour chaque volet (un immeuble et un meuble), sauf cas particulier (travaux d’urgence par exemple).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Si une commune possède plusieurs édifices, protégés ou non, une seule opération est retenue annuellement par édifice. Les travaux peuvent porter sur un projet global de restauration d’un édifice ou sur une opération ponctuelle de restauration d’un édifice.&lt;/p&gt;&lt;p&gt;Pour les objets et orgues, ene seule opération est retenue annuellement, pouvant intégrer la restauration de plusieurs objets.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T138" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/restauration-du-patrimoine/</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W138" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d88-modele/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>05/12/2023</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G77" s="1" t="inlineStr">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>152464</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la préservation, restauration et mise en valeur du patrimoine architectural et historique protégé et non protégé au titre des MH</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>PRÉSERVATION ET MISE EN VALEUR DU PATRIMOINE PUBLIC</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
-[...742 lines deleted...]
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H139" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...2345 lines deleted...]
-      <c r="I93" s="1" t="inlineStr">
+      <c r="I139" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 60</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
+      <c r="K139" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L93" s="1" t="inlineStr">
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation, restauration et mise en valeur du patrimoine architectural et historique protégé et non protégé au titre des Monuments Historiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M139" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Travaux de restauration des façades de l&amp;#039;église Saint-Pierre
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes de l&amp;#039;électricité de l&amp;#039;ancien presbytère communal
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de la toiture de la chapelle Notre-Dame
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des objets protégés classés de l&amp;#039;église Saint-Michel
  &lt;/li&gt;
  &lt;li&gt;
   Protection et sécurisation des vitraux de l&amp;#039;église Saint-Jean
  &lt;/li&gt;
  &lt;li&gt;
   Mise en sécurité contre les déprédations des objets mobiliers d&amp;#039;art de l&amp;#039;église Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de restauration des calvaires communaux
  &lt;/li&gt;
  &lt;li&gt;
   Restauration de la sacristie de l&amp;#039;église Saint-André
@@ -20470,64 +33956,64 @@
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des verrières de la nef de l&amp;#039;église Sainte-Catherine
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des éléments sculptés du portail de l&amp;#039;église Saint-François
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des boiseries intérieures de l&amp;#039;église Saint-Louis
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des peintures murales de l&amp;#039;église Saint-Étienne
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de sauvegarde et de restauration du château médiéval du village
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des vitraux de la chapelle de la Vierge
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des orgues de l&amp;#039;église Sainte-Cécile
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Réhabilitation
 Architecture</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -20746,1349 +34232,1013 @@
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        - Plancher de dépense subventionnable fixé à
        &lt;br /&gt;
        1 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien (démoussage, nettoyages divers...,)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T139" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W93" s="1" t="inlineStr">
+      <c r="W139" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y139" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z139" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>151703</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnements de la DDT 53</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>DDT de Mayenne</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...4 lines deleted...]
-          <t>Ingénierie technique
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;aménagement d&amp;#039;espaces publics :
- &lt;br /&gt;
+ Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  pour donner des conseils de 1er niveau
-[...32 lines deleted...]
-          <t>Espaces verts
+  l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bâtiment, l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des risques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;habitat, le logement social et la rénovation urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts et plus d&amp;#039;informations:
+ &lt;strong&gt;
+  vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
 Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Alimentation
+Risques naturels
+Biodiversité
 Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Modes actifs : vélo, marche et aménagements associés</t>
-[...2 lines deleted...]
-      <c r="O94" s="1" t="inlineStr">
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="S94" s="1" t="inlineStr">
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et autres acteurs situés en Mayenne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X94" s="1" t="inlineStr">
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Mail :
-[...6 lines deleted...]
- &lt;br /&gt;
+ Adresse du service territorial (Référents territoriaux)
+ :
+ &lt;strong&gt;
+  &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
+   ddt-st&amp;#64;mayenne.gouv.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>DDT Mayenne</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G95" s="1" t="inlineStr">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...14 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...46 lines deleted...]
-          <t>Voirie et réseaux
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
 Bâtiments et construction
+Réhabilitation
+Logement et habitat
 Architecture
-Appui méthodologique</t>
-[...2 lines deleted...]
-      <c r="O95" s="1" t="inlineStr">
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X95" s="1" t="inlineStr">
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-[...568 lines deleted...]
-      <c r="A98" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>148615</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D142" s="1" t="inlineStr">
         <is>
           <t>L'École du terrain</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H98" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
 &lt;/p&gt;
 &lt;p&gt;
  Elle
 réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
 &lt;/p&gt;
 &lt;p&gt;
  Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
  &lt;br /&gt;
  &lt;br /&gt;
  En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M98" s="1" t="inlineStr">
+      <c r="M142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site en accès libre et gratuit
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>https://lecoleduterrain.fr/</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;lecoleduterrain.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>caroline.niemant@lapreuvepar7.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a82f-se-former-a-lurbanisme-experimental-vivrier-r/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>La Preuve par 7 / l'École du terrain</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-      <c r="A99" s="1">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
         <v>148614</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M99" s="1" t="inlineStr">
+      <c r="M143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir le bouton plus d&amp;#039;information en bas de page.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N143" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T143" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
         <is>
           <t>Lot et Garonne hors CA Agen</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V143" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z143" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-      <c r="A100" s="1">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
         <v>148613</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -22153,1241 +35303,3567 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir le bouton plus d&amp;#039;information en bas de page.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>Lot et Garonne hors CA Agen</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a79f-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-[...184 lines deleted...]
-      <c r="A102" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
         <v>145890</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2023</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les communes dont la fonction de centralité est reconnue à l&amp;#039;échelle départementale et engagées dans un politique de revitalisation, dynamisation ou de restructuration de leur centre-bourg ou centre-ville peuvent bénéficier d&amp;#039;un soutien départemental aux conditions et selon les modalités détaillées ci-après.
-[...19 lines deleted...]
- La dotation est susceptible d&amp;#039;être augmentée à hauteur de 20 % dans le cas d&amp;#039;une mise en œuvre effective d&amp;#039;un programme de logements sociaux, à loyers modérés ambitieux dans le centre-bourg. Ce programme devra être établi en cohérence avec le schéma départemental de l&amp;#039;Habitat et contribuer au plan « Bien vieillir dans les Landes » en intégrant des logements sociaux et/ ou en favorisant le maintien des personnes âgées à leur domicile.
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un groupe projet
+ &lt;/strong&gt;
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;un accompagnement personnalisé et gratuit
+ &lt;/strong&gt;
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
-[...360 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
 Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
 Commerces et services
+Technologies numériques et numérisation
 Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
 Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
+Accessibilité
+Lutte contre la précarité
 Attractivité économique
 Artisanat
-Mobilité pour tous</t>
-[...2 lines deleted...]
-      <c r="O105" s="1" t="inlineStr">
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="P146" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aide destinée aux centralités retenues dans le cadre du programme national « Petites Villes de Demain » (PVD) et non retenues par la Région Nouvelle Aquitaine « au titre de l&amp;#039;Appel à Manifestation d&amp;#039;Intérêt Centres-bourgs.
-[...2 lines deleted...]
- Subvention soumise à l&amp;#039;approbation du comité de régulation &amp;#34;Petites Villes de Demain&amp;#34;.
+ Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>157561</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I147" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce fonds s&amp;#039;inscrit dans la continuité des démarches déjà engagées par le Département, en partenariat avec l&amp;#039;État et la Banque des territoires, pour accompagner les bourgs dans le développement de leur attractivité. Il permet d&amp;#039;apporter une aide en investissement pour la déclinaison opérationnelle des projets portés par les communes labellisées « Petites villes de demain» (PVD) et les autres bourgs structurants formellement engagés dans une démarche de redynamisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les crédits sont mobilisables par les bénéficiaires dans le cadre d&amp;#039;une enveloppe de 10 M€ sur 5 ans, ouverte lors du vote du budget supplémentaire 2023 et le dispositif est décliné selon les modalités suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires : les 20 communes lauréates du programme national PVD ; les bourgs structurants engagés dans une démarche globale de reconquête ou de renforcement de l&amp;#039;attractivité de leur centre via le recrutement d&amp;#039;un bureau d&amp;#039;étude ; les groupements de communes intervenant en tant que maîtres d&amp;#039;ouvrage sur ces communes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   taux de subvention maximum de 40% de l&amp;#039;assiette éligible ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide financière plafonnée à 300.000€ par commune sur les 5 ans ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   seuil minimum des dépenses éligibles : 20.000€ HT :
+  &lt;/li&gt;
+  &lt;li&gt;
+   participation minimale du maître d&amp;#039;ouvrage : 20% du coût HT de l&amp;#039;opération ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide départementale cumulable avec d&amp;#039;autres financements publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;investissement dédiées à la mise en œuvre des projets.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les études préalables ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les travaux d&amp;#039;entretien ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;équipement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le coût de la main d&amp;#039;œuvre lorsque les travaux sont réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P147" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="Q147" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les communes « Petites villes de demain » :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la mise en œuvre des projets décrits dans leur convention d&amp;#039;opération de revitalisation de territoire (ORT) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les autres bourgs structurants :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la déclinaison opérationnelle de leur démarche d&amp;#039;attractivité formalisée via le recrutement d&amp;#039;un bureau d&amp;#039;étude (passé ou en cours).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T147" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X105" s="1" t="inlineStr">
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.somme.fr/services/appui-aux-collectivites/les-aides-du-departement/dynamisation-bourgs-centres/</t>
+        </is>
+      </c>
+      <c r="W147" s="1" t="inlineStr">
+        <is>
+          <t>https://subvention.somme.fr/</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pôle Développement Territorial Intégré et Ingénierie de Projets
-[...7 lines deleted...]
-  developpement.territorial&amp;#64;landes.fr
+ Conseil départemental de la Somme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;attractivité et du développement des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 03 22 71 81 71
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>allefevre@somme.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4382-favoriser-lattractivite-des-petites-villes-de/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>157097</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
+ &lt;br /&gt;
+ -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
+ &lt;br /&gt;
+ o    Approche architecturale du projet,
+ &lt;br /&gt;
+ o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
+ &lt;br /&gt;
+ o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
+ &lt;br /&gt;
+ o    Conseil sur la requalification du patrimoine communal.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ -    Assistance Maitrise d&amp;#039;Ouvrage :
+ &lt;br /&gt;
+ o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
+ &lt;br /&gt;
+ o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
+ &lt;br /&gt;
+ o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
+ &lt;br /&gt;
+ MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
+ &lt;br /&gt;
+ •    Rénovation thermique des bâtiments
+ &lt;br /&gt;
+ •    Extension de bâtiment communaux ;
+ &lt;br /&gt;
+ •    Mise en conformité et accessibilité des ERP ;
+ &lt;br /&gt;
+ •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
+ &lt;br /&gt;
+ •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
  &lt;/a&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
- 40025 MONT-DE-MARSAN CEDEX
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G106" s="1" t="inlineStr">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>160877</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l’élaboration ou la modification d’un document d’urbanisme</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage des intervenants / Analyse des pièces produites</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;agence départementale accompagne les collectivités dans la désignation des bureaux d&amp;#039;études, le pilotage de leurs missions, et la coordination des différents acteurs. Ceci pendant toute la durée de la procédure d&amp;#039;élaboration ou de modification du document d&amp;#039;urbanisme.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut aussi vous accompagner dans l’analyse des pièces réglementaires produites :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil sur la qualité des Orientations d‘Aménagement et de Programmation (OAP) du futur document d’urbanisme ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Relecture et avis sur le règlement du futur document d’urbanisme.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Communes et intercommunalités adhérentes de l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence départementale Aveyron ingénierie&lt;/p&gt;&lt;p&gt;4 rue Marie&lt;br /&gt;12 007 Rodez Cedex
+ &lt;br /&gt;
+ Tel : 05.65.68.68.33
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57f-piloter-les-intervenants-acteurs-a-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2024</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...12 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I151" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J151" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cette formation est un jeu de rôle immersif qui permet aux participants de se mettre à la place des différents acteurs de l&amp;#039;aménagement, de comprendre leurs logiques et leurs interactions, tout en apprenant à mettre en œuvre les outils de planification, du foncier et de l&amp;#039;urbanisme opérationnel.
-[...12 lines deleted...]
- &lt;br /&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Comprendre les logiques et les stratégies des acteurs (collectivités locales, opérateurs publics et privés, acteurs économiques (agriculture, industrie, commerce), propriétaires fonciers)
-[...5 lines deleted...]
-  Savoir choisir et utiliser les outils d&amp;#039;aménagement et les méthodes en fonction du contexte
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD151" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>160866</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les autorisations d’urbanisme</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Instruction des autorisations d'urbanisme</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La commune confie par convention au service instructeur l&amp;#039;instruction des certificats d&amp;#039;urbanisme opérationnels, déclarations préalables, permis de construire, permis d&amp;#039;aménager, permis de démolir. La tarification est établie en fonction du type d&amp;#039;actes et la facturation est effectuée trimestriellement au nombre d&amp;#039;actes déposés.&lt;/p&gt;&lt;p&gt;La collectivité bénéficie également à travers cette convention :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;un conseil en amont, notamment pour le dépôt d&amp;#039;autorisations au nom de la commune ;
+ &lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement en cas de recours gracieux
+ &lt;/li&gt;&lt;li&gt;de la possibilité de faire procéder à un contrôle de conformité des travaux après le dépôt de la DAACT et de l&amp;#039;étude de sa recevabilité par le service (pour les récolements obligatoires, en application du code de l&amp;#039;urbanisme)
+ &lt;/li&gt;&lt;/ul&gt;
+ Le logiciel d&amp;#039;instruction est mis à disposition des communes ainsi qu&amp;#039;un site dédié au dépôt dématérialisé des demandes d&amp;#039;autorisations.&lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Communes adhérentes à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Prestations facturées à l&amp;#039;acte.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence départementale Aveyron Ingénierie
+ &lt;br /&gt;
+ Hôtel du département
+ &lt;br /&gt;
+ 7 place Charles de Gaulle
+ &lt;br /&gt;
+ BP 724
+ &lt;br /&gt;
+ 12 007 Rodez Cedex
+ &lt;br /&gt;
+ Tel : 05.65.68.68.33
+ &lt;br /&gt;
+ Mail : &lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5861-instruire-les-autorisations-durbanisme/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>160859</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, valoriser et promouvoir les patrimoines bâti et naturel du territoire</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I153" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J153" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 € de subvention</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les patrimoines naturel et bâti dans un développement vertueux, y compris au travers du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renforcer la promotion du patrimoine naturel et bâti en particulier auprès du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le positionnement stratégique dans la préservation du patrimoine naturel et bâti
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+  La valeur ajoutée de LEADER sur le patrimoine se concentrera sur des actions immatérielles ainsi que sur la valorisation des petits patrimoines bâti et naturel reconnus dans le cadre du Pays d&amp;#039;Art et d&amp;#039;Histoire afin de permettre une meilleur mise en valeur et une appropriation de ses patrimoines. La mise en réseau des acteurs favorisera l&amp;#039;animation et la communication des sites du territoire.
+ &lt;/span&gt;
+ Le &amp;#43; LEADER sur le patrimoine : le changement d&amp;#039;échelle, le rayonnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Augmentation du nombre de sites accompagnés, mis en valeur
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une protection et un rayonnement renforcés des patrimoines bâti et naturel du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de sensibilisation, de communication, de médiation, sur les patrimoines :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Bâtis,
+&lt;/p&gt;
+&lt;p&gt;
+ - Naturels bénéficiant soit d&amp;#039;un classement ou d&amp;#039;une labélisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - Immatériels (dont mémoriels)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation sur les sites naturels ou bâtis reconnus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de préservation, de conservation, de restauration du patrimoine bâti reconnus
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  ayant une dimension intercommunale, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités. Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Tous les projets devront être reconnus d&amp;#039;intérêt par le Pays d&amp;#039;Art et Histoire du PETR pour la préservation, valorisation et promotion du patrimoine relevant de cette labellisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Forêts
+Friche
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Espace public
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b1a-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD153" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>159911</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarder le patrimoine mobilier (église, château, moulin, hôpital, etc.)</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Aide départementale pour la sauvegarde du patrimoine immobilier (église, château, moulin, hôpital, etc.)</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Eglise protégée et non protégée Monument historique (communes - 5 000 habitants)
+&lt;/p&gt;
+&lt;p&gt;
+ Eglise protégée Monument historique (communes &amp;#43; 5 000 habitants)
+&lt;/p&gt;
+&lt;p&gt;
+ Immeuble protégé Monument historique (communes &amp;#43; 5 000 habitants, EPCI, commune classée station de tourisme, propriétaire privé, établissement public, association reconnue d&amp;#039;utilité publique)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Architecture</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Communes de -1 000 h. éligibles au FDTADE*, hors communes classées tourisme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Diagnostic architecte, étude préalable, AMO
+&lt;/p&gt;
+&lt;p&gt;
+ 35 %
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux: Toiture, charpente, maçonnerie, assainissement, vitraux
+&lt;/p&gt;
+&lt;p&gt;
+ 35 % montant HT des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Communes de - 5 000 h. éligibles au FDTADE*, hors communes classées tourisme
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Diagnostic architecte, étude préalable, AMO
+&lt;/p&gt;
+&lt;p&gt;
+ 20 %
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux: Toiture, charpente, maçonnerie, assainissement, vitraux
+&lt;/p&gt;
+&lt;p&gt;
+ 20 % montant HT des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ *FDTADE : Fonds de péréquation de la taxe additionnelle aux droits d&amp;#039;enregistrement sur les mutations
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Communes de &amp;#43;5000 h.Communes classées tourisme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Propriétaire privé, EPCI, établissement public, association reconnue d&amp;#039;utilité publique:
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Immeuble classé ou inscrit monument historique ( églises, châteaux, manoirs ...)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Diagnostic architecte, étude préalable, AMO
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux: Toiture, charpente, maçonnerie, assainissement, vitraux
+&lt;/p&gt;
+&lt;p&gt;
+ 10 % HT ou TTC pour les associations et propriétaires privés
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Conditions spécifiques pour les travaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Seuil : 5 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ -Montant des travaux plafonnés à 400 000 €/tranche
+&lt;/p&gt;
+&lt;p&gt;
+ Exemple, pour un montant de travaux de 1 M€, la subvention sera de 40 000 € maximum
+&lt;/p&gt;
+&lt;p&gt;
+ - 2 tranches de travaux par édifice sur 2023 -2028
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Valorisation : Signalétique, vitrines, éclairage, scénographie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 50% du coût HT des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Montant des travaux plafonné à 10 000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes de moins de 5 000 habitants : la participation financière du Département est majorée de 5% du coût HT des travaux lorsque la commune, ou une association de protection et de mise en valeur, met en œuvre une souscription publique permettant aux habitants de se mobiliser autour du projet de restauration ou de valorisation, et/ou en cas d&amp;#039;ouverture au grand public (journée du Patrimoine, Pierres en lumière, etc.).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Communes de plus de 5 000 habitants, les EPCI, les communes classées station de tourisme, les établissements publics, les associations reconnues d&amp;#039;utilité publique et les propriétés privées : l&amp;#039;attribution de la subvention pour des travaux sur un immeuble, est conditionnée par l&amp;#039;un des critères suivants : l&amp;#039;organisation d&amp;#039;une souscription publique et/ou l&amp;#039;obtention de mécénat financier, en nature ou de compétence (Fondation du patrimoine, Mission Bern, chantier de bénévoles), la mobilisation de la population autour du projet, l&amp;#039;ouverture au grand public (au moins des extérieurs pour les propriétés privées (journée du Patrimoine, Pierres en lumière, etc...), la présence d&amp;#039;une association de sauvegarde qui accompagne financièrement le projet ou qui organise des activités culturelles au sein de l&amp;#039;édifice.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES NON ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses d&amp;#039;entretien courantes (y compris orgues et cloches), le chauffage, l&amp;#039;électricité, les dépenses liées au culte ; les travaux réalisés en régie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/aide-departementale-pour-la-sauvegarde-du-patrimoine-immobilier-eglise-chateau-moulin-hopital-etc/</t>
+        </is>
+      </c>
+      <c r="W154" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DGA « Appui aux territoires et attractivité » Conseil départemental de la Manche - Direction du patrimoine et des musées  Pôle administratif
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.55.50
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:patrimoine&amp;#64;manche.fr" target="_self"&gt;
+  patrimoine&amp;#64;manche.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-aide-departementale-pour-la-sauvegarde-du-pat/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2024</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>159895</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J155" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette fiche-action vise des projets dont la délimitation géographique exclut le périmètre des 16 communes visées dans la fiche-action &amp;#34;Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité&amp;#34;. Toutefois elle peut soutenir des projets intéressant un large périmètre qui déborde sur une ou plusieurs de ces 16 communes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération et d&amp;#039;asseoir une complémentarité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions concourant à la dynamisation des villages et des espaces les plus ruraux
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global de redynamisation de cœur de village
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de charte paysagère ou tout autre document pédagogique permettant la prise en compte des caractéristiques du bâti ancien et l&amp;#039;intégration paysagère
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation de sites naturels, notamment de la rivière Adour, ou de chemin de randonnées et d&amp;#039;itinérances thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification, renaturation et aménagement paysager de sites déqualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Raccordement, aménagement et valorisation de réseaux d&amp;#039;itinérance douce dans un objectif de mise en tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation, et de restauration de sites emblématiques, patrimoniaux ou culturels ouverts au grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux événements culturels, sportifs et patrimoniaux à destination du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux projets culturels participant à l&amp;#039;animation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et des patrimoines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la vitalité de la vie associative et culturelle, en encourageant la mutualisation et la mise en réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Equipement public
+Bâtiments et construction
+Réhabilitation
 Architecture
+Paysage
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P155" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q155" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aae0-faire-des-spheres-agricole-viticole-et-sylvic/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Mise en place d’un commerce de proximité
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD155" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>159894</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J156" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Stimuler la vie culturelle et touristique du territoire, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire qu&amp;#039;est Adour Chalosse Tursan Marsan, que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette fiche-action vise des projets localisés sur une ou plusieurs communes parmi les 16 suivantes : Aire-sur-l&amp;#039;Adour, Amou, Geaune, Grenade-sur-l&amp;#039;Adour, Hagetmau, Hinx, Montfort-en-Chalosse, Mont-de-Marsan, Mugron, Pomarez, Pontonx-sur-l&amp;#039;Adour, Rion-des-Landes, Saint-Pierre-du-Mont, Saint-Sever, Samadet, Tartas.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération et d&amp;#039;asseoir une complémentarité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions concourant à la dynamisation des centres-bourgs, villes ou quartiers, sur le plan de l&amp;#039;image et du cadre de vie
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global d&amp;#039;aménagement de centre-bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de charte paysagère ou tout autre document pédagogique permettant la prise en compte des caractéristiques du bâti ancien et l&amp;#039;intégration paysagère
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification, renaturation et aménagement paysager de sites déqualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation de sites naturels ou de chemin de randonnées et d&amp;#039;itinérances thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Raccordement, aménagement et valorisation de réseaux d&amp;#039;itinérance douce dans un objectif de mise en tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables, y compris la redynamisation de stations touristiques existantes et des offices de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation et de restauration de sites emblématiques, patrimoniaux ou culturels ouverts au grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutiens aux événements culturels, et patrimoniaux à destination du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux projets culturels participant à l&amp;#039;animation de la vie culturelle locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la vitalité associative et culturelle en encourageant la mutualisation et la mise en réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Espaces verts
+Espace public
+Friche
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P156" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q156" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c92-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>159891</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les communes et les intercommunalités en matière juridique et administrative</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>conseil juridique et administratif</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;assistance et de conseil dans les domaines juridiques et administratifs pour les questions liées à la gestion locale
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil juridique : rédaction de notes ou avis sur une situation juridique donnée ou des problématiques de gestion locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil, assistance et aide à la rédaction de documents dans le cadre de la commande publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès gratuit à une plateforme de dématérialisation en matière de marchés publics et accompagnement dans la création d&amp;#039;un profil acheteur des collectivités gardoises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de modèles de documents, relecture et vérification des projets de documents (contrats, conventions, arrêtés, délibérations, cahiers des charges de marchés publics)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil juridique en matière de domanialité, d&amp;#039;urbanisme, de gestion de service public, de relations avec les usagers
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Tourisme
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
 Accessibilité
-Appui méthodologique</t>
-[...2 lines deleted...]
-      <c r="O106" s="1" t="inlineStr">
+Attractivité économique
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X106" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
+&lt;/p&gt;
+&lt;p&gt;
+ 0,50 € par habitant pour les communes
+&lt;/p&gt;
+&lt;p&gt;
+ 0,25 € pour les EPCI à fiscalité propre
+&lt;/p&gt;
+&lt;p&gt;
+ 0,10 €pour les EPCI sans fiscalité propre
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-technique-gard.fr/</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04.66.02.85.50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>d.paloc@atdgard.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8799-conseiller-les-communes-et-les-intercommunali/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
-      <c r="A107" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>159890</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les communes et les intercommunalités en matière technique et de financement de projets</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Conseil technique et financement</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;assistance et de conseil dans les domaines techniques et de financement de projet pour les questions liées à la gestion locale
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Apporter soutien et expertise aux collectivités en matière d&amp;#039;ingénierie publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique en matière d&amp;#039;urbanisme, de voirie, d&amp;#039;eau et d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise technique pour mener à bien tous projets d&amp;#039;équipement et d&amp;#039;aménagement public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de projets, diagnostics des besoins et aide à la programmation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance en matière d&amp;#039;étude de faisabilité technique, règlementaire et financière pour tous projets locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de cahiers des charges spécifiques aux projets ( lettre de consultation, acte d&amp;#039;engagement, CCTP, CCAP, mémoire technique cadre, programme de travaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour la recherche de financement, élaboration de tableaux de financements, calcul du reste à charge potentiel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
+&lt;/p&gt;
+&lt;p&gt;
+ 0,50 € par habitant pour les communes
+&lt;/p&gt;
+&lt;p&gt;
+ 0,25 € pour les EPCI à fiscalité propre
+&lt;/p&gt;
+&lt;p&gt;
+ 0,10 €pour les EPCI sans fiscalité propre
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-technique-gard.fr/</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04.66.02.85.50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>d.paloc@atdgard.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/870e-conseiller-les-communes-et-les-intercommunali/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
         <v>144547</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D107" s="1" t="inlineStr">
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H159" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23430,1668 +38906,1963 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr  &lt;br /&gt;
-[...3 lines deleted...]
-      <c r="S107" s="1" t="inlineStr">
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T159" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V159" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W107" s="1" t="inlineStr">
+      <c r="W159" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
- : Eric Gency-Piriou (Directeur du développement territorial) : 06 21 51 95 54 &lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y107" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z159" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-      <c r="A108" s="1">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
         <v>144546</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T160" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V160" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z160" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-      <c r="A109" s="1">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
         <v>144545</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="M161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T161" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V161" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Nicolas Proust
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   directeur territorial Lot-et-Garonne - Dordogne - Corrèze
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   nicolas.proust&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z161" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB161" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
-      <c r="A110" s="1">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
         <v>144543</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H162" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M110" s="1" t="inlineStr">
+      <c r="M162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T162" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB162" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC162" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-      <c r="A111" s="1">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
         <v>144542</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N163" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O163" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S163" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T163" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U163" s="1" t="inlineStr">
         <is>
           <t>Corrèze</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V163" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y163" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z163" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA163" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB163" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC163" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="112" spans="1:27" customHeight="0">
-      <c r="A112" s="1">
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
         <v>144541</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M112" s="1" t="inlineStr">
+      <c r="M164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N164" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O164" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S164" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T112" s="1" t="inlineStr">
+      <c r="T164" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U164" s="1" t="inlineStr">
         <is>
           <t>Haute-Vienne</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V164" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y164" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z164" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA164" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB164" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="113" spans="1:27" customHeight="0">
-      <c r="A113" s="1">
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
         <v>144540</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N165" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O165" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S165" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T165" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U165" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V165" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Arnaud Herry
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
 &lt;/p&gt;
 &lt;p&gt;
  arnaud.herry&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 66 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y165" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z165" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA165" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB165" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="114" spans="1:27" customHeight="0">
-      <c r="A114" s="1">
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
         <v>144539</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N166" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T166" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V166" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y166" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z166" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB166" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
-      <c r="A115" s="1">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
         <v>144538</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H167" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
+      <c r="M167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N167" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O167" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S167" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T167" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U167" s="1" t="inlineStr">
         <is>
           <t>Charente-Maritime</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V167" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X167" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y167" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z167" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA167" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB167" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="116" spans="1:27" customHeight="0">
-      <c r="A116" s="1">
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
         <v>144536</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -25174,213 +40945,243 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N168" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O168" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S168" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T168" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U168" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V168" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X168" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y168" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z168" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6be2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA168" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB168" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC168" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="117" spans="1:27" customHeight="0">
-      <c r="A117" s="1">
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
         <v>144535</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -25457,209 +41258,239 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M117" s="1" t="inlineStr">
+      <c r="M169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N169" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O169" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S169" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="T169" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U169" s="1" t="inlineStr">
         <is>
           <t>Charente-Maritime</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V169" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Arnaud Herry
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
 &lt;/p&gt;
 &lt;p&gt;
  arnaud.herry&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 66 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y169" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z169" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7181-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA169" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB169" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC169" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="118" spans="1:27" customHeight="0">
-      <c r="A118" s="1">
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
         <v>144534</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -25730,199 +41561,229 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M118" s="1" t="inlineStr">
+      <c r="M170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N170" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O170" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S170" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T170" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U170" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V170" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y170" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z170" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32a2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA170" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC170" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="119" spans="1:27" customHeight="0">
-      <c r="A119" s="1">
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
         <v>144533</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H171" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -25993,5107 +41854,234 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N171" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O171" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S171" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T171" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U171" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V171" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X171" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Arnaud Herry
  &lt;/li&gt;
  &lt;li&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/li&gt;
  &lt;li&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/li&gt;
  &lt;li&gt;
   05 49 62 66 94
  &lt;/li&gt;
  &lt;li&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDE
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y171" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z171" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e61-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA171" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB171" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="120" spans="1:27" customHeight="0">
-[...3472 lines deleted...]
-      <c r="E135" s="1" t="inlineStr">
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>144532</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G135" s="1" t="inlineStr">
+      <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
+      <c r="H172" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
-[...1448 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -31158,214 +42146,244 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M142" s="1" t="inlineStr">
+      <c r="M172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N172" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O172" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S172" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T142" s="1" t="inlineStr">
+      <c r="T172" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U172" s="1" t="inlineStr">
         <is>
           <t>Corrèze</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V172" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X172" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Nicolas Proust
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   nicolas.proust&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y172" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z172" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c89d-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA172" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB172" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="143" spans="1:27" customHeight="0">
-      <c r="A143" s="1">
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
         <v>144531</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -31424,213 +42442,243 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M143" s="1" t="inlineStr">
+      <c r="M173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   www.epfna.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N173" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O173" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R143" s="1" t="inlineStr">
+      <c r="R173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S173" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T143" s="1" t="inlineStr">
+      <c r="T173" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U173" s="1" t="inlineStr">
         <is>
           <t>Haute-Vienne</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V173" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y173" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z173" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9773-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA173" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB173" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="144" spans="1:27" customHeight="0">
-      <c r="A144" s="1">
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
         <v>144530</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H174" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -31683,211 +42731,241 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M144" s="1" t="inlineStr">
+      <c r="M174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   www.epfna.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N174" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O174" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R144" s="1" t="inlineStr">
+      <c r="R174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S174" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
+      <c r="T174" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U174" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V174" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y174" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z174" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4a90-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA174" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB174" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="145" spans="1:27" customHeight="0">
-      <c r="A145" s="1">
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
         <v>144528</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (23)</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -31928,9064 +43006,625 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M145" s="1" t="inlineStr">
+      <c r="M175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   www.epfna.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N175" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O175" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S175" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T145" s="1" t="inlineStr">
+      <c r="T175" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U175" s="1" t="inlineStr">
         <is>
           <t>Creuse</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V175" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y175" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z175" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3853-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA175" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB175" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="146" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G146" s="1" t="inlineStr">
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>144509</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
-[...1335 lines deleted...]
-      <c r="H153" s="1" t="inlineStr">
+      <c r="H176" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I153" s="1" t="inlineStr">
-[...1186 lines deleted...]
-      <c r="N159" s="1" t="inlineStr">
+      <c r="J176" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
+dynamisation ou restructuration de son centre-ville ou centre-bourg », la
+commune, ou son EPCI, devra réaliser préalablement une étude globale de son
+centre-ville ou centre-bourg de type « Plan de référence » qui
+définira un plan d’action global et pluriannuel.&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
+la commune, les projets retenus devront concerner au minimum 2 thématiques sur
+les 4 suivantes :&lt;/p&gt;
+&lt;p&gt;·        
+habitat et logement social,&lt;/p&gt;
+&lt;p&gt;·        
+commerce et services,&lt;/p&gt;
+&lt;p&gt;·        
+cadre de vie et l’environnement,
+notamment la transition énergétique et écologique et les espaces publics en
+lien avec les mobilités,&lt;/p&gt;
+&lt;p&gt;·        
+équipements à destination de la
+population.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Les
+projets devront être localisés aux centres-bourgs ou centres-villes et
+justifier d’effets directs de revitalisation, dynamisation ou restructuration
+des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
+centralité par leurs incidences sur les services ou les habitants des communes
+rurales périphériques.&lt;/p&gt;
+&lt;p&gt;Les
+aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
+des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
-Equipement public
-[...153 lines deleted...]
-Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
-Jeunesse
-[...7 lines deleted...]
-Tiers-lieux
+Commerces et services
 Economie locale et circuits courts
-Revitalisation
-[...163 lines deleted...]
-Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
-Paysage
 Accessibilité
-Bibliothèques et livres</t>
-[...2 lines deleted...]
-      <c r="O161" s="1" t="inlineStr">
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R161" s="1" t="inlineStr">
+      <c r="R176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+centralités devront : &lt;/p&gt;
+&lt;p&gt;-       
+présenter
+un plan de référence ou une étude globale d’aménagement intégrant des
+dimensions économiques, sociales, environnementales, de services et
+d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
+&lt;p&gt;-       
+établir
+une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
+à 10 15 ans.&lt;/p&gt;
+&lt;p&gt;-       
+définir
+avec les élus départementaux et services les projets proposés à la dotation de
+revitalisation et soumettre leur demande au Président du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;·        
+commune ayant des fonctions de centralité,
+&lt;/p&gt;
+&lt;p&gt;·        
+établissement public de coopération
+intercommunale (en accord avec la commune pour tout ou partie des projets
+retenus) &lt;/p&gt;
+&lt;p&gt;Ou
+leurs délégataires désignés dans le cadre d’une concession d’aménagement. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Aide du
+Département des Landes&lt;/u&gt; :&lt;/p&gt;
+&lt;p&gt;Dotation départementale maximale allouée
+au plan d’actions de revitalisation dynamisation du centre-bourg, centre-ville de
+la commune :&lt;/p&gt;
+&lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
+&lt;p&gt;• moyens et petits pôles :
+300 000 €,&lt;/p&gt;
+&lt;p&gt;• pôle de proximité : 250 000
+€.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La
+dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
+mise en œuvre effective d’un programme ambitieux de création de logements
+sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce
+programme devra être établi en cohérence avec le schéma départemental de
+l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
+intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
+âgées à leur domicile.&lt;/p&gt;
+&lt;p&gt;L’aide aux projets retenus ne pourra dépasser
+40 % des dépenses éligibles. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Une
+centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
+ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
+période 2019-2027. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T176" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
-[...8 lines deleted...]
- Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S161" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB176" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC176" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="162" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G162" s="1" t="inlineStr">
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>144519</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des collectivités landaises</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Equipement des Communes (FEC)</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H162" s="1" t="inlineStr">
+      <c r="H177" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I162" s="1" t="inlineStr">
-[...71 lines deleted...]
-Equipement public
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Fonds d’Équipement des Communes (FEC) est destiné à aider les 
+Communes ou les Établissements Publics de Coopération Intercommunale 
+sous forme d’attribution en capital pour des dépenses d’investissement.&lt;/p&gt;
+            &lt;p&gt;Le FEC est réparti par le Conseil départemental, entre les cantons, ainsi qu&amp;#039;il suit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;25 % pour une attribution forfaitaire qui prend en compte le 
+nombre d&amp;#039;anciens cantons réunis dans le nouveau canton, multiplié par la
+ répartition forfaitaire divisée par 30,&lt;/li&gt;&lt;li&gt;20 % au prorata de la population,&lt;/li&gt;&lt;li&gt;45 % au prorata du nombre de Communes,&lt;/li&gt;&lt;li&gt;10 % au prorata de l&amp;#039;inverse du potentiel fiscal.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Toutefois, la dotation cantonale ne pourra être :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;supérieure à un plafond multiplié par le nombre de Communes (année 2024 : 6 413 €)&lt;/li&gt;&lt;li&gt;inférieure à un plancher multiplié par le nombre de Communes (année 2024 : 3 944 €)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le plancher et le plafond seront révisés chaque année lors de la réunion consacrée à l&amp;#039;examen du Budget Primitif.&lt;/p&gt;
+&lt;p&gt;Pour la population, les chiffres à prendre en compte sont ceux de 
+l&amp;#039;I.N.S.E.E. à la suite du dernier recensement et des recensements 
+complémentaires intervenus depuis (population totale sans double compte 
+dans la population comptée à part).&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
 Bâtiments et construction
-Réhabilitation
-[...17 lines deleted...]
-      <c r="O162" s="1" t="inlineStr">
+Architecture</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R162" s="1" t="inlineStr">
+      <c r="R177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les réunions cantonales des Maires présidées par les deux
+ Conseillers départementaux, permettent de procéder librement à la 
+répartition de la dotation cantonale.&lt;/p&gt;
+&lt;p&gt;Dans le cas où les Conseillers départementaux seraient également 
+Maires, ils sont remplacés, en cette dernière qualité, lors de la 
+réunion des Maires, par leurs délégués.&lt;/p&gt;
+&lt;p&gt;Sauf dérogation exceptionnelle accordée en réunions cantonales des 
+Maires, la décision d&amp;#039;attribution de subvention doit être préalable à 
+tout commencement d&amp;#039;exécution des travaux.&lt;/p&gt;
+&lt;p&gt;Les propositions cantonales sont soumises pour approbation à la 
+Commission Permanente du Conseil départemental et font l&amp;#039;objet d&amp;#039;un 
+arrêté attributif de M. le Président du Conseil départemental.&lt;/p&gt;
+&lt;p&gt;Sur délibération de la Commission Permanente du Conseil 
+départemental, seuls peuvent faire l&amp;#039;objet d&amp;#039;un report aux Communes du 
+canton sur la dotation cantonale de l&amp;#039;exercice suivant :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les reliquats éventuels de crédits non répartis à l&amp;#039;intérieur du canton,&lt;/li&gt;&lt;li&gt;les soldes d’opérations terminées pour lesquelles le montant des travaux aurait été inférieur au montant prévu.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les subventions non utilisées par une collectivité ne peuvent faire 
+l’objet d’un report aux Communes du canton sur la dotation de l’exercice
+ suivant mais peuvent être affectées à un projet de substitution en 
+accord avec les deux Conseillers départementaux du canton concerné.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention interviendra sur présentation d&amp;#039;une 
+attestation du Maire de la Commune ou du Président de l’Établissement 
+Public de Coopération Intercommunale justifiant la réalisation de 
+l’investissement.&lt;/p&gt;
+&lt;p&gt;Possibilité est donnée de percevoir 50 % sur présentation de l&amp;#039;ordre 
+de service d&amp;#039;exécuter les travaux ou sur présentation de l’attestation 
+de commencement des travaux délivrée par le Maire ou le Président de 
+l’E.P.C.I.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention devra intervenir dans un délai de deux 
+ans à compter de la date de l&amp;#039;arrêté attributif de subvention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T177" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/fonds-dequipement-des-communes</t>
+        </is>
+      </c>
+      <c r="W177" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
-[...94 lines deleted...]
-      <c r="AA162" s="1" t="inlineStr">
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt; developpement.territorial&lt;/a&gt;&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f845-fonds-dequipement-des-communes/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...5678 lines deleted...]
-          <t>published</t>
+      <c r="AB177" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC177" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>