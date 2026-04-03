--- v1 (2025-11-19)
+++ v2 (2026-04-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA244"/>
+  <dimension ref="A1:AH118"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,493 +225,3129 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>374</v>
+        <v>162310</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Être accompagné dans l’application du droit du sol</t>
+          <t>Bénéficier de la rémunération des stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Rémunération des stagiaires de la formation professionnelle</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
-[...2 lines deleted...]
-      <c r="G2" s="0" t="inlineStr">
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le principe et les conditions de rémunération de stagiaires de la formation professionnelle.&lt;/p&gt; &lt;p&gt;Stagiaires de la formation professionnelle&lt;/p&gt; &lt;p&gt;Pour bénéficier de la rémunération de stagiaire de la formation professionnelle, il convient de remplir deux critères :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Ne pas être en continuité de parcours scolaire et être inscrit à Pôle emploi (demandeur d’emploi indemnisé ou non-indemnisé par Pôle emploi) ou auprès d’une mission locale&lt;/li&gt; 	&lt;li&gt;Préparer une formation sanitaire de niveau V (aide-soignant, auxiliaire de puériculture, ambulancier) en cursus complet &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les bénéficiaires de la rémunération ont le statut de stagiaire de la formation professionnelle. &lt;br /&gt; Cette aide ouvre droit, par ailleurs, à une protection sociale prise en charge par l’autorité qui agrée le stage.&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;NB : la bourse d’études et la rémunération ne sont pas cumulables.&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>30/01/2019</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de la rémunération de stagiaire de la formation professionnelle, il convient de remplir deux critères :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Ne pas être en continuité de parcours scolaire et être inscrit à Pôle emploi (demandeur d’emploi indemnisé ou non-indemnisé par Pôle emploi) ou auprès d’une mission locale&lt;/li&gt; 	&lt;li&gt;Préparer une formation sanitaire de niveau V (aide-soignant, auxiliaire de puériculture, ambulancier) en cursus complet &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les bénéficiaires de la rémunération ont le statut de stagiaire de la formation professionnelle. &lt;br /&gt; Cette aide ouvre droit, par ailleurs, à une protection sociale prise en charge par l’autorité qui agrée le stage.&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;NB : la bourse d’études et la rémunération ne sont pas cumulables.&lt;/em&gt;&lt;/p&gt; &lt;p&gt;Dossier de demande de rémunération à déposer auprès de votre établissement de formation ; la rémunération est versée au bénéficiaire par un prestataire pour le compte de la Région Sud Provence-Alpes-Côte d’Azur.&lt;br /&gt; Pour déposer une demande d’aide individuelle : Bouton &amp;#34;Je fais ma demande&amp;#34;&lt;br /&gt; L’usager doit créer un compte ou se connecter à son compte existant puis effectuer une demande d’aide individuelle en fonction de son besoin.&lt;br /&gt; Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;br /&gt; L’objectif de cette démarche est de permettre aux apprenants de créer une relation privilégiée avec la Région Sud et de les accompagner tout au long de leur parcours de formation. Elle permet également de s’engager dans une démarche éco responsable en déposant un dossier de demande d’aide individuelle, d’en suivre l’évolution quotidienne, de bénéficier d’un portefeuille numérique et d’échanger avec les services à tout moment, à partir de votre espace personnel sur le portail&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/remuneration-des-stagiaires-de-la-formation-professionnelle/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>162349</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le rayonnement international des établissements d’enseignement supérieur de la région Provence-Alpes-Côte d’Azur par l’octroi d’une aide à la mobilité internationale</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la mobilité internationale Étudiante (PRAME) - Etudes</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Provence-Alpes-Côte d&amp;#039;Azur propose de soutenir le rayonnement international des établissements d’enseignement supérieur de la région Provence-Alpes-Côte d’Azur par l’octroi d’une aide à la mobilité internationale de leurs étudiants partant effectuer un ou deux semestres d’études à l’étranger dans le cadre de leur cursus de formation.&lt;/p&gt;
+&lt;p&gt;Aide à la mobilité internationale étudiante.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;&lt;strong&gt;En raison d’un nombre important de demandes, le budget alloué au dispositif PRAME stage et études 2022-2023, est arrivé à son terme. La plateforme de demande de bourses est donc désormais clôturée pour cette année universitaire. &lt;br /&gt; En revanche, la plateforme est accessible pour les demandes PRAME stage et études 2023-2024  &lt;/strong&gt;&lt;br /&gt;  &lt;/p&gt;&lt;/div&gt; &lt;ul&gt; 	&lt;li&gt;Être étudiant en formation initiale y compris en alternance ; &lt;/li&gt; 	&lt;li&gt;Être inscrit dans un établissement régional d’enseignement supérieur public ou privé conventionné avec la Région ; &lt;/li&gt; 	&lt;li&gt;Préparer un diplôme d’État, un diplôme visé par l’État, un diplôme universitaire d&amp;#039;enseignement technologique international (DUETI) ou un diplôme inscrit au RNCP (Répertoire National des Certifications Professionnelles) ; &lt;/li&gt; 	&lt;li&gt;Être âgé de moins de 30 ans au 31 décembre 2023 ; &lt;/li&gt; 	&lt;li&gt;Effectuer un ou deux semestres d’études à l’étranger hors Union européenne, France (territoires métropolitains et d’outre-mer) et principautés de Monaco et d’Andorre. &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ces critères sont cumulatifs. &lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Être étudiant en formation initiale y compris en alternance ;&lt;/li&gt; 	&lt;li&gt;Être inscrit dans un établissement régional d’enseignement supérieur public ou privé conventionné avec la Région ;&lt;/li&gt; 	&lt;li&gt;Préparer un diplôme d’Etat, un diplôme visé par l’Etat, un diplôme universitaire d&amp;#039;enseignement technologique international (DUETI) ou un diplôme inscrit au RNCP (Répertoire National des Certifications Professionnelles) ;&lt;/li&gt; 	&lt;li&gt;Être âgé de moins de 30 ans au 31 décembre de l’année 2023 ;&lt;/li&gt; 	&lt;li&gt;Effectuer un ou deux semestres d’études à l’étranger hors Union européenne, France (territoires métropolitain et d’outre-mer) et principautés de Monaco et d’Andorre. La durée minimum de la mobilité pour valider un semestre est de 12 semaines.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ces critères sont cumulatifs.&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;Ressources de l’étudiant &lt;/strong&gt;&lt;/h3&gt;
+&lt;p&gt;La prise en compte des critère sociaux est obligatoire : le quotient familial de l’étudiant (&amp;#61; revenu brut global divisé par le nombre de parts) ne doit pas excéder 26 000 €. Le quotient familial de l’étudiant est calculé à partir de l’avis d’imposition de l’année 2023 sur les revenus de l’année 2022 sur lequel il figure.&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;&lt;/h3&gt;
+&lt;ul&gt; 	&lt;li&gt;les campus d’établissements régionaux situés à l’étranger ; &lt;/li&gt; 	&lt;li&gt;les étudiants bénéficiaires d’une aide à la mobilité internationale pour la réalisation de cette période d’études à l’étranger ( exemple : ERASMUS, AMI …). &lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+International</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Être étudiant en formation initiale y compris en alternance ;&lt;/li&gt; 	&lt;li&gt;Être inscrit dans un établissement régional d’enseignement supérieur public ou privé conventionné avec la Région ;&lt;/li&gt; 	&lt;li&gt;Préparer un diplôme d’Etat, un diplôme visé par l’Etat, un diplôme universitaire d&amp;#039;enseignement technologique international (DUETI) ou un diplôme inscrit au RNCP (Répertoire National des Certifications Professionnelles) ;&lt;/li&gt; 	&lt;li&gt;Être âgé de moins de 30 ans au 31 décembre de l’année 2023 ;&lt;/li&gt; 	&lt;li&gt;Effectuer un ou deux semestres d’études à l’étranger hors Union européenne, France (territoires métropolitain et d’outre-mer) et principautés de Monaco et d’Andorre. La durée minimum de la mobilité pour valider un semestre est de 12 semaines.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ces critères sont cumulatifs.&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;Ressources de l’étudiant &lt;/strong&gt;&lt;/h3&gt;
+&lt;p&gt;La prise en compte des critère sociaux est obligatoire : le quotient familial de l’étudiant (&amp;#61; revenu brut global divisé par le nombre de parts) ne doit pas excéder 26 000 €. Le quotient familial de l’étudiant est calculé à partir de l’avis d’imposition de l’année 2023 sur les revenus de l’année 2022 sur lequel il figure.&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;&lt;/h3&gt;
+&lt;ul&gt; 	&lt;li&gt;les campus d’établissements régionaux situés à l’étranger ; &lt;/li&gt; 	&lt;li&gt;les étudiants bénéficiaires d’une aide à la mobilité internationale pour la réalisation de cette période d’études à l’étranger ( exemple : ERASMUS, AMI …). &lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;&lt;strong&gt;Sélection des bénéficiaires : &lt;/strong&gt;&lt;/h3&gt;
+&lt;ul&gt; 	&lt;li&gt;L’étudiant déposera sa demande de bourse sur l’application consacrée aux aides individuelles accessible à partir du site de la Région.&lt;/li&gt; 	&lt;li&gt;L’établissement d’enseignement supérieur, après avoir examiné la candidature transmise par l’étudiant via l’application régionale, présentera aux services régionaux les candidatures lors d’un comité de présentation des candidatures en les plaçant soit en liste principale soit en liste d’attente.&lt;/li&gt; 	&lt;li&gt;Un étudiant ne peut cumuler au titre d’une même année universitaire une bourse « aide régionale à la mobilité internationale études » et une bourse PRAME-stage.&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt; 	&lt;li&gt;Un appel à manifestation d’intérêt au titre de l’année universitaire de l’année 2023/2024 sera lancé auprès des universités et des établissements d’enseignement supérieur régionaux ;&lt;/li&gt; 	&lt;li&gt;Une convention de partenariat sera conclue avec chaque établissement partenaire du programme ;&lt;/li&gt; 	&lt;li&gt;Chaque établissement partenaire se verra attribuer un nombre de bourses proportionnel au nombre d’étudiants inscrits, dans un plafond de 20 %. Au-delà, il sera procédé à une redistribution aux autres établissements dans la même proportion (dans la limite des dossiers présentés). Par ailleurs, une « dotation minimale » de 5 000 € sera réservée pour chaque établissement.&lt;/li&gt; &lt;/ul&gt;
+&lt;h3&gt;Établissements partenaires de la Région&lt;/h3&gt;
+&lt;p&gt;Voir documents à télécharger&lt;/p&gt;
+&lt;p&gt;Déposez votre candidature en ligne sur le site de la Région : &lt;strong&gt;&lt;a href="https://aidesformation.maregionsud.fr/SignIn?ReturnUrl&amp;#61;%2Fprofile%2F"&gt;&lt;strong&gt;aidesformation.maregionsud.fr/&lt;/strong&gt;&lt;/a&gt; &lt;/strong&gt;&lt;br /&gt; Attribution de la bourse dans la limite du budget disponible.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-la-mobilite-internationale-etudiante-prame-etudes</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_AIRMI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute question relative à ce dispositif, vous pouvez contacter le Service Attractivité et Rayonnement International au 04 91 57 54 44 ou 04 91 57 54 99.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-regionale-a-la-mobilite-internationale-etudes-2023-2024/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>162386</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’acquisition d’instruments de musique</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif accompagne les musiciens, qu’ils soient amateurs ou futurs professionnels. Il finance l’acquisition d’instruments de musique par les conservatoires et écoles de musique publiques ; la Région Sud apporte ainsi son concours à un enseignement artistique de qualité, garantit une équité territoriale, encourage les projets collectifs.&lt;/p&gt; &lt;p&gt;Les établissements d’enseignement artistique publics, communaux, intercommunaux, conservatoires à rayonnement communal, intercommunal, départemental ou régional, les pôles supérieurs d’enseignement artistique, les établissements d’enseignement supérieur artistique conventionnés par la Région ou en délégation de service public.&lt;/p&gt;
+&lt;p&gt;Ne sont pas éligibles : les écoles de musique associatives, les ensembles instrumentaux, vocaux professionnels ou amateurs (orchestre, harmonie, chorale…) et toute autre structure n’ayant pas pour objet l’enseignement artistique.&lt;/p&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt; &lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Lorsque la structure reçoit une aide de la Région, elle est tenue de faire apparaître sur ses supports de communication deux éléments : la mention « « Projet réalisé avec le soutien de la Région Sud Provence-Alpes-Côte d’Azur » et le logo à télécharger sur le site &lt;a href="http://www.maregionsud.fr/" rel="noreferrer noopener" target="_blank"&gt;www.maregionsud.fr&lt;/a&gt;.   &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dossier de demande de subvention est à déposer au moins 3 mois avant le début des acquisitions en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_INSTRUMENTARI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Culture / Service création artistique&lt;br /&gt; &lt;span&gt;&lt;a href="mailto:culture&amp;#64;maregionsud.fr"&gt;culture&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; tel : 04 88 73 66 76&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>162264</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>S'inscrire à la 48e compétition des métiers Worldskills</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Inscriptions à la 48e compétition des métiers Worldskills</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes passionné par votre métier ? Vous souhaitez vous affirmer comme l’un des meilleurs professionnels ? Relevez le défi de l’excellence !&lt;/p&gt;
+&lt;p&gt;Créée en 1946, la Compétition des métiers Worldskills, connue auparavant sous le nom d’Olympiades des Métiers, est le plus grand concours mondial des métiers. Elle se déroule tous les deux ans et constitue de véritables championnats du monde professionnels durant lesquels 1600 jeunes représentant plus de 80 pays mesurent leur savoir-faire et leur créativité dans une soixantaine de métiers. &lt;br /&gt; En partenariat avec les organisations professionnelles, les centres de formation d’apprentis et les lycées professionnels, la Région Sud organise et finance la Compétition Worldskills en Provence-Alpes-Côte d’Azur. Elle soutient les jeunes qui souhaitent vivre cette expérience unique et porter haut les couleurs régionales.&lt;br /&gt; Alors, pour vivre une aventure humaine inoubliable, accélérer votre carrière professionnelle, n’hésitez plus, Inscrivez-vous !&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.maregionsud.fr/medias/detail/48e-edition-des-worldskills"&gt;&lt;strong&gt;Découvrez la 47&lt;sup&gt;ème &lt;/sup&gt;édition de la compétition WORLDSKILLS !&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;La Compétition Worldskills est ouverte à tous les jeunes qui :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;sont nés à partir du 1er janvier 2001 ou 2004  selon les métiers &lt;/li&gt; 	&lt;li&gt;habitent, travaillent ou sont en formation en région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;ont rempli et complété avec les pièces demandées, le dossier d’inscription&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Aucune condition de formation, de diplôme ou de statut n’est requise. Apprenti, en alternance, élève de lycée, étudiant, entrepreneur, jeune salarié, demandeur d’emploi peuvent participer, et la participation est gratuite.&lt;/p&gt; &lt;h3&gt;&lt;strong&gt;Calendrier de la 48e compétition des métiers Worldskills&lt;/strong&gt;&lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;La période d’inscriptions : du 15 mars au 15 octobre 2024 &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les pré-sélections : Janvier 2025 &lt;/strong&gt;&lt;br /&gt; Elles sont organisées lorsque le nombre de candidats inscrits dans un métier est supérieur à la capacité d’accueil des sélections régionales. Elles qualifieront les lauréats pour les sélections régionales.&lt;br /&gt; &lt;strong&gt;Durée des épreuves&lt;/strong&gt; : 4 à 8 heures&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les sélections régionales&lt;/strong&gt; &lt;strong&gt;: Février - Mars 2025&lt;/strong&gt;&lt;br /&gt; Elles sélectionneront l’équipe régionale des métiers Provence-Alpes-Côte d’Azur qui concourra aux finales nationales. Les sélectionnés suivront une préparation technique et physique. &lt;br /&gt; &lt;strong&gt;Durée des épreuves&lt;/strong&gt; : 8 à 12 heures.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les finales nationales : Octobre 2025 à Marseille&lt;/strong&gt;&lt;br /&gt; Elles ont pour objectif de désigner les champions de France et de sélectionner les deux équipes de France des métiers qui participeront aux concours mondiaux et européens. Les membres de l’équipe de France suivront cinq semaines d’entraînement technique, physique et mental.&lt;br /&gt; &lt;strong&gt;Durée des épreuves&lt;/strong&gt; : 16 à 20 heures&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les finales mondiales : Septembre 2026 à Shangaï&lt;/strong&gt;&lt;br /&gt; 1600 concurrents représenteront quatre-vingt-cinq pays&lt;br /&gt; &lt;strong&gt;Durée des épreuves&lt;/strong&gt; : 24 à 30 heures&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Les finales européennes&lt;/strong&gt; &lt;strong&gt;: Septembre 2027 à Düsseldorf&lt;/strong&gt;&lt;br /&gt; 600 concurrents représenteront une trentaine de pays.&lt;br /&gt; &lt;strong&gt;Durée des épreuves&lt;/strong&gt; : 24 à 20 heures&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/inscriptions-a-la-48e-competition-des-metiers-worldskills</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://inscriptions.worldskills-france.org/login</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:worldskills&amp;#64;maregionsud.fr" title="mailto:worldskills&amp;#64;maregionsud.fr"&gt;worldskills&amp;#64;maregionsud.fr&lt;/a&gt;  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/inscriptions-a-la-48e-competition-des-metiers-worldskills/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>162730</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Services et mobilités&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; 	&lt;li&gt;expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Formation professionnelle
+Biodiversité
+Equipement public
+Bâtiments et construction
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; 	&lt;li&gt;expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>162748</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les instituts de formations sanitaires sociales</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation des instituts de formations sanitaires sociales</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le secteur de la santé et de l’action sociale joue un rôle majeur pour le développement du territoire régional. Compétence forte de la Région, les formations sanitaires et du travail social financent et accompagnent les parcours de plus de 18 500 élèves et étudiants chaque année.&lt;/p&gt;
+&lt;p&gt;Afin de moderniser les établissements de formations sanitaires et du travail social et offrir aux élèves et étudiants les meilleures conditions de vie et d’études, la Région s’engage à soutenir des projets d’investissement s’inscrivant dans les orientations du schéma régional des formations sanitaires et du travail social et de sa politique en matière de développement durable.&lt;br /&gt; L’objectif est de permettre à ces futurs professionnels d&amp;#039;étudier dans de bonnes conditions correspondant aux référentiels de formation et aux outils qu’ils utilisent dans leurs divers lieux de stage.&lt;/p&gt; &lt;p&gt;Sont éligibles à ce dispositif les personnes morales publiques ou privées gestionnaires d’un établissement de formation sanitaire ou du travail social autorisé ou agréé par le Président du Conseil régional. Ces établissements doivent en outre être signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt; &lt;p&gt;Les demandes de subvention déposées dans ce cadre concernent les établissements de formation paramédicale et du travail social agréés ou autorisés par le Président du Conseil régional et signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt;
+&lt;p&gt;Les projets déposés doivent porter sur l’un des objets suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;achat de matériel numérique et informatique ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement pédagogique et de simulation ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement ou de mobilier pour l’amélioration des conditions de vie et d&amp;#039;études ;&lt;/li&gt; 	&lt;li&gt;petits travaux et aménagements ;&lt;/li&gt; 	&lt;li&gt;petits travaux de mise aux normes et achat de matériel de sécurité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;A l’exception des dossiers dont l’objet porte sur des petits travaux de mises aux normes et achat de matériel de sécurité, les dossiers déposés devront s’inscrire dans la mesure 137 du plan Climat.&lt;br /&gt; Les demandes doivent par ailleurs s’inscrire dans un programme d’investissement pluriannuel de l’établissement de formation. Dans ce cadre, l’établissement devra présenter sa stratégie et articuler sa demande aux investissements déjà réalisés et à venir, tout en joignant une étude d’impact financier démontrant sa capacité d’anticipation et de maîtrise des coûts.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les demandes de subvention déposées dans ce cadre concernent les établissements de formation paramédicale et du travail social agréés ou autorisés par le Président du Conseil régional et signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt;
+&lt;p&gt;Les projets déposés doivent porter sur l’un des objets suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;achat de matériel numérique et informatique ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement pédagogique et de simulation ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement ou de mobilier pour l’amélioration des conditions de vie et d&amp;#039;études ;&lt;/li&gt; 	&lt;li&gt;petits travaux et aménagements ;&lt;/li&gt; 	&lt;li&gt;petits travaux de mise aux normes et achat de matériel de sécurité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;A l’exception des dossiers dont l’objet porte sur des petits travaux de mises aux normes et achat de matériel de sécurité, les dossiers déposés devront s’inscrire dans la mesure 137 du plan Climat.&lt;br /&gt; Les demandes doivent par ailleurs s’inscrire dans un programme d’investissement pluriannuel de l’établissement de formation. Dans ce cadre, l’établissement devra présenter sa stratégie et articuler sa demande aux investissements déjà réalisés et à venir, tout en joignant une étude d’impact financier démontrant sa capacité d’anticipation et de maîtrise des coûts.&lt;/p&gt; &lt;p&gt;L’établissement de formation dépose son dossier dans les mêmes conditions que tout dépôt de dossier de demande de subvention d’investissement sur le site dédié de la Région.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisation-des-instituts-de-formations-sanitaires-sociales</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Formations Sanitaires et Sociales&lt;/strong&gt;&lt;br /&gt; Tel : 04.88.10.76.43 et 04.91.57.51.08 &lt;br /&gt; Mail : &lt;a href="mailto:sfss-secretariat&amp;#64;maregionsud.fr"&gt;sfss-secretariat&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisation-des-instituts-de-formations-sanitaires-sociales/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>162758</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt;
+ &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt;
+ &lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur le bouton « Je fais ma demande »&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>162799</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, initié par l’Education Nationale, vise à favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence. Elles sont fondées sur des partenariats entre des établissements de l&amp;#039;enseignement supérieur et des lycées, ou collèges, situés majoritairement dans des quartiers prioritaires de la politique de la ville ou en zones rurales, et se traduisent par des actions d’aide à l’orientation, de tutorat, de préparation à l’entrée dans les filières sélectives et d’ouverture sociale et culturelle dans un objectif de réussite éducative.&lt;/p&gt;
+ &lt;p&gt;Les bénéficiaires éligibles à l’attribution d’une subvention régionale sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les établissements d’enseignement supérieur (universités, lycées ayant des formations post bac et grandes écoles) agissant en tant que tête de cordée ;&lt;/li&gt; 	&lt;li&gt; Les opérateurs (organismes de recherche, associations) délégataires agissant pour le compte d’une tête de cordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le projet de cordée doit faire l&amp;#039;objet d&amp;#039;une validation pédagogique en région académique.&lt;br /&gt; La sous commission se prononce sur la qualité et la cohérence du projet d&amp;#039;actions des cordées candidate à l&amp;#039;appel à projet de l&amp;#039;année en cours. La demande doit être adressée au Rectorat de la région académique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/cordees-de-la-reussite</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laury TOMAS: &lt;a href="mailto:latomas&amp;#64;maregionsud.fr"&gt;latomas&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;Sandrine Denis: &lt;a href="mailto:sadenis&amp;#64;maregionsud.fr"&gt;sadenis&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cordees-de-la-reussite/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>162809</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet d’innovation formative répondant aux besoins en compétences des filières et métiers stratégiques régionaux (filières fortement pourvoyeuses d’emplois et d’enjeux d’avenir, nouveau métier ou métier en forte évolution, métiers en tension de recrutement).&lt;/p&gt;
+&lt;p&gt;Vous êtes organisme de formation, entreprise, Campus des métiers et qualifications et vous souhaitez éprouver un nouveau référentiel de formation, de nouvelles modalités pédagogiques ou encore proposer et tester un outillage innovant de l’approche par les compétences. Le Fonds d’innovation pour la formation vous permet de financer la recherche appliquée ou le développement expérimental avec une subvention pouvant aller jusqu’à 70% du coût du projet maximum, et 50% des investissements nécessaires à l’expérimentation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Un organisme de formation, agissant en propre ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Un campus des métiers, ou un membre d’un campus des métiers, agissant au nom du campus ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Une entreprise, un groupement d’intérêt économique, une association, une société coopérative d’intérêt collective, ou d’autres formes de groupements d’entreprises, agissant comme mandataire d’un groupement associant au moins un organisme de formation continue ou initiale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Tourisme
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire
+Biodiversité
+Emploi
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail adressé à innovation-formation&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-dinnovation-pour-la-formation</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-dinnovation-pour-la-formation/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>162926</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les lycées agricoles publics</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux investissements des lycées agricoles publics</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud est fortement mobilisée sur la formation des professionnels agricoles de demain. Pour cela, elle s&amp;#039;attache à avoir des exploitations agricoles vitrines dans les lycées agricoles régionaux, afin que ces exploitations soient des supports pédagogiques pertinents pour la valorisation, la mise en pratique et la diffusion des innovations de l&amp;#039;agriculture de demain, durable d&amp;#039;un point de vue environnemental, social et économique.&lt;/p&gt; &lt;p&gt;Lycées agricoles publics de la région Sud.&lt;/p&gt; &lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques agricoles nécessaires à l’activité agricole de l’exploitation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques agricoles nécessaires à l’activité agricole de l’exploitation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;La DRAAF, Service régional de la formation et du développement, pôle animation des établissements, se charge de la coordination des demandes des lycées publics. &lt;/li&gt; 	&lt;li&gt;Le dossier devra être déposé en ligne.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-investissements-lycees-agricoles</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Yohanna MARTINIE - Chargée de mission foncier, lycées agricoles et maisons familiales rurales &lt;br /&gt; &lt;a href="mailto:ymartinie&amp;#64;maregionsud.fr"&gt;ymartinie&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-publics/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>162927</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les lycées agricoles privés et maisons familiales rurales</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux investissements des lycées agricoles privés et maisons familiales rurales</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud est fortement mobilisée sur la formation des professionnels agricoles de demain. Pour cela, elle s&amp;#039;attache à avoir des exploitations agricoles vitrines dans les lycées agricoles régionaux et les maisons familiales rurales, afin que ces outils soient des supports pédagogiques pertinents pour la valorisation, la mise en pratique et la diffusion des innovations de l&amp;#039;agriculture de demain, durable d&amp;#039;un point de vue environnemental, social et économique.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Lycées agricoles privés régionaux ;&lt;/li&gt; 	&lt;li&gt;maisons familiales rurales régionaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Le CNEAP se charge de la coordination des demandes des lycées agricoles privés.&lt;/li&gt; 	&lt;li&gt;Le réseau régional Maisons Familiales Rurales se charge de la coordination des demandes des Maisons Familiales Rurales.&lt;/li&gt; 	&lt;li&gt;Le dossier doit ensuite être déposé sur la plateforme AIDEN &lt;a href="https://entreprises.maregionsud.fr/aides-et-appels-a-projet"&gt;Aides et Appels à projet - Entreprise (maregionsud.fr)&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Yohanna MARTINIE - Chargée de mission foncier, lycées agricoles et maisons familiales rurales &lt;/p&gt;
+&lt;p&gt;&lt;a href="mailto:ymartinie&amp;#64;maregionsud.fr"&gt;ymartinie&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>163104</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’attractivité des formations sanitaires et sociales et le rayonnement international des établissements régionaux</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus sanitaire et social</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région a été sélectionnée pour piloter jusqu’en 2027 un projet Erasmus&amp;#43; de mobilité européenne et internationale dans le but de favoriser l’attractivité des formations sanitaires et sociales et le rayonnement international des établissements régionaux.&lt;/p&gt;
+&lt;p&gt;Ce projet de consortium, actuellement composé de 9 établissements régionaux de formation sanitaire et sociale, piloté par la Région pourra s’ouvrir à d’autres établissements jusqu’en 2027.&lt;/p&gt;
+&lt;p&gt;L’objectif principal est d&amp;#039;améliorer la qualité des formations sanitaires et sociales agréées par la Région en proposant une plus-value européenne et internationale au contenu de formation et en favorisant l&amp;#039;acquisition de compétences transversales (ouverture interculturelle, esprit d&amp;#039;initiative, capacité d&amp;#039;adaptation, amélioration de la maîtrise d&amp;#039;une langue étrangère, curiosité, indépendance, autonomie…).&lt;/p&gt;
+&lt;p&gt;Les financements européens jouent un rôle majeur dans le financement de nombreux projets pour les opérateurs du territoire régional. Ce projet s’inscrit dans la politique régionale ambitieuse de captation des fonds européens, adoptée en décembre 2021 « Stratégie Europe 2030 : objectif 10 milliards ».&lt;/p&gt; &lt;p&gt;Les étudiants et le personnel administratif et académique des établissements régionaux de formation sanitaire et sociale membres du projet Erasmus &amp;#43; coordonné par la Région.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Etre étudiant (préparant un diplôme post-bac) ou personnel d&amp;#039;un établissement membre du consortium piloté par la Région.&lt;/li&gt; 	&lt;li&gt;Effectuer une mobilité européenne d&amp;#039;une durée minimum de deux mois pour les étudiants.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+International</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2024</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Etre étudiant (préparant un diplôme post-bac) ou personnel d&amp;#039;un établissement membre du consortium piloté par la Région.&lt;/li&gt; 	&lt;li&gt;Effectuer une mobilité européenne d&amp;#039;une durée minimum de deux mois pour les étudiants.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La demande de bourse de mobilité Erasmus Sanitaire et Social s&amp;#039;effectue par le biais de la plateforme de demande d&amp;#039;aide individuelle en ligne sur le site de la Région Sud.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/erasmus-sanitaire-et-social</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_ERASMUS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:maguiral&amp;#64;maregionsud.fr"&gt;maguiral&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-sanitaire-et-social/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>157092</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un patrimoine vernaculaire valorisé (clos masure notamment)
+&lt;/p&gt;
+&lt;p&gt;
+ - Un allongement de la durée des séjours touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des parcours résidentiels facilités pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des centres bourgs dynamiques, des services proches des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - UN vieillissement de la population mieux anticipé et accompagné
+&lt;/p&gt;
+&lt;p&gt;
+ - Une offre locale de formation renforcée et adaptée
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accès aux services de soins facilité par des initiatives innovantes
+&lt;/p&gt;
+&lt;p&gt;
+ - Un maillage de solutions de mobilités adaptées au territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Club ADS :
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
- Accompagner les collectivités dans l&amp;#039;application du droit du sol et échanger sur les bonnes pratiques et difficultés
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création de nouveaux services numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services à la population.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de l&amp;#039;offre de santé sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de partenariats avec des centres de formations locaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Sols
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
 Formation professionnelle
-Appui méthodologique
-[...3 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nom / prénom : Emilie Peyrols
-[...5 lines deleted...]
- Téléphone : 05 94 39 80 00
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>155571</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Cofinancer des projets visant à former des juges nationaux dans le cadre de l'application des règles de concurrence européennes</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - SMP - Programme du marché unique</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>SMP - Formation des juges nationaux au droit européen de la concurrence - 2023</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ SMP - Programme du Marché Unique - 2021-2027
+ &lt;br /&gt;
+&lt;/p&gt;
+SMP - Le programme du marché unique vise à renforcer la gouvernance du marché unique de l&amp;#039;UE.
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Budget total de l&amp;#039;appel : 1 million d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant de la subvention : entre 50,000 et 300,000 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux de cofinancement : jusqu&amp;#039;à 90% du total des coûts éligibles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Objectifs
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer des projets visant à former des juges nationaux dans le cadre de l&amp;#039;application des règles de concurrence européennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir une application cohérente et homogène du droit européen de la concurrence par les tribunaux nationaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Priorités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Priorité 1 : Formations sur l&amp;#039;application des articles 101 et 102 du TFUE et du droit dérivé pertinent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 2 : Formations axées sur les garanties procédurales et l&amp;#039;application effective du droit européen de la concurrence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 3 : Formations axées sur les lois nationales mettant en œuvre la directive 2014/104 sur les actions en dommages et intérêts en matière d&amp;#039;ententes et d&amp;#039;abus de position dominante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 4 : Formations axées sur les principes économiques sous-jacents du droit de la concurrence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 5 : Formations axées sur l&amp;#039;application du droit de la concurrence dans les secteurs réglementés (tels que l&amp;#039;énergie, les télécommunications, les produits pharmaceutiques) et les marchés numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 6 : Formation sur les aides d&amp;#039;État et le rôle des tribunaux nationaux en matière d&amp;#039;application de la législation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ &lt;strong&gt;
+  Parmi les actions financées
+ &lt;/strong&gt;
+&lt;/span&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séminaires et ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;span&gt;
+  Informations complémentaires
+ &lt;/span&gt;
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cet appel à propositions est un appel à propositions ouvert.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée initiale de l&amp;#039;action : 24 mois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Être une personne morale
+  &lt;/li&gt;
+  &lt;li&gt;
+   Être une entité publique ou privée
+  &lt;/li&gt;
+  &lt;li&gt;
+   Être une entité à but non lucratif
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pays éligibles au programme:
+   &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/guidance/list-3rd-country-participation_smp_en.pdf" rel="noopener" target="_blank"&gt;
+    Cliquez ici
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/wp-call/2023/call-fiche_smp-comp-2023-judg_en.pdf</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;
+  COMPTRAINING-JUDGES&amp;#64;ec.europa.eu
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/wp-call/2023/call-fiche_smp-comp-2023-judg_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/smp-comp-2023-judg?tenders&amp;#61;false&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43252476&amp;amp;programmePart&amp;#61;&amp;amp;pageNumber&amp;#61;3" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la DG
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/internal-market-industry-entrepreneurship-and-smes_en" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43;
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/funding-tenders/find-funding/eu-funding-programmes/single-market-programme/overview_en#:~:text&amp;#61;The%20Single%20Market%20Programme%20(SMP,governance%20of%20the%20single%20market." rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/337d-smp-formation-des-juges-nationaux-au-droit-eu/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>159892</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Capter et retenir des compétences et des pépites</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le tissu économique du territoire Adour Chalosse Tursan Marsan est axé sur l&amp;#039;économie présentielle et sur la redistribution sociale. Certes, l&amp;#039;économie productive (agriculture, agroalimentaire, industries) reste pourvoyeuse d&amp;#039;emplois mais ces secteurs rencontrent des problèmes communs : manque d&amp;#039;attractivité et difficulté de recrutement. D&amp;#039;autre part, rappelons que plus de 30% de la population a plus de 60 ans et que l&amp;#039;on observe peu d&amp;#039;installations de jeunes ou de cadres supérieurs.
+ &lt;br /&gt;
+ Cette fiche-action a donc pour ambition de soutenir des actions permettant de rendre plus attractif et durable l&amp;#039;environnement économique du territoire, en ciblant les objectifs suivants :
+ &lt;br /&gt;
+ -    Maintenir l&amp;#039;attractivité en termes d&amp;#039;emplois et de services pour la population active qui est liée notamment à la présence d&amp;#039;un chef-lieu de département et d&amp;#039;un tissu de centre-bourgs ;
+ &lt;br /&gt;
+ -    Participer à répondre à l&amp;#039;évolution des besoins des entreprises notamment en termes de formations ;
+ &lt;br /&gt;
+ -    Soutenir des initiatives économiques ayant une utilité sociale ;
+ &lt;br /&gt;
+ -    Soutenir des initiatives permettant la transition vers une économie plus respectueuse de l&amp;#039;environnement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant de renforcer l&amp;#039;attractivité économique du territoire
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération entre acteurs du territoire à des fins de développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement d&amp;#039;équipements et de services adaptés à la population active
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations concourant à l&amp;#039;amélioration de l&amp;#039;accueil des étudiants et des travailleurs temporaires par la création ou la réhabilitation d&amp;#039;hébergements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création, réhabilitation de bâtiments accueillant des tiers-lieux, investissements pour de l&amp;#039;aménagement, de l&amp;#039;équipement, permettant notamment le développement du télétravail
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Implication des acteurs économiques dans la transition écologique
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant la promotion, la sensibilisation ou la mise en place d&amp;#039;une démarche de type RSE (Responsabilité Sociale, Sociétale et Environnementale) auprès des entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des compétences et des pépites présentes sur le territoire
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création, réhabilitation, équipements de bâtiments permettant le développement territorial de l&amp;#039;accès à la formation continue et à l&amp;#039;apprentissage tout au long de la vie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à l&amp;#039;ingénierie de mise en place de GPEC (Gestion Prévisionnelle des Emplois et des Compétences)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant d&amp;#039;améliorer des lieux pour accueillir des événements professionnels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien à un développement économique vertueux
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Action globale et collective permettant l&amp;#039;identification de sites dégradés ou déqualifiés en vue de leur reconversion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant de soutenir le développement de l&amp;#039;économie sociale et solidaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou la réhabilitation de lieux « hybrides », investissement pour de l&amp;#039;aménagement et de l&amp;#039;équipement favorisant la mutualisation entre acteurs et l&amp;#039;inclusion sociale de tous les publics, notamment la jeunesse
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Emploi
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cd25-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>148615</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>L'École du terrain</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence française de développement accompagne les acteurs publics locaux dans le financement de leurs projets d&amp;#039;investissement de long terme.
-[...31 lines deleted...]
- Mobilisation des Fonds : possible dès la signature de la convention
+ L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle
+réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
-[...4 lines deleted...]
-Cours d'eau / canaux / plans d'eau
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site en accès libre et gratuit
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://lecoleduterrain.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;lecoleduterrain.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>caroline.niemant@lapreuvepar7.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a82f-se-former-a-lurbanisme-experimental-vivrier-r/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>La Preuve par 7 / l'École du terrain</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
+Culture et identité collective
 Musée
-Sports et loisirs
 Tourisme
 Forêts
-Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-International
 Attractivité économique
-Transports collectifs et optimisation des trafics routiers
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
 Mobilité partagée
-Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...3 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...7 lines deleted...]
- Tous secteurs d&amp;#039;intervention des bénéficiaires (aménagement, énergie, déchets, équipements, transports, eau et assainissement, agriculture, santé etc.)
+ A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X3" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association</t>
-[...2 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...60 lines deleted...]
-      <c r="N4" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -728,538 +3364,887 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles :
+  Email
  &lt;/strong&gt;
-&lt;/p&gt;
-[...124 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>140795</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la médiation entre le secteur public et les entreprises, contribuer à leur développement économique et au développement des territoires</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Chambre des métiers et de l'artisanat (CMA) Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-[...14 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT et ingénierie de PROJET : Diagnostic économique pour permettre aux collectivités de disposer de données statistiques sur l&amp;#039;artisanat de leur territoire, réaliser un état des lieux sur les pratiques, les usages, les attentes et besoins des entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : Favoriser la réponse des entreprises artisanales locales aux marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : Soutien à l&amp;#039;animation du territoire, contribution à l&amp;#039;émergence de circuits courts de commercialisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : Proposition de solution répondant aux besoins des collectivités de développement numérique des entreprises artisanales, d&amp;#039;aménagement du territoire, d&amp;#039;accès à la commande publique, de réponse aux enjeux du développement durable et de l&amp;#039;attractivité touristique, de formation des chefs d&amp;#039;entreprise.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observatoire économique, étude de marché, diagnostic d&amp;#039;entreprise artisanale régional (DEAR) et proposition de plan d&amp;#039;actions pour répondre aux enjeux stratégiques et opérationnels des collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction de marchés publics permettant de faciliter l&amp;#039;accès aux entreprises locales et accompagnement des entreprises pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Club Rénover &amp;#43;, club de la Fabrique de l&amp;#039;Artisanat, Commissions territoriales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet alimentaire territorial (PAT), marchés aux saveurs des Alpes du Sud et artisans sans vitrine, boutique éphémère, salon des Arts &amp;amp; Gourmandises, Maison de produits de pays...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic et accompagnement des chefs d&amp;#039;entreprises artisanales dans leur projet de développement (numérique, commercial...) et de transmission
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement durable (Ecodéfis, Rénover &amp;#43;, attribution de labels, conseils en structuration et économies d&amp;#039;énergie...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Formation professionnelle
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Signature d&amp;#039;une Charte par les communes et conventionnement avec les EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations payantes au cas par cas (en fonction des projets)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cmar-paca.fr</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039; Agence française
-[...40 lines deleted...]
- Mobilisation des fonds : possible au démarrage des travaux
+ Contact : 23 Allée des fontainiers, 04000 Digne-les-Bains
+ &lt;br /&gt;
+ Tél : 04 92 30 90 90
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact04&amp;#64;cmar-paca.fr" target="_self"&gt;
+  contact04&amp;#64;cmar-paca.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
-[...34 lines deleted...]
-Alimentation
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a75-favoriser-la-mediation-entre-le-secteur-publi/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>140794</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : réalisation de diagnostics de l&amp;#039;appareil commercial, et de diagnostics économiques (études, plan d&amp;#039;actions, recueil en concertation avec les acteurs locaux...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : animation de territoire (mise en réseau d&amp;#039;entreprises, développement de l&amp;#039;attractivité du territoire et des liens entre tous les acteurs économiques du territoire...) et animation d&amp;#039;associations de commerçants, et d&amp;#039;entreprises de ZA, appui à la dynamisation des centres-villes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : réalisation d&amp;#039;études commerciales et de marchés, développement des entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un diagnostic commercial : élaborer un état des lieux fiable et précis sur le tissu commercial, formuler des préconisations de développement et proposer des enrichissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;étude d&amp;#039;implantation commerciale : faciliter les prises de décisions en matière d&amp;#039;aménagement, d&amp;#039;implantation et de dynamisme commercial à partir d&amp;#039;une approche marché personnalisée, et informer sur les accompagnements complémentaires proposés par la CCI (accompagnement du porteur de projet dans le montage du dossier...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un hôtel d&amp;#039;entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
-Tiers-lieux
-[...29 lines deleted...]
-      <c r="O5" s="1" t="inlineStr">
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...37 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+ Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>http://www.digne.cci.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+ Contact : 60 bd Gassendi 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 80 80 (Digne-les-Bains)
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 72 31 52 (Manosque)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:accueil&amp;#64;digne.cci.fr" target="_self"&gt;
+  accueil&amp;#64;digne.cci.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97a1-contribuer-au-developpement-economique-a-latt/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>127471</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la recherche scientifique</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Allocation programme de recherche scientifique</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financement accordé sur dépôt de dossier en vue du recrutement de chercheurs.ses post-doctorant.es développant une thématique de recherche en lien avec les filières d&amp;#039;excellence du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Deux modalités d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutien au recrutement d&amp;#039;un.e chercheur.se post-doctorant.e, d&amp;#039;un montant maximum de 15 000 €/an, représentant 50 % du coût annuel du contrat, renouvelable 2 fois ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutien à la valorisation et au rayonnement de la recherche menée sur le territoire, en lien avec les filières d&amp;#039;excellence locales (Image, Industrie Culturelle et Créative, Mécatronique, Spiritueux,...) par une aide plafonnée à 1 500 € par an et par projet, représentant 30 % des dépenses globales du projet (participation à un évènement scientifique, publication,...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements d&amp;#039;enseignement supérieur et de recherche publics implantés en Charente ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes publics de recherche implantés en Charente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le soutien au recrutement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente présentant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	le laboratoire ou l&amp;#039;organisme porteur du programme de recherche et son lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ o	le descriptif détaillé du sujet de recherche et méthodologie
+&lt;/p&gt;
+&lt;p&gt;
+ o	l&amp;#039;intérêt de cette recherche pour le territoire charentais
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CV du ou des chercheurs.es pour le.laquel.le le contrat est envisagé
+ &lt;/li&gt;
+ &lt;li&gt;
+  relevé d&amp;#039;identité bancaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le soutien à la valorisation et au rayonnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet détaillé précisant l&amp;#039;intérêt pour la compagnie d&amp;#039;être présente sur le festival visé
+ &lt;/li&gt;
+ &lt;li&gt;
+  budget prévisionnel du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  relevé d&amp;#039;identité bancaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités particulières d&amp;#039;instruction :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  signature d&amp;#039;une convention entre l&amp;#039;établissement/organisme public de recherche et le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  transmission au Département d&amp;#039;un rapport intermédiaire à la fin de chaque année
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les résultats de la recherche pourront, à terme, être intégrés aux bases de données spécifiques développées par le Département (SIG).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de versement pour l&amp;#039;aide au recrutement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  première année – modalités reconductibles deux fois : versement 80 % de l&amp;#039;aide à la signature de la convention puis le solde (20%) après remise du rapport intermédiaire/final
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité : 1 année à partir de la date de signature de la convention
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de versement pour l&amp;#039;aide à la valorisation et rayonnement de la recherche :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide à la valorisation et rayonnement de la recherche : versement 80 % de l&amp;#039;aide à la signature de la convention puis solde (20 %) sur justification par présentation des factures acquittées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité : 1 année à partir de la date de signature de la convention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/04-Education/allocation_programme_recherche_scientifique.pdf</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches ».
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Education Jeunesse Enseignement supérieur : Tél. : 05 16 09 74 06
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1449-soutenir-la-recherche-scientifique/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1287,387 +4272,2368 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>120458</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Avoir un guichet unique pour les aides européennes en Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FEDER - Fonds européen de développement régional
+EUROPE - FSE + - Fonds social européen
+EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Mon projet européen</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La période de démarrage d&amp;#039;une nouvelle programmation des FESI (fonds européens structurels et d&amp;#039;investissement) est généralement l&amp;#039;occasion de reposer les ambitions en matière d&amp;#039;animation pour faire connaître les opportunités de financements offertes par l&amp;#039;Union européenne, et accompagner au mieux les porteurs potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est important d&amp;#039;avoir un pilotage général de cette stratégie d&amp;#039;animation via la mise en place d&amp;#039;un guichet d&amp;#039;accueil de premier niveau (boîte mails :
+ &lt;strong&gt;
+  Mon projet européen).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ce guichet unique est d&amp;#039;orienter au mieux le projet en dirigeant le porteur vers le bon financement européen disponible, ou à l&amp;#039;inverse lui indiquer qu&amp;#039;il n&amp;#039;y en a pas en lien avec son projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une adresse mail est mise à disposition des porteurs potentiels/porteurs :
+ &lt;strong&gt;
+  monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce nouvel outil permettra une orientation de premier niveau afin de rediriger les porteurs potentiels/porteurs vers le bon interlocuteur qui pourra les accompagner ensuite vers la définition de son projet dans le respect des règles européennes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Montagne
+Economie d'énergie et rénovation énergétique
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+International
+Attractivité économique
+Animation et mise en réseau
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>http://www.europe-bfc.eu</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+ monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>andrea.perilli@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b498-mon-projet-europeen/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>CR BFC - autorité de gestion FESI</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir en fonction de chaque aide (suivre le lien du descriptif complet).
-[...66 lines deleted...]
- Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Portrait socio-démographique
-[...11 lines deleted...]
-  Servir les citoyens
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
-[...6 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
-Tourisme
-[...2 lines deleted...]
-Sols
 Espaces verts
 Espace public
 Friche
-Foncier
-[...3 lines deleted...]
-Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
-Alimentation
-Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>120720</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'insertion professionnelle des lycéens</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>École-Entreprise - C'Possible : Favoriser l'insertion professionnelle des lycéens</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Le programme a pour objectif de favoriser l&amp;#039;insertion professionnelle des lycéens des filières professionnelle et technologique.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les actions sont menées en collaboration avec les équipes pédagogiques des lycées partenaires pour parfaire les connaissances des élèves sur le monde de l&amp;#039;entreprise, son fonctionnement et ses métiers
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Intervention de professionnels en classe afin de témoigner sur leurs parcours professionnels et conseiller les jeunes qui recherchent des stages ou un emploi après leur Bac ou leur BTS. Des projets pédagogiques sont mis en place avec les entreprises partenaires de C&amp;#039;Possible, qui parrainent des classes pendant toute une année scolaire et les accueillent pendant des journées en immersion.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions menées dans le cadre de ce projet suivent plusieurs modalités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des interventions en classe interactives basées sur les échanges entre intervenants et élèves
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des journées d&amp;#039;immersion en entreprise permettant aux élèves de participer à des ateliers « vis ma vie » avec les collaborateurs, afin de découvrir les différents métiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des mini stages-découverte de 2 ou 3 jours en entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des forums des métiers organisés en partenariat avec les lycées et les entreprises.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Thèmes abordés :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Connaissance de l&amp;#039;entreprise : Echanges en classe sur le fonctionnement d&amp;#039;une entreprise, ses métiers, son développement et ses missions. Des ateliers de création d&amp;#039;entreprise sont organisés par des entrepreneurs. Les élèves sont sensibilisés au « Savoir être en entreprise » : pour appréhender les codes et les valeurs de l&amp;#039;entreprise et recevoir des conseils sur le comportement à adopter.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaissance des métiers : des ateliers de présentation des métiers sont animés par des professionnels, en classe ou au sein des entreprises lors de journées d&amp;#039;immersion : métiers de la Logistique, de la communication, du commercial, des ressources humaines, du Marketing ou du Numérique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préparation aux entretiens d&amp;#039;embauche : des ateliers d&amp;#039;éloquence permettent d&amp;#039;apprendre à se présenter et à mieux s&amp;#039;exprimer ; des sessions de travail sur le CV et la lettre de motivation sont organisées pour les élèves et également pour les professeurs qui souhaitent parfaire leurs connaissances.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuité de l&amp;#039;action pour les établissements franciliens.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de ce programme, il convient de s&amp;#039;inscrire directement auprès de l&amp;#039;association C&amp;#039;Possible.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Qui peut en bénéficier ?
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Elèves de Seconde, Première, Terminale.
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/ecole-entreprise-cpossible-favoriser-linsertion-professionnelle-des-lyceens</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Madame Emmanuelle Lartigue
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:emmanuelle.lartigue&amp;#64;cpossible-asso.fr" rel="noopener" target="_blank"&gt;
+  emmanuelle.lartigue&amp;#64;cpossible-asso.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b5f2-cpossible-favoriser-linsertion-professionnell/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>120021</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'un portrait sociodémographique</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Durée : 15 jours à 1 mois
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Lutte contre la précarité
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité de Seine-et-Marne
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ID77 - Sylvie ROGNON
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>117631</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Créer des centres de formation ou développer de nouvelles formations  pour accompagner l'innovation et la transformation digitale dans l'industrie</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Offre d’amorçage pour la création de centres de formation</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans votre projet de création d&amp;#039;un centre de formation ou de développement de nouvelles formations dans une structure existante. Objectif : soutenir l&amp;#039;innovation, la transformation digitale, la reconversion des industries ou encore rendre plus attractif les métiers industriels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=centre_formation_psat</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  Votre contact en région
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9101-creer-des-centres-de-formation-ou-developper-/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2022</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>117568</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’apprentissage tout au long de la vie</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+structure intervenant sur l’éducation (champ du primaire, secondaire,
+périscolaire ou supérieur) ayant un fort impact social et territorial, une
+structure de formation continue ayant un fort impact social et territorial, une
+structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
+ou de la formation professionnelle ayant une fonction support clé pour les
+organismes de formation ou organismes de formation et/ou centre de formations
+d’apprentis ou encore une collectivité locale ou une entreprise publique locale
+(société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
+projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
+Territoires investit dans vos projets pour permettre à chacune et chacun
+d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
+point du territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
+financement s’articule autour de deux volets. Un premier consacré à
+l’éducation, où nous accompagnons, conseillons et finançons les projets
+éducatifs des territoires. Un second consacré à la formation professionnelle à
+impact, où nous investissons dans le développement de structures de formation
+professionnelle, initiale ou continue, positionnées sur la formation des
+publics répondant à des enjeux de cohésion sociale et territoriale, de la
+transition écologique, et des métiers en tension. Cet investissement prend la
+forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-Economie locale et circuits courts
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>117420</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la mobilisation des aides européennes pour les projets de developpement territorial</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l&amp;#039;accès des collectivités locales et des EPCI aux sources de financements européens</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Europe est présente au quotidien auprès des citoyens. Les aides européennes sont nombreuses mais souvent mal connues par les acteurs locaux. Face à ce constat, le Département, via sa Mission Europe,  joue un rôle d&amp;#039;information et de promotion des fonds européens et s&amp;#039;engage dans une démarche d&amp;#039;appui-conseil aux porteurs de projet seine-et-marnais dans la recherche des cofinancements européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informations-conseils sur les dispositifs de cofinancements européens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la recherche de subventions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au montage des dossiers de demandes de subventions européennes et ingénierie financière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Transmission d&amp;#039;une fiche action ou d&amp;#039;une fiche projet. A réception des éléments détaillés du projet, la prestation consistera à établir un premier diagnostic des financements européens potentiellement mobilisables. Si le projet est éligible, un second niveau de prestation pourra être proposé  avec un accompagnement du porteur dans l&amp;#039;établissement de son dossier de demande de subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Formation professionnelle
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
-[...2 lines deleted...]
-Qualité de l'air
 Biodiversité
-Equipement public
-[...10 lines deleted...]
-      <c r="O7" s="1" t="inlineStr">
+Emploi
+International</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/75b1-accompagner-les-collectivites-a-la-mobilisati/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...12 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Mission régionale de conseil aux décideurs publics (MRCDP
+  FREDON Occitanie
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ regroupe des experts en botanique, phytopathologie, agronomie et environnement.
  &lt;br /&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
- Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+ Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ &lt;br /&gt;
+ Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
+ &lt;br /&gt;
+ Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
+ &lt;br /&gt;
+ Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
+ &lt;br /&gt;
+ L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
+&lt;/p&gt;
+&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS D&amp;#039;INTÉRÊT GÉNÉRAL
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;ANIMATION RÉGIONALE AMBROISIES
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau de mobilisation collective pour limiter l‘implantation des ambroisies et les risques pour la santé des citoyens
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous participons à la
+ &lt;strong&gt;
+  stratégie de gestion des plantes allergisantes
+ &lt;/strong&gt;
+ pilotée par l&amp;#039;ARS* (Agence Régionale de Santé).
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
-[...5 lines deleted...]
-  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  Coordination régionale des actions de lutte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de comités départementaux de coordination de lutte et formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration d&amp;#039;un réseau de référents et de compétences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle des signalements et cartographie de la présence de la plante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public aux risques d&amp;#039;allergies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  DES ALTERNATIVES DURABLES AUX PESTICIDES DANS LES ESPACES PRIVÉS ET PUBLICS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau régional des gestionnaires de Jardins, Espaces Verts et Infrastructures (JEVI), chartes régionales «Zéro Phyto »
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous accompagnons tous les gestionnaires de la région souhaitant mettre en œuvre des actions
+ &lt;strong&gt;
+  visant à abandonner l&amp;#039;usage des produits phytosanitaires
+ &lt;/strong&gt;
+ dans une logique de gestion durable des espaces privés et publics.
+ &lt;br /&gt;
+ Les objectifs sont de coordonner un
+ &lt;strong&gt;
+  réseau de compétences régionales
+ &lt;/strong&gt;
+ et de produire et mutualiser des références techniques. L&amp;#039;animation de ce réseau passe notamment par le développement des
+ &lt;strong&gt;
+  chartes «Objectif/Engagé Zéro Phyto»
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Ce réseau est à destination :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des collectivités et gestionnaires publics de sites non agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires d&amp;#039;infrastructures (routes, autoroutes, réseaux, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires privés (infrastructures de tourisme, de loisirs, jardiniers amateurs, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  POUR UNE EAU POTABLE DE QUALITÉ
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation de réseaux d&amp;#039;acteurs en charge de la reconquête et la protection des captages d&amp;#039;alimentation en eau potable
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Cette démarche regroupe un réseau technique régional composé des «acteurs de terrain», des collectivités gestionnaires ou autres professionnelles impliqués. L&amp;#039;objectif principal est d&amp;#039;acc
+ &lt;strong&gt;
+  ompagner ces acteurs œuvrant dans les dispositifs locaux
+ &lt;/strong&gt;
+ (captages prioritaires, animateurs de bassins versants...) en Occitanie, sur les bassins Adour-Garonne et Rhône Méditerranée Corse, par la production et la mutualisation de références techniques, l&amp;#039;organisation de journées techniques, la formation ou encore la gestion de projet communs.
+&lt;/p&gt;
+&lt;h1&gt;
+ NOS SERVICES
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;EXPERTISE SANITAIRE
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LE DIAGNOSTIC
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ LES FORMATIONS
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Santé
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est également membre du réseau FREDON FRANCE.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fredonoccitanie.com/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FREDON Occitanie
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
+ &lt;br /&gt;
+ Téléphone : 04 67 75 64 48
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;fredon-occitanie.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
+  https://www.fredonoccitanie.com/nous-contacter/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>contact@fredon-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD32" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
+ &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
- &lt;strong&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
- &lt;/strong&gt;
-[...13 lines deleted...]
-  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1692,2368 +6658,607 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
-[...2 lines deleted...]
- Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+ Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>117398</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans le recrutement et l’accueil d’un salarié en contrat aidé</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...9 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
-[...2 lines deleted...]
- Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
+ Faciliter l&amp;#039;accueil d&amp;#039;un salarié en contrat aidé en accompagnant une collectivité ou un établissement public.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Les principaux enjeux du dispositif Innov&amp;#039;emploi :
+  A propos d&amp;#039;Initiatives77 :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...28 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  3 enjeux spécifiques :
+  Notre offre de service :
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...438 lines deleted...]
- &lt;/strong&gt;
+&lt;p&gt;
+ Initiatives77 embauche et met à disposition des salariés en contrat aidés.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois votre besoin identifié, Initiatives77 est l&amp;#039;interlocuteur privilégié qui vous accompagne dans l&amp;#039;accueil de personnes en contrat aidé :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   La structure porteuse doit avoir son siège dans la région ou l&amp;#039;action proposée par le projet doit se réaliser sur le territoire régional ;
+   Recherche de candidats,
   &lt;/li&gt;
   &lt;li&gt;
-   Dimension du projet a minima régionale
+   Entretien,
   &lt;/li&gt;
   &lt;li&gt;
-   Caractère scientifique du projet avéré (équipe scientifique interne ou externe à la structure associée au projet)
+   Embauche par Initiatives77,
   &lt;/li&gt;
   &lt;li&gt;
-   Projets collectifs impliquant au minimum deux structures
+   Mise à disposition dans votre structure,
   &lt;/li&gt;
   &lt;li&gt;
-   Un partenariat d&amp;#039;au moins deux entités. Le projet ne sera porté que par une structure unique qui sera l&amp;#039;unique bénéficiaire de l&amp;#039;aide régionale.
+   Suivi socioprofessionnel,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Fin de parcours d&amp;#039;insertion.
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
- Par ailleurs, pour les projets d&amp;#039;enrichissement de la connaissance, le porteur de projet devra offrir des garanties en termes de conservation et consultation des données ainsi que respecter les normes internationales sur la description des données.
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Cet appui permet de simplifier la démarche de recrutement ainsi que l&amp;#039;organisation du parcours du salarié.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sont exclus de l&amp;#039;assiette subventionnable et donc de la dépense éligible :
+  Comment recruter un salarié en contrat aidé avec Initiatives77 ?
+  &lt;br /&gt;
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de contrat aidé s&amp;#039;organise en 4 étapes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   La valorisation du bénévolat et des mises à disposition en nature
+   Identification des besoins relatifs au poste,
   &lt;/li&gt;
   &lt;li&gt;
-   Les dotations aux amortissements et aux provisions
+   Signature d&amp;#039;une convention de mise à disposition,
   &lt;/li&gt;
   &lt;li&gt;
-   Les intérêts des emprunts et les agios,
+   Diffusion de la fiche de poste,
   &lt;/li&gt;
   &lt;li&gt;
-   Les impôts et taxes foncières
-[...11 lines deleted...]
-   Les cérémonies de commémoration isolées
+   Recrutement et accompagnement du salarié.
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...12 lines deleted...]
-      <c r="X11" s="1" t="inlineStr">
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Hilham Mahida Courriel : hilham.mahida&amp;#64;laregion.fr
-[...6 lines deleted...]
-&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d2b-etre-accompagne-dans-le-recrutement-et-laccue/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>117161</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Disposer des chiffres clés des réalités sociodémographiques de son territoire</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...14 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...62 lines deleted...]
-Jeunesse
+ Comprendre les réalités sociodémographiques de votre territoire avec les chiffres clés de l&amp;#039;Observatoire départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Les « chiffres clés » de l&amp;#039;Observatoire départemental sont des fiches synthétiques de 4 à 6 pages permettant de visualiser à travers des représentations graphiques simples et imagées les principales données de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Qui sont les habitants de ma commune ? Comment évolue la population de mon EPCI ? Combien d&amp;#039;actifs sur mon territoire et dans quels secteurs travaillent-ils ?
+&lt;/p&gt;
+&lt;p&gt;
+ Des questions auxquelles se proposent de répondre les « chiffres clés » de l&amp;#039;Observatoire départemental permettant ainsi de dresser un état des lieux synthétique de la population de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les diagnostics seront extraits du logiciel de l&amp;#039;observatoire départemental « en un clic » et pourra faire l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces données pourront faire l&amp;#039;objet d&amp;#039;approfondissement pour des besoins spécifiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
 Famille et enfance
 Egalité des chances
-Santé
+Education et renforcement des compétences
 Formation professionnelle
-Lutte contre la précarité
-[...3 lines deleted...]
-      <c r="O12" s="1" t="inlineStr">
+Consommation et production
+Emploi
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...38 lines deleted...]
- de l&amp;#039;action proposée
+ Collectivités de Seine-et-Marne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X12" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
-[...23 lines deleted...]
- Mail : laura.monty&amp;#64;laregion.fr
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2a2-disposer-des-chiffres-cles-des-realites-socio/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...1358 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...12 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Donnez vie à vos projets !
-[...29 lines deleted...]
-  &lt;/a&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
- &lt;/li&gt;
-[...8 lines deleted...]
-  &lt;/a&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4095,16746 +7300,610 @@
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
-Protection animale
-[...3 lines deleted...]
-      <c r="O19" s="1" t="inlineStr">
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après analyse et acceptation de votre dossier par La Banque Postale.
-[...2 lines deleted...]
- Montant minimum : 40 000 €.
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...7 lines deleted...]
-      <c r="U19" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
-[...110 lines deleted...]
-      <c r="R20" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires:
+  Point de contact national Nord de la France
  &lt;/strong&gt;
-&lt;/p&gt;
-[...25 lines deleted...]
- Pour profiter du service gratuit d&amp;#039;aide aux devoirs par téléphone, appelez le Service d&amp;#039;aide au devoir, Direction de l&amp;#039;éducation :
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  05 57 57 50 00.
+  Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...1813 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
-  100% détenue par les collectivités locales françaises
+  100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa mission :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
-[...5 lines deleted...]
- •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses crédits :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
-[...8 lines deleted...]
- •	Pas de seuil minimal concernant l&amp;#039;emprunt
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
-[...5 lines deleted...]
- &lt;br /&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- •
-[...13 lines deleted...]
- •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
- (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
+Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O31" s="1" t="inlineStr">
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...32 lines deleted...]
- La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...2 lines deleted...]
-      <c r="T31" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V31" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W31" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
- : adhesion&amp;#64;agence-france-locale.fr
+ : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
- : 04 81 11 29 37
+ : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...966 lines deleted...]
-    <row r="38" spans="1:27" customHeight="0">
+    <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
-        <v>90744</v>
+        <v>104786</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets de recherche collaboratifs public/privé</t>
+          <t>Accompagner les apprenants en situation de handicap : le rôle de la démarche d’accueil impulsée par la Région et l’AGEFIPH pour créer un réseau de professionnels à votre service</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Coordination handicap et Ressource Handicap Formation</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine
-Commission européenne</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
-        <is>
-[...13294 lines deleted...]
-      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les candidats et stagiaires de la formation professionnelle peuvent contacter directement le référent handicap de leur centre ou organisme de formation.
  &lt;br /&gt;
  Le référent handicap s&amp;#039;assure de l&amp;#039;accueil de l&amp;#039;apprenant et du suivi de son parcours.
  &lt;br /&gt;
  Un coordonnateur départemental peut venir en appui sur les parcours de formation des apprenants en situation de handicap en lien avec les partenaires présents sur les territoires.
  &lt;br /&gt;
  En complément, la Ressource Handicap Formation facilite la mobilisation des moyens de compensation en réponse aux différentes situations de handicap tout au long du parcours de formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P111" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
         <is>
           <t>01/01/2020</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/coordination-handicap-et-ressource-handicap-formation</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Décrochage et insertion professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Karine Ragneau
    &lt;br /&gt;
    02 40 92 17 54
    &lt;br /&gt;
    &lt;a href="mailto:Karine.ragneau&amp;#64;ccca-btp.fr"&gt;
     Karine.ragneau&amp;#64;ccca-btp.fr
    &lt;/a&gt;
    &lt;br /&gt;
    BTP CFA Loire-atlantique site de Saint6Herblain
    &lt;br /&gt;
    27 rue de la Rivaudière
    &lt;br /&gt;
    44802 Saint-Herblain
    &lt;br /&gt;
@@ -20905,1121 +7974,5356 @@
    24 rond-point du Coteau
    &lt;br /&gt;
    85000 La Roche-sur-Yon
    &lt;br /&gt;
    AGEFIPH – Ressource Handicap Formation
    &lt;br /&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Damien Gougeon
    &lt;br /&gt;
    02 40 48 30 66
    &lt;br /&gt;
    &lt;a href="mailto:rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr"&gt;
     rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr
    &lt;/a&gt;
    &lt;br /&gt;
    34, quai Magellan
    &lt;br /&gt;
    44000 Nantes
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dcd5-coordination-handicap-et-ressource-handicap-f/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="112" spans="1:27" customHeight="0">
-      <c r="A112" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>104796</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Contribuer au premier équipement des jeunes en lycées professionnels, technologiques et agricoles</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Crédit premier équipement professionnel</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;égalité des chances en matière d&amp;#039;éducation et de formation, en accordant un soutien particulier aux élèves de l&amp;#039;enseignement professionnel et technologique pour l&amp;#039;achat le leur premier équipement professionnel
 &lt;/p&gt;
 &lt;p&gt;
  les formations éligibles accueillent
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des élèves de lycées professionnels, technologiques et agricoles,
  &lt;/li&gt;
  &lt;li&gt;
   les étudiants de niveau III (BTS), en formation dans les lycées technologiques et agricoles,
  &lt;/li&gt;
  &lt;li&gt;
   les élèves des établissements de formation sanitaire de niveau V.
  &lt;/li&gt;
  &lt;li&gt;
   les jeunes en situation de handicap scolarisés en classes ULIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Revitalisation</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2007</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/credit-premier-equipement-professionnel</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
  &lt;br /&gt;
  Service Action éducative et civisme
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Fabienne Rigoli
    &lt;br /&gt;
    02 28 20 58 76
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c8cb-credit-premier-equipement-professionnel/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="113" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G113" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...2 lines deleted...]
-      <c r="H113" s="1" t="inlineStr">
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>104490</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir un programme annuel d’action(s) ou le fonctionnement général de structures de culture scientifique</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux actions en faveur du dialogue sciences-société</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  BENEFICIAIRES
+  Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa stratégie CSTI 2019-2022, la Région s&amp;#039;appuie sur un réseau d&amp;#039;acteurs à la fois divers et complémentaires, qui participe au dialogue sciences – société sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région anime et coordonne ce réseau des acteurs de la CSTI à travers la Commission Sciences-Société, son bureau et différents groupes de travail.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional permet de financer des actions récurrentes (actions éducatives ligériennes par exemple) et d&amp;#039;en faire émerger de nouvelles pour mieux répondre aux attentes des publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt :
+ &lt;/strong&gt;
+ Dépôt du dossier sur le Portail régional des aides au plus tard :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Bailleurs publics
+  pour les programmes annuels d&amp;#039;action(s) et le fonctionnement général : au plus tard le 12 février de l&amp;#039;année concernée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour une action seule : 3 mois minimum avant la réalisation de l&amp;#039;action et avant l&amp;#039;engagement des premières dépenses
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION DU DISPOSITIF
+  Instruction des dossiers :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Afin de conforter sa politique menée en faveur de la jeunesse et de l&amp;#039;enseignement supérieur, le Département est susceptible d&amp;#039;accorder son soutien aux projets de foyers jeunes travailleurs et logements étudiants ou jeunes actifs.
+ L&amp;#039;instruction est réalisée par les services de la Région. Dans le cadre de l&amp;#039;instruction, la Région se réserve le droit de faire appel à des avis extérieurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  MODE DE CALCUL
+  Décision, attribution et versement de la subvention :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Aide forfaitaire :
+ la décision d&amp;#039;attribution des subventions est prise en Commission Permanente du Conseil régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2021</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  6.000 € par logement pour les foyers jeunes travailleurs
-[...5 lines deleted...]
-  5.500 € par logement pour les résidences étudiants / jeunes actifs
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements ESR - Organismes de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité des demandes au titre des actions et du fonctionnement général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les actions proposées sont déployées en Pays de la Loire et/ou démontrent un impact sur le territoire ligérien.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions proposées s&amp;#039;inscrivent pleinement dans le contexte de la stratégie régionale pour la CSTI.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur s&amp;#039;appuie sur un conseil scientifique pour concevoir ses actions et/ou intègre des scientifiques dans le pilotage des actions.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de critères d&amp;#039;appréciation des demandes au titre des actions et du fonctionnement général
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence au regard de la stratégie régionale pour la CSTI ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité de l&amp;#039;action / du programme d&amp;#039;actions et capacité du porteur à bien mener son projet (clarté des objectifs et pertinence des actions proposées, expériences préalables du porteur, implication d&amp;#039;un référent scientifique et/ou technologique et/ou industriel...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification préalable d&amp;#039;un besoin auprès des publics et des territoires cibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implication effective des partenaires dans le montage du projet et sa mise en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-acteurs-et-aux-actions-de-culture-scientifique-technique-et-industrielle</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ACTIONS_CSTI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur et de la recherche
+&lt;/p&gt;
+&lt;p&gt;
+ Service Recherche
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:culturesciences&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  culturesciences&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 56 36
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb30-soutien-aux-acteurs-et-aux-actions-de-culture/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>104637</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre de formation post-bac à distance dans un tiers lieu - AMI "Campus connectés A 2 PAS"</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Appel à manifestation &amp;quot;Campus A 2 PAS&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région place le territoire au cœur de sa stratégie régionale ESRI 2021-2017 et souhaite rapprocher l&amp;#039;enseignement supérieur de tous les territoires. La Région est attentive aux initiatives des collectivités qui permettent de rendre accessible l&amp;#039;offre de formation aux Ligériens des zones géographiques les plus éloignées des métropoles en cohérence avec les besoins des acteurs locaux. Elle souhaite également apporter une réponse à la demande sociale et permettre à chaque jeune de se révéler.
+ &lt;br /&gt;
+ Les campus à A 2 PAS vont permettre l&amp;#039;accès en proximité aux formations supérieures à distance en s&amp;#039;appuyant sur un accompagnement humain adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent être agiles, adaptés aux caractéristiques des infrastructures du territoire en proximité des jeunes et des entreprises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les territoires qui ne sont pas dotés d&amp;#039;une offre de formation post-bac, tout comme les territoires qui proposent un premier niveau de formation post-bac en présentiel et souhaitent élargir les choix d&amp;#039;orientation et de formation proposés aux jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans des tiers-lieux existants qui font sens en termes d&amp;#039;accès aux formations de l&amp;#039;enseignement, ou à créer dans des lieux de formations accueillant déjà des jeunes en formation et disposant d&amp;#039;infrastructures mutualisables
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyant sur un accompagnement humain : L&amp;#039;une des conditions de réussite de la formation à distance est la qualité de l&amp;#039;accompagnement humain de proximité proposé, qui devra être régulier et individualisé pour répondre aux besoins des étudiants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront s&amp;#039;inscrire dans un cadre pluriannuel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;analyse des dossiers sera effectuée par la Direction Enseignement Supérieur et Recherche.
+ &lt;br /&gt;
+ Les critères de sélection des manifestations d&amp;#039;intérêt, à titre indicatif et non exhaustif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Caractéristique du territoire en termes d&amp;#039;offre de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence d&amp;#039;un espace ou identification d&amp;#039;un espace
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;accompagnement en ressources humaines envisagé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficiaires envisagés du campus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence de partenariat avec des établissements d&amp;#039;enseignement supérieur localement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pérennité envisagée du fonctionnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le dossier de participation, les manifestations d&amp;#039;intérêt devront a minima comporter les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les premiers éléments de diagnostic du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les objectifs du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation du projet avec des indicateurs d&amp;#039;évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les moyens humains et matériels consacrés au projet, les partenariats tissés avec les établissements d&amp;#039;enseignement supérieur de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel (si le projet est mature)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dossiers sont à envoyer par mail à
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-manifestations-dinteret-campus-connectes-2-pas</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur et de la recherche, Service Enseignement supérieur, mobilité internationale et vie étudiante, Pôle Enseignement supérieur et vie étudiante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Claire Pichon - 02 28 20 64 30
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accueil DESR - 02 28 20 61 58 -
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistante ESMIVE - 02 28 20 51 26
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9bc-appel-a-manifestations-dinteret-campus-connec/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>104650</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux stagiaires de la formation professionnelle continue de réaliser des stages à l'étranger pendant la période de formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>La mobilité internationale</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire développe une politique volontariste en faveur de la mobilité internationale. Elle favorise ainsi à travers des subventions les séjours à l&amp;#039;étranger des stagiaires de la formation professionnelle continue. Ces aides concernent principalement les séjours à l&amp;#039;étranger prévus dans le cadre des formations qualifiantes Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Les séjours à l&amp;#039;étranger peuvent être collectifs ou individuels. Dans le cas des séjours collectifs l&amp;#039;aide à la mobilité s&amp;#039;applique aussi aux formateurs qui les accompagnent (sur la base d&amp;#039;un formateur pour 10 stagiaires).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les stagiaires doivent être inscrits sur une formation relevant d&amp;#039;un programme régional de formation continue qualifiante;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prise en charge des frais pédagogiques de la formation du stagiaire doit être assurée par la Région;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mobilité collective doit concerner au moins 10 stagiaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les séjours doivent avoir une durée minimale de 5 jours;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les stages doivent se dérouler dans une entreprise ou une collectivité étrangère;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Participation régionale selon le type de dépense
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par jour.ment/restauration : aide forfaitaire de 30 € par jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2018</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Suivre sa formation dans un Centre de Formation prestataire de la Région des Pays de la Loire dans le cadre de marché public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/la-mobilite-internationale</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Formations qualifiantes et préparatoires
+ &lt;br /&gt;
+ Pôle Formations préparatoires et d&amp;#039;insertion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa29-la-mobilite-internationale/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>104653</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Faire un stage de parrainage en agriculture</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Stage de parrainage en agriculture</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Agriculteur
+Particulier</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Fournir au candidat à l&amp;#039;installation une formation pratique sur la conduite de l&amp;#039;exploitation à reprendre ou dans laquelle il va s&amp;#039;associer, afin d&amp;#039;assurer la bonne transmission de l&amp;#039;outil de production.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ —
+&lt;/p&gt;
+&lt;p&gt;
+ Le parrainage permet de pérenniser un emploi au sein d&amp;#039;une entreprise viable qui pourrait, en l&amp;#039;absence de repreneur, être démembrée, de tester l&amp;#039;intégration du candidat à l&amp;#039;installation dans une exploitation agricole déjà constituée, ou de permettre un tuilage entre cédant et repreneur.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien consiste en une indemnité de stage de parrainage, pour le candidat à l&amp;#039;installation ne pouvant prétendre à une indemnité pôle emploi, ni à toute autre indemnité de formation, pour un stage valorisé dans le cadre de son plan de professionnalisation personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est accordée sous forme d&amp;#039;une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;indemnité est défini selon les montants de rémunérations versées aux stagiaires de la formation professionnelle conformément au nouveau code du travail (partie 6 – livre I) et au décret n°2002-1551 du 23 décembre 2002.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;indemnité de stage de parrainage ne peut être financée à la fois par l&amp;#039;Etat et par la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat à l&amp;#039;installation souhaitant bénéficier de cette aide dépose la demande avant la signature de la convention de stage et le démarrage de celui-ci. La demande de financement sera accompagnée du projet de convention de stage. L&amp;#039;aide est approuvée en commission permanente du conseil régional sous réserve du vote des crédits correspondants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2022</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le stage doit être encadré par un centre de formation (ou par une structure ayant conclu une convention avec un organisme de formation) agréé par l&amp;#039;État ou la Région des Pays de la Loire, conformément à l&amp;#039;article R. 6341-2 du code du travail.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en œuvre du stage fait l&amp;#039;objet d&amp;#039;une convention de stage tripartite passée entre le stagiaire, l&amp;#039;exploitant agricole accueillant le stagiaire et le centre de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Peut être bénéficiaire de l&amp;#039;aide tout porteur de projet d&amp;#039;installation en agriculture remplissant les conditions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  satisfaire aux conditions de diplômes, titres ou certificats lui permettant de répondre aux conditions de délivrance de la Capacité Professionnelle Agricole (CPA);
+ &lt;/li&gt;
+ &lt;li&gt;
+  être âgé de moins de 45 ans au moment de la demande d&amp;#039;aide ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans le cadre d&amp;#039;une installation en dehors du cadre familial ou dans le cadre familial ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans le cadre d&amp;#039;une installation à titre individuel ou sociétaire en remplacement de l&amp;#039;exploitant, ou de l&amp;#039;associé-exploitant qui cesse son activité agricole ou s&amp;#039;inscrive dans le cadre d&amp;#039;une installation à titre sociétaire en associé supplémentaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le siège d&amp;#039;exploitation où se déroule le stage doit être situé en Pays de la Loire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région finance la rémunération des candidats à la succession effectuant un stage de parrainage d&amp;#039;une durée de 3 à 8 mois dans l&amp;#039;exploitation qu&amp;#039;ils envisagent de reprendre.
+&lt;/p&gt;
+&lt;p&gt;
+ Une seule demande peut être déposée par bénéficiaire. Des dérogations pourront être accordées si le précédent stage de parrainage n&amp;#039;a pas abouti à une installation indépendamment de la volonté du bénéficiaire (arrêt prématuré du stage pour cause de mésentente, problèmes d&amp;#039;accès au foncier, aux financements, etc...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/stage-de-parrainage-en-agriculture</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;agriculture, de la pêche et de l&amp;#039;agroalimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire et pour vérifier l&amp;#039;éligibilité de votre entreprise, vous pouvez contacter :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ le Point Accueil Installation de votre département :
+ &lt;a href="http://www.pays-de-la-loire.sinstallerenagriculture.fr/" rel="noopener" target="_blank"&gt;
+  http://www.pait.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d7a-stage-de-parrainage-en-agriculture/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>104659</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’organisation de salons, forums et opérations d’information sur les métiers, les emplois et la formation</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux salons et forums d’information sur l’orientation, la formation et l’emploi</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide régionale aux salons et forums d&amp;#039;information sur les métiers et les formations s&amp;#039;inscrit dans le cadre plus général des missions d&amp;#039;information et d&amp;#039;orientation tout au long de la vie exercée par la Région renforcées par la loi « Pour la liberté de choisir son avenir professionnel » du 5 septembre 2018.
+ &lt;br /&gt;
+ Elle se base sur trois principes essentiels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;information sur les métiers et les formations  procède d&amp;#039;une mission de service public d&amp;#039;éducation à l&amp;#039;orientation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à ces salons et forums est gratuit pour tous les publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les salons ou forums doivent être conçus de manière pédagogique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accès à ces manifestations doit être gratuit pour tous les publics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région donne priorité aux opérations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conduites par des EPCI ou par des associations regroupant les principaux acteurs de l&amp;#039;information sur les métiers, les emplois, et les formations d&amp;#039;un bassin d&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;adressant aux jeunes et à leurs familles pour leur orientation, et s&amp;#039;ouvrant aux jeunes et aux adultes engagés dans la vie active, pour leur faciliter l&amp;#039;accès à la formation tout au long de la vie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettant à partir des métiers, emplois, et formations accessibles sur le territoire concerné, des choix d&amp;#039;orientation ouverts, vers les métiers du secteur privé et public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Privilégiant la découverte des métiers par la démonstration concrète du quotidien professionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettant une information sur les dispositifs mobilisables pour accompagner la construction d&amp;#039;un parcours de formation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les salons et forums doivent s&amp;#039;attacher à présenter une diversité de métiers et de formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services régionaux instruisent les demandes de subventionnement comprenant un descriptif du projet,  un budget prévisionnel et un planning de l&amp;#039;événement. Ils sont habilités à solliciter les pièces utiles à la bonne compréhension de la demande. Ils peuvent être missionnés pour opérer les contrôles prévus.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils élaborent le projet de décision attributive de subvention soumis au vote de la Commission Permanente.
+ &lt;br /&gt;
+ En cas d&amp;#039;octroi d&amp;#039;une subvention, le porteur de projet s&amp;#039;engage à inviter la Région des Pays de la Loire aux comités de pilotage et à l&amp;#039;inauguration de l&amp;#039;événement ainsi qu&amp;#039;à apposer le logo régional sur les différents documents de communication.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-salons-et-forums-dinformation-sur-lorientation-la-formation-et-lemploi</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
+ &lt;br /&gt;
+ Service Animation territoriale
+ &lt;br /&gt;
+ Missions transversales et évènements
+&lt;/p&gt;
+&lt;p&gt;
+ Florane Devaux Boutinkhar : 02 28 20 59 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e83c-soutien-aux-salons-et-forums-dinformation-sur/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>104703</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Investir et équiper des établissements de formations sanitaires et sociales</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Investissement et équipement des établissements de formations sanitaires et sociales</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région est en charge de l&amp;#039;investissement et de l&amp;#039;équipement des établissements de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les formations sociales, le Conseil régional définit sa participation aux dépenses d&amp;#039;investissement, d&amp;#039;entretien et de fonctionnement des locaux.
+ &lt;br /&gt;
+ Pour les formations paramédicales et de sage-femme, la région à la pleine charge du fonctionnement et de l&amp;#039;équipement des établissement du secteur public, et elle peut choisir de participer au fonctionnement des établissement privée.
+ &lt;br /&gt;
+ La Région soutient l&amp;#039;acquisition d&amp;#039;équipement par les établissements de formation, soit lors de la création de nouvelle sections, soit pour développer la pédagogie.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région finance aussi des études d&amp;#039;opportunité, ou de faisabilité, pour de futurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Établissement de formations secteur sanitaire et social
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Santé
+Commerces et services
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2020</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ centres de formation
+&lt;/p&gt;
+&lt;p&gt;
+ Établissement de formations secteur sanitaire et social
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissement-et-equipement-des-etablissements-de-formations-sanitaires-et-sociales</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Formations sanitaires et sociales
+ &lt;br /&gt;
+ Pôle Financement et contrôle des instituts
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.paysdelaloire.fr/nous-contacter" rel="noopener" target="_blank"&gt;
+  Contacter la Région Pays-de-la-Loire
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97f1-investissement-et-equipement-des-etablissemen/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Emploi</t>
-[...2 lines deleted...]
-      <c r="O113" s="1" t="inlineStr">
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  CRITERES D&amp;#039;INTERVENTION
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...39 lines deleted...]
- Caducité : l’opération doit être achevée et la demande de versement du solde doit intervenir dans un délai maximal de quatre ans à compter de la date de notification de la décision attributive
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X113" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD47" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>101570</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Chris Trouvat :
+ &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
+  chris.trouvat&amp;#64;afpa.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>101572</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de retours d'expériences innovantes au Forum des solutions</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Plan urbanisme construction architecture (PUCA)
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;ANCT et le PUCA vous proposent de bénéficier des cycles de conférences « Forum des solutions ». Le Forum des solutions est une série de rendez-vous mensuels et thématiques qui s&amp;#039;adresse à toutes les collectivités qui souhaitent placer l&amp;#039;innovation au cœur des stratégies de revitalisation urbaine. Chaque rendez-vous permet la présentation par leurs auteurs de projets réalisés répondant aux problématiques rencontrées par les villes petites et moyennes.
+&lt;br /&gt;
+&lt;br /&gt;
+La saison 3 2021-2022 débutera en octobre 2021.
+&lt;br /&gt;
+&lt;br /&gt;
+Les retours d&amp;#039;expérience visent la bonne compréhension de l&amp;#039;impact concret des solutions présentées, mais aussi sur les montages financiers mis en œuvre, les types d&amp;#039;innovation sur lesquelles elles reposent et la manière dont elles pourraient être répliquées sur l&amp;#039;ensemble du territoire. Il s&amp;#039;agira également d&amp;#039;identifier les pièges à éviter et les obstacles auxquels ont dû se confronter les parties prenantes lors de la mise en œuvre du projet.</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;br /&gt;
+Etre une commune ou une intercommunalité Action cœur de ville
+&lt;br /&gt;
+Etre une commune ou intercommunalité ayant signé une Opération de revitalisation du territoire.
+&lt;br /&gt;
+Etre un acteur économique intéressé par les questions de revitalisation de cœur de ville.</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/forum-des-solutions-89</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>Consultez la dernière publication : http://www.urbanisme-puca.gouv.fr/parution-l-innovation-en-partage-dans-les-coeurs-a2355.html (août 2021).
+&lt;br /&gt;
+&lt;br /&gt;
+Captations vidéos des séances précédentes : http://www.urbanisme-puca.gouv.fr/forums-des-solutions-en-videos-a1879.html)</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a939-beneficier-de-retours-dexperiences-innovantes/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>101598</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Être informé des opportunités transfrontalières</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+EUROPE - Interreg - Fonds européens
+Avenir Montagnes
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Mission opérationnelle transfrontalière (MOT)</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+  Vous souhaitez connaître vos opportunités transfrontalières ?
+  &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
-  https://portail.citoyen.lacharente.fr/espace-demarches
+ La Mission Opérationnelle Transfrontalière vous propose un appui individualisé afin d&amp;#039;identifier les opportunités de développement territorial liées au positionnement frontalier de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appui consiste en la réalisation d&amp;#039;une note synthétique (« rapport d&amp;#039;étonnement ») selon vos besoins et attentes spécifiques, vous informant des opportunités de coopération transfrontalière et de financement européen en matière de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  développement territorial transfrontalier
+ &lt;/li&gt;
+ &lt;li&gt;
+  services et équipements publics transfrontaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  attractivité transfrontalière
+ &lt;/li&gt;
+ &lt;li&gt;
+  préservation de l&amp;#039;environnement transfrontalier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Logement et habitat
+Paysage
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Industrie
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité du programme Petites villes de demain, Villages d&amp;#039;Avenir ou Avenir Montagnes située à proximité d&amp;#039;une frontière nationale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.espaces-transfrontaliers.org/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la MOT : mot&amp;#64;mot.asso.fr, &amp;#43;33 1 55 80 56 80
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>mathias.ribert@mot.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3128-etre-informe-des-opportunites-transfrontalier/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Mission Opérationnelle Transfrontalière (MOT)</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>98769</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir les jeunes sur le territoire</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études démographiques montrent une tendance au vieillissement du territoire, une stagnation de l&amp;#039;arrivée de
+ nouveaux habitants et des naissances. Pour autant, notre territoire compte de nombreuses familles grâce à son
+ positionnement géographique, sa disponibilité foncière et son attractivité en terme d&amp;#039;accès aux services.
+&lt;/p&gt;
+&lt;p&gt;
+ Face à l&amp;#039;exode des jeunes, il s&amp;#039;agit de renforcer le cadre de vie des enfants et des jeunes, afin qu&amp;#039;ils restent ou
+ reviennent sur le territoire. Cette mobilisation autour des jeunes pourra impacter plusieurs secteurs de leur vie
+ sociale, avec une priorité marquée sur la formation et les conditions d&amp;#039;accès à l&amp;#039;emploi.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accès aux activités de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information et prévention en matière de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès aux services et information sur les politiques publiques en faveur de la jeunesse
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à la formation et à l&amp;#039;information sur le monde de l&amp;#039;entreprise et l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de la mobilité des jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ouverture aux initiatives et créations d&amp;#039;opportunités (junior entreprise...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création de lieux ou d&amp;#039;activités de loisirs pour les jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;événements fédérateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Campagne d&amp;#039;information sur la santé, la nutrition, les conduites addictives...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation aux réalités économiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parrainage et accompagnement d&amp;#039;initiatives portées par des jeunes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Accès aux services
+Formation professionnelle
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ - Dépenses de personnel
+&lt;/p&gt;
+&lt;p&gt;
+ - Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
+ d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ - Coûts directs en lien avec l&amp;#039;opération, dont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisition ou location de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de déplacement, d&amp;#039;hébergement et de restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;études, de conseils, de formation...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le financement européens intervient toujours en contrepartie de financements publics nationaux différent de l&amp;#039;Europe. Pour un porteur de projet privé cela implique qu&amp;#039;il devra solliciter un autre cofinanceur public.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Au niveau administratif :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approuvant le projet et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicitant une subvention européenne dans le cadre de LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  autorisant l&amp;#039;exécutif à signer tout document y afférent
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE PLOERMEL</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marjolaine PONDARD, Chargée de mission contractualisation :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
+  m.pondard&amp;#64;pays-ploermel.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-[...17 lines deleted...]
-  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+ - 06 69 71 55 38 - 02 30 19 01 82
+&lt;/p&gt;
+&lt;p&gt;
+ PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
+  https://www.pays-ploermel.fr/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>m.pondard@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b9-copie-13h47-renforcer-lhabitabilite-du-territ/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD51" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="114" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G114" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>100081</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...13 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez favoriser le développement économique et l&amp;#039;emploi sur votre territoire, en permettant aux entreprises de se développer et de recruter les compétences dont elles ont besoin et en offrant aux jeunes et aux actifs davantage d&amp;#039;opportunités locales de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez renforcer votre politique d&amp;#039;attractivité globale (accueil, marketing territorial).
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez garantir aux entreprises l&amp;#039;accès à un « bouquet de services » nécessaire à leur développement.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre CCI peut être à vos côtés pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement du marketing territorial et la valorisation des entreprises locales, des filières stratégiques et innovantes, des métiers d&amp;#039;exception et des savoirs faire, pour en faire des ambassadeurs de votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;organisation de permanences d&amp;#039;accueil et d&amp;#039;information des créateurs et des chefs d&amp;#039;entreprises, y compris dans les locaux de la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création et la gestion de lieux d&amp;#039;accueil et d&amp;#039;hébergement des entreprises, tels que les pépinières, les incubateurs, les hôtels d&amp;#039;entreprises, les tiers-lieux, les espaces de co-working ou les Maisons de l&amp;#039;Entreprise. Avec l&amp;#039;essor du télétravail, ils deviennent des lieux de rencontres essentiels pour les entreprises et leurs salariés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de sessions de formations spécifiques adaptées aux besoins du territoire. Les lieux d&amp;#039;hébergement des entreprises pourraient également accueillir des individus en formation et suivant des enseignements à distance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création et la gestion d&amp;#039;établissements de formation (centres de formation des apprentis, établissements d&amp;#039;enseignement supérieur, centres de formation initiale et continue...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Friche
+Foncier
+Voirie et réseaux
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Accessibilité
+Emploi
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/reseau-cci/nos-missions-et-nos-actions-generales-pour-les-entreprises-et-les-territoires</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a438-favoriser-limplantation-dentrepreneurs-sur-vo/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>93541</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Assurer la création ou la reprise d'une entreprise artisanale ou d'une exploitation agricole</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;AFL
+  Aide - « Programme de formation à la reprise des entreprises artisanales ou des exploitations agricoles », mis en place par le CR-BFC
  &lt;/strong&gt;
- est la seule banque française
-[...70 lines deleted...]
- • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;br /&gt;
+ Objectif : assurer la création ou la reprise d&amp;#039;une entreprise artisanale ou d&amp;#039;une exploitation agricole, prioritairement hors cadre familial, en permettant au candidat créateur/repreneur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de se familiariser avec l&amp;#039;environnement spécifique de l&amp;#039;entreprise artisanale ou de l&amp;#039;exploitation agricole et de se tester en situation réelle,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de découvrir et de connaître les caractéristiques de l&amp;#039;entreprise ou de l&amp;#039;exploitation sur laquelle le candidat souhaite s&amp;#039;installer,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de s&amp;#039;intégrer dans le fonctionnement, l&amp;#039;organisation du travail, le partage des responsabilités, et de tester l&amp;#039;entente lorsque le projet concerne l&amp;#039;entrée dans une société,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de vérifier la faisabilité de l&amp;#039;installation, d&amp;#039;un point de vue économique, juridique et humaine,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de bénéficier d&amp;#039;un accompagnement pédagogique,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;entreprendre toutes les démarches liées à la création ou à la reprise,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de s&amp;#039;autoriser un droit à l&amp;#039;erreur.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Bénéficiaires :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chambre des métiers et de l&amp;#039;artisanat,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chambre régionale d&amp;#039;agriculture,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de formation,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Accompagnement :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Subvention :
+&lt;/strong&gt;
+les dépenses éligibles sont les coûts générés par l&amp;#039;action de formation. La hauteur de l&amp;#039;intervention de la Région est fonction des autres cofinancements mobilisés.</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les publics visés sont les créateurs/repreneurs d&amp;#039;une entreprise artisanale ou d&amp;#039;une exploitation agricole hors cadre familial,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet peut également prendre la forme d&amp;#039;une association par remplacement d&amp;#039;un associé sortant, d&amp;#039;une association sur une exploitation individuelle ou sociétaire en vue d&amp;#039;accueillir un associé supplémentaire ou encore de la création d&amp;#039;une activité venant compléter la mise en valeur d&amp;#039;une entreprise,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les entreprises agricoles, le public visé est celui des candidats hors cadre familial de moins de 50 ans avec une priorité pour les publics âgés de moins de 40 ans.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Agriculture et agroalimentaire
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité : d
+ urée du stage : stage de 3 mois minimum et de 12 mois maximum non renouvelable
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/node/1901</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Aménagement urbain
+  Chambres de métiers et de l&amp;#039;artisanat de Bourgogne et de Franche-Comté
  &lt;/strong&gt;
- (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
-[...1 lines deleted...]
-&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Richard ALIAS : 03 86 42 05 74 -
+  &lt;a href="mailto:ralias&amp;#64;artisanat-bourgogne.fr" rel="noopener" target="_blank"&gt;
+   ralias&amp;#64;artisanat-bourgogne.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clément SASSOT -  03 84 35 87 22 -
+  &lt;a href="mailto:c.sassot&amp;#64;artisanat-comtois.fr" rel="noopener" target="_blank"&gt;
+   c.sassot&amp;#64;artisanat-comtois.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Chambre d&amp;#039;agriculture de Bourgogne-Franche-Comté
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Delphine FOUCHARD : 03 81 54 71 84 -
+  &lt;a href="mailto:delphine.fouchard&amp;#64;bfc.chambagri.fr" rel="noopener" target="_blank"&gt;
+   delphine.fouchard&amp;#64;bfc.chambagri.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88b7-former-programme-de-formation-a-la-reprise-de/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>92602</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Développement des transports
+  Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
  &lt;/strong&gt;
- (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Transition écologique
+  Montant de la subvention :
  &lt;/strong&gt;
- (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
-[...1 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Traitement et valorisation des déchets
+  Ne sont pas éligibles :
  &lt;/strong&gt;
- (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
-[...2 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>92578</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Aide à la Structuration de projets de Territoires (ASPT)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Volet spécifique « Petites Villes de Demain » (PVD)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
+L&amp;#039;aide est plafonnée à 5 000 € par étude.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une charte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une stratégie territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+International
+Attractivité économique
+Artisanat
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcs Naturels Régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
+Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...2 lines deleted...]
-Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
-Protection animale
-[...3 lines deleted...]
-      <c r="O114" s="1" t="inlineStr">
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
-[...19 lines deleted...]
-&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>94241</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans l'innovation pour la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre à un besoin des acteurs et entreprises de votre territoire et développer un projet éducatif à fort impact social/territorial, la Banque des Territoires vous propose des offres des investissements en fonds propres et quasi-fonds propres et un accompagnement tout au long du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent porter sur :
  &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à l&amp;#039;éducation, y compris pour les publics vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  la structuration de l&amp;#039;école de demain
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement de nouveaux modèles éducatifs capitalisant sur la EdTech
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_innovation_pro_psat</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/192d-investir-dans-linnovation-pour-la-formation-p/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>94237</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Créer des tiers-lieux d’innovation sociale pour contribuer au développement économique des territoires</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez participer au développement économique local et mettre en place un tiers-lieu d&amp;#039;innovation sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires peut apporter, sous certaines conditions dont notamment le soutien de la collectivité territoriale, un appui à l&amp;#039;émergence du projet et à la structuration de sa gouvernance, une aide aux études de programmation ou de montage juridique et financier, une part des fonds propres de la structure d&amp;#039;exploitation ou de la structure portant les murs, sous forme d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=tierslieux_innov_sociale_psat</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b33b-developper-les-tiers-lieux-dinnovation-social/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>90744</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de recherche collaboratifs public/privé</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de permettre aux entreprises d&amp;#039;augmenter leur compétitivité en soutenant leurs démarches de recherche en collaboration avec des centres de compétences et leurs démarches d&amp;#039;intégration de compétences scientifiques ou technologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Projets de recherche associant des entreprises et des organismes de recherche et de transfert des connaissances.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Entreprises de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de recherche et de transfert des connaissances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les dépenses internes et/ou externes effectuées par l&amp;#039;entreprise réservées exclusivement à la réalisation du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses internes et/ou externes effectuées par le centre de compétences pour la réalisation exclusive du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X114" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-de-recherche-collaboratifs-publicprive</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Relation aux Usagers
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur recherche et transfert de technologie
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 49 38 49 38
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 9h à 18h sans interruption
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/620e-projets-de-recherche-collaboratifs-publicpriv/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>90783</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux demandeurs d'emplois sans qualification d'accéder à une formation</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Service Public Régional de la Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes demandeur d&amp;#039;emploi, sans qualification et vous souhaitez vous former pour accéder à une certification ? La Région vous aide avec le Service Public Régional de Formation Professionnelle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ La Région a mis en place un Service Public Régional de la Formation pour que les demandeurs d&amp;#039;emploi puissent bénéficier d&amp;#039;une formation professionnelle qui facilite leur insertion sur le marché du travail.
+ &lt;br /&gt;
+ L&amp;#039;objectif de la Région est double:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  combattre les inégalités d&amp;#039;accès à la formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux personnes les plus en difficulté d&amp;#039;accéder à un premier niveau de  qualification
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le SPRF est une offre de formation qualifiante qui complète le Programme Régional de Formation (PRF).
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les demandeurs d&amp;#039;emploi inscrits à Pôle Emploi :
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  dont la qualification professionnelle la plus élevée est de niveau V bis (CAP/BEP non validé) ou IV général (bac général),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ou qui n&amp;#039;ont pas pu exercer une activité en rapport avec leur qualification depuis au moins 2 ans.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les salariés en contrat aidé (CDDI et CUI : CAE/CIE, emplois d&amp;#039;avenir) peuvent bénéficier du SPRF s&amp;#039;ils sont inscrits à Pôle Emploi et s&amp;#039;ils sont de niveau VI maximum.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En tant que personnes éligibles, vous êtes orientées, sans sélection préalable, vers les organismes de formation mandatés par la Région. Ces organismes ont alors en charge de construire les parcours individualisés de qualification professionnelle pour répondre à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque fois que cela est possible des actions de VAE doivent être mobilisées.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces parcours peuvent comporter des périodes en entreprise.
+&lt;/p&gt;
+&lt;p&gt;
+ Les parcours qui mènent à la qualification sont limités à 2 ans. Le parcours peut être interrompu par des périodes en emploi sous contrat de travail. Le travail n&amp;#039;étant pas pris en compte dans la durée du parcours, l&amp;#039;organisme de formation s&amp;#039;engage à reprendre le parcours interrompu à l&amp;#039;issue du contrat de travail.
+&lt;/p&gt;
+&lt;p&gt;
+ Montants :
+&lt;/p&gt;
+&lt;p&gt;
+ La Région prend en charge les coûts pédagogiques de votre formation et participe à vos frais d&amp;#039;hébergement et de restauration. Pour la durée de la formation, vous êtes stagiaire de la formation professionnelle et vous bénéficiez d&amp;#039;une rémunération correspondant à votre statut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rémunération en ARE (Allocation de Retour à l&amp;#039;Emploi) si vous avez des droits à l&amp;#039;assurance chômage,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rémunération publique des stagiaires de la formation professionnelle financée par la Région
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vous bénéficiez de la protection sociale et de la couverture « Accidents du travail ». Pour la restauration et l&amp;#039;hébergement proposés par le centre de formation, les frais excédant 1,50 € par repas et 3 € par nuitée sont pris en charge par la Région.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/service-public-regional-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Formation Professionnelle et Apprentissage
+&lt;/p&gt;
+&lt;p&gt;
+ 15 rue de l&amp;#039;Ancienne Comédie
+&lt;/p&gt;
+&lt;p&gt;
+ CS 70575
+&lt;/p&gt;
+&lt;p&gt;
+ 86021
+                                                    POITIERS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 55 76 02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88e4-service-public-regional-de-la-formation-profe/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>90842</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise  en place des projets spécifiques- Actions éducatives Nouvelle-Aquitaine - Volet 3 : Projets spécifiques</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Nouvelle-Aquitaine, en complément des missions qui lui sont confiées par la loi, souhaite mener une action volontariste en faveur de l&amp;#039;éducation, de la citoyenneté et de la formation professionnelle en direction des jeunes via leurs établissements de formation.
+Votre demande devra être déposée de façon dématérialisée via le bouton &amp;#34;Créer mon dossier&amp;#34; en bas de page.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce volet donne l&amp;#039;opportunité à la communauté éducative de pouvoir mettre en place des projets spécifiques au regard de leur objectif.
+&lt;/p&gt;
+&lt;p&gt;
+ Il permet également de valoriser les jeunes de Nouvelle-Aquitaine qui se distinguent par leur investissement, leur engagement et leur mérite dans un domaine particulier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Modalités de paiement
+&lt;/h3&gt;
+&lt;p&gt;
+ Sous réserve d&amp;#039;éligibilité du projet, l&amp;#039;aide régionale sera versée après délibération de la Commission Permanente en deux fois :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avance de 70% après signature de l&amp;#039;arrêté ou de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le solde après réalisation du projet, au vu des pièces suivantes visées par la cheffe ou le chef d&amp;#039;établissement et la/le gestionnaire une attestation de réalisation de l&amp;#039;opération,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bilan financier détaillé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un compte-rendu de réalisation de l&amp;#039;opération destiné au seul oronnateur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces pièces devront être fournies selon les modalités prévues dans l&amp;#039;arrêté ou la convention d&amp;#039;exécution ; à défaut, la Région Nouvelle-Aquitaine se réserve le droit d&amp;#039;émettre un titre de recette à hauteur de la subvention déjà versée.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Critères de sélection
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Prendre connaissance du règlement pour vérifier si les conditions d&amp;#039;obtention sont réunies.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers seront déposés par voie dématérialisée à la  Direction Jeunesse et Citoyenneté selon les modalités prévues sur le site de la Région et obligatoirement avant le début de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque demande devra être accompagnée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;un courrier de demande de subvention à l&amp;#039;attention du Président de la Région Nouvelle-Aquitaine, signé par la ou le chef d&amp;#039;établissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une copie du procès-verbal du Conseil d&amp;#039;administration ou du Conseil de perfectionnement validant l&amp;#039;action,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un RIB (datant de moins de 2 mois) de l&amp;#039;Établissement ou de l&amp;#039;organisme gestionnaire pilote du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/actions-educatives-nouvelle-aquitaine-volet-3-projets-specifiques</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la jeunesse et de la citoyenneté
+&lt;/p&gt;
+&lt;p&gt;
+ 0549558160
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cd8d-actions-educatives-nouvelle-aquitaine-volet-3/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>90937</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Rémunérer les stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région a la responsabilité politique et légale de faciliter les conditions de réalisation des formations à destination des jeunes et des adultes à la recherche d&amp;#039;un emploi ou d&amp;#039;une nouvelle orientation professionnelle. L&amp;#039;entrée en formation entraîne souvent une ré-organistion de la vie personnelle, générant des déplacements donc des frais. C&amp;#039;est pourquoi, la Région assure une rémunération et une protection sociale aux stagiaires de la formation professionnelle (sous certaines conditions).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Ces dispositions en faveur de la rémunération et de la protection sociale, doivent permettre au stagiaire d&amp;#039;accéder et se maintenir jusqu&amp;#039;à l&amp;#039;issue du parcours de formation, durant lequel il peut développer ses compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ En accordant un régime plus favorable que le Code du Travail, la Région a introduit des mesures en faveur de certains stagiaires selon le principe de solidarité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prime monoparentale forfaitaire mensuelle de 100 € au stagiaire parent isolé avec au moins un enfant à charge (y compris en cas de garde alternée),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Application du barème de la catégorie d&amp;#039;âge supérieure pour les primo-demandeurs d&amp;#039;emploi de moins de 18 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Email
+  Bénéficiaires:
  &lt;/strong&gt;
- : adhesion&amp;#64;afl-banque.fr
-[...1 lines deleted...]
-&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Selon certains critères d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Demandeurs d&amp;#039;emplois ne relevant pas ou plus du régime d&amp;#039;assurance chômage* ou de tout autre régime public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les personnes bénéficiant à leur entrée en formation d&amp;#039;une Reconnaissance de la Qualité de Travailleur Handicapé (RQTH) et/ou de l&amp;#039;Obligation d&amp;#039;Emploi des Travailleurs Handicapés (OETH),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les apprentis en rupture de contrat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes sous-main de justice suivant une formation dans un centre pénitentiaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Salariés de Structure d&amp;#039;Insertion par l&amp;#039;Activité Economique (SIAE).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * Non indemnisés par Pôle Emploi
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Le nouveau règlement d&amp;#039;intervention
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ prévoit une revalorisation de la rémunération et des frais induits pour les stagiaires entrant dans le programme :  « 1er niveau de qualification » et « socle de compétences ». Ce dispositif à caractère financier revêt 2 volets :
  &lt;strong&gt;
-  Téléphone
+  la rémunération
  &lt;/strong&gt;
- : &amp;#43;33 (0)4 81 11 29 37
-[...1 lines deleted...]
-&lt;p&gt;
+ proprement dite ainsi que
+ &lt;strong&gt;
+  la couverture sociale
+ &lt;/strong&gt;
+ et
+ &lt;strong&gt;
+  une participation aux frais de transport et/ou d&amp;#039;hébergement
+ &lt;/strong&gt;
+ . Les formations concernées doivent totaliser un minimum de 150 heures. Elles peuvent se dérouler sur une durée hebdomadaire à temps plein
  &lt;em&gt;
-  NB : appel non surtaxé
+  ≥
  &lt;/em&gt;
+ 30 heures ou à temps partiel &amp;lt; 30 heures.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le barème de rémunération mensuelle
+  &lt;/strong&gt;
+  temps plein, fixé par décret par l&amp;#039;Etat, varie selon la situation statutaire et familiale du stagiaire (décret n°2002-1551 du 23/12/2002).
+  &lt;em&gt;
+   &lt;strong&gt;
+    Consulter le tableau en pièce jointe.
+   &lt;/strong&gt;
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aides aux transports et à l&amp;#039;hébergement
+  &lt;/strong&gt;
+  . Sont exclus de l&amp;#039;indemnité d&amp;#039;hébergement tous les bénéficiaires d&amp;#039;un autre dispositif d&amp;#039;aide régionale au titre de cet hébergement ou d&amp;#039;un hébergement gratuit au sein de la structure de formation. Ce forfait ne sera pas versé en cas d&amp;#039;absence du stagiaire sur la totalité du mois.
+  &lt;em&gt;
+   &lt;strong&gt;
+    Consulter le tableau en pièce jointe.
+   &lt;/strong&gt;
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;organisme de formation est responsable de la constitution des dossiers de rémunération et/ou de protection sociale dès l&amp;#039;entrée en formation du stagiaire. Le calcul et le versement des rémunérations sont directement liés aux états de présence mensuelle des stagiaires dans l&amp;#039;organisme de formation. Ce dernier transmet tous les mois au stagiaire les avis de paiement détaillés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Candidatez sur le formulaire dans le lien vers le descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b241-remuneration-des-stagiaires-de-la-formation-p/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>89215</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>ADEFPAT</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des avancées concrètes dans la réalisation du projet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La favorisation de l&amp;#039;ancrage territorial et professionnel
+   du projet dans son environnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour des projets :
+  Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
-[...52 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagnement global de la démarche PCAET, document stratégique Air Energie Climat réglementaire pour les EPCI de plus de 20 000 habitants. Le PCAET traite des réductions des émissions de gaz à effet de serre, de l&amp;#039;adaptation aux changements climatique, de la sobriété énergétique, de la qualité de l&amp;#039;air, des énergies renouvelables, de la séquestration carbone, des vulnérabilités aux changements climatiques ....
-[...102 lines deleted...]
-Cours d'eau / canaux / plans d'eau
+ Tiers lieux
+&lt;/p&gt;
+&lt;p&gt;
+ Projet alimentaire de territoire
+&lt;/p&gt;
+&lt;p&gt;
+ stratégie de developpement touristique
+&lt;/p&gt;
+&lt;p&gt;
+ équipement de loisir, touristique,
+&lt;/p&gt;
+&lt;p&gt;
+ atelier de découpe transformation
+&lt;/p&gt;
+&lt;p&gt;
+ mobilisation des acteurs : bourg centre, services aux publics,...
+&lt;/p&gt;
+&lt;p&gt;
+ boutique école
+&lt;/p&gt;
+&lt;p&gt;
+ petits commerces
+&lt;/p&gt;
+&lt;p&gt;
+ installation d&amp;#039;artisans
+&lt;/p&gt;
+&lt;p&gt;
+ Politiques et actions d&amp;#039;accueil de nouvelle population
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
 Tourisme
-Forêts
-[...4 lines deleted...]
-Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
-Famille et enfance
-[...1 lines deleted...]
-Alimentation
+Accès aux services
+Citoyenneté
 Commerces et services
 Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
+Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
-Risques naturels
-[...2 lines deleted...]
-Equipement public
 Bâtiments et construction
-Réhabilitation
-[...4 lines deleted...]
-Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
-Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
-[...4 lines deleted...]
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Médias et communication
+Spectacle vivant
 Industrie
-Mers et océans
-[...8 lines deleted...]
-      <c r="O115" s="1" t="inlineStr">
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
-[...9 lines deleted...]
-  Signature du devis de prestation
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adefpat.fr</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adefpat.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 63 36 20 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>benedicte.dupre@adefpat.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>87184</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de nouvelles antennes du Conservatoire national des arts et métiers (CNAM) dans les territoires</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Les offres de formation sont essentielles pour renforcer l&amp;#039;attractivité d&amp;#039;un territoire et le revitaliser.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose ainsi un accompagnement financier pluridimensionnel, du financement d&amp;#039;ingénierie à l&amp;#039;investissement en fonds propres ou quasi-fonds propres sur le portage immobilier et/ou sur la structure de formation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_antennes_cnam_psat</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le
+  &lt;a href="https://regions.cnam.fr/actualites/au-coeur-des-territoires-lancement-de-la-deuxieme-vague-1189569.kjsp"&gt;
+   CNAM
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0bf3-obtenir-de-nouvelles-antennes-du-cnam-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="116" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="G116" s="1" t="inlineStr">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...12 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous faites face à une problématique territoriale ou souhaitez améliorer une politique publique. La plateforme d&amp;#039;apprentissage Interreg Europe met à votre disposition :
-[...16 lines deleted...]
- A tout moment, vous pouvez solliciter le programme Interreg Europe pour une Peer Review. Si votre demande est validée, le programme organisera deux jours de réunions avec des homologues européens sélectionnés qui seront invités à examiner votre contexte territorial et thématique spécifique et à formuler des recommandations sur la base de leur expérience et de leur expertise.
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Quelques exemples de Peer Reviews menées par des collectivités territoriales européennes :
-[...14 lines deleted...]
-      <c r="N116" s="1" t="inlineStr">
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22059,4177 +13363,1575 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
-Cimetières et funéraire
-[...4 lines deleted...]
-      <c r="O116" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="X116" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Point de contact national Nord de la France :
+  L&amp;#039;adhésion
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- caroline.gauthier&amp;#64;hautsdefrance.fr
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Point de contact national Sud de la France et RUP :
+  Email
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Patricia Di Biase    &amp;#43;33 (0) 491 575 606
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="117" spans="1:27" customHeight="0">
-[...451 lines deleted...]
-      <c r="G119" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>72809</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...33 lines deleted...]
-      <c r="M119" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+  Le SIEEEN, guichet unique informatique des collectivités nivernaises
  &lt;/strong&gt;
  &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Contexte :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ En 1992, le SIEEEN reprend le programme d&amp;#039;informatisation des mairies initié quelques années plus tôt par l&amp;#039;Union Amicale des Maires de la Nièvre.
+&lt;/p&gt;
+&lt;p&gt;
+ En 2010, le Syndicat fonde le Service d&amp;#039;Informations TErritoriales des Collectivités (SITEC) afin d&amp;#039;optimiser son offre.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SITEC s&amp;#039;affirme  comme guichet unique informatique pour les collectivités. Il s&amp;#039;appuie sur des partenariats avec les éditeurs nationaux de logiciels collectivités présents sur le territoire nivernais.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : proposer un service et un accompagnement optimisés en représentant plus de 90 % des collectivités nivernaises.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, le SIEEEN met à disposition des collectivités de la Nièvre un véritable pôle de compétences numériques. Celui-ci intègre le conseil, les outils, l&amp;#039;expertise technique, la gestion des données complétées par les services habituels.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, le SITEC est structuré en 6 pôles de compétences :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Administration.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniques d&amp;#039;Information et de Communication (TIC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infrastructure et Projets (IP)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Système d&amp;#039;Information Géographique (SIG)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Investissements.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Il accompagne 284 collectivités, 6 communautés de communes, 10 structures, ainsi que l&amp;#039;Agence Technique Départementale (ATD) dans la mise en œuvre de l&amp;#039;e-administration.
+&lt;/p&gt;
+&lt;p&gt;
+ Un Pack Services pour faciliter la transition numérique des collectivités
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le  SITEC regroupe au sein de son Pack Services une gamme enrichie de solutions matérielles et logicielles pour faciliter la transition numérique des collectivités. Celles-ci permettent la gestion, l&amp;#039;exploitation, l&amp;#039;optimisation et la sécurisation des systèmes d&amp;#039;information et du parc informatique. Le Pack Services est accessible aux collectivités adhérentes à la compétence statutaire numérique des services du SIEEEN.
+&lt;/p&gt;
+&lt;p&gt;
+ Il comprend notamment :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Création de points de vente individuels ou collectifs de produits agricoles ;
-[...20 lines deleted...]
-  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+  L&amp;#039;accès libre à un programme annuel de formations.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...3 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
-[...20 lines deleted...]
-  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+  L&amp;#039;acquisition et l&amp;#039;installation de matériels, logiciels et certificats.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La location de matériels ; l&amp;#039;assistance sur site matérielle et logicielle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La veille et l&amp;#039;information en ligne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à la plate-forme de dématérialisation des actes comptables et à Géo SIEEEN, le Système d&amp;#039;Information Géographique syndical.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise à disposition d&amp;#039;un connecteur PASRAU (Prélèvement à la Source pour les Revenus Autres).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La sauvegarde externalisée des données sur Datacenter
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion au Pack Services est de 5 € par habitant pour les communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les communautés de communes, elle est calculée en fonction du pourcentage de la population, complétée par un forfait selon le nombre de postes à gérer.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les autres collectivités, elle est déterminée selon leur bilan comptable. Les non-adhérents peuvent également bénéficier de l&amp;#039;ingénierie numérique du SIEEEN grâce aux prestations de services.
+&lt;/p&gt;
+&lt;p&gt;
+ La compétence NTIC du SIEEEN ou l&amp;#039;infogérance adaptée aux collectivités
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les collectivités adhérentes au Pack Services ou recourant aux prestations de services SIEEEN bénéficient :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;une assistance en hotline ou sur site : logiciels métiers, logiciels SIEEEN, matériels informatiques, Déclaration automatisée des données sociales unifiées (DADSU).
+&lt;/p&gt;
+&lt;p&gt;
+ De la maintenance matérielle.
+&lt;/p&gt;
+&lt;p&gt;
+ Des fournitures et des installations de matériels informatiques et de logiciels bureautiques et métiers.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un accompagnement stratégique : dématérialisation, certificat électronique, audit du système d&amp;#039;information, conseil aux choix de matériels et logiciels, aide à la décision et journées thématiques destinés aux décideurs et agents...
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un enrichissement de données stratégiques : cartographie et Plan de Corps de Rue Simplifié (PCRS).
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un programme de formations annuelles...
+ &lt;br /&gt;
+ &lt;br /&gt;
+ À travers l&amp;#039;offre globale et la gamme complète de services du SITEC, les collectivités nivernaises peuvent disposer d&amp;#039;un service d&amp;#039;infogérance expert et se concentrer pleinement sur leurs missions.
+&lt;/p&gt;
+&lt;p&gt;
+ Quelques chiffres clés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1 200 Postes informatiques en maintenance
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 Ecoles et 41 autres (SIAEP, coopératives, maison de l&amp;#039;emploi, ....)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  1 207 installations, dépannages et migrations
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  8 000 appels en hotline /an
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
-[...9 lines deleted...]
-Commerces et services
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Informatisation complètes d&amp;#039;écoles
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité au RGPD
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et accompagnement technique sur l&amp;#039;opendata
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;une plateforme de messagerie à destination des collectivités adhérentes
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
 Formation professionnelle
-Economie locale et circuits courts
-[...11 lines deleted...]
-      <c r="O119" s="1" t="inlineStr">
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Peuvent bénéficier du financement au titre de la
-[...53 lines deleted...]
-      <c r="T119" s="1" t="inlineStr">
+ Etre adhérent du Sieeen de manière statutaire ou en prestations
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X119" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieeen.fr</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ franck.lanfranchi&amp;#64;sieeen.fr
  &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>franck.lanfranchi@sieeen.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>71866</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans des projets de formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soutenir l&amp;#039;insertion professionnelle des jeunes et dynamiser le développement d&amp;#039;un territoire, la Banque des Territoires investit dans des offres de formation à des métiers nouveaux ou en tension, conçues avec les acteurs économiques en vue de répondre à leurs besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires investit en fonds propres ou quasi-fonds propres, à hauteur minimale de 200 K€, dans la structure portant le projet : organisme ou centre de formation, entreprise ou association exerçant une activité de formation ou de qualification.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle finance plus particulièrement les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Service Ingénierie
-[...8 lines deleted...]
-  leader&amp;#64;pays-epinal.fr
+  former les habitants aux métiers qui permettront de développer l&amp;#039;attractivité du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  apporter les compétences digitales nécessaires à la transformation des entreprises et à l&amp;#039;essor de nouvelles activités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer aux personnes éloignées de l&amp;#039;emploi des formations qualifiantes qui correspondent aux besoins du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- ou
  &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nos références
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Ludmilla HELLOT,
-[...6 lines deleted...]
-  03 29 37 26 76
+  SIMPLON,
+  &lt;em&gt;
+   Grandes Ecoles du Numérique
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le CFA de la Gastronomie de Marcy l&amp;#039;Etoile
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mecateam, pôle de formation à la maintenance ferroviaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_formation_pro_psat</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/" rel="noopener" target="_blank"&gt;
+   Nous contacter par mail via notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1a0f-contribuer-a-ladaptation-et-au-developpement-/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>71865</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Financer la création d’écoles de production</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour développer les offres de formation dans les métiers industriels, la Banque des Territoires accompagne les collectivités locales, les chambres de commerce et d&amp;#039;industrie, les branches professionnelles ou les industriels
+ &lt;strong&gt;
+  dans leur projet de création d&amp;#039;école de production.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les porteurs de projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  en finançant,
+  &lt;strong&gt;
+   avant la création
+  &lt;/strong&gt;
+  , un chef de projet en préfiguration/ingénierie et une partie de l&amp;#039;étude de faisabilité (50 % du montant total TTC) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et en accordant un
+  &lt;strong&gt;
+   prêt subordonné
+  &lt;/strong&gt;
+  .
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
- ou
+&lt;span&gt;
+ &lt;p&gt;
+  &lt;span&gt;
+   &lt;br /&gt;
+  &lt;/span&gt;
+ &lt;/p&gt;
+ Les écoles de production, établissements privés appartenant au réseau national des Ecoles de production, préparent les jeunes à partir de 15 ans à des diplômes d&amp;#039;Etat. Elles ont pour objectif de les
+ &lt;strong&gt;
+  former à des métiers en tension
+ &lt;/strong&gt;
+ et qui
+ &lt;strong&gt;
+  répondent aux besoins des entreprises du territoire.
+ &lt;/strong&gt;
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_ecole_de_production_psat</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réseau national des
+ &lt;a href="https://www.ecoles-de-production.com/"&gt;
+  Ecoles de Production
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Cécile PIERRE,
-[...6 lines deleted...]
-  03 29 37 54 96
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Nous contacter par mail via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90d3-rendre-plus-attractifs-les-metiers-industriel/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>71796</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les lycéens dans leur orientation - Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de l'Éducation nationale et de la Jeunesse</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives.
+&lt;/p&gt;
+&lt;p&gt;
+ Lancées en novembre 2008, les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives. Mis en œuvre à la rentrée 2016, les « parcours d&amp;#039;excellence » s&amp;#039;inscrivent dans la complémentarité des cordées de la réussite.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A la rentrée 2020, « cordées de la réussite » et « parcours d&amp;#039;excellence » fusionnent en un seul dispositif sous l&amp;#039;appellation de « cordées de la réussite ».
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En cohérence avec les transformations induites par la réforme du lycée d&amp;#039;enseignement général et technologique, la revalorisation de la voie professionnelle ainsi que la Loi relative à l&amp;#039;orientation et la réussite des étudiants et la création de la plateforme Parcoursup, les nouvelles &amp;#34;Cordées de la réussite visent
+ &lt;strong&gt;
+  à faire de l&amp;#039;accompagnement à l&amp;#039;orientation un réel levier d&amp;#039;égalité des chances
+ &lt;/strong&gt;
+ . Destinées en priorité aux élèves scolarisés en éducation prioritaire ou en quartiers prioritaires politique de la ville (QPV), aux collégiens et lycéens de zone rurale et isolée et aux lycéens professionnels, elles ont pour objectif de lutter contre l&amp;#039;autocensure, de susciter l&amp;#039;ambition scolaire des élèves par un continuum d&amp;#039;accompagnement de la classe de 4e au lycée et jusqu&amp;#039;à l&amp;#039;enseignement supérieur. Cet accompagnement continu et progressif en amont des choix d&amp;#039;orientation est à même de donner à chacun les moyens de sa réussite dans la construction de son parcours, que ce soit vers la poursuite d&amp;#039;études ou l&amp;#039;insertion professionnelle.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une cordée repose sur le partenariat entre une « tête de cordée » qui peut être un établissement d&amp;#039;enseignement supérieur (grandes écoles, universités, IUT) ou un lycée avec des CPGE ou des STS et des établissements dits « encordés » (collèges et lycées de la voie générale, technologique ou professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements encordés relèvent plus particulièrement des réseaux d&amp;#039;éducation prioritaire, des quartiers prioritaires de la politique de la ville ou de zones rurales éloignées des métropoles.
+ &lt;/strong&gt;
+ La mise en réseau de collèges, de lycées et d&amp;#039;établissements d&amp;#039;enseignement supérieur sur un projet commun facilite le passage d&amp;#039;un niveau à l&amp;#039;autre : elle permet une gradation dans les actions déployées auprès des élèves par une réflexion sur leur progressivité et leur articulation, notamment lorsque survient la transition entre le collège et le lycée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élargir les perspectives d&amp;#039;orientation des élèves et mieux répondre à leurs aspirations tant académiques que professionnelles, un même EPLE peut être encordé à plusieurs têtes de cordée, en veillant à diversifier les établissements d&amp;#039;enseignement supérieur avec lesquels il est en relation, afin d&amp;#039;offrir aux jeunes bénéficiaires du dispositif un vaste horizon sur la diversité des formations : longues ou courtes, sélectives ou non, par apprentissage ou sous statut étudiant, écoles de la fonction publique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le partenariat entre établissements scolaires et établissements d&amp;#039;enseignement supérieur se traduit par un ensemble d&amp;#039;actions d&amp;#039;accompagnement mises en œuvre dans le collège ou le lycée « encordé » en faveur des élèves volontaires.
+ &lt;/strong&gt;
+ Les modes d&amp;#039;accompagnement proposés aident l&amp;#039;élève à construire son propre parcours de réussite du collège au lycée et du lycée vers la poursuite d&amp;#039;études dans l&amp;#039;enseignement supérieur ou vers l&amp;#039;insertion professionnelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le suivi des élèves concernés repose sur des actions individuelles de tutorat et d&amp;#039;ouverture culturelle (visites de musées ou d&amp;#039;institutions publiques, conférences, etc.). Pour que les cordées de la réussite soient un véritable soutien à l&amp;#039;orientation choisie, il s&amp;#039;agit de donner aux élèves l&amp;#039;expérience de la mobilité par la découverte de lieux et de secteurs professionnels différents de leur environnement familier ou, le cas échéant, par le recours à l&amp;#039;offre des internats du XXIe siècle. Des actions liées à la découverte des métiers veilleront à faire évoluer la représentation de telle filière ou profession chez les élèves et en particulier à lutter contre les stéréotypes de genre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif ne se limite pas aux seuls élèves ayant les meilleurs résultats scolaires. L&amp;#039;équipe pédagogique et éducative qui encadre le parcours de l&amp;#039;élève au sein de la cordée veille à inciter tous les élèves, notamment ceux n&amp;#039;osant pas le faire spontanément, à s&amp;#039;y engager.
+ &lt;/strong&gt;
+ Une attention particulière est portée aux élèves dont le rapport à l&amp;#039;École est en train d&amp;#039;évoluer positivement et pour lesquels le dispositif constitue un soutien bienvenu.
+ &lt;strong&gt;
+  Le dispositif est pleinement inclusif à l&amp;#039;égard des élèves en situation de handicap.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Cohésion sociale et inclusion
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>http://www.cordeesdelareussite.fr/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chef d&amp;#039;établissement ou un professeur qui souhaiterait faire adhérer son établissement à une cordée, pourra contacter le référent académique désigné par le recteur d&amp;#039;académie. Celui-ci pourra lui présenter la politique déployée dans l&amp;#039;académie et le mettre en relation avec des EPLE déjà engagés dans le dispositif, et des établissements d&amp;#039;enseignement supérieur qui souhaitent rejoindre le dispositif ou développer les actions qu&amp;#039;ils conduisent déjà avec d&amp;#039;autres EPLE.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous trouverez ci-dessous les référents académiques « Cordées de la réussite » :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aix-Marseille	Valérie	GUIDARINI	valerie.guidarini&amp;#64;ac-aix-marseille.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amiens	Florence	BULCKAEN	florence.bulckaen&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besançon	Laurent	BERTRAND	laurent.bertrand.ien&amp;#64;ac-besancon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bordeaux	Sébastien	FOUCHARD	sebastien.fouchard&amp;#64;ac-bordeaux.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clermont-Ferrand	Sylvie	MAISONNET	Sylvie.Maisonnet&amp;#64;ac-clermont.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Corse	Guillaume	COPPIN	guillaume.coppin&amp;#64;ac-corse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Sabine	LESTRADE	sabine.lestrade&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Kebir	DGAYGUI	kebir.dgaygui&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dijon	Didier	PERRAULT	didier.perrault&amp;#64;ac-dijon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grenoble	Vincent	DUPAYAGE	vincent.dupayage&amp;#64;ac-grenoble.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe	Lydia	LACEMON	lydia.lacemon&amp;#64;ac-guadeloupe.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane	Myriam	HO-A-KWIE-MANGAL	csaio&amp;#64;ac-guyane.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lille	Marie	SEILLER	marie.seiller&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Limoges	Marie-Claude	FANTHOU	Marie-Claude.Fanthou&amp;#64;ac-limoges.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lyon	Florence	BOURGEOIS-FIORITI	florence.fioriti&amp;#64;ac-lyon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique	Eric	MORTELETTE	eric.mortelette&amp;#64;ac-martinique.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte	Sylvie	MALO	saio&amp;#64;ac-mayotte.fr  / sylvie.malo&amp;#64;ac-mayotte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Olivier	BRUNEL	olivier.brunel&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Agnès	VRINAT-JEANNEAU	eduprio&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nancy-Metz	Dimitri	SYDOR	dimitri.sydor&amp;#64;ac-nancy-metz.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nantes	Dominique	ALLAIS	dominique.allais&amp;#64;ac-nantes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Normandie	Sylvaine	PERRE	sylvaine.perre&amp;#64;ac-normandie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Nathalie	FETNAN	nathalie.fetnan&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Charlie	GALIBERT	charlie.galibert&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Orléans-Tours	Alexandra	MENEUX	alexandra.meneux&amp;#64;ac-orleans-tours.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Corinne	PASCO	corinne.pasco&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Patrice	BAUDEVIN	patrice.baudevin&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Karine	VIARD	continuum&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Yannick	THEVENET	yannick.thevenet&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Yoril	BAUDOIN	yoril.baudoin&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Jacques-Emmanuel	DAUGE	Jacques.Dauge&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gwenaelle	HERGOTT	gwenaelle.hergott&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gérald	MOENNER	gerald.moenner&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion	Mario	LEFEBVRE	mario.lefebvre&amp;#64;ac-reunion.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Strasbourg	Virginie	JELTSCH	virginie.jeltsch&amp;#64;ac-strasbourg.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse	Eleonore	TEMPIER	Eleonore.Tempier&amp;#64;ac-toulouse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Frédéric	TEULAT	frederic.teulat&amp;#64;ac-versailles.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Marie-Laure	NUMA	Marie-Laure.Numa&amp;#64;ac-versailles.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/004d-accompagner-les-lyceens-dans-leur-orientation/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="120" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G120" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>71378</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Former des conseillers mobilité - Programme du Réseau Mob'In</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier
-[...14 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le conseil en mobilité pour l&amp;#039;insertion s&amp;#039;affirme comme la fonction pivot des parcours et actions de mobilité inclusive sur les territoires. Mob&amp;#039;In France souhaite accompagner les acteurs territoriaux de la mobilité inclusive dans la
+ &lt;strong&gt;
+  réflexion, la mise en place et le développement du conseil en mobilité sur leur territoire.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Public visé
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller(e)s mobilité ou futur(e)s conseiller(e)s mobilité
+ &lt;/strong&gt;
+ dans le cadre du développement de leurs compétences.
+ &lt;br /&gt;
+ Tout acteur d&amp;#039;une structure intervenant ou souhaitant intervenir dans le champ de la mobilité inclusive souhaitant s&amp;#039;acculturer au conseil en mobilité pour l&amp;#039;insertion.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Objectif général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Acquérir un socle de connaissances et de compétences nécessaires à la pratique du conseil en mobilité pour l&amp;#039;insertion.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Déroulé
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Formation en présentiel organisée en 3 journées de 7 heures. Les deux premières journées sont réunies, la 3ème journée se réalise entre 1 à 3 mois après.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Méthodes et moyens pédagogiques
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toute méthode permettant la facilitation de l&amp;#039;apprentissage ; la méthode active est privilégiée.
+ &lt;br /&gt;
+ Animation de la formation par deux professionnels expérimentés : un responsable de structure/plateforme de mobilité et un conseiller mobilité insertion.
+ &lt;br /&gt;
+ Mise à disposition de ressources pédagogiques variées.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Contenu de la formation :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Module 1 : le conseil en mobilité insertion dans son environnement
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - la mobilité inclusive : une question sociétale, définition de la mobilité inclusive, le savoir/vouloir/pouvoir bouger, les publics, les concepts de base,
+ &lt;br /&gt;
+ - le cadre législatif et institutionnel : les grands textes, les autorités compétentes, les acteurs nationaux de la mobilité inclusive, l&amp;#039;écosystème local,
+ &lt;br /&gt;
+ - les acteurs et plateforme de mobilité : des constructions territoriales, les principes communs d&amp;#039;une plateforme, l&amp;#039;accompagnement à la mobilité pour l&amp;#039;insertion : cœur de métier,
+ &lt;br /&gt;
+ - le positionnement de la fonction du CeMi : sur le champ économique, social, écologique, territorial,
+ &lt;br /&gt;
+ - les missions, activités et compétences : informer, évaluer, conseiller, suivre, accompagner, former, coordonner, observer, proposer.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Module 2 : le conseil en mobilité au contact du public
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - les représentations de la mobilité,
+ &lt;br /&gt;
+ - le parcours mobilité vers l&amp;#039;insertion,
+ &lt;br /&gt;
+ - de l&amp;#039;orientation au plan d&amp;#039;actions individualisé : la demande, l&amp;#039;accueil, les critères, indicateurs et outils de l&amp;#039;évaluation mobilité, le bilan et le plan d&amp;#039;action individualisés, la co-construction du parcours,
+ &lt;br /&gt;
+ - les fondamentaux de l&amp;#039;accompagnement : posture, pré-requis, limites,
+ &lt;br /&gt;
+ - l&amp;#039;accompagnement à la mobilité : l&amp;#039;accueil, le contrat, les situations d&amp;#039;accompagnement à la mobilité, les outils et ressources du conseiller,
+ &lt;br /&gt;
+ - le bilan du parcours mobilité : résultats et effets sur la situation de la personne accompagnée.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Suivi et évaluation
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le suivi de la formation est assurée par la signature de feuilles de présence.
+ &lt;br /&gt;
+ A l&amp;#039;issue de la formation :
+ &lt;br /&gt;
+ •    chaque participant complète une fiche d&amp;#039;auto évaluation des connaissances et compétences acquises
+ &lt;br /&gt;
+ •    une attestation de formation est remise au participant
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Formation éligible au financement par OPCO.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nombre de formations (année 2019/2020): 5
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre de stagiaires (2019/2020): 75
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre de formateurs : 10
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Formation professionnelle
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  FREDON Occitanie
+  Programme disponible sur toute la France métropolitaine et outre-mer.
  &lt;/strong&gt;
- regroupe des experts en botanique, phytopathologie, agronomie et environnement.
  &lt;br /&gt;
- Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ Une formation peut être mise en place à partir de 8 participants.
  &lt;br /&gt;
- Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
-[...3 lines deleted...]
- Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
-[...153 lines deleted...]
- &lt;br /&gt;
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pascal GRAND,
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
-[...110 lines deleted...]
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8745-former-des-conseillers-mobilite/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="121" spans="1:27" customHeight="0">
-[...1347 lines deleted...]
-      <c r="G129" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>62848</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Crédit moyen long terme</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...20 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La période de démarrage d&amp;#039;une nouvelle programmation des FESI (fonds européens structurels et d&amp;#039;investissement) est généralement l&amp;#039;occasion de reposer les ambitions en matière d&amp;#039;animation pour faire connaître les opportunités de financements offertes par l&amp;#039;Union européenne, et accompagner au mieux les porteurs potentiels.
-[...8 lines deleted...]
- L&amp;#039;objectif de ce guichet unique est d&amp;#039;orienter au mieux le projet en dirigeant le porteur vers le bon financement européen disponible, ou à l&amp;#039;inverse lui indiquer qu&amp;#039;il n&amp;#039;y en a pas en lien avec son projet.
+ Donnez vie à vos projets !
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Une adresse mail est mise à disposition des porteurs potentiels/porteurs :
-[...230 lines deleted...]
- &lt;/strong&gt;
+ Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur
+  le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
+  prêt à moyen long terme
+ &lt;/a&gt;
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  les opérations favorisant le développement des mobilités douces ou partagées,
-[...346 lines deleted...]
-   banque engagée en matière de RSE
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
+   Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
-  &lt;span&gt;
-[...29 lines deleted...]
-  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
+   Empruntez à taux variable ou révisable ?
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
+   Prêt vert : comment l&amp;#039;analyser ?
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="R132" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après étude et acceptation de votre dossier par La Banque Postale.
-[...287 lines deleted...]
- Caducité : 1 année à partir de la date de signature de la convention
+ Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
-[...616 lines deleted...]
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26275,488 +14977,359 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="R137" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour candidater, il convient de faire parvenir à la CCMS :
-[...14 lines deleted...]
-      <c r="S137" s="1" t="inlineStr">
+ Après analyse et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 40 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T137" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X137" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Crystèle MAITRE
-[...21 lines deleted...]
-      <c r="AA137" s="1" t="inlineStr">
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="138" spans="1:27" customHeight="0">
-[...301 lines deleted...]
-      <c r="G140" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...43 lines deleted...]
-      <c r="N140" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26773,5301 +15346,758 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
-Cimetières et funéraire
-[...5 lines deleted...]
-      <c r="O140" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R140" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="X140" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Email
+  L&amp;#039;adhésion
  &lt;/strong&gt;
- : projets&amp;#64;villyz.fr
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W72" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contact
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
- : Eric Gency-Piriou (Directeur du développement territorial) : 06 21 51 95 54 &lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA140" s="1" t="inlineStr">
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="141" spans="1:27" customHeight="0">
-[...1264 lines deleted...]
-      <c r="C149" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D149" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="G149" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Particulier
-[...24 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
-[...20 lines deleted...]
- -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M149" s="1" t="inlineStr">
-[...67 lines deleted...]
-          <t>Cours d'eau / canaux / plans d'eau
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Patrimoine et monuments historiques
 Culture et identité collective
-Musée
 Tourisme
 Forêts
-Espaces verts
-[...3 lines deleted...]
-Voirie et réseaux
+Montagne
+Sols
 Transition énergétique
-Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-[...1 lines deleted...]
-Qualité de l'air
 Biodiversité
-Equipement public
-[...1 lines deleted...]
-Réhabilitation
 Logement et habitat
-Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
-Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Prévention des risques
 Artisanat
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
-Médias et communication
-[...1 lines deleted...]
-Réduction de l'empreinte carbone
 Inclusion numérique
-Protection animale</t>
-[...14 lines deleted...]
-      <c r="S149" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X149" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Margaux GROSJEAN
-[...21 lines deleted...]
-      <c r="AA149" s="1" t="inlineStr">
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD73" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="150" spans="1:27" customHeight="0">
-[...663 lines deleted...]
-      <c r="G153" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>23444</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...72 lines deleted...]
-      <c r="M153" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+  Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Permettre l&amp;#039;égalité des chances et l&amp;#039;accès aux droits pour toutes et tous,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer au développement social et économique des quartiers Politique de la Ville,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement d&amp;#039;actions à envergure départementale / régionale ou actions structurantes ou actions mutualisées, s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage », et/ou innovantes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+  Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
-[...43 lines deleted...]
-Personnes âgées
+ Le dispositif prend la forme d&amp;#039;une subvention forfaitaire.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention minimale :
+  &lt;strong&gt;
+   2 000 € par action
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de subvention :
+  &lt;strong&gt;
+   20 000 € extensible à 30 000 €
+  &lt;/strong&gt;
+  si :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Action à envergure départementale / régionale ou actions structurantes ou actions mutualisées,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Action s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage » considérée comme prioritaire par la Région
+   &lt;/li&gt;
+   &lt;li&gt;
+    Action innovante
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;ul&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
 Jeunesse
 Famille et enfance
-Handicap
-Accès aux services
+Egalité des chances
 Santé
-Commerces et services
 Formation professionnelle
-Equipement public
-[...3 lines deleted...]
-      <c r="O153" s="1" t="inlineStr">
+Lutte contre la précarité
+Emploi</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R153" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaire éligible :
+  Thématiques d&amp;#039;intervention :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+ emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles :
+  Périmètre :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+ intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses inéligibles :
+  L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...34 lines deleted...]
- - Retenues de garanties et aléas (commande publique)
+ modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Montant maximal de dépenses éligibles présentées à LEADER :
+  La mobilisation des partenaires locaux
  &lt;/strong&gt;
- 1 million d&amp;#039;euros HT
+ afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Les communes inéligibles sont :
+  L&amp;#039;intervention de l&amp;#039;Etat
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+ est souhaitée (des cas spécifiques pourront être examinés au regard de l&amp;#039;intérêt du dossier, la non-participation de l&amp;#039;Etat devra être dument justifiée.)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le caractère structurant du projet :
+ &lt;/strong&gt;
+ échelle d&amp;#039;intervention large, complémentarité avec l&amp;#039;offre existante, mise en réseau avec d&amp;#039;autres actions conduites dans le quartier ou des actions similaires menées sur d&amp;#039;autres territoires. La Région souhaite encourager le développement d&amp;#039;actions identiques de niveau régional sur l&amp;#039;ensemble des 105 quartiers prioritaires et soutenir des actions de niveau local, spécifiques, adaptées à chaque quartier prioritaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le caractère innovant
+ &lt;/strong&gt;
+ de l&amp;#039;action proposée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X153" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-regional-de-soutien-aux-associations-et-EPCI-en</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nicolas Bécue
-[...7 lines deleted...]
- 02.76.40.52.62 / 07.86.73.14.49
+ Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
+&lt;/p&gt;
+&lt;p&gt;
+ Madame Zeina ASSI,
+&lt;/p&gt;
+&lt;p&gt;
+ Assistante sur le site de Montpellier -
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 67 22 81 61
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : zeina.assi&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Madame Laura MONTY,
+&lt;/p&gt;
+&lt;p&gt;
+ Assistante sur le site de Toulouse
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 61 33 56 19
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : laura.monty&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2020</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="154" spans="1:27" customHeight="0">
-[...30 lines deleted...]
-      <c r="H154" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L154" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...56 lines deleted...]
- &amp;gt; Prise de contact avec le centre régional d&amp;#039;information jeunesse (CRIJ) puis par conventionnement.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N154" s="1" t="inlineStr">
-[...2557 lines deleted...]
-      <c r="N176" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -32081,1356 +16111,7456 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>10297</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Expérimenter des pratiques pédagogiques innovantes - INNOV'EMPLOI</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les principaux enjeux du dispositif Innov&amp;#039;emploi :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre les ruptures en cours de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimenter des pratiques pédagogiques innovantes adaptées à des publics ou des territoires isolés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des parcours qualifiants vers l&amp;#039;emploi, renouvelés dans leurs contenus, au regard des besoins de l&amp;#039;économie en temps réel et de façon prospective
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir l&amp;#039;accès à tout public aux parcours qualifiants par la consolidation des compétences clés
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;engager dans la modernisation des contenus et des modes de mise en œuvre de la formation et de l&amp;#039;accompagnement pendant les formations
+Les objectifs du dispositif INNOV&amp;#039;EMPLOI volet expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;expérimentation et l&amp;#039;innovation dans le domaine de l&amp;#039;orientation, de l&amp;#039;emploi et de la formation en Occitanie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer un levier d&amp;#039;action pour engager des expérimentations dans le cadre du PACTE et du CPRDFOP.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer un dispositif soutenant l&amp;#039;innovation afin de répondre au mieux aux besoins nouveaux des territoires, des publics et des entreprises par la mise en œuvre d&amp;#039;études, d&amp;#039;actions d&amp;#039;ingénieries et/ou de formations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3 enjeux spécifiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Égalité des chances pour les publics et les territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des niveaux de compétences intégrant les nouveaux métiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation visant la dynamique économique et territoriale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conformément au Règlement de Gestion des Financements Régionaux (en vigueur depuis le 30 juin 2017) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets devront obligatoirement proposer un co-financement cohérent autre que le financement de la Région Occitanie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont éligibles les dépenses de fonctionnement liées directement à la réalisation de l&amp;#039;action ou à l&amp;#039;ingénierie portées par la structure bénéficiaire de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le versement du financement octroyé dans le cadre du présent dispositif est proportionnel, c&amp;#039;est-à-dire que le montant varie en fonction de la réalisation de l&amp;#039;opération subventionnée et ne pourra en aucun cas être réévalué.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les modalités de versement se présentent sous forme d&amp;#039;une avance de 30%, d&amp;#039;un acompte et du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions éligibles au dispositif Innov&amp;#039;emploi - Expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet relevant du domaine de l&amp;#039;emploi, de la formation, de l&amp;#039;orientation professionnelle, qui présente un caractère inédit en Occitanie (que ce soit au regard du contenu, du public visé, de la filière, de la méthode pédagogique, des outils utilisés, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les retours d&amp;#039;expérience doivent pouvoir être transférables et le porteur du projet aura à cœur de faire des préconisation issues de l&amp;#039;expérimentation afin de contribuer à l&amp;#039;adaptation du système régional d&amp;#039;orientation, formation ou emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Région portera une attention particulière aux projets permettant un levier en matière d&amp;#039;animation territoriale ou de dynamique partenariale entre acteurs dans un même espace géographique. L&amp;#039;objectif de la Région est d&amp;#039;inciter au partenariat collaboratif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-experimentation</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;Emploi et de la Formation
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : innovemploi&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ef7-innovemploi-volet-experimentation/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mission régionale de conseil aux décideurs publics (MRCDP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>554</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>391</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>374</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l’application du droit du sol</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Club ADS :
+ &lt;/strong&gt;
+ Accompagner les collectivités dans l&amp;#039;application du droit du sol et échanger sur les bonnes pratiques et difficultés
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Formation professionnelle
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Guyane</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / prénom : Emilie Peyrols
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : Emilie.peyrols&amp;#64;developpement-durable.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 94 39 80 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>adele.bommier@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f936-club-ads/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>DGTM Guyane</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>105108</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Logement public - foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de conforter sa politique menée en faveur de la jeunesse et de l&amp;#039;enseignement supérieur, le Département est susceptible d&amp;#039;accorder son soutien aux projets de foyers jeunes travailleurs et logements étudiants ou jeunes actifs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aide forfaitaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  6.000 € par logement pour les foyers jeunes travailleurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  6.000 € par logement pour l&amp;#039;acquisition / amélioration ou transformation de grands logements
+ &lt;/li&gt;
+ &lt;li&gt;
+  5.500 € par logement pour les résidences étudiants / jeunes actifs
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets de création, d&amp;#039;extension et de réhabilitation ou division d&amp;#039;appartements préexistants. Les loyers doivent être compatibles avec les plafonds du logement social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  dossier de description de l&amp;#039;opération (plans, situation dans la commune, échéancier de réalisation, nombre de logement, descriptifs rapide, coûts des loyers et des charges envisagés, caractéristiques)
+ &lt;/li&gt;&lt;li&gt;justificatif de propriété ou l’attestation par le notaire que la démarche est en cours&lt;/li&gt;
+ &lt;li&gt;
+  plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  calendrier prévisionnel des demandes de paiement&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit
+intervenir dans un délai maximal de quatre ans à compter de la date de
+notification de la décision attributive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/fjt_et_residence_etudiants_jeunes_actifs.pdf</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches» :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b50-soutenir-les-projets-de-foyers-jeunes-travail/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>166053</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Rémunérer les stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Rémunération des stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes en recherche d&amp;#039;emploi non indemnisé par France Travail et vous souhaitez suivre une formation pour élever vos compétences ?&lt;br /&gt; Avec la Rémunération des stagiaires de la formation professionnelle, la Région Sud contribue à l’égalité des chances en vous accompagnant à concrétiser votre projet professionnel dans des conditions sécurisantes.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles &lt;/span&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les personnes en recherche d’emploi de plus de 16 ans non indemnisés par France Travail&lt;/li&gt; 	&lt;li&gt;Les personnes étrangères à l’Union Européenne, à l’Espace Économique Européen (EEE) ou à la Confédération suisse en possession d’un titre de séjour permettant de suivre une formation professionnelle&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires du RSA (Revenu de Solidarité Active), de l’ASS (Allocation de Solidarité Spécifique) et DE l’ATA (Allocation Temporaire d’Attente)&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires de l&amp;#039;allocation aux adultes handicapés et de la prestation de compensation&lt;/li&gt; 	&lt;li&gt;Les stagiaires reconnus handicapés en centres et établissements et services de réadaptation professionnelle, centres de pré-orientation et unités d’évaluation, de réentraînement et d’orientation sociale et professionnelle&lt;/li&gt; 	&lt;li&gt;Les personnes placées sous main de justice (détenus, condamnés ou prévenus) en formation en milieu ouvert ou fermé&lt;/li&gt; 	&lt;li&gt;Les personnes salariées et non salariées cumulant travail et formations&lt;/li&gt; 	&lt;li&gt;Les étudiants ayant interrompu leur parcours de formation initiale depuis plus de 14 mois entrant en formation d’aide-soignant, d&amp;#039;auxiliaire de puériculture et d&amp;#039;ambulancier&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2019</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 1&lt;/strong&gt;&lt;br /&gt; Selon votre situation, contactez l’un des organismes en charge du &lt;a href="https://mon-cep.org/"&gt;Conseil en Évolution Professionnelle&lt;/a&gt; (CEP) qui vous accompagnera à élaborer votre projet professionnel :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Missions locales&lt;/li&gt; 	&lt;li&gt;France Travail&lt;/li&gt; 	&lt;li&gt;CAP emploi&lt;/li&gt; 	&lt;li&gt;Association pour l’emploi des cadres (APEC)&lt;/li&gt; 	&lt;li&gt;Réseau des centres interinstitutionnels de bilan de compétences (CIBC)&lt;/li&gt; 	&lt;li&gt;Conseils départementaux pour les bénéficiaires du Revenu de solidarité active (RSA)&lt;/li&gt; 	&lt;li&gt;Plans locaux pluriannuels pour l’insertion et l’emploi (PLIE)&lt;/li&gt; 	&lt;li&gt;La maison régionale de la performance pour les sportifs de haut niveau&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;ÉTAPE 2&lt;/strong&gt;&lt;br /&gt; Élaborez votre projet avec un conseiller des réseaux d&amp;#039;accompagnement du CEP. Votre projet sera alors soumis à une validation préalable de ce dernier avant toute demande de prise en charge sur la base de la cohérence et de l’adéquation de votre projet post-formation dans le cadre du &lt;a href="https://www.francetravail.fr/candidat/pole-emploi-et-vous/le-projet-personnalise-dacces-a.html"&gt;Projet Personnalisé d’Accès à l’Emploi&lt;/a&gt; (PPAE).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 3&lt;/strong&gt;&lt;br /&gt; Après validation, chaque dossier de demande devra être déposé, au plus tard à la date de fin de la formation, auprès d&amp;#039;un organisme de formation chargé de la complétude des demandes, de votre accompagnement et de la saisie de votre dossier dans l’application SUDREMU mise en place par la Région Sud.&lt;br /&gt; &lt;br /&gt; À l&amp;#039;issue, la rémunération professionnelle sera elle versée directement aux bénéficiaires par Docaposte en charge de l&amp;#039;instruction et le versement des aides aux stagiaires de la formation professionnelle pour le compte de la Région.&lt;br /&gt; &lt;br /&gt; Pour toute difficulté sur la plateforme régionale, Docaposte assure une permanence téléphonique du lundi au vendredi de 9h00 à 12h00 et de 13h30 à 17h00 au 03 87 18 36 15 ou à l&amp;#039;adresse &lt;a href="mailto:assistance.maregionsud&amp;#64;docaposte.fr"&gt;assistance.maregionsud&amp;#64;docaposte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://remu.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/remuneration-des-stagiaires-de-la-formation-professionnelle-1/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>166082</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Services et mobilités en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Le dispositif vise à apporter des réponses nouvelles aux besoins liés :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;A l’amélioration des conditions de vie en montagne des résidents à l’année ou à la saison au travers notamment d’opérations d’aménagement exemplaire intégrant l’habitat (offre de logement diversifiée et performance énergétique des logements neufs ou réhabilités), l’aménagement d’espaces publics et des équipements (commerces et services, dont ceux proposés aux familles), services aux salariés, dont ceux spécifiques à destination des saisonniers, accès à l’emploi et à la formation, etc. ;&lt;/li&gt; 	&lt;li&gt;Aux stratégies et services de mobilité, notamment celle des : derniers kilomètres ; accessibilité aux villages et stations, aux sites touristiques et liaisons régulières ou à la demande avec les villes en vallées, que ce soit des solutions de mobilités multimodales (Pôles d’échange multimodal PEM), douces, à énergie décarbonée ainsi que l’accompagnement des projets d’ascenseurs valléens et des transports collectifs interrégionaux (lignes ferroviaires, …).&lt;/li&gt; 	&lt;li&gt;Aux actions de natures diverses entre communes et intercommunalités, en partenariat avec les acteurs locaux, répondant aux enjeux de : réciprocité ; vallées-villages ou stations (échanges matériels ou immatériels entre collectivités, habitants, entreprises, etc. visant à apporter des ressources, entraides, complémentarités entre territoires en interrelations).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Formation professionnelle
+Equipement public
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>166083</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Aider les jeunes pour bien vivre en montagne</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux jeunes pour bien vivre en montagne</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Aide aux jeunes pour bien vivre en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide vise 4 orientations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Orientation 1 : Instaurer le réflexe jeune au sein de la CIMA et mettre en place des éléments de suivi&lt;/li&gt; 	&lt;li&gt;Orientation 2 : Soutenir des initiatives, des démarches intégrant des formes de partenariat innovant et la participation des jeunes&lt;/li&gt; 	&lt;li&gt;Orientation 3 : Éducation, sensibilisation, découverte de la montagne&lt;/li&gt; 	&lt;li&gt;Orientation 4 : Emplois, création d’activités et formation des jeunes&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Citoyenneté
+Formation professionnelle
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-jeunes-bien-vivre-en-montagne</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMAJEUN/depot/simple</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-jeunes-pour-bien-vivre-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>165442</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Développer la Coopération</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>AAP n°4</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions de coopération permettent de saisir des opportunités de découverte et d&amp;#039;échanges, participant au développement d&amp;#039;un territoire. Le GAL souhaite renforcer sa stratégie territoriale afin de faciliter le transfert de savoir-faire, encourager les pratiques nouvelles et promouvoir le territoire à l&amp;#039;extérieur. Ces objectifs seraient une source de plus-values réciproques pour les territoires souhaitant coopérer. Les projets de coopération devront s&amp;#039;inscrire dans les objectifs définis par le Conseil Régional Centre-Val de Loire lors de l&amp;#039;appel à candidature LEADER. &lt;/p&gt;&lt;p&gt;&lt;em&gt;Afin de répondre à la stratégie du GAL, la fiche action vise à:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l&amp;#039;accès à des services de proximité (santé, mobilité, alimentation, accueil jeunes, services aux personnes âgées etc.) et appuyer l&amp;#039;innovation sociale pour des territoires inclusifs. &lt;/li&gt;&lt;li&gt;Relocaliser et reterritorialiser l&amp;#039;économie.&lt;/li&gt;&lt;li&gt;Atténuer les effets et adapter le territoire face au dérèglement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;FINANCEMENT:&lt;/strong&gt; Deux modalités de financements sont proposées selon l&amp;#039;origine des fonds:&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe réservataire de la Région Centre-Val de Loire de 500 000€:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Territoires limitrophes avec Région CVL: Plafond 10 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération Nationale: Plafond 20 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération transnationale: Plafond 30 000€ FEADER&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe du GAL de 71 500€: Projet de coopération impliquant un GAL de la Région Centre-Val de Loire, ou projet ayant reçu un avis défavorable de la Région Centre-Val de Loire, selon les modalités classiques des appels à projets Leader du GAL. &lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets entrant dans cet appel à projet doivent entrer en adéquation avec un/des objectifs des autres appels à projets du GAL Castelroussin-Valençay. Il vise à soutenir des projets de coopération entre territoires dans une logique de mutualisation, de transfert d&amp;#039;innovation et de développement territorial intégré. &lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin Valençay. Un volet est néanmoins spécifique à la coopération:&lt;/p&gt;&lt;p&gt;&lt;em&gt;Gouvernance et méthodes participatives:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Formation professionnelle
+Tiers-lieux
+Agriculture et agroalimentaire
+Biodiversité
+Attractivité économique
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q85" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES SUR FACTURE :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;&lt;/li&gt;&lt;li&gt;Prestation de services et frais d&amp;#039;honoraires en accompagnement comptable, juridique, et technique nécessaire à la réalisation de l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;&lt;/li&gt;&lt;li&gt;Frais de conception et d&amp;#039;aménagement de stands ;&lt;/li&gt;&lt;li&gt;Frais de communication (encart publicitaire, frais d&amp;#039;impression, affranchissement pour envoi en nombre, conception de supports de communication), de promotion, d&amp;#039;information (guide, film, site internet...) ;&lt;/li&gt;&lt;li&gt;Acquisition de matériel/outillage industriel, mobilier, fournitures (hors acquisition d&amp;#039;occasion et hors investissement agricole) ;&lt;/li&gt;&lt;li&gt;Investissement immatériel (logiciels et brevets) ;&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;&lt;/li&gt;&lt;li&gt;Location de biens meubles ou immeubles ;&lt;/li&gt;&lt;li&gt;Véhicule en lien direct avec le projet (maximum 1 par opération) et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention et dans le périmètre éligible au programme LEADER.&lt;/li&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES DE PERSONNEL:&lt;br /&gt;&lt;/strong&gt;• Frais de personnels ou bénévoles nécessaires à la réalisation de l&amp;#039;opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires, un justificatif de temps de travail sera demandé) ;&lt;br /&gt;• Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;&lt;br /&gt;• Notes de frais des personnels ou bénévoles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D&amp;#039;ÉLIGIBILITÉ:&lt;br /&gt;&lt;/strong&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;• Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;Le financement s&amp;#039;effectue selon la règle suivante: 1€ de fonds publics hors FEADER donne 4€ de FEADER. Aucun autofinancement n&amp;#039;est exigé. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide avant son début d&amp;#039;exécution. Tout commencement d&amp;#039;exécution d&amp;#039;une dépense avant l&amp;#039;accusé de réception de la demande d&amp;#039;aide remet en cause l&amp;#039;éligibilité de cette dépense.&lt;br /&gt;Par « commencement d&amp;#039;exécution de l&amp;#039;opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d&amp;#039;un devis, d&amp;#039;un bon de commande, notification d&amp;#039;un marché public, paiement d&amp;#039;un acompte, d&amp;#039;une facture etc.).&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin-Valençay.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.payscastelroussin.fr/</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thibault MOURIER&lt;br /&gt;Gestionnaire / Animateur&lt;br /&gt;Tél : 02.34.68.04.70&lt;br /&gt;Courriel : &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/leader&amp;#64;payscastelroussin.fr" target="_self"&gt;leader&amp;#64;payscastelroussin.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Marlène HODEE&lt;/p&gt;&lt;p&gt;Animatrice LEADER&lt;/p&gt;&lt;p&gt;Tel: 02.54.00.35.33&lt;/p&gt;&lt;p&gt;Courriel: leader&amp;#64;paysvalencayenberry.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>leader@payscastelroussin.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>165405</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA4</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q87" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>165404</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets collaboratifs et citoyens pour accélérer les mutations et transitions du territoire</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA3</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J88" s="1" t="inlineStr">
+        <is>
+          <t>Pour les porteurs de projets publics, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le territoire connait de grands défis à relever pour faire face aux adaptations de nos modes de vies, afin d&amp;#039;atténuer le changement climatique et ses conséquences. La diminution nécessaire de nos émissions de CO2 et la raréfaction des ressources impose un exercice périlleux. En parallèle, la société connait de fortes mutations notamment dans ses modes de vie et ses rapports sociaux s&amp;#039;exprimant déjà à travers des initiatives de mutualisations et de coopération.&lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, elle doit s&amp;#039;appuyer sur ces initiatives citoyennes et collaboratives afin de :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;émergence des EnR à travers des projets collectifs et citoyens&lt;/li&gt;&lt;li&gt;Participer à faire évoluer les pratiques et surtout les modèles d&amp;#039;organisations agricoles&lt;/li&gt;&lt;li&gt;Inciter au changement de pratiques en faveur de la transition écologique et énergétique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Plutôt que d&amp;#039;être thématique, cette action se veut méthodologique, avec pour maitre mot la mutualisation et la collaboration au sein des projets accompagnés. Elle aborde le montage des projets qui seront accompagnés par LEADER pour une adaptation au plus proche des besoins (mutualiser et optimiser plutôt que produire et consommer) et une pérennité des initiatives menées. Cela afin de favoriser la montée en compétences des habitants et des élus du territoire, développer la capacité d&amp;#039;agir, encourager les dynamiques d&amp;#039;entraide entre les différentes parties prenantes et acteurs du territoire. Elle visera à accompagner la création de dynamiques partenariales, notamment pour de l&amp;#039;animation et de l&amp;#039;expertise au démarrage.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.1 : Accompagner les projets d&amp;#039;énergie citoyenne locale et renouvelable&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.1.1 : &lt;/strong&gt;Soutien aux actions participant au développement de projets EnR citoyennes et locales&lt;br /&gt;&lt;strong&gt;3.1.2 :&lt;/strong&gt; Accompagnement de concertations locales et animations pour l&amp;#039;émergence de collectifs&lt;br /&gt;&lt;strong&gt;3.1.3 :&lt;/strong&gt; Accompagnement d&amp;#039;ateliers d&amp;#039;auto-construction et d&amp;#039;expérimentations dans le cadre de projets collectifs&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.2 : Développer l&amp;#039;habitat participatif&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.2.1 : &lt;/strong&gt;Aménagement d&amp;#039;espaces, acquisition d&amp;#039;équipements mutualisés, et mise en place de services communs &lt;br /&gt;&lt;strong&gt;3.2.2 : &lt;/strong&gt;Actions participant au développement de l&amp;#039;habitat participatif sur le territoire&lt;br /&gt;&lt;strong&gt;3.2.3 : &lt;/strong&gt;Soutien à la mise en place de chantiers participatifs&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.3 : Mobiliser l&amp;#039;épargne et les ressources financières locales et alternatives&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.3.1 : &lt;/strong&gt;Création et accompagnement d&amp;#039;outils favorisant les financements alternatifs et locaux&lt;br /&gt;&lt;strong&gt;3.3.2 : &lt;/strong&gt;Soutien aux initiatives permettant le développement des financements alternatif ou locaux&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.4 : Développer l&amp;#039;économie collaborative par l&amp;#039;usage plutôt que la possession&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.4.1 : &lt;/strong&gt;Soutien aux créations et développement de services de prêt et de partage, entre habitants et collectivités &lt;br /&gt;&lt;strong&gt;3.4.2 :&lt;/strong&gt; Développement de systèmes de mutualisation de compétences, services, matériels&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.5 : Développer les outils collectifs et mutualisés et le développement de nouveaux modèles agricoles et forestiers&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.5.1 :&lt;/strong&gt; Appui à l&amp;#039;achat et à la mutualisation d&amp;#039;outils productifs, de transformation et distribution mutualisés&lt;br /&gt;&lt;strong&gt;3.5.2 : &lt;/strong&gt;Création et développement de systèmes agricoles et forestiers alternatifs et innovants&lt;br /&gt;&lt;strong&gt;3.5.3 : &lt;/strong&gt;Création, développement et animation d&amp;#039;espaces tests agricoles&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création de coopérative EnR, accompagnement des collectivités pour favoriser les installations collectives et les boucles d&amp;#039;autoconsommation, levée de fonds pour EnR citoyenne, soutien à un projet d&amp;#039;auto-construction, etc. ;&lt;/li&gt;&lt;li&gt;Accompagnement aux mairies pour PLU favorisant l&amp;#039;habitat participatif, accompagnement de collectifs pour la définition  d&amp;#039;un projet d&amp;#039;habitat participatif, action de communication pour l&amp;#039;habitat participatif, chantier de construction collectif, équipement collectif dans un habitat participatif rural, etc. ;&lt;/li&gt;&lt;li&gt;Soutien à une campagne de publicité et de communication pour capter les ressources financières locales, émergence de clubs deals, accompagnement aux campagnes de crowdfunding, accompagnement à une campagne de capital equity locale, animation territoriale pour faciliter la mobilisation de l&amp;#039;épargne locale, formation d&amp;#039;entreprises, etc. ;&lt;/li&gt;&lt;li&gt;Tiers-lieux thématiques, bibliothèque d&amp;#039;objets, service de prêt entre habitant, véhicules partagés, action de communication pour inciter au prêt, etc. ;&lt;/li&gt;&lt;li&gt;Régie agricole municipale pour alimenter une cuisine collective, accompagnement à l&amp;#039;espace public nourricier, espace test agricole, outil communal de transformation, outil mutualisé de transformation, actions de recensement des arbres fruitiers publics, création d&amp;#039;entreprise pour des forêts en gestions alternatives et vivantes, SCIC forestières, formation à la gestion forestière vivante, etc. ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Personnes âgées
+Cohésion sociale et inclusion
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q88" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-collaboratifs-et-citoyens-pour-accelerer-les-mutations-et-transitions-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>165403</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les filières économiques et les acteurs en faveur de la valorisation des ressources locales</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA2</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;économie des territoires ruraux s&amp;#039;est tournée depuis des dizaines d&amp;#039;années vers l&amp;#039;extérieur et demeure très dépendante de fluctuations sur lesquels ils n&amp;#039;ont aucun contrôle. La crise du Covid puis la crise énergétique ont largement illustré ce fait et la fragilité qu&amp;#039;elles ont provoqué sur le territoire. Certains secteurs sont plus impactés que d&amp;#039;autres. Les acteurs institutionnels et économiques ont entamé, à travers diverses stratégies, un travail pour une autonomie du territoire grâce à la valorisation optimale des ressources présentes localement. Le maintien des activités et le développement de filières de proximité sur les territoires est un enjeu pour les populations et l&amp;#039;attractivité de ces territoires.&lt;/p&gt;&lt;p&gt;Cette fiche action a pour but d&amp;#039;identifier les leviers pour capter le potentiel des ressources directement sur le territoire. Ces ressources concernent notamment:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La requalification des déchets par le réemploi et la réutilisation&lt;/li&gt;&lt;li&gt;La valorisation de la ressource foncière du territoire&lt;/li&gt;&lt;li&gt;La valorisation des productions agricoles et alimentaires grâce à la mise en place de circuits courts et de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;appuyer la création de filières, ainsi que leur développement notamment par le soutien à des chainons manquants dans la chaine de la filière. Ces actions ont aussi pour but de valoriser les dynamiques de création d&amp;#039;emploi, notamment par des initiatives sociales et solidaires : actions de réutilisation des déchets, revalorisation des friches en changeant de destination par exemple, ou encore soutien à des acteurs dans les chaines de valeur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions:&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;4 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.1 : Développer le réemploi des matériaux et déchets&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.1.1 : &lt;/strong&gt;&lt;span&gt;Appui à l&amp;#039;émergence de filières et aux initiatives de réemploi, de réutilisation et de recyclage&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de low-tech&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.3 :&lt;/strong&gt;&lt;span&gt; Appui aux systèmes innovants de lutte contre le gaspillage alimentaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.2 : Revaloriser les friches agricoles, résidentielles et industrielles du territoire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.2.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux actions de valorisation du foncier communal en friche&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.2 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des terres et bâti agricole&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.3 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des bâtiments résidentiels et commerciaux abandonnés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.3 : Accompagner les structures valorisant les ressources locales &lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.3.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation des produits issus de ressources locales&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.2 :&lt;/strong&gt;&lt;span&gt; Actions favorisant l&amp;#039;alimentation en circuit court&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.3 :&lt;/strong&gt;&lt;span&gt; Actions de mise en valeur de la ressource oenotouristique du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.4 : Accompagner les structures valorisant les ressources archéologiques et le patrimoine vernaculaire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.4.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation et restauration du patrimoine archéologique et du patrimoine vernaculaire&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.4.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux projets participatifs permettant la valorisation du patrimoine archéologique et du patrimoine vernaculaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ressourcerie du bâtiment, déchets du bâtiment, développement de la consigne, soutien aux démarches de valorisation des déchets verts, formation et ateliers sur les démarches, lowtech, centre lowtech, commerce lowtech, repair café, participation aux évènements et salons lowtech hors territoire, centre de tri et réutilisation des textiles, etc. ;&lt;/li&gt;&lt;li&gt;Etude pour la réouverture d&amp;#039;une friche bâtie agricole, enquêtes de proximité, accompagnement à maitrise d&amp;#039;ouvrage, etc. ;&lt;/li&gt;&lt;li&gt;Création d&amp;#039;une unité de création de biomatériaux locaux, soutien aux entreprises transformant localement des ressources locales, campagne de promotion innovante, soutien de filières émergentes et entreprises de ces filières, accompagnement à la relocalisation de la filière alimentaire, mise en valeur de la ressource oenotouristique du territoire, etc. ;&lt;/li&gt;&lt;li&gt;Chantier participatif de restauration du patrimoine, action de valorisation et de vulgarisation d&amp;#039;un patrimoine archéologique, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q89" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous&lt;/u&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 50 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-filieres-economiques-et-les-acteurs-en-faveur-de-la-valorisation-des-ressources-locales/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>166102</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Référencer les Labels RSE</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Référencement Labels RSE</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la feuille de route Néo Terra et des éco-socio-conditionnalités des aides, la Région Nouvelle-Aquitaine lance un Appel à Manifestation d’Intérêt (AMI) pour référencer des labels RSE à destination des entreprises, en priorité les Très Petites Entreprises (TPE), les Petites et Moyennes Entreprises (PME) et des associations exerçant une activité économique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le référencement atteste de la conformité et de l’alignement du dispositif avec les exigences ainsi qu’avec les priorités régionales. Il constitue également une recommandation auprès des entreprises régionales et des associations exerçant une activité économique. La Région Nouvelle-Aquitaine agit donc comme tiers de confiance auprès des TPE et des PME. Les objectifs poursuivis sont les suivants : &lt;/p&gt;&lt;p&gt;Pour les entreprises : simplifier l’accès à des démarches RSE crédibles, accélérer leur engagement, renforcer leur alignement avec les exigences des critères environnementaux, sociaux et de gouvernance (ESG) de leurs parties prenantes (clients, partenaires financiers...)&lt;/p&gt;&lt;p&gt;Pour les organisations propriétaires de labels : renforcer leur visibilité et leur crédibilité à l’échelle régionale, se positionner comme partenaires de la Région Nouvelle-Aquitaine et devenir contributeurs de la charte Néo Terra&lt;/p&gt;&lt;p&gt;Pour la Région Nouvelle-Aquitaine : renforcer le caractère opérationnel de la feuille de route Néo Terra et des éco-socio-conditionnalités, enrichir le parcours des entreprises aidées, mieux intégrer les enjeux territoriaux et sectoriels dans les démarches RSE&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q90" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les Labels généralistes ou sectoriels adossés à la norme ISO 26 000, internationaux, nationaux ou régionaux quel que soit le statut juridique de l’organisme propriétaire du label répondant aux caractéristiques principales suivantes : &lt;/p&gt;&lt;p&gt;Le terme « label RSE » désigne une attestation de garantie délivrée par une tierce partie qui caractérise la démarche RSE mise en œuvre par une organisation au sens des lignes directrices ISO 26000. &lt;/p&gt;&lt;p&gt;Les candidatures au présent A.M.I. sont portées par les organismes qui sont à l’initiative de la construction du label et qui en portent la propriété intellectuelle et la responsabilité de la marque de reconnaissance associée, quel que soit leur nature juridique : personne morale de droit privé à but non lucratif ou lucratif. &lt;/p&gt;&lt;p&gt;Les candidatures de labels sectoriels exclusivement dédiés aux secteurs de l’agriculture et de l’industrie agro-alimentaire sont exclues.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine a fixé quatre familles de critères de sélection déclinées en sous-critères. Chaque famille de critères est déclinée en exigences et en modes de preuves. L’évaluation des candidatures fait l’objet d’une notation sur chaque critère et sous-critère en fonction de la conformité aux exigences et du niveau de preuve apporté. &lt;/p&gt;&lt;p&gt;Les candidatures sont évaluées sur un barème de 100 points.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Crédibilité et robustesse des labels (30%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accessibilité tarifaire et territoriale (20%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribution à Néo Terra (30%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Résultats et Impacts (20%)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour être référencée, une candidature devra avoir obtenue une note égale ou supérieure à 70/100. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     Le 5 mars 2026 à 11h &lt;/p&gt;&lt;p&gt;ou&lt;/p&gt;&lt;p&gt;     Le 10 mars 2026 à 11h&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lien d’inscription au webinaire :&lt;/p&gt;&lt;p&gt;Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE  DEDIE AUX LABELS  – Remplir le formulaire&lt;/p&gt;&lt;p&gt;Une prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;&lt;p&gt;Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante :  rse&amp;#64;nouvelle-aquitaine.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/referencement-labels-rse</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la performance industrielle&lt;/p&gt;&lt;p&gt;06 30 75 68 84&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/referencement-labels-rse/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>166103</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Référencer des offres d’accompagnement en RSE</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Référencement d&amp;apos;offres d&amp;apos;accompagnement RSE</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la feuille de route Néo Terra et des éco-socio-conditionnalités des aides, la Région Nouvelle-Aquitaine lance un Appel à Manifestation d’Intérêt (AMI) pour référencer des offres d&amp;#039;accompagnement &amp;#34;RSE&amp;#34; pour renforcer la durabilité et la résilience des entreprises, en priorité les Très Petites Entreprises (TPE), les Petites et Moyennes Entreprises (PME) et des associations exerçant une activité économique. Territoire concerné : Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Le référencement (sélection d&amp;#039;offres d&amp;#039;accompagnement) atteste de la conformité aux exigences et priorités régionales, et constitue une recommandation pour les entreprises et associations à activité économique.  La Région Nouvelle-Aquitaine agit donc comme tiers de confiance auprès des TPE et des PME. Les objectifs poursuivis sont les suivants :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les entreprises : simplifier l’accès à des démarches RSE crédibles, accélérer leur engagement, renforcer leur alignement avec les exigences des critères Environnementaux, Sociaux et de Gouvernance (ESG)  de leurs parties prenantes (clients, partenaires financiers...)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les organisations porteuses d&amp;#039;offres d&amp;#039;accompagnement : renforcer leur visibilité et leur crédibilité à l’échelle régionale, se positionner comme partenaires de la Région et devenir contributeurs de la charte Néo Terra&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Région Nouvelle-Aquitaine : renforcer le caractère opérationnel de la feuille de route Néo Terra et des éco-socio-conditionnalités, enrichir le parcours des entreprises aidées, mieux intégrer les enjeux territoriaux et sectoriels dans les démarches RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q91" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’appel à Manifestation d’intérêts est lancé le 3 février 2026 et restera ouvert jusqu’au 31 mars 2027. &lt;/p&gt;&lt;p&gt;L’Appel à manifestations d’intérêt prévoit deux vagues de dépôt de dossiers de candidature : &lt;/p&gt;&lt;p&gt;Première vague le 30 avril 2026 &lt;/p&gt;&lt;p&gt;Deuxième vague le 30 septembre 2026&lt;/p&gt;&lt;p&gt;La phase de sélection est d’une durée indicative de trois mois. &lt;/p&gt;&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Sont éligibles les organisations agissant en Nouvelle-Aquitaine, sans obligation de siège sur le territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Organisations représentatives d’entreprises : fédération professionnelle, cluster, technopole, pôle de compétitivité, clubs d’entreprises. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations œuvrant à l’amélioration sociale/sociétale/environnementale &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les candidatures d’offres d’accompagnement exclusivement dédiés aux secteurs de l’agriculture et de l’industrie agro-alimentaire sont exclues. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le référencement ne s&amp;#039;accompagne pas d&amp;#039;un soutien financier aux offres d&amp;#039;accompagnement. &lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Pour être considérées comme éligibles, les offres d’accompagnement doivent répondre aux critères suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les offres doivent proposer des parcours intégrés combinant plusieurs types d’accompagnement (par exemple : diagnostic, conseil, formation, boîte à outils, échanges entre pairs, etc.). Ces parcours doivent s’inscrire dans une approche globale, visant à favoriser le passage à l’action des entreprises et leur engagement dans la durée, afin de structurer une trajectoire de résilience et de durabilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres doivent obligatoirement comporter une dimension collective, en rassemblant un groupe d’entreprises ou d’acteurs socio-économiques partageant des objectifs ou problématiques communs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres peuvent s’adresser à des bénéficiaires présentant tous les niveaux de maturité en matière de RSE. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement ciblent en priorité les TPE et les PME ou des associations ayant une activité économique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement peuvent mobiliser tout type de cofinancement public et privé y compris un cofinancement de la Région Nouvelle-Aquitaine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour être réputées éligibles, les offres d’accompagnement devront adresser prioritairement une ou plusieurs thématiques suivantes : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Stratégies globales de durabilité / RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Risques &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats responsables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Durabilité et modèle économique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Responsabilité territoriale de l’entreprise &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gouvernance et partage de la valeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Région Nouvelle-Aquitaine a fixé quatre familles de critères de sélection déclinées en sous-critères. Chaque famille de critères est déclinée en exigences et en modes de preuves. L’évaluation des candidatures fait l’objet d’une notation sur chaque critère et sous-critère en fonction de la conformité aux exigences et du niveau de preuve apporté. &lt;/p&gt;&lt;p&gt;Les candidatures sont évaluées sur un barème de 100 points.&lt;/p&gt;&lt;p&gt;Crédibilité et robustesse des labels (30%) &lt;/p&gt;&lt;p&gt;Accessibilité tarifaire et territoriale (20%) &lt;/p&gt;&lt;p&gt;Contribution à Néo Terra (30%) &lt;/p&gt;&lt;p&gt;Résultats et Impacts (20%)&lt;/p&gt;&lt;p&gt;Pour être référencée, une candidature devra avoir obtenue une note égale ou supérieure à 70/100. &lt;/p&gt;&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés : &lt;/p&gt;&lt;p&gt;    Le 5 mars 2026 à 14h &lt;/p&gt;&lt;p&gt;ou&lt;/p&gt;&lt;p&gt;    Le 10 mars 2026 à 14h&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lien d’inscription au webinaire :&lt;/p&gt;&lt;p&gt;Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES  – Remplir le formulaire&lt;/p&gt;&lt;p&gt;Une prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/referencement-doffres-daccompagnement-rse</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés :  Le 5 mars 2026 à 14hou  Le 10 mars 2026 à 14hLien d’inscription au webinaire :Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES – Remplir le formulaireUne prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.frLe dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/referencement-d-apos-offres-d-apos-accompagnement-rse/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
+Prévention des risques
 Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q92" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>165498</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE CREATIVE - Laboratoire d'innovation créative - 2026</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE CREATIVE - Laboratoire d&amp;apos;innovation créative - 2026</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;CREA - Europe Créative - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 021 561 millions d&amp;#039;euros &lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 7 021 561 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : pas de limite&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 80 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Promouvoir la coopération politique et les actions innovantes soutenant tous les volets du programme, en favorisant un environnement médiatique diversifié, indépendant et pluraliste ainsi que l&amp;#039;éducation aux médias&lt;/li&gt;    &lt;li&gt;Encourager les approches innovantes en matière de création, d&amp;#039;accès, de distribution et de promotion de contenus dans les secteurs culturels et créatifs et avec d&amp;#039;autres secteurs&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Priorité 1 : encourager de nouvelles formes de création à la croisée de différents secteurs culturels et créatifs&lt;/li&gt;    &lt;li&gt;Priorité 2 : favoriser des approches et des outils intersectoriels innovants&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Longs métrages, animations et documentaires créatifs&lt;/li&gt;    &lt;li&gt;Œuvres audiovisuelles de fiction, animation&lt;/li&gt;    &lt;li&gt;Fiction interactive et non linéaire&lt;/li&gt;    &lt;li&gt;Jeux vidéo narratifs et expériences narratives immersives interactives&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : jusqu&amp;#039;à 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;  &lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2026/call-fiche_crea-cross-2026-innovlab_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CREA-CROSS-2026-INNOVLAB?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;CREA-CROSS-2026-INNOVLAB&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive : &lt;a title="Cliquez ici" href="https://culture.ec.europa.eu/creative-europe" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/crea2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+      <c r="Q93" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être des personnes morales (organismes publics ou privés)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être établis dans l&amp;#039;un des pays éligibles, à savoir :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;  - Pays participant au programme Europe créative : États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/p&gt;&lt;p&gt;  - Pays non membres de l&amp;#039;UE :&lt;/p&gt;&lt;p&gt;      - pays de l&amp;#039;EEE et pays associés au programme Europe créative (&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" target="_self"&gt;liste des pays participants&lt;/a&gt;)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être établis dans l&amp;#039;un des pays participant au programme Europe créative et détenus directement ou indirectement, en totalité ou en majorité, par des ressortissants de ces pays.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_self"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les candidatures individuelles sont autorisées (bénéficiaires uniques), ainsi que les propositions soumises par un consortium d&amp;#039;au moins deux candidats (bénéficiaires ; pas d&amp;#039;entités affiliées).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/europe-creative-laboratoire-dinnovation-creative-2026/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact : EACEA-CROSS-INNOVLAB&amp;#64;ec.europa.eu&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/europe-creative-laboratoire-d-apos-innovation-creative-2026/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD93" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2025</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>165999</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accès des jeunes à l’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, initié par l’Education Nationale, vise à favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence. Elles sont fondées sur des partenariats entre des établissements de l&amp;#039;enseignement supérieur et des lycées, ou collèges, situés majoritairement dans des quartiers prioritaires de la politique de la ville ou en zones rurales, et se traduisent par des actions d’aide à l’orientation, de tutorat, de préparation à l’entrée dans les filières sélectives et d’ouverture sociale et culturelle dans un objectif de réussite éducative.&lt;/p&gt; &lt;p&gt;Les bénéficiaires éligibles à l’attribution d’une subvention régionale sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les établissements d’enseignement supérieur (universités, lycées ayant des formations post bac et grandes écoles) agissant en tant que tête de cordée ;&lt;/li&gt; 	&lt;li&gt; Les opérateurs (organismes de recherche, associations) délégataires agissant pour le compte d’une tête de cordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt; 
+&lt;p&gt;Le projet de cordée doit faire l&amp;#039;objet d&amp;#039;une validation pédagogique en région académique.&lt;br /&gt; La sous commission se prononce sur la qualité et la cohérence du projet d&amp;#039;actions des cordées candidate à l&amp;#039;appel à projet de l&amp;#039;année en cours. La demande doit être adressée au Rectorat de la région académique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/cordees-de-la-reussite</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CORDEES/depot/simple</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laury TOMAS: &lt;a href="mailto:latomas&amp;#64;maregionsud.fr"&gt;latomas&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;Sandrine Denis: &lt;a href="mailto:sadenis&amp;#64;maregionsud.fr"&gt;sadenis&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cordees-de-la-reussite-1/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>166018</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif accompagne les musiciens, qu’ils soient amateurs ou futurs professionnels. Il finance l’acquisition d’instruments de musique par les conservatoires et écoles de musique publiques ; la Région Sud apporte ainsi son concours à un enseignement artistique de qualité, garantit une équité territoriale, encourage les projets collectifs.&lt;/p&gt; &lt;p&gt;Les établissements d’enseignement artistique publics, communaux, intercommunaux, conservatoires à rayonnement communal, intercommunal, départemental ou régional, les pôles supérieurs d’enseignement artistique, les établissements d’enseignement supérieur artistique conventionnés par la Région ou en délégation de service public.&lt;/p&gt;
+&lt;p&gt;Ne sont pas éligibles : les écoles de musique associatives, les ensembles instrumentaux, vocaux professionnels ou amateurs (orchestre, harmonie, chorale…) et toute autre structure n’ayant pas pour objet l’enseignement artistique.&lt;/p&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt; &lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dossier de demande de subvention est à déposer au moins 3 mois avant le début des acquisitions en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_INSTRUMENTARI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Culture / Service création artistique&lt;br /&gt; &lt;span&gt;&lt;a href="mailto:culture&amp;#64;maregionsud.fr"&gt;culture&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; tel : 04 88 73 66 76&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-acquisition-d-instruments-de-musique-instrumentarium/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>165693</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une animation Fresque du Climat</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Citoyenneté
+Education et renforcement des compétences
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Paysage
+Animation et mise en réseau
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>165318</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Animer un collectif [FORMATION]</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 25 Besançon</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Faire partie d’un groupe ou d’une équipe ne garantit pas une démarche collective. On peut être ensemble mais apprendre de différentes façons : en collaboration, en opposition ou de manière individuelle.   &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Cette formation de 6h permettra de :&lt;/strong&gt;  &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Définir les gestes professionnels du facilitateur
+pour favoriser les interactions au sein du collectif, coconstruire des savoirs
+et trouver des solutions &lt;/li&gt;&lt;li&gt;​Identifier des méthodes et outils dynamiques permettant d’impliquer le collectif et de favoriser les échanges au sein du groupe&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​ &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Contenu de la formation&lt;/strong&gt;  :  &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Définition des concepts liés à la création et l’engagement d’un collectif &lt;/li&gt;&lt;li&gt;​Exploration des compétences et de la posture d’accompagnement du collectif par le facilitateur  &lt;/li&gt;&lt;li&gt;​Mise en activité autour de méthodes et outils agiles &lt;/li&gt;&lt;li&gt;​Retours réflexifs et échanges de pratique &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;​​Fédérer un groupe autour d’un projet commun, le rendre autonome dans la gestion du projet. &lt;/li&gt;&lt;li&gt;Gestion, animation de réunions de travail.​ &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Cette offre de service s’adresse à tout type de structure désireuse de dynamiser l’animation de collectif (groupe de travail, groupe projet, réunion de service…)​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt; ou adressez votre demande à &lt;a target="_self"&gt;canope-collectivites&amp;#64;reseau-canope.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-animer-un-collectif/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>165313</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Utiliser les intelligences artificielles génératives dans sa pratique professionnelle</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>[FORMATION] Intelligences artificielles génératives, usages et pratiques professionnels</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 71 Macon</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Les intelligences artificielles génératives offrent de nouvelles opportunités pour enrichir les ​pratiques professionnelles des personnels des services administratif, culturel, éducatif ou de ​direction. Durant cette formation d’une journée, à travers des activités pratiques et collaboratives, nos formateurs vous proposent de découvrir les intelligences artificielles génératives, d’apprendre à sélectionner parmi les outils disponibles et à rédiger des prompts efficaces pour une utilisation immédiate en situation professionnelle. &lt;/p&gt;&lt;p&gt;​&lt;strong&gt;Objectifs &lt;/strong&gt;:  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;​Identifier les concepts fondamentaux des IA génératives et leur utilisation dans divers contextes professionnels. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Expliquer les avantages et les limites de l’utilisation des IA génératives (éthiques, sociétales…) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Utiliser des outils et des applications d’IA générative pour des activités spécifiques adaptées au contexte professionnel​ &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Formation des personnels d&amp;#039;une collectivité pour un usage raisonné des intelligences artificielles génératives dans le cadre de leurs activités professionnelles : synthèse de documents, production de textes et d&amp;#039;images...&lt;/li&gt;&lt;li&gt;Formation de formateurs pour un usage de l&amp;#039;IA en contexte de formation professionnelle &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Effectif de 6 à 15 participants maximum, en présentiel, possibilité de rassembler​ un public intercatégoriel.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt; ou &lt;a target="_self"&gt;canope-collectivites&amp;#64;reseau-canope.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/utiliser-les-intelligences-artificielles-generatives-dans-sa-pratique-professionnelle/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>164951</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer une politique économique locale basée sur les spécificités du territoire</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets n°2.2</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;La stratégie du GAL spécifique à cet appel à projets - « Renforcer une politique économique locale basée sur les spécificités du territoire »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;La stratégie de la fiche action n°2 du programme LEADER du GAL Castelroussin-Valençay vise à :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;• Accompagner les filières du territoire et soutenir l’émergence et la structuration de nouvelles activités.&lt;/p&gt;&lt;p&gt;• Promouvoir le tourisme durable et les patrimoines culturels et naturels à destination des clientèles touristiques.&lt;/p&gt;&lt;p&gt;• Accompagner la création, le renforcement des compétences à travers la formation, l’installation des actifs et la réinsertion ou réorientation professionnelle.&lt;/p&gt;&lt;p&gt;• Développer les tiers-lieux (économiques, culturels et sociaux) permettant la rencontre et la synergie entre acteurs et ainsi contribuer au développement économique et l’activation des ressources locales et la coopération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lors de l’élaboration du dossier de candidature LEADER, la liste d’opérations suivantes avaient été retenues :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe de l’accompagnement aux filières du territoire et du soutien à l’émergence et la structuration de nouvelles filières :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions dans l’innovation et la structuration à la professionnalisation économique des filières du territoire (aide à la logistique, revitalisation des marchés locaux...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Promouvoir le tourisme durable et les patrimoines culturels, cultuels et naturels à destination des clientèles &lt;/strong&gt;&lt;strong&gt;touristiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives de mutualisation et de mise en réseau du tourisme et du patrimoine.&lt;/p&gt;&lt;p&gt;• Actions visant à améliorer la qualité de l’accueil touristique et la mise en œuvre de projets touristiques durables (itinéraires vélos, circuits et parcours nature).&lt;/p&gt;&lt;p&gt;• Actions visant à soutenir le développement d’une ingénierie touristique et écologique (communication sur les atouts du territoire, mettre en place des actions de communication autour du savoir-faire et produits du terroir, animateur environnement...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagner la création, le renforcement des compétences à travers la formation, l’installation des actifs et la réinsertion ou réorientation professionnelle :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Soutien aux actions de mise en réseau des actifs agricoles pour soutenir la professionnalisation et la pérennité des emplois agricoles (speed dating, échanges internationaux, formations...).&lt;/p&gt;&lt;p&gt;• Initiatives d’accompagnement de l’installation des artisans, commerces et PME.&lt;/p&gt;&lt;p&gt;• Actions dans l’innovation sur la mobilité des actifs et des compétences locales diverses (Loi Egalim...).&lt;/p&gt;&lt;p&gt;• Actions visant à l’accueil des nouveaux habitants et actifs et référents « nouveaux arrivants ».&lt;/p&gt;&lt;p&gt;• Actions de mutualisation des besoins en RH.&lt;/p&gt;&lt;p&gt;• Actions dans le domaine des transferts de savoir entre Châteauroux et le territoire du GAL (dispositif «Rejoindre » destinés aux nouveaux salariés).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer les « lieux multiusages » (économiques, culturels, sociaux) permettant la rencontre et la synergie entre acteurs et ainsi contribuer au développement économique et l’activation des ressources locales et la coopération :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions innovantes sur l’accompagnement et la mise en réseau de lieux existant ou en projet (réalisation de cafés associatifs, de ressourceries) ou tout autre lieu visant des espaces de sociabilité, de lutte contre l’isolement et à la création de partage de ressources, compétences et de savoirs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Formation professionnelle
+Tiers-lieux
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P99" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="Q99" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Associations loi 1901, agréées, étrangères.&lt;/p&gt;&lt;p&gt;• Collectivités territoriales (communes, EPCI...).&lt;/p&gt;&lt;p&gt;• Établissements publics, dont les chambres consulaires.&lt;/p&gt;&lt;p&gt;• Micro entreprises, TPE, PME, groupements d’entreprises (qui restent des PME).&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Syndicats professionnels ou interprofessionnels (salariés et patronaux).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;• Offices de tourisme.&lt;/p&gt;&lt;p&gt;• Sociétés agricoles, exploitants agricoles et groupements d’agriculteurs (études uniquement).&lt;/p&gt;&lt;p&gt;• Organismes de formation avec numéro d’agrément.&lt;/p&gt;&lt;p&gt;• Organismes d’enseignement.&lt;/p&gt;&lt;p&gt;• Fondations.&lt;/p&gt;&lt;p&gt;• Établissements privés à but non lucratif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Autres conditions d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D’ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d’aide publique. Au moment du paiement, le montant d’aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;/p&gt;&lt;p&gt;• Plafond maximum de dépenses publiques pour les projets d’investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;• Plafond maximum d’attribution d’une aide Leader sur le territoire du GAL Castelroussin-Valençay : 80 000 €&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention :&lt;/strong&gt; les dépenses éligibles sont déterminées lors de l’instruction. Le seuil est donc vérifié à cette étape et non lors du dépôt de dossier. Le seuil est vérifié à nouveau lors de la demande de paiement.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense. Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, l&amp;#039;investissement doit être réalisé sur le périmètre du GAL Castelroussin-Valençay (hors projet de coopération).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;À noter :&lt;/strong&gt; possibilité de mise en place d&amp;#039;actions hors périmètre du GAL à condition que les bénéfices resurgissent sur le territoire de celui-ci.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;DÉPENSES ÉLIGIBLES SUR FACTURE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ •    Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;
+ &lt;br /&gt;
+ •    Prestation de services et frais d&amp;#039;honoraires en accompagnement 
+comptable, juridique, et technique nécessaire à la réalisation de 
+l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;
+ &lt;br /&gt;
+ •    Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;
+ &lt;br /&gt;
+ •    Frais de conception et d&amp;#039;aménagement de stands ;
+ &lt;br /&gt;
+ •    Frais de communication (encart publicitaire, frais d&amp;#039;impression, 
+affranchissement pour envoi en nombre, conception de supports de 
+communication), de promotion, d&amp;#039;information (guide, film, site 
+internet...) ;
+ &lt;br /&gt;
+ •    Acquisition de matériel/outillage industriel, mobilier, 
+fournitures (hors acquisition d&amp;#039;occasion et hors investissement 
+agricole) ;
+ &lt;br /&gt;
+ •    Investissement immatériel (logiciels et brevets) ;
+ &lt;br /&gt;
+ •    Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;
+ &lt;br /&gt;
+ •    Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;
+ &lt;br /&gt;
+ •    Location de biens meubles ou immeubles ;
+ &lt;br /&gt;
+ •    Véhicule en lien direct avec le projet (maximum 1 par opération) 
+et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention
+ et dans le périmètre éligible au programme LEADER.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ DÉPENSES ÉLIGIBLES DE PERSONNEL :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ •    Frais de personnels nécessaires à la réalisation de l&amp;#039;opération et
+ comportant un lien démontré avec celle-ci (salaires, charges liées et 
+traitements accessoires, un justificatif de temps de travail sera 
+demandé) ;
+ &lt;br /&gt;
+ •    Coûts indirects selon un taux forfaitaire de 15 % des frais de 
+personnels directs éligibles (option de coûts simplifiés (OCS) 
+conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux 
+plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 
+2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;
+ &lt;br /&gt;
+ •    Notes de frais des personnels ou bénévoles.
+&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.payscastelroussin.fr/actions/leader.html</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thibault MOURIER&lt;/p&gt;&lt;p&gt;Gestionnaire / Animateur&lt;/p&gt;&lt;p&gt;Tél : 02.34.68.04.70&lt;/p&gt;&lt;p&gt;Courriel : leader&amp;#64;payscastelroussin.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>leader@payscastelroussin.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-une-politique-economique-locale-basee-sur-les-specificites-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>164847</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Donner aux jeunes les meilleures chances de réussite dans leurs études et leur future insertion professionnelle</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus+ Stage - Apprentis</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Particulier</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>La Région souhaite donner aux jeunes les meilleures chances de réussite dans leurs études et leur future insertion professionnelle. Une expérience internationale constitue un atout précieux de développement professionnel et personnel, souvent décisif au moment de rechercher un emploi. 
+La Région pilote et anime un Consortium d’établissements d’enseignement et de formation professionnelle. Les mobilités organisées en Europe dans le cadre des cursus sont financées par la Commission Européenne, représentée par l’Agence Erasmus&amp;#43; France, et la Région. Contribuer à la réalisation d&amp;#039;un stage professionnel à l&amp;#039;étrangerd&amp;#039;une durée de 2 semaines à 6 mois pour les bénéficiaires inscrits dans un établissement d’enseignement et de formation professionnelle de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de la bourse est fixé en Commission Permanente du Conseil Régional annuellement lors de l&amp;#039;affectation des financements obtenus.
+Il se décompose en frais de voyage et frais de séjour. Il est défini en fonction de la durée de la mobilité et selon les destinations qui sont réparties en trois groupes pays conformément aux dispositions du programme Erasmus&amp;#43;.
+Règle de calcul : montant forfaitaire de séjour &amp;#43; forfait de voyage.
+Des bonifications pour l’inclusion et l’utilisation de transports écoresponsables (transports à moindre empreinte carbone) peuvent s’y ajouter dans les conditions prévues par le programme Erasmus&amp;#43;.</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+International</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Apprenti de niveau 3 et 4 inscrit dans un établissement d’enseignement et de formation professionnelle de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprenti jeune diplômé (maximum 12 mois après l’obtention du diplôme) ayant été inscrit dans un établissement d&amp;#039;enseignement et de formation professionnelle supérieur de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année précédant la mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnel membre de l’équipe de l’établissement d&amp;#039;enseignement et de formation professionnels  de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les apprenants :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour les mobilités courtes, les stages sont d’une durée de 2 à 4 semaines,&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les mobilités longues, les stages sont d’une durée de 3 à 6 mois.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les personnels :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour des mobilités de type « accompagnateur » :&lt;/p&gt;&lt;p&gt;Pour accompagner les apprentis en mobilité courte, les aides attribuées correspondent à une durée maximum de 10 jours.&lt;/p&gt;&lt;p&gt;Pour accompagner les apprentis en mobilité longue, les aides attribuées correspondent à une durée maximum de 5 jours.&lt;/p&gt;&lt;p&gt;Pour réaliser des visites préalables préparatoires, les aides attribuées sont forfaitaires : avec un maximum de 3 participants par visite.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour des périodes de stage d’observation ou de formation, la durée est de minimum 2 jours et maximum 60 jours.&lt;/p&gt;&lt;p&gt;Les mobilités se dérouleront dans l’un des pays éligibles au programme Erasmus&amp;#43; (ces pays sont répartis en trois groupes - se référer aux dispositions du programme). Conformément au guide du programme Erasmus&amp;#43;, quelques mobilités peuvent être réalisées en dehors de l’Union Européenne en fonction du budget accordé annuellement par l’Agence Erasmus&amp;#43;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/erasmus-stage-apprentis</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Dépôt de la demande sur internet avant la date de début de stage. Les demandes soumises à la Région au-delà de la date de début de stage sont déclarées irrecevables.&lt;/p&gt;&lt;p&gt;La candidature individuelle doit être validée par l&amp;#039;établissement d&amp;#039;enseignement ou de formation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Liste des pièces justificatives à fournir&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les apprenants et les personnels en mobilité stage d’observation et/ou formation :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le «Contrat pédagogique avant la mobilité» dûment complété et signé par toutes les parties,&lt;/p&gt;&lt;p&gt;Le «Contrat financier» de la période concernée, dûment complété et signé,&lt;/p&gt;&lt;p&gt;La Carte Européenne d&amp;#039;Assurance Maladie (CEAM),&lt;/p&gt;&lt;p&gt;Une Assurance Responsabilité Civile et Accident du Travail conformément aux articles concernés du Contrat de Mobilité.&lt;/p&gt;&lt;p&gt;Pour le critère &amp;#34;inclusion&amp;#34; &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1. En situation de handicap ou d’affection de longue durée (ALD) : Attestation de décision MDPH ou attestation de maladie longue durée ou carte invalidité, etc.&lt;/p&gt;&lt;p&gt;2. Habitant dans une commune classée Zones de revitalisation rurale (ZRR) : Attestation de domicile de moins de 3 mois (facture d&amp;#039;énergie, d&amp;#039;eau, assurance habitation, etc.). Si le nom du participant ne figure pas sur l’attestation de domicile, celle-ci est à compléter par une attestation sur l’honneur au nom de l’hébergeant ou un certificat administratif de l’établissement d’envoi, etc.&lt;/p&gt;&lt;p&gt;3. Habitant à une adresse classée Quartiers Prioritaires de la Ville : Attestation de domicile de moins de 3 mois (facture d&amp;#039;énergie, d&amp;#039;eau, assurance habitation, etc.). Si le nom du participant ne figure pas sur l’attestation de domicile, celle-ci est à compléter par une attestation sur l’honneur au nom de l’hébergeant ou un certificat administratif de l’établissement d’envoi, etc.&lt;/p&gt;&lt;p&gt;4. Bénéficiaire d’une bourse de lycée (échelons 4 à 6) : notification d’attribution de bourse nationale.&lt;/p&gt;&lt;p&gt;5. Appartenant à un foyer dont le Quotient familial CAF est inférieur ou égal à 551€ : Attestation CAF de quotient familial pour l’année scolaire concernée par la demande de mobilité.&lt;/p&gt;&lt;p&gt;Pour les personnels accompagnateurs&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ordre de mission.&lt;/p&gt;&lt;p&gt;Ces pièces justificatives devront être déposées sur le site sous la forme de fichiers joints. Le dossier ne sera validé définitivement qu&amp;#039;à réception de l&amp;#039;ensemble des pièces demandées et après co-instruction favorable de l&amp;#039;établissement d’enseignement ou de formation professionnelle.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-stage-apprentis/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD100" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>165116</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de formation au sein d’un GRETA</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Diplôme en accès individuel - DAI</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mener à bien un projet de formation au sein d’un GRETA de la Région Grand Est ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 100% du coût pédagogique de formation&lt;/strong&gt;&lt;/p&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Demandeur d’emploi justifiant de 18 mois d’expérience professionnelle à temps plein ou 36 mois à temps partiel.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Cette expérience professionnelle n’est pas obligatoire pour les demandeurs d’emploi de moins de 30 ans qui souhaitent suivre une formation de niveau CAP ou BAC.&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Votre projet professionnel doit avoir au préalable été validé par votre conseiller France Travail, Mission Locale ou Cap Emploi.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Et si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
+&lt;p&gt;Une formation certifiante (CAP, BAC, BTS, Certificat de Spécialisation) dispensée par un GRETA de la Région Grand Est &lt;strong&gt;principalement dans :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;les secteurs prioritaires&lt;/strong&gt; : &lt;strong&gt;industrie automobile, sanitaire et social, énergie, agriculture, forêt et agro-alimentaire&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;et &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;les secteurs d’avenir&lt;/strong&gt; &lt;strong&gt;: hôtellerie-restauration-tourisme, transport-logistique, numérique, bâtiment et inter-industrie&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;La Région Grand Est prend en charge 100% des coûts pédagogiques et de fonctionnement des actions de formation.&lt;/p&gt;
+&lt;p&gt;L’aide accordée sera versée directement au GRETA.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Particularités :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;les formations de niveau 6 (niveau supérieur au Bac &amp;#43; 2) &lt;strong&gt;dans le secteur du numérique exclusivement&lt;/strong&gt; pourront être prises en charge dans le cadre du DAI à condition que celles-ci ne soient pas déjà financées par France Travail ou par la Région Grand Est&lt;/li&gt;
+&lt;li&gt;seront autorisées sans délai de carence les suites de parcours des personnes souhaitant intégrer un niveau 4 à l’issue de leur formation de niveau 3 ou des personnes souhaitant  compléter leur formation de niveaux 3 ou 4 par une spécialisation (Exemple : compléter un CAP Boulanger par un CAP Pâtisserie)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;1/ Identifiez la formation qui vous intéresse, sur proposition de votre conseiller France Travail, Mission Locale ou Cap Emploi ou directement sur le site des GRETA :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.greta-cfa-alsace.fr/"&gt;GRETA Alsace&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.academiereims.fr/"&gt;GRETA Champagne-Ardenne&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.greta-lorraine.fr/"&gt;GRETA Lorraine&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt; &lt;/strong&gt;2/ Faites valider votre projet de formation par votre conseiller France Travail, Mission Locale ou Cap Emploi.&lt;/p&gt;
+&lt;p&gt;3/ Remplissez ensemble une fiche « Formation Individuelle Education Nationale » qui sera adressée au GRETA, accompagnée de votre CV et des pièces justificatives requises.&lt;/p&gt;
+&lt;p&gt;4/ Le GRETA émet alors un avis sur la prise en charge de la formation dans le cadre du DAI et en informe la Région Grand Est.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P101" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2024</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/dai/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Votre contact&lt;/p&gt;&lt;p&gt;Dorothée FISCHER&lt;/p&gt;&lt;p&gt;dorothee.fischer&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;Tel : 03 87 33 64 73&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diplome-en-acces-individuel-dai/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>163725</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>164110</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de développement et d'attractivité économique locale</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J103" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Information voyageur, billettique multimodale
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD103" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>164097</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'économie de proximité dans le contexte de mutation socio-économiques du territoire</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche Action 4</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention européenne .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;plancher d&amp;#039;aide : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Plafond d&amp;#039;aide : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Stimuler les démarches de modernisation des entreprises &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faciliter la création, les cessions et les reprises d’entreprises du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accroître le poids de l’Economie Sociale et Solidaire dans l’économie locale&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnel&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire de chefs d’entreprises et salariés formés &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’ingénierie de proximité en termes d’aides aux entreprises dans le cadre d’un développement, d’une création, d’une transmission ou d’une reprise d’entreprises &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Permettre aux entreprises d’anticiper les mutations socio-économiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’image des activités commerciales et des savoir-faire locaux &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Accompagner le développement et la consolidation des associations et des entreprises de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager l’entreprenariat chez les jeunes de moins de 30 ans&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer et maintenir de l’emploi non délocalisable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter le taux de création et de reprise d’entreprises sur le territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 4&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q104" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement du Pays du Calaisis et répondre aux critères de la grille de sélection: partenariats et mise en réseau, impact géographique, niveau d&amp;#039;innovation, effet du projet, emploi, transition décarbonée et durable , formation du chef d&amp;#039;entreprise&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-deconomie-de-proximite-dans-le-contexte-de-mutation-socio-economiques-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD104" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>163961</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°2 - Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face
+à une demande des consommateurs pour les produits et services de qualité, cette
+2ème fiche action est indissociable de
+la première pour garantir et maintenir la qualité de notre territoire. Elle
+repose donc sur l’offre de commercialisation et de consommation avec le
+développement de synergies et de mise en réseau entre les acteurs et filières à
+l’intérieur comme à l’extérieur du territoire.&lt;/p&gt;&lt;p&gt;Il
+s’agira de conforter et animer la démarche de circuits courts existante en
+augmentant le nombre de producteurs concernés et le nombre de lieux. La vente
+directe est un réel moyen de valoriser les produits, mais aussi le savoir-faire
+et les métiers, auprès de consommateurs friands des produits locaux. Afin de
+faciliter la vente directe, il sera nécessaire d’améliorer les conditions de
+vente en matière de structuration des étals, qui protégeront les vendeurs,
+consommateurs et produits. &lt;/p&gt;&lt;p&gt;Premier
+metteur en marchés des espèces halieutiques locales, la Criée de Fécamp Côte
+d’Albâtre organise des ramasses sur l’ensemble du littoral Normand. Il s’agit
+ainsi d’assurer la cohésion dans les sites de débarquement, à l’échelle de
+Fécamp et du Tréport, et bien au-delà avec un partenariat possible entre les
+criées normandes. Au-delà, il s’agira de structurer une offre de
+commercialisation globale sur notre territoire, pour élargir la vente et
+valoriser les produits de la mer. En partenariat avec les organismes de
+formation, des compétences spécifiques liées à la vente et à la préparation du
+produit pourraient être développés afin de permettre une montée en puissance du
+secteur. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;D’un
+point de vue de la consommation de produits locaux issus de la pêche et de
+l’aquaculture, elle est assez basse sur notre territoire. Il est primordial de
+faire découvrir nos produits aux consommateurs locaux en coordonnant le secteur
+de la pêche avec la restauration collective des structures publiques pour
+mettre à l’honneur les poissons locaux dans leurs cuisines. À cela, s’ajoute
+une volonté de faire mettre en avant par les chefs cuisiniers locaux les
+produits de la mer, avec la création de recettes emblématiques de notre
+territoire.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;Renforcer
+les circuits courts et la vente directe&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Accompagner
+les restaurateurs locaux dans l’utilisation de produits de la mer locaux&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Améliorer
+la commercialisation des espèces locales&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Augmentation
+des points de vente des produits de la mer locaux &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+de l’offre de commercialisation des produits de la mer sur notre territoire&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la consommation locale des produits issus de la filière pêche et aquaculture
+locale&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité des produits de la mer sur le territoire&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Progression
+des conditions de vente directe de produits halieutiques en matière de
+structuration des étals, notamment avec des étals/halles à poissons&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Création
+de partenariats avec des chefs cuisiniers reconnus autour d’un produit de la
+mer &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la part de produits locaux issus de la pêche et aquaculture dans la
+préparation des restaurants et de la restauration collective.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+des sites de débarquement liée à la commercialisation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité auprès du consommateur la vente directe et les circuits courts&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Artisanat
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P105" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q105" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD105" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>163926</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les métiers en mer comme à terre et les produits issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°1 - Promouvoir les métiers en mer comme à terre et les produits issus de la pêche et de l’aquaculture, pour en faire un atout environnemental, économique, culturel et touristique</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide met l’accent sur la promotion des métiers de la mer et des
+produits, un pilier incontournable pour garder un territoire vivant et attractif. Il vise
+à créer de la richesse économique, environnementale et sociale par la valorisation
+conjointe de produits de qualité du territoire, les métiers et le tourisme. Cette fiche
+action contribue à revitaliser la filière pêche et aquaculture, nos territoires littoraux
+et contribuer à améliorer l’image des gens de mer. Cette image vivante du
+territoire, associée à la richesse de son passé halieutique, est au centre de
+l’attractivité du territoire et de son potentiel d’attractivité. Il est donc important de
+structurer l’offre touristique bleue et durable, pour attirer les touristes sur notre
+territoire.
+En parallèle, le nombre de professionnels de la pêche et de l’aquaculture, que ce
+soit en mer comme à terre a fortement baissé depuis ces dernières années, et la
+moyenne d’âge des pêcheurs est élevée. L’attrait des métiers est de plus en plus
+difficile, et la transmission des entreprises, notamment pour les marins-pêcheurs
+devient un problème primordial pour les années à venir. Il est nécessaire de donner
+les moyens à la mise en avant des métiers et des formations liés à la pêche et à
+l’aquaculture (y compris le mareyage, la vente, la poissonnerie, etc.) afin d’attirer
+de nouveaux professionnels, en reconversion professionnelle ou en formation
+initiale et de permettre à chacun de se faire sa propre opinion sur les métiers de la
+pêche et de l’aquaculture.
+Il s’agira également d’enrichir et diversifier l’offre de produit de qualité à partir des
+ressources halieutiques pêchées et élevées sur notre territoire… qui ne sont pas
+encore valorisées. Il s’agira de soutenir les démarches collectives de promotion qui
+visent en particulier à développer les liens entre produits, savoir-faire et territoire
+et donc à renforcer la notoriété conjointe des produits et du territoire. Des efforts
+spécifiques de communication et sensibilisation doivent ainsi permettre de faire
+connaître et comprendre aux consommateurs la singularité et la spécificité de ses
+produits (qui combinent leur qualité à un lieu singulier)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Inciter la population à s’orienter vers
+les métiers de la pêche et de l’aquaculture, valorisant l’image des gens de mer&lt;/li&gt;&lt;li&gt; Soutenir les démarches collectives de
+valorisation et promotion des produits de la pêche et de l’aquaculture &lt;/li&gt;&lt;li&gt;Développer une offre touristique bleue et
+durable, de découverte des activités maritimes&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accroissement des formations maritimes
+dans l’orientation des jeunes, des femmes et des personnes en réinsertion &lt;/li&gt;&lt;li&gt;&lt;span&gt;Amélioration de l’environnement
+économique de la filière pêche et aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accroissement des démarches de qualité
+(label, IGP, promotion) pour les produits de la mer locaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement d’une offre touristique
+bleue et durable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Développement
+d’actions de sensibilisation et de communication aux métiers en mer comme à
+terre&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+de partenariats entre les acteurs socio-professionnels de la filière pêche et
+aquaculture, la formation et l’emploi&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien
+des savoir-faire et des compétences de la filière pêche et aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coordination
+entre le secteur de la pêche et le tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+d’une identité touristique « Côte d’Albâtre » en lien avec la filière pêche et
+aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+d’actions de valorisation et promotions des produits de la mer locaux (label,
+IGP, etc.)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appui
+à la création de nouvelles filières de valorisation et de promotion de produits
+de la mer « méconnus »&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appui
+à la mise en place de concours culinaire visant à promouvoir les métiers
+et  des produits&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre
+en valeur les savoir-faire locaux et artisanaux de l’ensemble de la filière&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q106" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture-pour-en-faire-un-atout-environnemental-economique-culturel-et-touristique/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD106" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2024</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>163726</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production d'offre de logements et d'hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;apos;offre de logements et d&amp;apos;hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les jeunes et la rénovation globale des résidences jeunes.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Poursuivre le développement  d’une offre inclusive d’hébergements et logements Jeunes optimisant les outils et les moyens et favoriser sa reconversion &lt;/p&gt;&lt;p&gt;Conforter le maillage de l’offre d’hébergement au plus près des besoins en formation, et d’emploi&lt;/p&gt;&lt;p&gt;Encourager  les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc….) et démontrant un impact positif sur le reste à charge des locataires&lt;/p&gt;&lt;p&gt;Développer des solutions favorisant la mobilité des jeunes néo-aquitains  &lt;/p&gt;&lt;p&gt;Veiller à la maitrise des restes à charges pour le public accueilli&lt;/p&gt;&lt;p&gt;Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;UNE AIDE SOCLE TERRITORIALISEE (investissement)&lt;/p&gt;&lt;p&gt;Pour la rénovation globale des résidences jeunes, concourant à l’objectif visé : 4 000€ par place (nombre de places après réhabilitation), dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel en métropole&lt;/p&gt;&lt;p&gt;et de 500 000€ de subvention par opération&lt;/p&gt;&lt;p&gt;Pour l’offre nouvelle concourant aux objectifs visés, y compris celle produite par recyclage immobilier :&lt;/p&gt;&lt;p&gt;• Pour les structures (Foyer de jeunes travailleurs, Résidence Habitat jeunes, etc….) :&lt;/p&gt;&lt;p&gt;5 000€ par place sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;6 000€ par place sur le reste du territoire  &lt;/p&gt;&lt;p&gt;• Pour l’offre en diffus à caractère social (respect des loyers-plafonds, accueil de jeunes  sous plafond de ressources), notamment dans le cadre de l’article 109 de la loi ELAN&lt;/p&gt;&lt;p&gt;4000€ par place à caractère social (niveaux PLUS/PLAI) sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;5000€ par place à caractère social (niveau PLUS/PLAI) sur le reste du territoire&lt;/p&gt;&lt;p&gt;• Dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel dans la métropole&lt;/p&gt;&lt;p&gt;et de de 500 000 € par opération&lt;/p&gt;&lt;p&gt; UNE BONIFICATION &amp;#34;OFFRE INNOVANTE&amp;#34; (sur analyse du dossier)&lt;/p&gt;&lt;p&gt;Pour impulser des usages et des modes de gestion innovants, coopératifs, réversibles…(captation de logement dans le parc privé, intermédiation locative dédiée, colocations, amorçage de services d’hébergement chez l’habitant dans le cadre du dispositif régional 1,2,Toit…..)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les innovations foncières, innovation sociales, économiques (lien avec les entreprises du secteur…), opérations multi-usages, ambition environnementale (niveau argent ou Or du label BDNA),&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En investissement : &amp;#43; 1000€/place dédiée à caractère social dans une opération innovante, dans la limite des plafonds&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En fonctionnement : 50% du coût de l’ingénierie d’amorçage, dans une limite de 15 000  € répartie sur les 3 premières années du dispositif (par exemple année 1 : 60%, année 2 : 25%, année 3 : 15%)&lt;/p&gt;&lt;p&gt;ASSIETTE ELIGIBLE&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous travaux liés à l’Habitat, y compris les frais de maitrise d’œuvre&lt;/p&gt;&lt;p&gt;Les coûts sont entendus HT.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Organismes de logements sociaux&lt;/p&gt;&lt;p&gt;SEM&lt;/p&gt;&lt;p&gt;Associations&lt;/p&gt;&lt;p&gt;Collectivités territoriales et EPCI&lt;/p&gt;&lt;p&gt;Tout organisme œuvrant dans le champ du logement social et de l’habitat jeunes (FJT, RHJ, Auberges de Jeunesse….)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;PROJETS CIBLES :&lt;/p&gt;&lt;p&gt;L’offre de logement ou d’hébergement des jeunes peut être plurielle :&lt;/p&gt;&lt;p&gt;en structure : FJT, Résidence Sociale Jeunes actifs, auberge de jeunesse&lt;/p&gt;&lt;p&gt;en diffus : colocation, cohabitation, logement social diffus fléchés « jeunes » (art 109 loi ELAN)…  &lt;/p&gt;&lt;p&gt;Les opérations sont dédiées au public jeune, prennent en compte les besoins de mobilité et favorisent l’inclusion. &lt;/p&gt;&lt;p&gt;NB : l’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/loffre-de-logements-et-dhebergements-pour-les-jeunes</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Le porteur de projet dépose son dossier de demande de subvention (à télécharger dans le présent guide des aides) complété et accompagné des pièces requises auprès des services de la Région Nouvelle-Aquitaine à l&amp;#039;adresse suivante : logement-jeunes&amp;#64;nouvelle-aquitaine.fr. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/loffre-de-logements-et-dhebergements-pour-les-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>163264</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Être formé dans les domaines du paysage, de l’urbanisme, de l’aménagement, des espaces publics, de la qualité architecturale (élus et personnels territoriaux)</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Être formé dans les domaines du paysage, de l’urbanisme, de l’aménagement, des espaces publics, de la qualité architecturale (élus et personnels territoriaux)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Formation dans les domaines du paysage, de l’urbanisme, de l’aménagement, des espaces publics, de la qualité architecturale et environnementale des bâtiments, de la conduite de projets, …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;li&gt;Rendez-vous et rencontre avec les acteurs&lt;/li&gt;
+&lt;li&gt;Echanges sur les enjeux, les partenaires à associer, les publics visés, …&lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;&lt;strong&gt;DEUX NIVEAUX D&amp;#039;INTERVENTION  &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Soit le CAUE contribue au programme de formation:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;aide à la définition des objectifs et du programme de formation&lt;/li&gt;
+&lt;li&gt;appui à la recherche d’intervenants et de visites&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Soit le CAUE organise le programme de formation:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;définition des objectifs et du programme de formation&lt;/li&gt;
+&lt;li&gt;recherche d’intervenants et de visites adaptés&lt;/li&gt;
+&lt;li&gt;réalisation des supports de formation&lt;/li&gt;
+&lt;li&gt;organisation logistique&lt;/li&gt;
+&lt;li&gt;évaluation et bilan&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Formation professionnelle
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/formation-des-elus-et-des-personnels-territoriaux/</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil d’Architecture, d’Urbanisme et d’Environnement&lt;br /&gt;
+(CAUE) de la DROME&lt;br /&gt;
+04 75 79 04 03 &lt;/p&gt;
+&lt;p&gt;&lt;a href="http://caue.dromenet.org/"&gt;caue.dromenet.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-des-elus-et-des-personnels-territoriaux/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2024</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>163254</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'étranger - Accréditation Erasmus+</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Accréditation Erasmus+ - Action Clé 1</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France / Education &amp; Formation</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>Les co-financements sont recommandés</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen Erasmus&amp;#43; finance des projets de
+mobilité dans les domaines de l’éducation, de la formation, de la jeunesse et
+du sport. Il est possible de partir en mobilité en Europe et au-delà pour se
+former, découvrir des systèmes éducatifs différents, de nouvelles approches et
+méthodes de travail, approfondir ses compétences linguistiques et
+professionnelles, ou tout simplement s’ouvrir à une autre culture.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous êtes élu ou agent d’une commune, d’une intercommunalité, d’un département ou d’une région?&lt;/li&gt;&lt;li&gt;Vous agissez au sein de votre collectivité dans les domaines de l’action éducative, de la mobilité des jeunes, de la petite enfance, du développement durable, du numérique, de la culture, de l’action sociale, de la lutte contre l’exclusion et la pauvreté, de l’aide aux personnes âgées, de l’économie locale...?&lt;/li&gt;&lt;li&gt;Vous travaillez en lien avec les écoles, structures périscolaires, collèges, lycées et établissements d’enseignement supérieur, ou avec les acteurs de l’économie sociale et solidaire, et de l’insertion professionnelle, et vous souhaitez encourager les initiatives citoyennes sur vos territoires?&lt;/li&gt;&lt;li&gt;Vous êtes engagé auprès de publics prioritaires habitant en zone rurale, dans un quartier de la politique de la ville ou sur un territoire relevant de la politique d’éducation prioritaire?&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;
+L&amp;#039;accréditation Erasmus&amp;#43; &lt;/strong&gt;est comparable à une carte de membre pour développer des projets de mobilité. Grâce à cette modalité, les démarches administratives et
+financières sont simplifiées. Une fois obtenue, elle est valable jusqu’en 2027
+et permet de procéder, chaque année, à une demande simplifiée de financements
+avec l’assurance de recevoir un montant minimum de subvention. L&amp;#039;accréditation Erasmus&amp;#43; concerne les secteurs de l&amp;#039;éducation des adultes, de l&amp;#039;enseignement scolaire, de l&amp;#039;enseignement et de la formation professionnels et le secteur de la jeunesse.&lt;/p&gt;&lt;p&gt;
+La durée de la mobilité des personnels et des apprenants peut varier de 2 jours à 12 mois selon votre profil et
+le type d’activité réalisée.&lt;br /&gt;
+Les financements européens Erasmus&amp;#43; couvrent vos frais de déplacement, ainsi
+que vos frais d’hébergement, de restauration et de transport sur place. Ils peuvent
+également prendre en charge les frais d’inscription à des cours ou à des
+séminaires de formation.&lt;br /&gt;
+Un montant forfaitaire soutient par ailleurs les dépenses de votre collectivité
+territoriale pour la gestion administrative et financière du projet européen
+Erasmus&amp;#43;.&lt;br /&gt;
+Les cofinancements ne sont pas obligatoires mais sont à privilégier.&lt;br /&gt;
+Le financement européen Erasmus&amp;#43; peut être complété par d’autres aides,
+nationales ou locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;région Occitanie&lt;/strong&gt; coordonne un consortium de CFA, Missions Locales et écoles de la deuxième chance (secteur EFP). L&amp;#039;objectif des mobilités est de développer les compétences et de favoriser la poursuite d&amp;#039;étude et/ou l&amp;#039;insertion professionnelle des apprenants.  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le département de Seine-Saint-Denis &lt;/strong&gt;coordonne deux accréditations Erasmus&amp;#43; : une au bénéfice des jeunes et une pour les collégiens du département (Secteurs enseignement scolaire et jeunesse). Au total, 1 650 collégiens et 670 jeunes pourront bénéficier de mobilités sur la période 2023-2027 dans le cadre de l’accueil des Jeux Olympiques et Paralympiques de 2024.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;C&lt;/strong&gt;&lt;strong&gt;ollectivité de Corse&lt;/strong&gt; favorise&lt;span&gt; l’ouverture &lt;/span&gt;internationale et la montée en compétence des acteurs corses de l&amp;#039;Economie sociale et solidaire en permettant &lt;span&gt;à différentes structures publiques &lt;/span&gt;– l’Office de l’environnement de la Corse, l’Agence de développement de la Corse (Adec) – ainsi qu&amp;#039;à la Chambre Régionale de l’Economie Sociale et Solidaire et à ses structures adhérentes de partir en mobilité. &lt;/p&gt;&lt;p&gt;Pour en savoir plus, consultez les recueils des &lt;a href="https://www.erasmusplus.fr/upload/9333/recueil-projets-ct.pdf" target="_self"&gt;projets portés par des collectivités territoriales de l&amp;#039;Agence Erasmus&amp;#43; Education et Formation&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="https://drive.google.com/file/d/1dE_Vp4hXsBYwo4IDgXhI-P3ePq5uH51d/view?usp&amp;#61;sharing" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+International</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q109" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont publiés chaque année dans une note de service qui parait au BOEN et dans le guide du programme Erasmus&amp;#43; : &lt;a href="https://monprojet.erasmusplus.fr/base-legale" target="_self"&gt;https://monprojet.erasmusplus.fr/base-legale&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://monprojet.erasmusplus.fr/docs/documents/programme_guide_2026_fr_565.pdf</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="542"&gt;&lt;tbody&gt;&lt;tr height="88"&gt;&lt;td height="88" width="542"&gt;Secteurs: &lt;br /&gt;Enseignement Scolaire : &lt;a target="_self"&gt;promotion.scolaire&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement Professionnel: &lt;a target="_self"&gt;promotion.formpro&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Education des Adultes
+  : &lt;a target="_self"&gt;promotion.educadultes&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement supérieur
+  : &lt;a target="_self"&gt;promotion.superieur&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>promotion.formpro@agence-erasmus.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/se-former-a-letranger/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France Education et Formation</t>
+        </is>
+      </c>
+      <c r="AD109" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>163004</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’économie et les services notamment en favorisant l’innovation sociale</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;strong&gt;&lt;em&gt;Renforcer l’économie et les services notamment en favorisant l’innovation sociale&lt;/em&gt;&lt;/strong&gt; &amp;#34;.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Fort
+d’un dynamisme entrepreneurial, le Pays d’Ancenis entend conforter son
+positionnement économique et l’accompagner dans ses mutations et ses synergies.
+Dans ce dessein, la stratégie de développement économique local est tournée
+vers l’innovation sociale au service des emplois et du bien-vivre des
+habitants :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;En
+     capitalisant sur la dynamique existante pour la conforter et l’accompagner
+     dans ses mutations, et en développant de nouvelles filières en faveur du
+     développement durable et de l’innovation sociale,&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;En
+     permettant l’accès aux services, aux commerces et à l’artisanat pour tous
+     les habitants et en renforçant la proximité, &lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;En
+     favorisant l’expérimentation de nouvelles approches, notamment sur la
+     mutualisation ou l’itinérance.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Renforcer
+     la proximité, la modernisation et les synergies entre acteurs en
+     accompagnant les projets innovants des petites et moyennes entreprises
+     industrielles, artisanales, commerciales et des associations, et les
+     initiatives du secteur de l’économie sociale et solidaire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser
+     le partage, la mutualisation de ressources (à titre d’exemples : espaces,
+     lieux, compétences, accès au numérique) et l’itinérance des services &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner
+     les mutations de l’économie et l’accès à l’emploi notamment par la
+     formation&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Promouvoir
+     et soutenir une agriculture performante et pérenne, soucieuse de
+     l’environnement, en accompagnant ses mutations et en valorisant ses
+     initiatives et ses métiers&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer
+     l’accès à une alimentation de qualité sur le territoire en veillant
+     notamment au renforcement des circuits courts&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles &lt;/strong&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Etudes visant à
+consolider le projet du porteur de projet dans le domaine du développement
+économique, de l’innovation sociale et des services : diagnostics
+préalables, études de faisabilité, études de marchés, par exemple&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
+d’animation, de communication, d’information collective et organisation
+d’évènements &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Mise en place
+et animation de réseaux d’acteurs économiques ou associatifs &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
+relevant du Projet Alimentaire Territorial (PAT)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Travaux de
+construction, de rénovation, achat de matériel et équipements :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;ul type="circle"&gt;
+  &lt;li&gt;&lt;span&gt;Pour développer, expérimenter des
+      productions de biens, de services, de process sur le territoire&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets concourant au
+      développement des circuits courts alimentaires et les initiatives en
+      matière d’économie circulaire&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour conforter, moderniser et dynamiser
+      le commerce de proximité et l’artisanat&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets en matière de
+      mutualisation de services et d’équipements pour les entreprises, les
+      associations et autres acteurs de l’innovation sociale (notamment
+      tiers-lieux, espaces de travail partagés, dispositifs pour faciliter
+      l’accueil des salariés et de leurs familles, par exemple)&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets d’accès au commerce ou
+      au service (par le numérique ou l’itinérance par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Pour des actions d’insertion par l’emploi, de
+formation ou d’apprentissage&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P110" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q110" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de
+personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès
+lors que le personnel affecte au moins 5% de son temps de travail total au
+projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de
+personnel hors coûts simplifiés (gratifications des stagiaires et salaires des
+apprentis) dès lors que le personnel affecte au moins 5% de son temps de
+travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à
+disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou
+location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement,
+construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou
+location de véhicule&lt;/li&gt;&lt;li&gt;Location ou
+acquisition de biens immeubles bâtis (en cas d’acquisition : dans la
+limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de
+services, prestations intellectuelles dont la formation et la communication
+(par exemple création et conception de support, édition, diffusion d’outils,
+frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de
+notaire, expertise juridique technique et financière, honoraire de tenue et de
+certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la
+Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des
+dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides
+d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects
+pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes
+éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan
+Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en
+application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[1]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n°
+2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[2]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les
+investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les
+coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les
+contributions en nature (par exemple : bénévolat) et le temps de travail dédié
+par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la
+main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux),
+sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les
+investissements acquis en crédit-bail ou équivalent (location-vente, lease
+back)&lt;/li&gt;&lt;li&gt;Les
+frais de change ;&lt;/li&gt;&lt;li&gt;Les
+investissements immobiliers dont l’acquisition est réalisée par le biais d’une
+vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de
+coût unitaires pour les dépenses de personnel : Les frais directs liés aux
+dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les
+porteurs de projet publics : les dépenses éligibles sont présentées en
+Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures
+totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le
+cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;hr align="left" size="1" width="33%" /&gt;
+&lt;p id="ftn1"&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[1]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
+du règlement disponible sur demande&lt;/p&gt;
+&lt;p id="ftn2"&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[2]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
+du règlement disponible sur demande&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le
+comité de programmation du GAL, selon les critères et les modalités
+préalablement définis dans sa grille de sélection. La grille de sélection est
+envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la
+sélection en comité de programmation. Les projets doivent être en cohérence
+avec la stratégie de développement LEADER. Si le projet n’obtient pas la note
+ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut
+alors pas faire l’objet d’une aide du programme LEADER.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;leader&amp;#64;pays-ancenis.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-leconomie-et-les-services-notamment-en-favorisant-linnovation-sociale/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD110" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>162990</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Proposer une offre pour insérer les jeunes dans le monde économique</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 12 - FEADER</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J111" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les jeunes actifs sont le public le plus durement touché sur le
+territoire du Cœur Entre-deux-Mers par le chômage et la précarité économique.
+Il convient donc d’agir ensemble en associant avant tout les jeunes mais aussi
+les acteurs et structures qui les accompagnent (collectivités, Missions
+Locales, …). &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour favoriser l’emploi et l’insertion des jeunes, les domaines d’actions
+seront nombreux et concerneront notamment le développement d’une approche
+globale dans l’accompagnement des jeunes dans leurs parcours personnels (suivi
+de formation locale, mobilité, logement, …).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Former les jeunes et notamment ceux en difficultés&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer l’envie d’entreprendre et de s’insérer dans la vie
+professionnelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Solutions et
+amélioration de la mobilité notamment des jeunes et jeunes actifs du territoire&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Equipements,
+matériels et matériaux nécessaires à l’organisation de « chantiers
+formations », de « chantiers d’insertion » et de
+« chantiers de jeunes »&lt;/span&gt; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;     &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animations territoriales notamment auprès des jeunes
+et jeunes actifs pour découvrir les métiers, les formations et développer leur
+capacité à entreprendre &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Formation professionnelle
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P111" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q111" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs-2/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD111" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>162989</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’inclusion des jeunes vers le monde professionnel</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 11 - FEDER</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J112" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La part des jeunes en formation (16 – 25 ans) est plus faible sur le
+territoire qu’en Gironde. Cela est dû à l’absence d’établissement
+d’enseignement supérieur ce qui amène les jeunes à poursuivre leur scolarité et
+formation à l’extérieur du territoire et notamment dans les espaces urbains
+(Bordeaux, Pau, La Rochelle). &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;L’arrivée du lycée à Créon pourrait être une opportunité de développer
+des filières de formations locales ou de servir de plateforme de formations.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Enfin, le chômage des jeunes reste important et touche principalement sur
+le territoire les jeunes sans (ou avec peu) de formation et/ou de qualification
+scolaire et professionnelle.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Former les jeunes et notamment ceux en difficulté&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer l’envie d’entreprendre et de s’insérer dans la vie
+professionnelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;     &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et aménagements d’espaces relatifs à la
+formation et à l’apprentissage des métiers sur le territoire&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement et
+animation territoriale pour impulser des dynamiques locales pour l’emploi, la
+formation et les compétences des habitants et notamment des jeunes&lt;/span&gt;&lt;em&gt;&lt;span&gt; &lt;/span&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
+aménagements de logements spécifiques pour des publics de jeunes travailleurs
+ou en formation ou en insertion&lt;em&gt;&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P112" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q112" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-linclusion-des-jeunes-vers-le-monde-professionnel/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD112" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Médias et communication
+Limiter les déplacements subis
+Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
-Cimetières et funéraire
+Sécurité
 Mobilité et véhicules autonomes
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O176" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="S176" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q113" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T176" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA176" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD113" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="177" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G177" s="1" t="inlineStr">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>163180</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'attractivité et la diversification des métiers de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Malgré un
+réel dynamisme, les métiers de la pêche et de l’aquaculture sont peu connus
+dans le département du Calvados. La main-d&amp;#039;œuvre est parfois limitante, ne
+permettant pas aux entreprises de valoriser au mieux les productions locales.
+Les professionnels sont ainsi nombreux à se poser la question de l’attractivité
+de leur métier auprès des jeunes générations et de la pérennisation de leurs
+savoir-faire.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Identifier des ambassadeurs pour promouvoir les
+     métiers et/ou les formations auprès des élèves (collège, lycée)&lt;/li&gt;&lt;li&gt;Participation à des portes ouvertes au sein des
+     entreprises et des criées&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Étude&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Étudier la pertinence d’un projet avant son
+     déploiement&lt;/li&gt;&lt;li&gt;Étudier le développement prévisionnel des emplois
+     du secteur de la pêche et de l’aquaculture sur le territoire&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Actions de développement&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Améliorer l’accessibilité des zones d’emploi
+     (transport, logement)&lt;/li&gt;&lt;li&gt;Créer un groupement d’employeurs&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Mise en réseau&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Créer des points de contacts avec les futurs
+     employés (forum des métiers, bourses à l’emploi, stage découverte,
+     apprentissage …)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Coopérer avec des territoires
+extérieurs répondant à la stratégie du GALPA et permettant d’apporter une
+plus-value au territoire &lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses
+conformes au décret fixant les règles nationales d’éligibilité des dépenses
+dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Dépenses de personnel&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Coûts directs en lien avec
+     l’opération dont : &lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Coûts indirects&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les projets existants ne
+     proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les dépenses de fonctionnement
+     courantes des structures, en dehors du forfait sur les dépenses de
+     personnel&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les investissements immobiliers&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les travaux et études portant
+     sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Travaux et
+investissements matériels&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Acquisitions
+ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
+communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
+externes&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Couts indirects : un taux
+forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
+coûts indirects liés à l’opération (frais de fonctionnement internes à la
+structure)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
+projets de coopération uniquement, les frais de déplacement, d’hébergement et
+de restauration seront également éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
+pas éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet
+devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
+d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
+maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Margaux Marie&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Téléphones : 06 59 48 87 24&lt;/strong&gt; / &lt;strong&gt;02 31 57 18 06&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>galpa-calvados@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-diversification-des-metiers-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Département du calvados</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>163140</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Développer des réseaux collaboratifs européens de centres d'excellence professionnelle</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>AP Centres d'Excellence Professionnelle Erasmus+ (Centres of Vocational Excellence- CoVE)</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Agence exécutive européenne pour l’éducation et la culture (EACEA)</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...28 lines deleted...]
-Espace public
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J115" s="1" t="inlineStr">
+        <is>
+          <t>80%</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les projets de
+centres d’excellence professionnelle Erasmus&amp;#43; visent à répondre à la priorité
+sur l&amp;#039;excellence professionnelle en soutenant les réformes dans le secteur de
+l&amp;#039;Enseignement et Formation Professionnels (EFP) et en garantissant des
+aptitudes et des compétences de haute qualité et qui répondent aux besoins
+d’une économie innovante, inclusive et durable. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Cette action soutient
+la mise en place progressive et le développement de réseaux collaboratifs
+internationaux de centres d’excellence professionnelle.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Ces centres d’excellence professionnelle opéreront à
+deux niveaux :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;1.&lt;span&gt;      &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Au niveau national&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;, en associant un large éventail de parties prenantes locales, créant des
+écosystèmes de compétences pour l’innovation, le développement régional et
+l’inclusion sociale tout en collaborant avec les centres d&amp;#039;excellence
+professionnelle d’autres pays par l’intermédiaire de réseaux de collaboration
+internationaux&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;2.&lt;span&gt;      &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Au niveau européen/international&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;, en rassemblant les centres qui partagent un intérêt commun pour : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;des secteurs ou des écosystèmes
+industriels spécifiques,&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;ou des approches innovantes
+pour relever les défis économiques et sociétaux (par exemple le changement
+climatique, la numérisation, l’intelligence artificielle, les objectifs de développement
+durable, l’intégration des migrants et des groupes défavorisés, le
+développement des compétences des personnes ayant un niveau de qualification
+peu élevé, etc.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les centres d’excellence professionnelle sont
+caractérisés par l’adoption d’une approche systémique qui reflète la mise en
+œuvre d’un large éventail d’activités réparties en 3 groupes (liste
+d’activités non exhaustive) :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 1 / Enseignement et
+apprentissage&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : doter les intéressés de
+compétences pertinentes pour le marché du travail, adopter une approche
+inclusive fondée sur l’apprentissage tout au long de la vie dans le domaine de
+l’EFP, concevoir des programmes d’études et des certifications d’EFP en
+permettant une certaine flexibilité et l’individualisation de l’enseignement,
+mettre au point du matériel et des méthodes d’enseignement et d’apprentissage
+innovants centrés sur l’apprenant, investir dans le développement professionnel
+initial et continu des enseignants et des formateurs,  mettre en place des
+mécanismes solides d’assurance de la qualité, mettre en place des mécanismes de
+retour d’informations efficaces et des systèmes de suivi des diplômés, fournir
+des services d’orientation…&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 2 / Coopérations et
+partenariats &lt;/span&gt;&lt;/strong&gt;&lt;span&gt;: établir des partenariats entre
+le monde des entreprises et l’enseignement, recherche appliquée et innovation,
+internationalisation de l’EFP et mobilité à l’étranger, encourager les
+compétences et les initiatives entrepreneuriales, améliorer l’attractivité de
+l’EFP...&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 3 / Gouvernance et
+financement&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : autonomie et gouvernance
+efficace en matière d’EFP, approche stratégique du développement et de la
+gouvernance des compétences, cocréer des écosystèmes de compétences, élaborer
+des modèles financiers durables, tirer pleinement parti des instruments
+financiers nationaux et de l’UE…&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les activités proposées dans la
+candidature devront apporter une valeur ajoutée et auront un impact direct sur
+les résultats du projet. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Durée du projet : 4 ans&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Subvention maximale de l&amp;#039;UE: 4M€&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;font face="Gotham Rounded, Gotham Rounded Book"&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Liste des projets CoVEs financés : &lt;a href="https://ec.europa.eu/social/BlobServlet?docId&amp;#61;27311&amp;amp;langId&amp;#61;en" target="_self"&gt;https://ec.europa.eu/social/BlobServlet?docId&amp;#61;27311&amp;amp;langId&amp;#61;en&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Site du projet &amp;#34;MOSAIC&amp;#34; coordonné par la SEPR à Lyon : &lt;a href="https://mosaiceuproject.eu/" target="_self"&gt;https://mosaiceuproject.eu/&lt;/a&gt;  &lt;/p&gt;&lt;p&gt;Vidéo de présentation des CoVEs :  &lt;a href="https://audiovisual.ec.europa.eu/en/video/I-191615?language&amp;#61;EN" target="_self"&gt;https://audiovisual.ec.europa.eu/en/video/I-191615?language&amp;#61;EN&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
 Formation professionnelle
-Biodiversité
-[...25 lines deleted...]
-      <c r="S177" s="1" t="inlineStr">
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P115" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="Q115" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligibles, les demandeurs doivent : &lt;/p&gt;&lt;p&gt;·       
+Être une entité juridique
+(organismes publics ou privés) active dans le domaine de l&amp;#039;enseignement et de
+la formation professionnels ou dans le monde du travail&lt;/p&gt;&lt;p&gt;·       
+Être établi dans un État membre
+de l&amp;#039;UE ou dans un pays tiers associé au programme.&lt;/p&gt;&lt;p&gt;Le partenariat doit
+comprendre au moins&lt;strong&gt; 8 partenaires à part entière issus d&amp;#039;au moins
+4 États membres de l’UE ou pays tiers associés au programme&lt;/strong&gt; avec :&lt;/p&gt;&lt;p&gt;·        &lt;strong&gt;Au moins une entreprise, une
+industrie ou une organisation représentative d’un secteur&lt;/strong&gt;, et&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;·       
+&lt;strong&gt;Au moins un prestataire
+d&amp;#039;enseignement et de formation professionnels &lt;/strong&gt;(au niveau secondaire et/ou supérieur).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U177" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="AA177" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://monprojet.erasmusplus.fr/centre-excellence-prof</t>
+        </is>
+      </c>
+      <c r="W115" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/home</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:EACEA-EPLUS-VET&amp;#64;ec.europa.eu" target="_blank"&gt;&lt;span&gt;EACEA-EPLUS-VET&amp;#64;ec.europa.eu&lt;/span&gt;&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>promotion.formpro@agence-erasmus.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lexcellence-dans-la-formation-professionnelle/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France Education et Formation</t>
+        </is>
+      </c>
+      <c r="AD115" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2024</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="178" spans="1:27" customHeight="0">
-[...44 lines deleted...]
-      <c r="O178" s="1" t="inlineStr">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>163138</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Organiser un Forum Entreprendre dans la Culture</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Entrepreneuriat culturel - Forums Entreprendre dans la Culture</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>La subvention accordée sera comprise entre 10.000 et 25.000 euros maximum.</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;entrepreneuriat culturel ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entrepreneuriat culturel désigne l&amp;#039;action d&amp;#039;entreprendre et de mener à bien une initiative et de fédérer des individus autour d’un projet commun, de manière à générer une valeur esthétique, culturelle, sociale et/ou économique. &lt;/p&gt;&lt;p&gt;Les Forums Entreprendre dans la Culture sont des rencontres professionnelles qui ont pour objectifs de valoriser l’entrepreneuriat culturel, d’une part, et d’apporter des informations pratiques et concrètes aux entrepreneurs et aux porteurs de projets, d’autre part, afin de favoriser leur professionnalisation et le développement de leur structure ou de leur activité. &lt;/p&gt;&lt;p&gt;Cette démarche s&amp;#039;adresse ainsi aux structures en capacité d’organiser un Forum Entreprendre dans la Culture.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Outre la qualité et la richesse de la création artistique et culturelle française, le poids économique direct de la culture repose sur la vitalité et le dynamisme d’un tissu particulièrement dense de plus de 263 400 associations actives sur le champ culturel et 150 000 très petites entreprises (TPE) et petites et moyennes entreprises (PME) qu’il est essentiel d’accompagner dans leur structuration et leur développement.&lt;/p&gt;&lt;p&gt;En effet, les mutations induites par les transformations numériques et l’évolution des usages, nécessitent de reconsidérer un grand nombre de modèles économiques traditionnels et transforment en profondeur certains moyens de production, de distribution et de diffusion. Cette évolution a mis en exergue un déficit de professionnalisation des entrepreneurs culturels et de structuration de leurs entreprises.&lt;/p&gt;&lt;p&gt;Par ailleurs, il n’est pas toujours naturel pour un entrepreneur culturel de s’affirmer comme tel, et les bénéfices d’une structuration économique solide ne sont pas toujours suffisamment perçus par les porteurs de projets. Les objectifs esthétiques, culturels et sociaux apparaissent en outre parfois plus importants que les visées économiques ou financières, ce qui fragilise d’autant plus certaines structures culturelles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Au-delà de l’accès au financement, qui reste le problème majeur de toute entreprise, la formation à l’entrepreneuriat, l’accès aux conseils juridiques, sociaux et comptables, la difficulté à accéder à des locaux professionnels ainsi que la prévention de l’isolement sont des enjeux fondamentaux pour les entrepreneurs culturels.&lt;/p&gt;&lt;p&gt;Ce sont les objectifs principaux des Forums Entreprendre dans la Culture.&lt;/p&gt;&lt;p&gt;Articulé autour de témoignages d’entrepreneurs culturels et de conseils d’experts, et entièrement gratuit, l’événement devra proposer des rondes et des ateliers sectoriels et transversaux. Le Forum devra aborder ainsi les thèmes du financement, de l’accompagnement, de la structuration, des modèles économiques de la culture, de l&amp;#039;évolution du secteur culturel face aux nouveaux usages et à la transition numérique, des défis environnementaux, de la responsabilité sociétale des entreprises (RSE) et du développement à l’international.  &lt;/p&gt;&lt;p&gt;Le public ciblé par le Forum est celui des entrepreneurs, afin de les aider dans leur professionnalisation et la structuration de leur entreprise ou de leur activité, des étudiants ou des jeunes diplômés qui ont le projet d’entreprendre dans ces secteurs, ou encore des institutionnels qui souhaitent transmettre une information fiable à leurs interlocuteurs.   &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention accordée sera comprise entre 10.000 et 25.000 euros maximum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est versée en une fois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Formation professionnelle
+Emploi
+Artisanat
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P178" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S178" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État&lt;/li&gt;&lt;li&gt;Agences culturelles régionales &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La structure en mesure d&amp;#039;accueillir un forum, devra avoir dans ses missions principales la professionnalisation et l’accompagnement des entrepreneurs culturels régionaux ainsi que la structuration de leur entreprise ou leur activité.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les critères d’éligibilité du projet reposent sur :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la pertinence des actions et des rencontres professionnelles proposées par le demandeur au regard des objectifs de l’événement ;&lt;/li&gt;&lt;li&gt;la cohérence budgétaire ;&lt;/li&gt;&lt;li&gt;la qualité des partenariats.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les structures dont la résidence fiscale n&amp;#039;est pas située en France ;&lt;/li&gt;&lt;li&gt;les personnes physiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Location de salle ou d’équipement&lt;/li&gt;&lt;li&gt;Rémunération des intervenants&lt;/li&gt;&lt;li&gt;Défraiement des intervenants&lt;/li&gt;&lt;li&gt;Communication&lt;/li&gt;&lt;li&gt;Frais de traiteur &lt;/li&gt;&lt;li&gt;Les frais liés à l’organisation de l’événement exclusivement&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U178" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA178" s="1" t="inlineStr">
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/entrepreneuriat-culturel-forums-entreprendre-dans-la-culture</t>
+        </is>
+      </c>
+      <c r="W116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture-2024</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question sur l’entrepreneuriat culturel, vous êtes invités à vous adresser à la Direction générale des médias et industries culturelles (DGMIC) - Délégation aux entreprises culturelles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Philippe TILLY, adjoint au délégué aux entreprises culturelles (DEC/DGMIC) : &lt;a href="mailto:philippe.tilly&amp;#64;culture.gouv.fr" target="_self"&gt;philippe.tilly&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;182 rue Saint-Honoré, 75001 Paris&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Auvergne-Rhône-Alpes : Marion WOLF : marion.wolf&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Bourgogne-Franche-Comté : Laurence DELOIRE : laurence.deloire&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Bretagne : Stéphanie CARNET : stephanie.carnet&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Centre-Val de Loire : Benoît LECERF : benoit.lecerf&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Corse : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Grand-Est : Claire ANTONY : claire.antony&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Hauts-de-France : Benjamin ORLIANGE : benjamin.orliange&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Ile-de-France : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Normandie : Damien EUCHI : damien.euchi&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Nouvelle-Aquitaine : Anne-Claire Rocton : anne-claire.rocton&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Occitanie : Silvy CASTEL : Silvy.castel&amp;#64;culture.gouv.fr / Emmanuel PIDOUX : emmanuel.pidoux&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Pays de la Loire : Thierry CHEVALIER : thierry.chevalier&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Provence-Alpes-Côte d&amp;#039;Azur : Jérémie CHOUKROUN : jeremie.choukroun&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Guadeloupe : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Guyane : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;La Réunion : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Martinique : Audrey PHIBEL : audrey.phibel&amp;#64;culture.gouv.fr / Yolande-Salomé TOUMSON : yolande-salome.toumson&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Mayotte : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Nouvelle-Calédonie : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Polynésie française : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/entrepreneuriat-culturel-forums-entreprendre-dans-la-culture/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>28/07/2024</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="179" spans="1:27" customHeight="0">
-[...925 lines deleted...]
-      <c r="A188" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>162982</v>
       </c>
-      <c r="B188" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C188" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D188" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E188" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G188" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H188" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I188" s="1" t="inlineStr">
+      <c r="I117" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K188" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L188" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N188" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -33473,7613 +23603,452 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O188" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P188" s="1" t="inlineStr">
+      <c r="P117" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q188" s="1" t="inlineStr">
+      <c r="Q117" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R188" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S188" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T188" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U188" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V188" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X188" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y188" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z188" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA188" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD117" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="189" spans="1:27" customHeight="0">
-[...1225 lines deleted...]
-      <c r="G197" s="1" t="inlineStr">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée
 Recherche</t>
         </is>
       </c>
-      <c r="H197" s="1" t="inlineStr">
-[...388 lines deleted...]
-      <c r="N199" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J118" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
+Musée
+Sports et loisirs
 Tourisme
 Forêts
+Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
+Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Spectacle vivant
+Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
-Sécurité
+Cimetières et funéraire
 Mobilité et véhicules autonomes
+Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O199" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S199" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T199" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA199" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...163 lines deleted...]
-      <c r="K201" s="1" t="inlineStr">
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L201" s="1" t="inlineStr">
-[...5563 lines deleted...]
-          <t>published</t>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>