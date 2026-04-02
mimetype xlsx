--- v1 (2025-11-19)
+++ v2 (2026-04-02)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA266"/>
+  <dimension ref="A1:AH185"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,396 +225,5468 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>381</v>
+        <v>162301</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier d'un prêt secteur public - PSP</t>
+          <t>Proposer aux lycéens des manuels scolaires gratuits en version numérique, consultables sur tablette tactile</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>PSP</t>
+          <t>Manuels scolaires numériques</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement (AFD)
-[...3 lines deleted...]
-      <c r="G2" s="0" t="inlineStr">
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;La Région Sud met tout en oeuvre pour que les élèves bénéficient des meilleures conditions d’apprentissage et poursuit la transition numérique des établissements et propose désormais aux lycéens des manuels scolaires gratuits en version numérique, consultables sur tablette tactile.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Depuis la rentrée scolaire 2019, la Région met à la disposition des lycéens et des professeurs des manuels scolaires numériques sur une tablette tactile pour en permettre la lecture sans avoir besoin d’une connexion permanente.&lt;/p&gt; &lt;p&gt;Les élèves de seconde et première depuis septembre 2019 inscrits dans les 86% de lycées de la Région ayant opté pour les manuels scolaires numériques. Ceux de terminale en bénéficieront à la rentrée 2020.&lt;/p&gt; &lt;p&gt;Permettre toutes les nouvelles formes d&amp;#039;enseignement avec l&amp;#039;usage d&amp;#039;un équipement identique, intégrant tous les nouveaux programmes, pour tous les lycéens.&lt;/p&gt;
+&lt;h5&gt;Les avantages&lt;/h5&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Pour les élèves :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;Un poids du cartable allégé.&lt;/li&gt; 		&lt;li&gt;Un manuel enrichi : la version numérique du manuel scolaire propose de nombreuses ressources supplémentaires (vidéos, sons, animations) et des fonctionnalités interactives. &lt;/li&gt; 		&lt;li&gt;Une meilleure accessibilité pour les élèves à besoins éducatifs particuliers : Les textes peuvent être zoomés ou écoutés, les couleurs et polices changées, etc.&lt;/li&gt; 		&lt;li&gt;Un accès en ligne de tout point connecté à internet.&lt;/li&gt; 		&lt;li&gt;La facilité de récupérer un document oublié.&lt;/li&gt; 		&lt;li&gt;Plus de nécessité d&amp;#039;un accès en ligne une fois téléchargé, pour l&amp;#039;essentiel du manuel.&lt;/li&gt; 		&lt;li&gt;La possibilité de télécharger le manuel sur plusieurs supports personnels ou familiaux.&lt;/li&gt; 		&lt;li&gt;La possibilité d&amp;#039;annoter le manuel, d&amp;#039;exporter des extraits dans d&amp;#039;autres documents.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/manuels-scolaires-numeriques</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Région :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;l-ec&amp;#64;maregionsud.fr&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Délégations Académiques au Numérique Educatif :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;Aix-Marseille : ce.dan&amp;#64;ac-aix-marseille.fr&lt;/li&gt; 		&lt;li&gt;Nice : dane&amp;#64;ac-nice.fr,&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Direction Régionale de l&amp;#039;Alimentation, de l&amp;#039;Agriculture et de la Forêt (DRAAF).&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;drtic.paca&amp;#64;educagri.fr&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/manuels-scolaires-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>162386</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’acquisition d’instruments de musique</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif accompagne les musiciens, qu’ils soient amateurs ou futurs professionnels. Il finance l’acquisition d’instruments de musique par les conservatoires et écoles de musique publiques ; la Région Sud apporte ainsi son concours à un enseignement artistique de qualité, garantit une équité territoriale, encourage les projets collectifs.&lt;/p&gt; &lt;p&gt;Les établissements d’enseignement artistique publics, communaux, intercommunaux, conservatoires à rayonnement communal, intercommunal, départemental ou régional, les pôles supérieurs d’enseignement artistique, les établissements d’enseignement supérieur artistique conventionnés par la Région ou en délégation de service public.&lt;/p&gt;
+&lt;p&gt;Ne sont pas éligibles : les écoles de musique associatives, les ensembles instrumentaux, vocaux professionnels ou amateurs (orchestre, harmonie, chorale…) et toute autre structure n’ayant pas pour objet l’enseignement artistique.&lt;/p&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt; &lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Lorsque la structure reçoit une aide de la Région, elle est tenue de faire apparaître sur ses supports de communication deux éléments : la mention « « Projet réalisé avec le soutien de la Région Sud Provence-Alpes-Côte d’Azur » et le logo à télécharger sur le site &lt;a href="http://www.maregionsud.fr/" rel="noreferrer noopener" target="_blank"&gt;www.maregionsud.fr&lt;/a&gt;.   &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dossier de demande de subvention est à déposer au moins 3 mois avant le début des acquisitions en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_INSTRUMENTARI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Culture / Service création artistique&lt;br /&gt; &lt;span&gt;&lt;a href="mailto:culture&amp;#64;maregionsud.fr"&gt;culture&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; tel : 04 88 73 66 76&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>162799</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, initié par l’Education Nationale, vise à favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence. Elles sont fondées sur des partenariats entre des établissements de l&amp;#039;enseignement supérieur et des lycées, ou collèges, situés majoritairement dans des quartiers prioritaires de la politique de la ville ou en zones rurales, et se traduisent par des actions d’aide à l’orientation, de tutorat, de préparation à l’entrée dans les filières sélectives et d’ouverture sociale et culturelle dans un objectif de réussite éducative.&lt;/p&gt;
+ &lt;p&gt;Les bénéficiaires éligibles à l’attribution d’une subvention régionale sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les établissements d’enseignement supérieur (universités, lycées ayant des formations post bac et grandes écoles) agissant en tant que tête de cordée ;&lt;/li&gt; 	&lt;li&gt; Les opérateurs (organismes de recherche, associations) délégataires agissant pour le compte d’une tête de cordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le projet de cordée doit faire l&amp;#039;objet d&amp;#039;une validation pédagogique en région académique.&lt;br /&gt; La sous commission se prononce sur la qualité et la cohérence du projet d&amp;#039;actions des cordées candidate à l&amp;#039;appel à projet de l&amp;#039;année en cours. La demande doit être adressée au Rectorat de la région académique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/cordees-de-la-reussite</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laury TOMAS: &lt;a href="mailto:latomas&amp;#64;maregionsud.fr"&gt;latomas&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;Sandrine Denis: &lt;a href="mailto:sadenis&amp;#64;maregionsud.fr"&gt;sadenis&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cordees-de-la-reussite/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>162809</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet d’innovation formative répondant aux besoins en compétences des filières et métiers stratégiques régionaux (filières fortement pourvoyeuses d’emplois et d’enjeux d’avenir, nouveau métier ou métier en forte évolution, métiers en tension de recrutement).&lt;/p&gt;
+&lt;p&gt;Vous êtes organisme de formation, entreprise, Campus des métiers et qualifications et vous souhaitez éprouver un nouveau référentiel de formation, de nouvelles modalités pédagogiques ou encore proposer et tester un outillage innovant de l’approche par les compétences. Le Fonds d’innovation pour la formation vous permet de financer la recherche appliquée ou le développement expérimental avec une subvention pouvant aller jusqu’à 70% du coût du projet maximum, et 50% des investissements nécessaires à l’expérimentation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Un organisme de formation, agissant en propre ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Un campus des métiers, ou un membre d’un campus des métiers, agissant au nom du campus ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Une entreprise, un groupement d’intérêt économique, une association, une société coopérative d’intérêt collective, ou d’autres formes de groupements d’entreprises, agissant comme mandataire d’un groupement associant au moins un organisme de formation continue ou initiale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Tourisme
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire
+Biodiversité
+Emploi
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail adressé à innovation-formation&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-dinnovation-pour-la-formation</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-dinnovation-pour-la-formation/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>162926</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les lycées agricoles publics</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux investissements des lycées agricoles publics</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud est fortement mobilisée sur la formation des professionnels agricoles de demain. Pour cela, elle s&amp;#039;attache à avoir des exploitations agricoles vitrines dans les lycées agricoles régionaux, afin que ces exploitations soient des supports pédagogiques pertinents pour la valorisation, la mise en pratique et la diffusion des innovations de l&amp;#039;agriculture de demain, durable d&amp;#039;un point de vue environnemental, social et économique.&lt;/p&gt; &lt;p&gt;Lycées agricoles publics de la région Sud.&lt;/p&gt; &lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques agricoles nécessaires à l’activité agricole de l’exploitation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques agricoles nécessaires à l’activité agricole de l’exploitation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;La DRAAF, Service régional de la formation et du développement, pôle animation des établissements, se charge de la coordination des demandes des lycées publics. &lt;/li&gt; 	&lt;li&gt;Le dossier devra être déposé en ligne.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-investissements-lycees-agricoles</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Yohanna MARTINIE - Chargée de mission foncier, lycées agricoles et maisons familiales rurales &lt;br /&gt; &lt;a href="mailto:ymartinie&amp;#64;maregionsud.fr"&gt;ymartinie&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-publics/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>162927</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les lycées agricoles privés et maisons familiales rurales</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux investissements des lycées agricoles privés et maisons familiales rurales</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud est fortement mobilisée sur la formation des professionnels agricoles de demain. Pour cela, elle s&amp;#039;attache à avoir des exploitations agricoles vitrines dans les lycées agricoles régionaux et les maisons familiales rurales, afin que ces outils soient des supports pédagogiques pertinents pour la valorisation, la mise en pratique et la diffusion des innovations de l&amp;#039;agriculture de demain, durable d&amp;#039;un point de vue environnemental, social et économique.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Lycées agricoles privés régionaux ;&lt;/li&gt; 	&lt;li&gt;maisons familiales rurales régionaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Le CNEAP se charge de la coordination des demandes des lycées agricoles privés.&lt;/li&gt; 	&lt;li&gt;Le réseau régional Maisons Familiales Rurales se charge de la coordination des demandes des Maisons Familiales Rurales.&lt;/li&gt; 	&lt;li&gt;Le dossier doit ensuite être déposé sur la plateforme AIDEN &lt;a href="https://entreprises.maregionsud.fr/aides-et-appels-a-projet"&gt;Aides et Appels à projet - Entreprise (maregionsud.fr)&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Yohanna MARTINIE - Chargée de mission foncier, lycées agricoles et maisons familiales rurales &lt;/p&gt;
+&lt;p&gt;&lt;a href="mailto:ymartinie&amp;#64;maregionsud.fr"&gt;ymartinie&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163104</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’attractivité des formations sanitaires et sociales et le rayonnement international des établissements régionaux</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus sanitaire et social</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région a été sélectionnée pour piloter jusqu’en 2027 un projet Erasmus&amp;#43; de mobilité européenne et internationale dans le but de favoriser l’attractivité des formations sanitaires et sociales et le rayonnement international des établissements régionaux.&lt;/p&gt;
+&lt;p&gt;Ce projet de consortium, actuellement composé de 9 établissements régionaux de formation sanitaire et sociale, piloté par la Région pourra s’ouvrir à d’autres établissements jusqu’en 2027.&lt;/p&gt;
+&lt;p&gt;L’objectif principal est d&amp;#039;améliorer la qualité des formations sanitaires et sociales agréées par la Région en proposant une plus-value européenne et internationale au contenu de formation et en favorisant l&amp;#039;acquisition de compétences transversales (ouverture interculturelle, esprit d&amp;#039;initiative, capacité d&amp;#039;adaptation, amélioration de la maîtrise d&amp;#039;une langue étrangère, curiosité, indépendance, autonomie…).&lt;/p&gt;
+&lt;p&gt;Les financements européens jouent un rôle majeur dans le financement de nombreux projets pour les opérateurs du territoire régional. Ce projet s’inscrit dans la politique régionale ambitieuse de captation des fonds européens, adoptée en décembre 2021 « Stratégie Europe 2030 : objectif 10 milliards ».&lt;/p&gt; &lt;p&gt;Les étudiants et le personnel administratif et académique des établissements régionaux de formation sanitaire et sociale membres du projet Erasmus &amp;#43; coordonné par la Région.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Etre étudiant (préparant un diplôme post-bac) ou personnel d&amp;#039;un établissement membre du consortium piloté par la Région.&lt;/li&gt; 	&lt;li&gt;Effectuer une mobilité européenne d&amp;#039;une durée minimum de deux mois pour les étudiants.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+International</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2024</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Etre étudiant (préparant un diplôme post-bac) ou personnel d&amp;#039;un établissement membre du consortium piloté par la Région.&lt;/li&gt; 	&lt;li&gt;Effectuer une mobilité européenne d&amp;#039;une durée minimum de deux mois pour les étudiants.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La demande de bourse de mobilité Erasmus Sanitaire et Social s&amp;#039;effectue par le biais de la plateforme de demande d&amp;#039;aide individuelle en ligne sur le site de la Région Sud.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/erasmus-sanitaire-et-social</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_ERASMUS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:maguiral&amp;#64;maregionsud.fr"&gt;maguiral&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-sanitaire-et-social/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD9" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>163180</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'attractivité et la diversification des métiers de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Malgré un
+réel dynamisme, les métiers de la pêche et de l’aquaculture sont peu connus
+dans le département du Calvados. La main-d&amp;#039;œuvre est parfois limitante, ne
+permettant pas aux entreprises de valoriser au mieux les productions locales.
+Les professionnels sont ainsi nombreux à se poser la question de l’attractivité
+de leur métier auprès des jeunes générations et de la pérennisation de leurs
+savoir-faire.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Identifier des ambassadeurs pour promouvoir les
+     métiers et/ou les formations auprès des élèves (collège, lycée)&lt;/li&gt;&lt;li&gt;Participation à des portes ouvertes au sein des
+     entreprises et des criées&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Étude&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Étudier la pertinence d’un projet avant son
+     déploiement&lt;/li&gt;&lt;li&gt;Étudier le développement prévisionnel des emplois
+     du secteur de la pêche et de l’aquaculture sur le territoire&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Actions de développement&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Améliorer l’accessibilité des zones d’emploi
+     (transport, logement)&lt;/li&gt;&lt;li&gt;Créer un groupement d’employeurs&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Mise en réseau&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Créer des points de contacts avec les futurs
+     employés (forum des métiers, bourses à l’emploi, stage découverte,
+     apprentissage …)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Coopérer avec des territoires
+extérieurs répondant à la stratégie du GALPA et permettant d’apporter une
+plus-value au territoire &lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses
+conformes au décret fixant les règles nationales d’éligibilité des dépenses
+dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Dépenses de personnel&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Coûts directs en lien avec
+     l’opération dont : &lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Coûts indirects&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les projets existants ne
+     proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les dépenses de fonctionnement
+     courantes des structures, en dehors du forfait sur les dépenses de
+     personnel&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les investissements immobiliers&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les travaux et études portant
+     sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Travaux et
+investissements matériels&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Acquisitions
+ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
+communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
+externes&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Couts indirects : un taux
+forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
+coûts indirects liés à l’opération (frais de fonctionnement internes à la
+structure)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
+projets de coopération uniquement, les frais de déplacement, d’hébergement et
+de restauration seront également éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
+pas éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet
+devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
+d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
+maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Margaux Marie&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Téléphones : 06 59 48 87 24&lt;/strong&gt; / &lt;strong&gt;02 31 57 18 06&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>galpa-calvados@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-diversification-des-metiers-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Département du calvados</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>163140</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Développer des réseaux collaboratifs européens de centres d'excellence professionnelle</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>AP Centres d'Excellence Professionnelle Erasmus+ (Centres of Vocational Excellence- CoVE)</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence exécutive européenne pour l’éducation et la culture (EACEA)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
-[...48 lines deleted...]
-      <c r="N2" s="0" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>80%</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les projets de
+centres d’excellence professionnelle Erasmus&amp;#43; visent à répondre à la priorité
+sur l&amp;#039;excellence professionnelle en soutenant les réformes dans le secteur de
+l&amp;#039;Enseignement et Formation Professionnels (EFP) et en garantissant des
+aptitudes et des compétences de haute qualité et qui répondent aux besoins
+d’une économie innovante, inclusive et durable. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Cette action soutient
+la mise en place progressive et le développement de réseaux collaboratifs
+internationaux de centres d’excellence professionnelle.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Ces centres d’excellence professionnelle opéreront à
+deux niveaux :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;1.&lt;span&gt;      &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Au niveau national&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;, en associant un large éventail de parties prenantes locales, créant des
+écosystèmes de compétences pour l’innovation, le développement régional et
+l’inclusion sociale tout en collaborant avec les centres d&amp;#039;excellence
+professionnelle d’autres pays par l’intermédiaire de réseaux de collaboration
+internationaux&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;2.&lt;span&gt;      &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Au niveau européen/international&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;, en rassemblant les centres qui partagent un intérêt commun pour : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;des secteurs ou des écosystèmes
+industriels spécifiques,&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;ou des approches innovantes
+pour relever les défis économiques et sociétaux (par exemple le changement
+climatique, la numérisation, l’intelligence artificielle, les objectifs de développement
+durable, l’intégration des migrants et des groupes défavorisés, le
+développement des compétences des personnes ayant un niveau de qualification
+peu élevé, etc.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les centres d’excellence professionnelle sont
+caractérisés par l’adoption d’une approche systémique qui reflète la mise en
+œuvre d’un large éventail d’activités réparties en 3 groupes (liste
+d’activités non exhaustive) :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 1 / Enseignement et
+apprentissage&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : doter les intéressés de
+compétences pertinentes pour le marché du travail, adopter une approche
+inclusive fondée sur l’apprentissage tout au long de la vie dans le domaine de
+l’EFP, concevoir des programmes d’études et des certifications d’EFP en
+permettant une certaine flexibilité et l’individualisation de l’enseignement,
+mettre au point du matériel et des méthodes d’enseignement et d’apprentissage
+innovants centrés sur l’apprenant, investir dans le développement professionnel
+initial et continu des enseignants et des formateurs,  mettre en place des
+mécanismes solides d’assurance de la qualité, mettre en place des mécanismes de
+retour d’informations efficaces et des systèmes de suivi des diplômés, fournir
+des services d’orientation…&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 2 / Coopérations et
+partenariats &lt;/span&gt;&lt;/strong&gt;&lt;span&gt;: établir des partenariats entre
+le monde des entreprises et l’enseignement, recherche appliquée et innovation,
+internationalisation de l’EFP et mobilité à l’étranger, encourager les
+compétences et les initiatives entrepreneuriales, améliorer l’attractivité de
+l’EFP...&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 3 / Gouvernance et
+financement&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : autonomie et gouvernance
+efficace en matière d’EFP, approche stratégique du développement et de la
+gouvernance des compétences, cocréer des écosystèmes de compétences, élaborer
+des modèles financiers durables, tirer pleinement parti des instruments
+financiers nationaux et de l’UE…&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les activités proposées dans la
+candidature devront apporter une valeur ajoutée et auront un impact direct sur
+les résultats du projet. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Durée du projet : 4 ans&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Subvention maximale de l&amp;#039;UE: 4M€&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;font face="Gotham Rounded, Gotham Rounded Book"&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Liste des projets CoVEs financés : &lt;a href="https://ec.europa.eu/social/BlobServlet?docId&amp;#61;27311&amp;amp;langId&amp;#61;en" target="_self"&gt;https://ec.europa.eu/social/BlobServlet?docId&amp;#61;27311&amp;amp;langId&amp;#61;en&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Site du projet &amp;#34;MOSAIC&amp;#34; coordonné par la SEPR à Lyon : &lt;a href="https://mosaiceuproject.eu/" target="_self"&gt;https://mosaiceuproject.eu/&lt;/a&gt;  &lt;/p&gt;&lt;p&gt;Vidéo de présentation des CoVEs :  &lt;a href="https://audiovisual.ec.europa.eu/en/video/I-191615?language&amp;#61;EN" target="_self"&gt;https://audiovisual.ec.europa.eu/en/video/I-191615?language&amp;#61;EN&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligibles, les demandeurs doivent : &lt;/p&gt;&lt;p&gt;·       
+Être une entité juridique
+(organismes publics ou privés) active dans le domaine de l&amp;#039;enseignement et de
+la formation professionnels ou dans le monde du travail&lt;/p&gt;&lt;p&gt;·       
+Être établi dans un État membre
+de l&amp;#039;UE ou dans un pays tiers associé au programme.&lt;/p&gt;&lt;p&gt;Le partenariat doit
+comprendre au moins&lt;strong&gt; 8 partenaires à part entière issus d&amp;#039;au moins
+4 États membres de l’UE ou pays tiers associés au programme&lt;/strong&gt; avec :&lt;/p&gt;&lt;p&gt;·        &lt;strong&gt;Au moins une entreprise, une
+industrie ou une organisation représentative d’un secteur&lt;/strong&gt;, et&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;·       
+&lt;strong&gt;Au moins un prestataire
+d&amp;#039;enseignement et de formation professionnels &lt;/strong&gt;(au niveau secondaire et/ou supérieur).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://monprojet.erasmusplus.fr/centre-excellence-prof</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/home</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:EACEA-EPLUS-VET&amp;#64;ec.europa.eu" target="_blank"&gt;&lt;span&gt;EACEA-EPLUS-VET&amp;#64;ec.europa.eu&lt;/span&gt;&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>promotion.formpro@agence-erasmus.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lexcellence-dans-la-formation-professionnelle/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France Education et Formation</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>163085</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Architecture
+Paysage
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>163041</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, valoriser et gérer durablement le patrimoine naturel du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Pays d’Auge se distingue par la qualité́ et la diversité́ de son patrimoine naturel : bocages, prairies, forêts, littoral, faune, flore, ressources en eau, etc. Sources de bien-être, de biodiversité et de dynamisme touristique et économique, ces éléments naturels constituent des marques identitaires fortes pour le territoire qu’il convient de préserver et de valoriser. Répondant à 8 objectifs prioritaires du SRADDET normand et prenant en considération les constats scientifiques d’érosion de la biodiversité et du littoral du GIEC normand, cette fiche-action n°2 de la stratégie Locale de développement LEADER permet d’accompagner la mise en œuvre opérationnelle des transitions écologiques à opérer dans les territoires pour réduire les causes du changement climatique, protéger les espaces naturels littoraux et d’arrière-pays et valoriser leurs paysages. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver durablement les ressources et les espaces naturels du territoire&lt;/li&gt;&lt;li&gt;Renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Sensibiliser différents publics sur la préservation du patrimoine naturel et inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Former les acteurs économiques du territoire à intégrer la dimension environnementale dans leurs pratiques pour limiter l’impact écologique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Recensement, restauration et gestion durable du patrimoine naturel du Pays d’Auge&lt;/li&gt;&lt;li&gt;Opérations d’aménagement et de valorisation des espaces et ressources naturelles pour sensibiliser et accueillir le public tout en respectant les milieux&lt;/li&gt;&lt;li&gt;Sensibilisation et information auprès des publics à la protection et gestion durable du patrimoine naturel et à l&amp;#039;écocitoyenneté, aménagement de lieux et d’espaces d’accueil dédiés&lt;/li&gt;&lt;li&gt;Structuration et soutien des réseaux d’acteurs du domaine de l’environnement&lt;/li&gt;&lt;li&gt;Actions visant au développement de jardins partagés, potagers pédagogiques, jardins en permaculture accessibles à tous &lt;/li&gt;&lt;li&gt;Utilisation de solutions fondées sur la nature pour renaturaliser les centre-bourgs et renforcer l&amp;#039;adaptation au changement climatique (études)&lt;/li&gt;&lt;li&gt;Actions visant à limiter l’utilisation d’eau potable pour des usages non-alimentaires&lt;/li&gt;&lt;li&gt;Sensibilisation et la formation des artisans à l’utilisation d’agro-matériaux pour la construction et la rénovation des bâtiments et soutien aux réseaux d’acteurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise en place de jardins partagés citoyens ; Gestion de marais ; Action éducative auprès du grand public ; Développement d&amp;#039;un parcours pédagogique d&amp;#039;éducation à l&amp;#039;environnement...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Santé
+Education et renforcement des compétences
+Biodiversité
+Mers et océans
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de préserver durablement les ressources et/ou espaces naturels du Pays d&amp;#039;Auge&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Le projet permet d&amp;#039;informer et sensibiliser le public sur la préservation du patrimoine naturel et d&amp;#039;inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Le projet permet de développer durablement l&amp;#039;attractivité économique des zones rurales via ses filières locales&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Voiries et réseaux divers en dehors de la gestion de l’eau ; &lt;/span&gt;Construction de bâtiment non réversible ; Installation sanitaires classiques avec usage d’eau ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-valoriser-et-gerer-durablement-le-patrimoine-naturel-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>162852</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Rejoindre le Réseau régional des incubateurs et accélérateurs franciliens</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Réseau régional des incubateurs et accélérateurs franciliens</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>La Région ouvre au fil de l&amp;#039;eau un appel à manifestation d’intérêt (AMI) permettant de candidater pour rejoindre le futur « Réseau régional des incubateurs et accélérateurs franciliens » (lancement prévu fin 2023).&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Innovation, créativité et recherche
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2023</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>Pourront intégrer le « Réseau régional des incubateurs et accélérateurs franciliens » &lt;strong&gt;les incubateurs et/ou accélérateurs respectant les critères d&amp;#039;éligibilité mentionnés dans le cahier des charges en pièces jointe.&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Attention, les structures suivantes ne seront pas éligibles au titre du présent AMI :&lt;/strong&gt; couveuse, pépinière, hôtel d&amp;#039;entreprises, cabinet de conseil, fonds d&amp;#039;investissement, showroom, plateforme et/ou lieu d&amp;#039;open innovation, fablab, espace de coworking sans activités d’incubation/accélération…&lt;br /&gt;&lt;br /&gt;Le détail des critères d&amp;#039;éligibilité est à retrouver dans le cahier des charges téléchargeable ci-dessous. Merci d&amp;#039;en prendre note avant de candidater.&lt;br /&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt; L’adhésion au futur « Réseau régional des incubateurs et accélérateurs franciliens » permettra aux incubateurs et accélérateurs membres de gagner en visibilité et d’accéder aux services proposés par la Région.&lt;br /&gt;&lt;br /&gt;Le Réseau et son offre de services seront officiellement présentés fin 2023.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Destiné aux incubateurs et aux accélérateurs franciliens, le futur « Réseau régional des incubateurs et accélérateurs franciliens » porte une ambition à double niveau :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;À l&amp;#039;échelle de ses membres &lt;/strong&gt;(les incubateurs et accélérateurs franciliens), il consolidera et fera vivre &lt;strong&gt;une communauté des structures d&amp;#039;accompagnement. &lt;/strong&gt;Il proposera &lt;strong&gt;une offre de services&lt;/strong&gt; adaptée à leurs besoins et les rendra plus v&lt;strong&gt;isibles dans l&amp;#039;écosystème d&amp;#039;innovation francilien.&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;À l&amp;#039;échelle des porteurs de projets et start-up, &lt;/strong&gt;il rendra plus lisible l&amp;#039;offre d&amp;#039;incubation et d&amp;#039;accélération francilienne en devenant &lt;strong&gt;un point d&amp;#039;entrée privilégié &lt;/strong&gt;dans leur recherche d&amp;#039;un programme d&amp;#039;hébergement et/ou d&amp;#039;accompagnement adapté à leurs besoins.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; Le dossier de candidature est à remplir sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; (mots clés à renseigner : « réseau » ou « incubateur » ou « accélérateur »).&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reseau-regional-des-incubateurs-et-accelerateurs-franciliens</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:incubateursaccelerateurs&amp;#64;iledefrance.fr" target="_blank"&gt;incubateursaccelerateurs&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reseau-regional-des-incubateurs-et-accelerateurs-franciliens-1/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>161677</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'élaboration des plans de financement afin de sécuriser la faisabilité financière de votre projet</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Elaboration de plans de financement prévisionnels</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez avoir une vision affinée, pertinente et réaliste des taux d&amp;#039;intervention financière de chaque co-financeur public ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie vous propose de vous accompagner dans l&amp;#039;élaboration des plans de financements prévisionnels, au vu de l&amp;#039;avant projet détaillé, vous permettant d&amp;#039;avoir une projection de la faisabilité financière de votre projet en intégrant les subventions mobilisables et en calculant votre reste à charge.&lt;/p&gt;&lt;p&gt;L&amp;#039;optimisation de vos plans de financements vous permettra de réduire votre autofinancement et de maîtriser l&amp;#039;impact financier du projet dans votre budget.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/simuler-laccompagnement-des-financeurs-pour-la-faisabilite-financiere-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>162417</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre des actions de protection, connaissance et/ou mobilisation pour la préserver la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppe de subventions disponibles toute l'année, au fil de l'eau</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Parc Naturel Marin de Mayotte</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Parc naturel marin dispose d&amp;#039;une enveloppe dédiée aux projets visant à&lt;strong&gt; mobiliser la population, développer durablement les activités, améliorer les connaissances et/ou protéger  les écosystèmes marins. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent concourir à l&amp;#039;atteinte d&amp;#039;une ou plusieurs de ses &lt;a href="https://parc-marin-mayotte.fr/editorial/qui-sommes-nous" target="_self"&gt;sept orientations de gestion&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Cette enveloppe s&amp;#039;adresse à des &lt;strong&gt;organismes bien structurés &lt;/strong&gt;et ayant déjà fait l&amp;#039;objet d&amp;#039;un partenariat (de tout type : technique, financier via appel à projet, événementiel, etc.) avec le Parc naturel marin. &lt;/p&gt;&lt;p&gt;Les projets peuvent s&amp;#039;étaler sur une durée de &lt;strong&gt;3 ans maximum&lt;/strong&gt;. Le montant de la subvention n&amp;#039;est pas plafonné.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Définition et/ou déploiement de (liste non exhaustive) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Observatoires faune/flore &lt;/li&gt;&lt;li&gt;Programmes de sciences participatives&lt;/li&gt;&lt;li&gt;Mesures de protection d&amp;#039;habitats ou d&amp;#039;espèces&lt;/li&gt;&lt;li&gt;Programmes de sensibilisation impliquant la population (formation, chantiers participatifs, sciences participatives ...)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sports et loisirs
+Tourisme
+Education et renforcement des compétences
+Economie circulaire
+Biodiversité
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet doit être en relation avec une ou plusieurs des &lt;a target="_self"&gt;sept orientations de gestion&lt;/a&gt; du Parc naturel marin de Mayotte.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://parc-marin-mayotte.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Email : &lt;a href="mailto:parcmarin.mayotte&amp;#64;ofb.gouv.fr" target="_self"&gt;parcmarin.mayotte&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>apolline.abauzit@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-actions-de-protection-connaissance-et-ou-mobilisation-pour-la-preserver-la-biodiversite-marine/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel marin de Mayotte</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un groupe projet
+ &lt;/strong&gt;
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;un accompagnement personnalisé et gratuit
+ &lt;/strong&gt;
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune rurale de l&amp;#039;Essonne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>160858</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 1</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>de 10 000 à 50 000 euros</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuivre la valorisation de la filière forêt – bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La valeur ajoutée de LEADER se situera dans des interventions dont le besoin n&amp;#039;est pas comblé sur le territoire, notamment pour répondre aux enjeux de transmission d&amp;#039;entreprises, d&amp;#039;installation d&amp;#039;activités dans les centralités, ou encore d&amp;#039;adaptation d&amp;#039;outils de production pour une activité dédiée au public du territoire ; et en renforcement des initiatives existantes pour mettre en avant les atouts et opportunités existants au niveau local (bois local, activités à forte valeur ajoutée locale, circuits courts...). Le &amp;#43; LEADER sur l&amp;#039;économie : la proximité, l&amp;#039;ancrage local.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le maintien et le développement de secteurs d&amp;#039;activités structurants dans une approche de développement local et de transition écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des activités permettant le renforcement de l&amp;#039;attractivité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;emplois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, en agriculture (via une articulation nécessaire avec les orientations du Plan Alimentaire Territorial porté par le PETR du Pays d&amp;#039;Epinal Cœur des Vosges),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, au maintien de services et activités à proximité des populations
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - artisanat, au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;p&gt;
+ - commerces dont la surface est inférieure ou égale à 400 m2 délivrant un service de proximité au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur la création et/ou le développement d&amp;#039;équipements et/ou permettant la mise en œuvre d&amp;#039;un projet à une échelle intercommunale
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et/ou développement de projet de transformation des produits agricoles et forestiers, la vente, la logistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
+  &lt;strong&gt;
+   3
+  &lt;/strong&gt;
+  , permettant une promotion et une valorisation de la filière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+ &lt;li&gt;
+  qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...7 lines deleted...]
- Tous secteurs d&amp;#039;intervention des bénéficiaires (aménagement, énergie, déchets, équipements, transports, eau et assainissement, agriculture, santé etc.)
+ Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>145879</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  participer au développement de
+  &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
+   l&amp;#039;éducation artistique et culturelle
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
+ &lt;/li&gt;
+ &lt;li&gt;
+  approfondir les partenariats sur un territoire, en complémentarité d&amp;#039;autres dispositifs existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La résidence a vocation à s&amp;#039;ouvrir et à rayonner sur un territoire. Elle peut donc concerner plusieurs établissements scolaires. Dans ce cas, un établissement pilote doit être désigné pour animer le réseau des établissements scolaires associés et veiller à la mise en place et au fonctionnement d&amp;#039;un comité de suivi commun. Une résidence peut ainsi contribuer à fédérer les relations entre écoles, collèges et lycées d&amp;#039;un même territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Plus largement, l&amp;#039;action de la résidence peut rejaillir sur celle d&amp;#039;une diversité d&amp;#039;acteurs du territoire (centres de loisirs, maisons des jeunes et de la culture, maisons de quartier, centres sociaux, associations, centres médico-sociaux, unités de la protection judiciaire de la jeunesse, centres hospitaliers, maisons de retraite, etc.). La résidence doit fédérer un nombre significatif d&amp;#039;élèves et une équipe pluridisciplinaire d&amp;#039;enseignants au sein de chaque établissement concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La résidence territoriale artistique et culturelle en milieu scolaire a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer à réduire les inégalités d&amp;#039;accès à l&amp;#039;art et à la culture
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre au plus grand nombre d&amp;#039;appréhender le processus de création qu&amp;#039;il soit en lien avec la création contemporaine, le patrimoine ou la culture scientifique, ou les programmes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouvrir à une autre vision du monde et de développer l&amp;#039;esprit critique de l&amp;#039;élève
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer une éducation artistique et culturelle fédératrice concernant aussi bien les enfants et les jeunes que leurs familles
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer au développement artistique et culturel du territoire (patrimoine, lecture publique, musées, cinéma, théâtre, danse, musique et pratique chorale, etc.) en inscrivant le projet dans une dynamique locale (communale, intercommunale, etc.) et participative (publics, établissements scolaires, structures municipales et associatives), tout en mobilisant la communauté éducative
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à projets &amp;#34;Résidence de recherche et de création en territoire scolaire&amp;#34; est proposé et subventionné par la Direction des affaires culturelles (DAC) de La Réunion.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet artistique est conçu comme une mise en partage de l&amp;#039;acte de création et du processus de recherche qui lui est associé. Il offre un espace d&amp;#039;ouverture, de réflexion et de rencontres, dont les élèves et les équipes pédagogiques sont parties prenantes. Il comporte un temps de transmission auprès des jeunes et de restitution pouvant se faire dans ou en dehors de l&amp;#039;établissement scolaire. L&amp;#039;articulation et la porosité entre acte de création, partage et transmission sont au cœur de l&amp;#039;identité de ce programme.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;adresse de manière privilégiée à une ou deux classes de l&amp;#039;école ou de l&amp;#039;établissement d&amp;#039;accueil tout en rayonnant plus largement sur l&amp;#039;ensemble de l&amp;#039;établissement et du territoire (structures culturelles sociales, acteurs locaux), notamment lors des temps de restitution. Le projet mené peut s&amp;#039;ouvrir à d&amp;#039;autres dispositifs : école ouverte, plan mercredi, ...
+ &lt;br /&gt;
+ Une attention particulière sera portée aux projets se déroulant dans les territoires les plus éloignés de l&amp;#039;offre culturelle : les zones rurales, les Cirques, les Hauts de La Réunion et le réseau de l&amp;#039;éducation prioritaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de recherche et de création artistique sont de réels leviers pour atteindre l&amp;#039;objectif du 100 % EAC et contribuent à renforcer le lien école-collège- lycée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durant votre résidence de recherche et de création en territoire scolaire, merci de prévoir dans votre planning détaillé un créneau sur lequel vous inviterez le conseiller EAC (sur l&amp;#039;un des temps d&amp;#039;intervention et/ou la restitution).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  En amont de toute demande de subvention, merci de prendre contact avec les conseillers EAC de la DAC pour vous guider dans la construction de votre projet.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention ne peut excéder 80 % du budget total de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est réalisée en versement unique, à l&amp;#039;issue de la Commission de sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers déposés seront examinés selon les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la qualité du projet de création et de recherche artistique et culturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  le lieu d&amp;#039;implantation de la résidence : une attention particulière sera portée aux projets qui se dérouleront dans les Cirques, les Hauts de La Réunion, les zones rurales et le réseau de l&amp;#039;éducation prioritaire au titre de la politique de la ville (REP, REP&amp;#43;)
+ &lt;/li&gt;
+ &lt;li&gt;
+  une présence minimale de 20 jours au sein de l&amp;#039;établissement scolaire concerné (en temps scolaire ou périscolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ouverture à d&amp;#039;autres établissements (projets inter-établissements et/ou inter-degré)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ouverture à l&amp;#039;environnement de l&amp;#039;établissement : familles, quartiers etc
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ancrage sur le territoire réunionnais
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité technique et financière du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ouverture du dépôt des dossiers : 31 juillet 2023.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
+  &lt;/strong&gt;
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet est mené en partenariat avec le centre Pompidou.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Jeunesse
+Education et renforcement des compétences
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises publiques locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / Services de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être porté par un ou des artistes, professionnels œuvrant dans tous les champs artistiques et les esthétiques : musique, théâtre, danse, cirque, arts plastiques, marionnettes, art de rue, photographie, cinéma et audiovisuel, design, architecture, littérature, poésie, bande dessinée, arts numériques, mode, journalisme, etc.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La présence de l&amp;#039;artiste au sein de l&amp;#039;établissement scolaire doit être pensée sur le moyen et long terme. La résidence ne peut avoir une durée inférieure à trois mois, son cadre ordinaire est l&amp;#039;année scolaire (selon un calendrier établi avec les partenaires), afin de permettre une interaction la plus riche possible avec les élèves et l&amp;#039;équipe pédagogique. D&amp;#039;une manière plus générale, il est demandé de veiller à l&amp;#039;équilibre entre les phases d&amp;#039;observation, de médiation et de pratique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le lien entre la communauté éducative et l&amp;#039;artiste ou l&amp;#039;équipe artistique sera développé, en amont et en aval, ainsi que pendant le temps de la résidence, par le biais notamment des technologies de l&amp;#039;information et de la communication, dans le respect de la législation en vigueur en matière de droit à l&amp;#039;image et de propriété intellectuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;absence de processus de recherche et de création
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets de diffusion exclusive d&amp;#039;une création déjà existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  une résidence se déroulant sur une durée inférieure à trois mois
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier administratif incomplet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Affaires Culturelles de La Réunion (DAC Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ Emails :
+ &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
+  nicolas.stojcic&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ;
+ &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
+  marie-dominique.picard&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ;
+ &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
+  karine.saingainy&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0692 45 99 47
+&lt;/p&gt;
+&lt;p&gt;
+ 23 Rue Labourdonnais 97400 Saint-Denis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt des dossiers ouvrira le 31 juillet 2023.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association</t>
-[...2 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...60 lines deleted...]
-      <c r="N3" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -631,538 +5703,8690 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
- Pour tous les autres acteurs publics locaux, y compris les associations, les opérations d&amp;#039;investissement s&amp;#039;inscrivant dans les secteurs suivants :
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant de la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
+  &lt;br /&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Assainissement, adduction d&amp;#039;eau potable, déchets ;
-[...32 lines deleted...]
-  Les projets culturels et de valorisation du patrimoine.
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets scolaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets périscolaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Mise en œuvre / réalisation
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X3" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>154976</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Aider au maintien et au développement des établissements scolaires publics du 1er degré, des locaux périscolaires et des accueils de loisirs</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>ÉTABLISSEMENTS SCOLAIRES PUBLICS DU 1ER DEGRÉ, LOCAUX PÉRISCOLAIRES ET ACCUEILS DE LOISIRS</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>- Taux ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Dispositif concerné par les bonifications environnementale et insertion</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au maintien et au développement des établissements de l&amp;#039;enseignement public du 1er degré, de leurs locaux d&amp;#039;animation, des garderies périscolaires, des accueils de loisirs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d&amp;#039;investissement pour l&amp;#039;achat d&amp;#039;un bâtiment (suivi ou non de travaux), la construction, l&amp;#039;extension ou la réhabilitation d&amp;#039;un bâtiment ayant vocation à en augmenter la valeur ou la durée d&amp;#039;usage (y compris la végétalisation des murs et toitures) à usage scolaire et/ou d&amp;#039;animation, de garderies périscolaires, d&amp;#039;accueil de loisirs, de cantines (y compris leur cuisine si utilisation exclusivement scolaire du 1er degré), &lt;/li&gt;&lt;li&gt;L&amp;#039;aménagement des cours d&amp;#039;école&lt;/li&gt;
+ &lt;li&gt;Les aires de jeux inclusives comportant au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences qu&amp;#039;il soit moteur, auditif, visuel ou mental
+ &lt;/li&gt;
+ &lt;li&gt;Les clôtures et portails (dans le cadre de la sécurisation du site)&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible si leur coût est inférieur à 50% du coût total H.T. du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses concomitantes éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Démolitions et/ou désamiantage liés au projet, (uniquement si accompagnés de travaux de (re)construction, extension, réhabilitation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions de mobilier et de gros matériel fixe (cuisine) uniquement si elles sont liées à un projet de construction, d&amp;#039;extension ou de création,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études d&amp;#039;investissement préalables, ingénierie, assistance à maîtrise d&amp;#039;ouvrage si elles ont fait l&amp;#039;objet d&amp;#039;un mandat dans les 3 ans précédant la date du dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions foncières et / ou bâtimentaires si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans les 3 ans précédant la date de dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/etablissements-scolaires-publics-du-1er-degre-locaux-periscolaires-et-accueils-de-loisirs/</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0e3-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>154414</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Projeter la destination Blois-Chambord-Val de Loire et ses acteurs vers un tourisme d’avenir</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>Montant plancher LEADER : 5 000 € // Montant plafond LEADER : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser les projets à faible empreinte carbone (dont tourisme pédestre, équestre, « Châteaux à vélo », « Loire à Vélo », etc.)
+&lt;/li&gt;&lt;li&gt;S&amp;#039;inscrire dans la destination Blois – Chambord – Val de Loire et être ambassadeur de cette destination
+&lt;/li&gt;&lt;li&gt;Accompagner la montée en compétence des acteurs du territoire et former à l&amp;#039;offre du territoire
+&lt;/li&gt;&lt;li&gt;Faciliter l&amp;#039;accès au territoire pour les saisonniers (hébergement, transport, etc.)
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Pays des Châteaux a mis à jour sa stratégie touristique en décembre 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ 11 grands enjeux ont été définis pour la destination touristique Blois-Chambord-Val de Loire avec notamment un nouvel enjeu dédié à la prise en compte du changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente fiche action a pour but de concrétiser cette stratégie :
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De tendre vers un tourisme d&amp;#039;avenir
+&lt;/li&gt;&lt;li&gt;D&amp;#039;améliorer la visibilité et l&amp;#039;offre de la destination pour les acteurs locaux, les touristes ou les saisonniers
+&lt;/li&gt;&lt;li&gt;De développer l&amp;#039;économie touristique du territoire
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ De proposer aux habitants d&amp;#039;être ambassadeurs de leur territoire et par conséquent d&amp;#039;accéder à des nouveaux services (navettes touristiques, offre culturelle, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mettre en place des itinéraires pédestres / Créer des animations autour des itinéraires
+&lt;/p&gt;
+&lt;p&gt;
+ Aménager les sentiers et pistes cyclables pour les adapter aux familles
+&lt;/p&gt;
+&lt;p&gt;
+ Permettre le franchissement de la Loire en différents points du territoire (Bac, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ Sensibiliser les habitants à la richesse patrimoniale du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Permettre aux jeunes générations de profiter des activités pour les rendre actrices et ambassadrices du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Organiser des journées thématiques auprès des prestataires touristiques et professionnels du tourisme dans une logique d&amp;#039;interconnaissance
+&lt;/p&gt;
+&lt;p&gt;
+ Former et accompagner à la montée en compétence sur le tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Réfléchir et investir sur des solutions de logements saisonniers (accueil multifonction, création de logements, état des lieux des logements saisonniers... )
+&lt;/p&gt;
+&lt;p&gt;
+ Réfléchir et investir sur des solutions de mobilités douces pour les saisonniers
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre en place des services dédiés aux saisonniers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Equipement public
+Réhabilitation
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets seront sélectionnés par le Comité de Programmation au regard des critères définis dans la grille d&amp;#039;analyse des projets, conformément aux principes de sélection suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en réseau des acteurs&lt;/li&gt;&lt;li&gt;Echelle d&amp;#039;intervention
+&lt;/li&gt;&lt;li&gt;Caractère innovant et transversal du projet
+&lt;/li&gt;&lt;li&gt;Diversité des publics visés
+&lt;/li&gt;&lt;li&gt;Pérennité du projet
+&lt;/li&gt;&lt;li&gt;Pertinence avec la stratégie du GAL et avec les stratégies de développement régionales et locales existantes&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de prétendre à une aide LEADER, merci de contacter l&amp;#039;animateur LEADER pour un premier échange :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt; // 06.32.04.43.15
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f83c-projeter-la-destination-blois-chambord-val-de/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>16/11/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>143406</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Former pour elaborer le zonage pluvial, un outil essentiel pour votre territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;urbanisation et l&amp;#039;imperméabilisation croissante des sols engendrent et accentuent les phénomènes d&amp;#039;inondations et de pollutions des milieux aquatiques. Le changement climatique renforce les risques liés à ces phénomènes.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La collectivité compétente doit définir la politique de gestion des eaux pluviales qu&amp;#039;elle souhaite porter, afin que l&amp;#039;urbanisation (actuelle et future) ait un impact le plus faible possible sur le cycle naturel de l&amp;#039;eau, l&amp;#039;environnement au sens large et indirectement sur les finances de la collectivité .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;article L.2224-10 du code général des collectivités territoriales prévoit que les communes (ou leurs groupements compétents) délimitent un zonage pluvial adapté à leur territoire en répondant aux enjeux actuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la collectivité compétente, l&amp;#039;élaboration du zonage pluvial constitue une obligation pour les territoires à enjeu qui s&amp;#039;inscrit dans une politique plus globale d&amp;#039;amélioration du cadre de vie et de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Une démarche propre à chaque territoire doit être élaborée, cette formation proposera une méthodologie décomposée en plusieurs étapes pour l&amp;#039;élaboration du document.
+&lt;/p&gt;
+&lt;p&gt;
+ En référence, un guide méthodologique a été publié par le Cerema pour aider et accompagner les acteurs dans cette démarche, en s&amp;#039;appuyant sur des exemples de mise en en place et de mise en œuvre d&amp;#039;un zonage pluvial.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation s&amp;#039;appuie sur les préconisations du guide zonage pluvial et du P&amp;#039;tit Essentiel associé.
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs pédagogiques
+&lt;/h3&gt;
+&lt;p&gt;
+ A l&amp;#039;issue de la formation, le stagiaire sera en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  s&amp;#039;approprier les objectifs du zonage pluvial dans son ensemble et son contenu,
+ &lt;/li&gt;
+ &lt;li&gt;
+  découvrir les phases d&amp;#039;élaboration du zonage pluvial et les acteurs à associer.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ PROGRAMME
+&lt;/h3&gt;
+&lt;h4&gt;
+ JOUR 1 MATIN
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Accueil des participants
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Présentation du zonage pluvial : contexte réglementaire, enjeux et objectifs auxquels le zonage pluvial peut répondre, articulation avec d&amp;#039;autres démarches (PPRI, schémas directeurs d&amp;#039;assainissement...)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pause
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Présentation de la méthodologie générale pour élaborer un zonage : description des différentes étapes &amp;#34;techniques&amp;#34;, organisation de la démarche (management du projet, acteurs à mobiliser, temps et moyens à mettre en oeuvre ...)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pause déjeuner 12H30 / 13H30
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ JOUR 1 APRÈS-MIDI
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;état des lieux et du diagnostic territorial : identification des principaux enjeux du territoire et des secteurs concernés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;état des lieux et du diagnostic territorial : méthodes employées et exemples d&amp;#039;applications
+ &lt;/li&gt;
+ &lt;li&gt;
+  17h00 - Fin de la première journée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ JOUR 2 MATIN
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le zonage pluvial, un outil au service d&amp;#039;une stratégie politique en matière de gestion des eaux pluviales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de la cartographie des zones à enjeux et définition des mesures répondant aux enjeux de l&amp;#039;état des lieux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ JOUR 2 APRÈS-MIDI
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déroulement des étapes conduisant à approuver le zonage pluvial et donner une portée juridique aux prescriptions qu&amp;#039;il prévoit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre et déploiement du zonage pluvial : sensibilisation des acteurs, prise en compte du zonage (urbanisme, assainissement...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pause
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivi et évaluation du zonage pour la prochaine révision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Témoignages d&amp;#039;établissements publics sur le contenu de leurs zonages, la démarche menée et leurs retours d&amp;#039;expériences, discussions autour des difficultés et des réussites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et clôture de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Public
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation cible en particulier les ingénieurs et techniciens des collectivités locales, des services de l&amp;#039;Etat, des établissements publics, des bureaux d&amp;#039;études et les intervenants dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;urbanisme ou de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;h4&gt;
+ Niveau pré-requis
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance générale de la gestion intégrée des eaux pluviales (gestion à la source, infiltration, solutions durables, désimperméabilisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise des fondamentaux du cycle de l&amp;#039;eau (bassins versants, petit/grand cycle de l&amp;#039;eau)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Outils pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exploitation de retours d&amp;#039;études et d&amp;#039;expérience du Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  eVisionnage de témoignages d&amp;#039;acteurs du métier et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation
+&lt;/h4&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h4&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap : naima.ait-el-hadj&amp;#64;cerema.fr
+&lt;/p&gt;
+&lt;h4&gt;
+ Délais d&amp;#039;accès
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Education et renforcement des compétences
+Risques naturels
+Biodiversité
+Appui méthodologique
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-elaborer-zonage-pluvial-outil-essentiel-votre</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/71ec-former-pour-elaborer-le-zonage-pluvial-un-out/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>143405</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Former sur les diagnostics de sécurité des passages à niveau - en distanciel (Formation)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les passages à niveaux (PN) sont les points de rencontre entre une voie ferrée et une route dont la gestion relève de mode très différents et représentent en conséquence des zones à forts risques.
+&lt;/p&gt;
+&lt;p&gt;
+ La circulaire du 11 juillet 2008 relative à la sécurité des PN a permis le lancement d&amp;#039;une campagne de diagnostics de sécurité dans le but d&amp;#039;évaluer les risques et d&amp;#039;étudier des pistes d&amp;#039;amélioration pour la sécurité au niveau des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3 mai 2019 un plan d&amp;#039;action national de la sécurisation des passages à niveau a été émis par la Ministre des transports (plan Borne).
+&lt;/p&gt;
+&lt;p&gt;
+ Le 24 décembre 2019, la LOM (loi d&amp;#039;orientation des mobilités) impose la réalisation par le gestionnaire de voirie, en coordination avec le gestionnaire ferroviaire, du diagnostic de sécurité routière des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour compléter ces changements, dans le but de répondre à la demande indiquée dans le plan d&amp;#039;action national, le document de diagnostic et sa méthodologie ont été mis en place à travers le décret du 6 avril 2021 puis de l&amp;#039;arrêté du 3 mai 2021.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renseigner le document de diagnostic de sécurité des PN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et évaluer les informations liées à la sécurité routière au niveau du PN (visibilité, lisibilité, prises en compte des modes actifs, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir émettre des propositions de pistes d&amp;#039;actions en réponse aux défauts constatés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+&lt;/h4&gt;
+&lt;h3&gt;
+ Jour 1
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Accueil, présentation des participants et programme de la formation
+&lt;/p&gt;
+&lt;p&gt;
+ 9h20. Eléments de cadrage, enjeux et problématique
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h20. Présentation de la grille de diagnostic
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin première session
+&lt;/p&gt;
+&lt;h3&gt;
+ Jour 2
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Présentation virtuelle d&amp;#039;un PN (PN 9 : Aix les Milles) vidéo, image
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30. Echanges sur l&amp;#039;inspection PN
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h05. Restitution du diagnostic PN
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin seconde session
+&lt;/p&gt;
+&lt;h3&gt;
+ Jour 3
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Introduction aux pistes d&amp;#039;actions
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h20. Introduction aux pistes d&amp;#039;actions (suite)
+&lt;/p&gt;
+&lt;p&gt;
+ 10h40 Exemple spécifique sur le PN inspecté virtuellement
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30. Bilan de la formation
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin de la formation
+&lt;/p&gt;
+&lt;h3&gt;
+ PUBLIC
+&lt;/h3&gt;
+&lt;p&gt;
+ Auditeurs chargés d&amp;#039;effectuer des diagnostics de sécurité au niveau des passages à niveau. Il peut s&amp;#039;agir des gestionnaires de voiries au niveau des collectivités ou agglomérations mais aussi des bureaux d&amp;#039;études pouvant effectuer ces diagnostics.
+&lt;/p&gt;
+&lt;h3&gt;
+ Niveau pré-requis
+&lt;/h3&gt;
+&lt;p&gt;
+ Connaissances ou expériences routières au niveau de la règlementation, de la géométrie, de la signalisation, de la sécurité routière...
+&lt;/p&gt;
+&lt;h3&gt;
+ Outils pédagogiques
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection virtuelle d&amp;#039;un PN
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Education et renforcement des compétences
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-diagnostics-securite-passages-niveau-distanciel</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d3f-former-sur-les-diagnostics-de-securite-des-pa/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>143389</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet MaaS : pour un accès unique aux services de mobilité du territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le MaaS (pour Mobility-as-a-Service) vise un accès unique à l&amp;#039;ensemble de l&amp;#039;offre de mobilité. Il se développe fortement en France, grâce aux avancées technologiques et réglementaires. Face aux attentes des usagers, les collectivités se doivent de faire évoluer leurs systèmes pour tendre vers le MaaS. Mais le sujet est complexe, à la fois au niveau technique que de gouvernance. Les collectivités doivent maîtriser cette complexité pour mener à bien leur projet de MaaS, et en faire un outil au service de leurs politiques publiques. Quant aux acteurs privés, ils sont généralement positionnés sur un sous-domaine du MaaS (calcul d&amp;#039;itinéraires, ticket mobile, paiement, application) et doivent étendre leurs compétences pour répondre au mieux aux attentes des collectivités ou des employeurs. La gestion de la donnée et des échanges entre partenaires est essentielle à la réussite de ces projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, le stagiaire doit être en capacité de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les modalités possibles du développement de la mobilité servicielle sur un territoire et leur contribution aux politiques de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différents modèles économiques du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les enjeux du développement du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir trouver les ressources documentaires essentielles sur le MaaS et les projets emblématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;em&gt;
+   1er jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  9h – 9h30 : accueil des participants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tour de table et recueil des attentes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h30 – 10h30 : L&amp;#039;apport du numérique sur les services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le big-bang numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opportunités et freins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les données de mobilités pour piloter les politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Panorama des données de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enjeux de la gestion de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : L&amp;#039;émergence du concept de Mobility-as-a-service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définitions, état de l&amp;#039;art, LOM, données du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 17h : MaaS et politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilité inclusive, économie territoriale, promotion du report modal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Incitatifs, évaluation des effets du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2ème jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h – 10h30 : Benchmark de dispositifs MaaS urbains opérationnels
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnalités, Gouvernance, Tarifications, Architecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les différentes échelles de MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Longue distance, MaaS régional, MaaS urbain, MaaS rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;écosystème des acteurs du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : Cas pratique sur le partage de données du MaaS (jeu de rôles)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chaque stagiaire reçoit un rôle précis avec le contexte de l&amp;#039;acteur qu&amp;#039;il représente,    ainsi qu&amp;#039;un objectif à atteindre. Les acteurs sont réunis pour concevoir un MaaS...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 16h30 : Les modèles économiques du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les différents modèles d&amp;#039;affaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  16h30 – 17h00 : bilan de la formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Public
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Consultants des bureaux d&amp;#039;études en Mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des collectivités (moyennes et grandes agglos &amp;#43; Régions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des opérateurs de transport,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études des entreprises du numérique et de l&amp;#039;industrie du transport
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Niveau pré-requis
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation ne nécessite aucun prérequis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Outils pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h4&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h4&gt;
+ Délais d&amp;#039;accès
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-developper-projet-maas-acces-unique-aux-services</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb7b-developper-un-projet-maas-formation-pour-un-a/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>139937</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Informer sur la mise en œuvre des usages numériques. Accompagner pour le développement du numérique éducatif. Proposer un accès gratuit à des plateformes de dématérialisation.</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Usages numériques</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires propose des prestations d&amp;#039;accompagnement, d&amp;#039;AMO, de conseil dans le domaine du numérique. L&amp;#039;agence propose également des outils mutualisés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ecoles numériques du Cantal : ENT (environnements numérique de travail),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mission de maintenance et assistance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et expertise sur le volet équipements et réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation de la commande publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation des flux vers les services de l&amp;#039;État (contrôle de légalité, hélios...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Appui méthodologique
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etre adhérent à CIT
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;essentiel des services sont accessibles  gratuitement sous condition d&amp;#039;adhésion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrat de maintenance et AMO: services payants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/85ea-informer-sur-la-mise-en-uvre-des-usages-numer/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>138015</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions éducatives (associations) auprès des élèves dans les collèges</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux associations menant des actions éducatives dans les collèges</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Projets étudiés dans le service et soumis en commission enfance jeunesse</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide aux associations menant des actions éducatives vis-à-vis des élèves dans les collèges publics et privés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide aux associations menant des actions éducatives auprès des jeunes dans les collèges.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6693-soutenir-les-actions-educatives-aupres-des-el/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>138016</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Aider au fonctionnement des collèges publics</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Dotation Globale de Fonctionnement pour les collèges publics</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Selon les modalités de calcul départementales</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide au fonctionnement des collèges publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Grille de calcul des critères  complétée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Annuelle
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dépôt des pièces au 15 juillet de chaque année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Chrislaine Schoeps
+&lt;/p&gt;
+&lt;p&gt;
+ Email : chrislaine.schoeps&amp;#64;hauteloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.43.07.11.80
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2d81-aider-au-fonctionnement-des-colleges-publics/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>138017</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Aider au fonctionnement des collèges privés (forfait externat)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Forfait externat pour les collèges privés</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Selon les modalités de calcul Départementales</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide au fonctionnement des collèges
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges privés
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Effectifs
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Annuelle
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>Collèges privés</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Chrislaine Schoeps
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:chrislaine.schoeps&amp;#64;hauteloire.fr" target="_self"&gt;
+  chrislaine.schoeps&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.43.07.11.80
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b38-aider-au-fonctionnement-des-colleges-prives-f/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>138018</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des collèges privés</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement des collèges privés (travaux bâtiments, équipement numérique …)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Maxi 10% des charges de fonctionnement des collèges privés de l'année N-1</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;investissement des collèges privés (travaux, équipement numérique ...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges privés
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Tableau et devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Annuelle
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Technologies numériques et numérisation
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dépôt au 15 février de chaque année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Chrislaine Schoeps
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:chrislaine.schoeps&amp;#64;hauteloire.fr" target="_self"&gt;
+  chrislaine.schoeps&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.43.07.11.80
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce81-soutenir-les-investissements-des-colleges-pri/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-[...3 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039; Agence française
-[...44 lines deleted...]
-      <c r="N4" s="1" t="inlineStr">
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...37 lines deleted...]
-      <c r="S4" s="1" t="inlineStr">
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X4" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>131373</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir l’accès des élèves d’écoles élémentaires aux piscines du Département</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Encouragement à la natation</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Promouvoir l&amp;#039;accès des élèves d&amp;#039;écoles élémentaires aux piscines du Département et des Départements limitrophes, dans le cadre du tiers-temps pédagogique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ecoles primaires du Département réalisant au minimum quatre sorties piscine et pour lesquelles les communes participent aux frais engagés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/sport_R%C3%A8glement_encouragement_%C3%A0_la_natation_modifi%C3%A9%2014122018</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://messervicesenligne.haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, des sports et du monde associatif
+&lt;/p&gt;
+&lt;p&gt;
+ Service action culturelle, sportive et territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. 03 25 32 88 19
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Toute correspondance doit être adressée à :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Monsieur le Président du conseil départemental
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Direction de la culture, des sports et du monde associatif
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Service action culturelle, sportive et territoriale
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  1 rue du Commandant Hugueny – CS 62127
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  52905 Chaumont Cedex 9
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>romain.paillard@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7450-promouvoir-lacces-des-eleves-decoles-elementa/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>142693</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre le numérique au service de votre projet de territoire : par où commencer ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment choisir les solutions les plus adaptées ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Acculturation aux enjeux de la transformation numérique sur votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de pratiques inspirantes et zoom sur les initiatives locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;une démarche participative pour faire émerger une culture commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Livrables : apports théoriques et clés de lecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement à l&amp;#039;auto-diagnostic de votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Situer le territoire à partir d&amp;#039;un outil d&amp;#039;autodiagnostic Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretiens auprès des acteurs et usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification et priorisation de vos besoins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Co-construction de la stratégie numérique au service du projet de territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilisation des parties prenantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des services et montée en compétence des agents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Grand Bassin de Bourg-en-Bresse
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Médias et communication
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>142678</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des projets d'olympiade culturelle visant à faire participer les publics visés à des activités culturelles mêlant l'art et le sport</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Olympiade culturelle</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Olympiade culturelle a pour objectif de faire dialoguer art et sport, à travers des propositions artistiques invitant le public à participer aux différentes activités culturelles mises en place dans le cadre de cette démarche. Ces propositions sont soutenues grâce à une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que l&amp;#039;Olympiade culturelle en Ile-de-France ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Olympiade culturelle est une programmation artistique et culturelle pluridisciplinaire qui se déploie
+ &lt;strong&gt;
+  jusqu&amp;#039;en septembre 2024
+ &lt;/strong&gt;
+ sur tout le territoire français. La DRAC (Direction régionale des affaires culturelles) d&amp;#039;Ile-de-France contribue à la construction de cette programmation, en allouant une subvention aux organisateurs de projets qui font dialoguer &amp;#34;art et sport&amp;#34; et mettent en lumière les valeurs de l&amp;#039;Olympisme. Le Comité d&amp;#039;Organisation des Jeux Olympiques et Paralympiques &amp;#34;Paris 2024&amp;#34; est le maître d&amp;#039;œuvre de cette programmation, qu&amp;#039;il construit en s&amp;#039;appuyant sur le ministère de la Culture et ses services déconcentrés en régions.
+&lt;/p&gt;
+&lt;p&gt;
+ La DRAC Ile-de-France contribue ainsi, en lien avec les collectivités territoriales et les acteurs culturels, à construire cette programmation qui permet de faire dialoguer les arts et le sport, avec la volonté de refléter la vitalité de la création artistique ou de valoriser la richesse du patrimoine francilien, à travers des propositions artistiques inclusives et participatives se déployant sur tout le territoire francilien et s&amp;#039;adressant aux publics les plus nombreux.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Olympiade culturelle est un label attribué par le Comité d&amp;#039;organisation des Jeux Olympiques et Paralympiques Paris 2024.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces projets ont vocation à faire participer les publics visés à des activités culturelles mêlant l&amp;#039;art et le sport.
+&lt;/p&gt;
+&lt;p&gt;
+ Calendrier
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ouverture du dépôt des dossiers : 02 juin 2023.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 30 juin 2023, 23h59 (heure de Paris).
+  &lt;/strong&gt;
+  Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annonce des résultats : les projets retenus seront informés par email, au plus tard le 31 juillet 2023 (à l&amp;#039;adresse utilisée pour compléter le dossier sur Démarches Simplifiées).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le bilan du projet devra être transmis au plus tard le 31 mars 2024.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention versée couvrira au maximum 20% du budget total du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs des projets devront au préalable solliciter, auprès de Paris 2024,
+ &lt;strong&gt;
+  le label &amp;#34;Olympiade culturelle&amp;#34;.
+ &lt;/strong&gt;
+ Cette démarche est obligatoire et conditionne le versement de la subvention de la DRAC Ile-de-France au titre de l&amp;#039;Olympiade culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est versée en une fois.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers déposés sont examinés selon les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualité artistique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence, recherche, inventivité dans les liens construits entre art et sport ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rapport au public : les manifestations doivent être le plus participative et le plus inclusive possible ; liens avec les publics et réseaux sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amplitude du déploiement territorial du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ont déjà été soutenus des projets de création chorégraphique, participatifs, impliquant des sportifs amateurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Education et renforcement des compétences
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises publiques locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / Services de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Régions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet est porté par une structure culturelle, il doit associer une collectivité territoriale. La structure doit pouvoir justifier d&amp;#039;une activité au minimum sur les deux années écoulées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent être des leviers pour associer plusieurs partenaires (financiers, notamment) et la dimension partenariale, amenant à un rayonnement territorial significatif du projet, est importante dans l&amp;#039;appréciation qui sera faite par l&amp;#039;administration des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets doivent établir un lien entre art et sport ou avec les valeurs olympiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit en convoquant le sport comme thématique, soit en se tenant dans un lieu sportif ou en lien avec un évènement sportif ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit en mettant en lumière les valeurs olympiques, communes au sport et à la culture : respect, excellence, égalité femme-homme, diversité, universalisme, inclusion.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets doivent être
+ &lt;strong&gt;
+  les plus participatifs et inclusifs possibles
+ &lt;/strong&gt;
+ (avec une attention aux jeunes publics, scolaires, publics empêchés ou éloignés de l&amp;#039;offre culturelle).
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets se déroulent sur l&amp;#039;année 2023 et peuvent se prolonger jusqu&amp;#039;au 8 septembre 2024 (date de clôture des Jeux Paralympiques).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles les projets :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;art et sport&amp;#34; au périmètre restreint - par exemple, centrés sur un quartier, le territoire d&amp;#039;une commune, un établissement scolaire, une structure culturelle/sociale, un patrimoine sportif ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  n&amp;#039;impliquant pas de rapport construit avec un public et la participation active de publics
+  &lt;em&gt;
+   (par exemple, un programme de diffusion de spectacles ou d&amp;#039;œuvres cinématographiques dont le programme ne comporte pas de dimension de médiation à l&amp;#039;attention de publics considérés &amp;#34;prioritaires&amp;#34; - scolaires, publics empêchés, etc)
+  &lt;/em&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles concernent les coûts directement liés à la conception et à la mise en œuvre du projet artistique (dépenses artistiques : recherche, production, diffusion ; techniques ; médiation avec les publics ; administration du projet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/olympiade-culturelle</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/dev-culturel_olympiade-idf</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour toute question sur l&amp;#039;Olympiade culturelle en Ile-de-France, vous êtes invités à vous adresser à :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction régionale des affaires culturelles (DRAC) Ile-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Service régional des Populations, de l&amp;#039;Accompagnement, de la Coopération et des Territoires (SRPACTE)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:olympiadeculturelle.idf&amp;#64;culture.gouv.fr" target="_self"&gt;
+  olympiadeculturelle.idf&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 47 Rue Le Peletier, 75009 Paris
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b8c-olympiade-culturelle/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>141754</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>​​Mener un projet de réaménagement du foyer des élèves en établissement scolaire</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement foyer élèves</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réseau Canopé propose une démarche d&amp;#039;accompagnement du réaménagement du foyer, basée sur la participation des élèves et de l&amp;#039;équipe éducative. Recueil de besoins et des envies, ateliers de conception participative pour travailler sur les contraintes et les leviers afin de coconstruire des espaces adaptés aux besoins éducatifs et de bien-être des élèves au bénéfice d&amp;#039;un climat scolaire positif et propice aux apprentissages.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1. Sondage en ligne ou en classe auprès des élèves pour exprimer leurs besoins (se détendre, discuter, jouer, etc.) et leurs souhaits d&amp;#039;aménagement du foyer (mobilier, matériel, couleurs, etc.)
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Ateliers de conception participative : à l&amp;#039;aide des outils Archiclasse et Archistart, élèves, équipe éducative et représentants des collectivités explorent et modélisent de nouvelles idées d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Réunion de travail avec l&amp;#039;équipe éducative et la collectivité pour discuter des besoins éducatifs, des conditions techniques et de sécurité liées à l&amp;#039;aménagement du foyer. Planification de la mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ 4. Mise en place d&amp;#039;une phase de test autour de plusieurs modélisations d&amp;#039;aménagement du foyer.
+&lt;/p&gt;
+&lt;p&gt;
+ 5. Phase d&amp;#039;évaluation permettant aux élèves de donner leur avis sur le nouvel aménagement du foyer, via un sondage en ligne et une réunion.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ces activités est de s&amp;#039;assurer que le réaménagement du foyer réponde aux besoins et aux souhaits de toutes les parties impliquées, en veillant à ce que les élèves se sentent inclus et pris en compte dans le processus.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Architecture</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire  au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département  :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7dc6-mener-un-projet-de-reamenagement-du-foyer-des/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>141753</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Découvrir le rôle des émotions en classe maternelle et savoir les gérer [FORMATION]</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des émotions</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation de 6h en présentiel autour de la gestion des émotions des élèves, permettant aux ATSEM de venir en appui des équipes pédagogiques sur l&amp;#039;amélioration du climat scolaire.&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : ​Apports théoriques : connaître les différentes émotions et leur impact sur le comportement de l&amp;#039;enfant. Elaborer des outils permettant l&amp;#039;observation et la compréhension des émotions de l&amp;#039;enfant. Réfléchir aux moyens d&amp;#039;actions de l&amp;#039;ATSEM pour accompagner enfants, enseignants et parents pour un climat scolaire favorable aux apprentissages. Comment aider les enfants à gérer leurs émotions ? Comment être en appui de l&amp;#039;enseignant ​?
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réalisation d&amp;#039;un livret d&amp;#039;accueil travaillé en équipe pour les familles, les enfants.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;accueil des élèves en classe – des outils pratiques pour faire exprimer les émotions à l&amp;#039;arrivée à l&amp;#039;école (jeux et activités autour des émoticones, photolangage, éducation à l&amp;#039;image)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la mise en œuvre d&amp;#039;activités autour de l&amp;#039;expression orale des enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ​​Groupe de 6 à 15 ATSEM par session​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d06-decouvrir-le-role-des-emotions-en-classe-mate/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>141752</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d'espace (péri)scolaire</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet en quatre phases principales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   se projeter :
+  &lt;/strong&gt;
+  &lt;em&gt;
+   le rapport d&amp;#039;étonnement
+  &lt;/em&gt;
+  . Il s&amp;#039;agit d&amp;#039;observer l&amp;#039;existant, les pratiques qui y sont liées, les ressentis et les envies de l&amp;#039;ensemble des usagers de la cour et de ses abords comme ceux des personnels et élus municipaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   co-construire
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   le hackathon
+  &lt;/em&gt;
+  . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   finaliser
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   l&amp;#039;incubation
+  &lt;/em&gt;
+  . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   vivre
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   la formation et l&amp;#039;accompagnement
+  &lt;/em&gt;
+  . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Transition énergétique
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>140803</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du VERDON (PNR)</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement des sites naturels fréquentés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas communaux participatifs de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de sites Natura 2000
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ecogardes, gestion de la fréquentation touristique, prévention incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réouverture d&amp;#039;espaces enfrichés au pâturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Replantation de haies et restauration des trames écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui des communes pour leurs documents d&amp;#039;urbanisme
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Forêts
+Montagne
+Transition énergétique
+Education et renforcement des compétences
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui et conseil technique ponctuel gratuit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>PNR du Verdon (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>http://parcduverdon.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 74 68 00
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
+  info&amp;#64;parcduverdon.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>138019</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les ateliers artistiques et scientifiques dans les collèges</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux collèges pour développer des ateliers artistiques et scientifiques</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 700€/atelier (5 ateliers maxi par collège) Aide 1er équipement plafonnée à 30%</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide aux collèges pour développer des ateliers artistique et scientifique auprès des jeunes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges public et privé
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande &amp;#43; dépôt sous ADAGE
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Annuelle
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agrément Rectorat
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Email : &lt;a href="mailto:severine.rancon&amp;#64;hauteloire.fr" target="_self"&gt;colleges&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.69
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cafd-soutenir-les-ateliers-artistiques-et-scientif/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>137979</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Aider les Fédérations Education Populaire</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Aider les Fédérations Education Populaire</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>Financement des objectifs</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide en lien avec l&amp;#039;objectif de la montée en compétence des ACM.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ convention d&amp;#039;objectifs
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>Organisation de rencontres et de formations par secteur des ACM (Accueil Collectif de Mineur).
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public concerné : directeurs et animateurs d&amp;#039;ACM&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Education et Coopération
+&lt;/p&gt;
+&lt;p&gt;
+ Thomas Lhoste
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:thomas.lhoste&amp;#64;hauteloire.fr" target="_self"&gt;
+  thomas.lhoste&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.40.18
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9259-aider-les-federations-deducation-populaire/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>138013</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Participer à l'achat d'équipement dans les collèges</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>5000 €/an plafonné à 10 000 € jusqu’à 15000 € / 3 ans plafonné à 30 000 €</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à l&amp;#039;achat d&amp;#039;équipement de cuisine ou petits matériels dans les collèges.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande  avec 3 devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cc-participer-a-lachat-dequipement-de-colleges/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>137950</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les établissements d enseignements artistiques (musique, danse, théâtre)</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au fonctionnement des établissements d enseignements artistiques (musique, danse, théâtre)</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>Forfait en fonction des type d établissement défini dans le schéma</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien au fonctionnement de l&amp;#039;établissement intégré au schéma départemental des enseignements artistiques (musique, danse, théâtre).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ élèves / jeunes inscrits dans les établissements ; mais aussi habitants des territoires
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lettre de demande de
+     subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
+     aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier spécifique de demande de
+     subvention complété&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ annuelle&lt;/p&gt;&lt;p&gt;Pour
+le formulaire spécifique de demande de subvention : se rapprocher du
+gestionnaire &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Education et renforcement des compétences
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;Être intégré au schéma départemental des enseignements artistiques.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ -    Elus du Département de la Haute-Loire :
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Service gestionnaire :
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Culture et Patrimoine - &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;culture.patrimoine&amp;#64;hauteloire.fr&lt;/a&gt; - 04 71 04 43 76&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : Emilie LANGLOIS - emilie.langlois&amp;#64;hauteloire.fr - 04 71 07 40 28
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ff2-soutenir-le-fonctionnement-du-schema-departem/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>129731</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Caisse des écoles de Chambéry</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  faciliter les coopérations entre les membres de la communauté éducative
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
+&lt;/p&gt;
+&lt;p&gt;
+ Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Chambéry</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>c.mouilleron@mairie-chambery.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Mairie de Chambéry</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>127471</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la recherche scientifique</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Allocation programme de recherche scientifique</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financement accordé sur dépôt de dossier en vue du recrutement de chercheurs.ses post-doctorant.es développant une thématique de recherche en lien avec les filières d&amp;#039;excellence du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Deux modalités d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutien au recrutement d&amp;#039;un.e chercheur.se post-doctorant.e, d&amp;#039;un montant maximum de 15 000 €/an, représentant 50 % du coût annuel du contrat, renouvelable 2 fois ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutien à la valorisation et au rayonnement de la recherche menée sur le territoire, en lien avec les filières d&amp;#039;excellence locales (Image, Industrie Culturelle et Créative, Mécatronique, Spiritueux,...) par une aide plafonnée à 1 500 € par an et par projet, représentant 30 % des dépenses globales du projet (participation à un évènement scientifique, publication,...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements d&amp;#039;enseignement supérieur et de recherche publics implantés en Charente ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes publics de recherche implantés en Charente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le soutien au recrutement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente présentant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	le laboratoire ou l&amp;#039;organisme porteur du programme de recherche et son lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ o	le descriptif détaillé du sujet de recherche et méthodologie
+&lt;/p&gt;
+&lt;p&gt;
+ o	l&amp;#039;intérêt de cette recherche pour le territoire charentais
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CV du ou des chercheurs.es pour le.laquel.le le contrat est envisagé
+ &lt;/li&gt;
+ &lt;li&gt;
+  relevé d&amp;#039;identité bancaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le soutien à la valorisation et au rayonnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet détaillé précisant l&amp;#039;intérêt pour la compagnie d&amp;#039;être présente sur le festival visé
+ &lt;/li&gt;
+ &lt;li&gt;
+  budget prévisionnel du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  relevé d&amp;#039;identité bancaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités particulières d&amp;#039;instruction :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  signature d&amp;#039;une convention entre l&amp;#039;établissement/organisme public de recherche et le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  transmission au Département d&amp;#039;un rapport intermédiaire à la fin de chaque année
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les résultats de la recherche pourront, à terme, être intégrés aux bases de données spécifiques développées par le Département (SIG).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de versement pour l&amp;#039;aide au recrutement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  première année – modalités reconductibles deux fois : versement 80 % de l&amp;#039;aide à la signature de la convention puis le solde (20%) après remise du rapport intermédiaire/final
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité : 1 année à partir de la date de signature de la convention
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de versement pour l&amp;#039;aide à la valorisation et rayonnement de la recherche :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide à la valorisation et rayonnement de la recherche : versement 80 % de l&amp;#039;aide à la signature de la convention puis solde (20 %) sur justification par présentation des factures acquittées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité : 1 année à partir de la date de signature de la convention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/04-Education/allocation_programme_recherche_scientifique.pdf</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches ».
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Education Jeunesse Enseignement supérieur : Tél. : 05 16 09 74 06
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1449-soutenir-la-recherche-scientifique/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>120720</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'insertion professionnelle des lycéens</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>École-Entreprise - C'Possible : Favoriser l'insertion professionnelle des lycéens</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+  Le programme a pour objectif de favoriser l&amp;#039;insertion professionnelle des lycéens des filières professionnelle et technologique.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les actions sont menées en collaboration avec les équipes pédagogiques des lycées partenaires pour parfaire les connaissances des élèves sur le monde de l&amp;#039;entreprise, son fonctionnement et ses métiers
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Intervention de professionnels en classe afin de témoigner sur leurs parcours professionnels et conseiller les jeunes qui recherchent des stages ou un emploi après leur Bac ou leur BTS. Des projets pédagogiques sont mis en place avec les entreprises partenaires de C&amp;#039;Possible, qui parrainent des classes pendant toute une année scolaire et les accueillent pendant des journées en immersion.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions menées dans le cadre de ce projet suivent plusieurs modalités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des interventions en classe interactives basées sur les échanges entre intervenants et élèves
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des journées d&amp;#039;immersion en entreprise permettant aux élèves de participer à des ateliers « vis ma vie » avec les collaborateurs, afin de découvrir les différents métiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des mini stages-découverte de 2 ou 3 jours en entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des forums des métiers organisés en partenariat avec les lycées et les entreprises.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Thèmes abordés :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Connaissance de l&amp;#039;entreprise : Echanges en classe sur le fonctionnement d&amp;#039;une entreprise, ses métiers, son développement et ses missions. Des ateliers de création d&amp;#039;entreprise sont organisés par des entrepreneurs. Les élèves sont sensibilisés au « Savoir être en entreprise » : pour appréhender les codes et les valeurs de l&amp;#039;entreprise et recevoir des conseils sur le comportement à adopter.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaissance des métiers : des ateliers de présentation des métiers sont animés par des professionnels, en classe ou au sein des entreprises lors de journées d&amp;#039;immersion : métiers de la Logistique, de la communication, du commercial, des ressources humaines, du Marketing ou du Numérique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préparation aux entretiens d&amp;#039;embauche : des ateliers d&amp;#039;éloquence permettent d&amp;#039;apprendre à se présenter et à mieux s&amp;#039;exprimer ; des sessions de travail sur le CV et la lettre de motivation sont organisées pour les élèves et également pour les professeurs qui souhaitent parfaire leurs connaissances.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuité de l&amp;#039;action pour les établissements franciliens.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de ce programme, il convient de s&amp;#039;inscrire directement auprès de l&amp;#039;association C&amp;#039;Possible.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Qui peut en bénéficier ?
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Elèves de Seconde, Première, Terminale.
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/ecole-entreprise-cpossible-favoriser-linsertion-professionnelle-des-lyceens</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Madame Emmanuelle Lartigue
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:emmanuelle.lartigue&amp;#64;cpossible-asso.fr" rel="noopener" target="_blank"&gt;
+  emmanuelle.lartigue&amp;#64;cpossible-asso.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b5f2-cpossible-favoriser-linsertion-professionnell/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>120867</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser sur l'Histoire de la Shoah et sur les valeurs de la République</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Programme de sensibilisation sur l'Histoire de la Shoah et sur les valeurs de la République</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Depuis 2000, un partenariat avec le Mémorial de la Shoah propose plusieurs actions de sensibilisation et d&amp;#039;information aux lycéens pour maintenir un esprit de tolérance et fortifier l&amp;#039;apprentissage d&amp;#039;une citoyenneté active chez les jeunes.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Lieux où se déroulent les actions : Au Mémorial de la Shoah, au Forum des Images, dans différents lieux de visite des lieux de mémoire en Île-de-France, en Province ou en Pologne
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Attention : Le transport aller-retour des jeunes de la Région Île-de-France sur les lieux de visites reste à la charge des établissements sauf pour la Pologne
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Lycées publics et privés (sous-contrat) franciliens
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Gratuité de l&amp;#039;action pour les lycées franciliens (hors certains frais de transport, sauf pour les vols A/R à Auschwitz-Birkenau en Pologne).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ces frais de transport peuvent être financer dans le cadre du dispositif régional &amp;#34;Budget d&amp;#039;autonomie éducative francilien&amp;#34; (BAEF).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Subvention régionale : 331 905 €
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Action 1 à 7 sur le devoir de Mémoire :
+  &lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Sensibilisation des membres des équipes éducatives à l&amp;#039;histoire de la Shoah
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Accueil des jeunes au Mémorial de la Shoah
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Parcours de mémoire en Ile-de-France
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Mise à disposition d&amp;#039;expositions itinérantes
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Projections de films &amp;#43; débats au Forum des Images, en partenariat avec la vidéothèque de Paris
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Voyages à Auschwitz : journées de visite pour 24 lycées avec des anciens déportés &amp;#43; projet pédagogique.
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours de mémoire hors Île-de-France au CERCIL
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Action 8 à 10 sur les valeurs de la République :
+  &lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Sensibilisation des professeurs et chefs d&amp;#039;établissements à l&amp;#039;enseignement de la laïcité et des valeurs de la République
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Ateliers de citoyenneté : développer le sens critiques des lycéens sur la prévention de la radicalisation
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Expositions itinérantes au sein des établissement
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  TELEPH
+  &lt;br /&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-de-sensibilisation-sur-lhistoire-de-la-shoah-et-sur-les-valeurs-de-la-republique</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Voir toutes les coordonnées des contacts dans la rubrique &amp;#34;Démarches&amp;#34;
+ &lt;/span&gt;
+ (attention contact spécifique pour chaque action) et sur chaque fiche d&amp;#039;inscription téléchargeable sur ce site ou sur le lien suivant :
+ &lt;a href="https://lycees.iledefrance.fr/fr/accueil"&gt;
+  https://lycees.iledefrance.fr/fr/accueil
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0651-programmes-de-sensibilisation-sur-lhistoire-d/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>120869</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Élargir les centres d’intérêt et les réflexions des élèves sur les grands débats de société</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Programme « Le Parcours citoyen » avec l'Association Expressions de France</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   &lt;span&gt;
+    Par cette action, il s&amp;#039;agit d&amp;#039;élargir les centres d&amp;#039;intérêt et les réflexions des élèves sur les grands débats de société en leur donnant la parole afin de les sensibiliser et de les engager sur les enjeux de la citoyenneté.
+   &lt;/span&gt;
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Lieu où se déroule l&amp;#039;action : dans les lycées concernés (salle de classe) ou à l&amp;#039;extérieur de l&amp;#039;établissement pour les forums ou les visites
+  &lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les élèves s&amp;#039;interrogent beaucoup sur la montée du communautarisme, l&amp;#039;antisémitisme, le racisme, l&amp;#039;homophobie, etc... L&amp;#039;association propose aux élèves d&amp;#039;échanger à travers des ateliers, de débats, suivis d&amp;#039;une restitution auprès de leurs pairs. Elle propose :
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+   &lt;span&gt;
+    d&amp;#039;échanger avec les délégués des CVL sur leurs choix de devenir délégué en lien avec la représentation locale et nationale ;
+   &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
+   &lt;span&gt;
+    de responsabiliser les élèves sur leurs droits et devoirs : qu&amp;#039;est-ce qu&amp;#039;être citoyen ? Quel est le rôle d&amp;#039;un bon délégué ?
+   &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
-[...8 lines deleted...]
-   La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
+   &lt;span&gt;
+    de leur faire visiter des institutions de la République et du patrimoine national (Panthéon, musée des Invalides etc.)
+   &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
-[...8 lines deleted...]
-   Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
+   &lt;span&gt;
+    d&amp;#039;organiser un concours d&amp;#039;éloquence inter lycée
+   &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
+   &lt;span&gt;
+    d&amp;#039; élargir les centres d&amp;#039;intérêt et de réflexions des élèves sur les grands débats de notre société
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    de les sensibiliser et de les engager sur les enjeux de la citoyenneté.
+   &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les lycées publics et privés (sous-contrat) franciliens, et plus particulièrement les élèves des Conseil de vie lycéenne (CVL)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Gratuité de l&amp;#039;action pour les lycées franciliens
+  &lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Subvention régionale : 40 000 €
+  &lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-le-parcours-citoyen-avec-lassociation-expressions-de-france</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Monsieur Ismaël M&amp;#039;BAYE
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Email :
+   &lt;/span&gt;
+   &lt;a href="mailto:pc&amp;#64;expressionsdefrance.org"&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      pc&amp;#64;expressionsdefrance.org
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    N° de téléphone : 06 13 08 47 43
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/66d6-programme-pedagogique-intitule-le-parcours-ci/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>120870</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Mener les jeunes vers une citoyenneté active et responsable</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Programme "Mémoire et citoyenneté" avec Mémoire 2000</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Cette action permet aux jeunes de devenir des citoyens actifs et responsables. Elle a pour but de maintenir, chez eux, un esprit de
+tolérance et de compréhension mutuelle au-delà des clivages, notamment communautaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   &lt;span&gt;
+    Lieu où se déroule l&amp;#039;action : dans des salles de cinéma à Paris en fonction d&amp;#039;un programme (disponible en téléchargement, attention ce programme est susceptible d&amp;#039;être modifié).
+   &lt;/span&gt;
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;strong&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       Attention
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/strong&gt;
+    &lt;strong&gt;
+     &lt;span&gt;
+      : Seul le transport aller-retour jusqu&amp;#039;à la salle de spectacle reste à la charge des établissements.
+     &lt;/span&gt;
+    &lt;/strong&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le projet propose :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une projection mensuelle de films sur les thèmes suivants : racisme, droits de l&amp;#039;homme, laïcité, toutes les formes d&amp;#039;injustice et de discrimination
+  &lt;/li&gt;
+  &lt;li&gt;
+   un débat sur le thème déterminé et touchant au racisme, aux droits de l&amp;#039;homme, à la laïcité, à toutes les formes d&amp;#039;injustice et de discrimination, animés par des spécialistes invités à cet effet.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les enseignants reçoivent, avant chaque projection, un dossier de documentation sur le thème traité, afin qu&amp;#039;ils puissent les préparer au débat. Les élèves sont invités à donner leurs impressions après les projections en envoyant un compte-rendu qui sera publié sur le site de l&amp;#039;association.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour 2022-2023 , l&amp;#039;égalité filles/garçons est particulièrement abordée par :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la projection de 2 films suivis de débats
+  &lt;/li&gt;
+  &lt;li&gt;
+   la représentation théâtrale &amp;#34;Simone Veil, le journal d&amp;#039;une effrontée&amp;#34;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les élèves inscrits dans les lycées publics et privés (sous-contrat)
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuité de l&amp;#039;action pour les lycées franciliens
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention régionale : 6 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-memoire-et-citoyennete-avec-memoire-2000</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:contact.memoire2000&amp;#64;gmail.com"&gt;
+    contact.memoire2000&amp;#64;gmail.com
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   N° téléphone : 06 80 25 24 94
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc86-action-pedagogique-dans-le-but-de-mener-les-j/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>120876</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Programmes de devoir de mémoire avec le Musée de la Grande Guerre du Pays de Meaux</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Programme "Devoir de mémoire sur la 1ère guerre mondiale" Musée de la Grande Guerre du Pays de Meaux</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Programme de sensibilisation à l&amp;#039;histoire de la 1ère guerre mondiale pour les lycéens franciliens avec le Musée de la Grande Guerre du Pays de Meaux
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Lieu où se déroule l&amp;#039;action : Au Musée de la Grande Guerre du pays de Meaux ou dans le lycée
+Attention : Le transport aller-retour des jeunes de la Région Île-de-France au Musée de Meaux reste à la charge des établissements.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Le programme se décompose en deux temps :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   ACTION I : accueil des équipes pédagogiques (chefs d&amp;#039;établissement, documentalistes, enseignants) pour une sensibilisation axée sur les outils éducatifs du musée. Ces rencontres permettent de préparer la venue des élèves au musée (ACTION II).
+  &lt;/li&gt;
+  &lt;li&gt;
+   ACTION II : accueil des lycéens franciliens au Musée de Meaux pour aborder l&amp;#039;histoire de la Première Guerre mondiale et la manière dont celle-ci a fait basculer le monde dans la modernité en prenant part aux activités suivantes :
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée thématique : Durée 2H (entrée du musée valable pour la journée)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée thématique et atelier : Durée : 2 X 2H (entrée du musée valable pour la journée)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée thématique &amp;#43; Circuit des champs de batailles : Durée : 2 X 2H (entrée du musée valable pour la journée)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée à distance : Durée 1h30 (visite depuis la classe via Skype)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Lycées publics ou privés (sous-contrat) franciliens
+ &lt;/span&gt;
+ &lt;span&gt;
+  Gratuité de l&amp;#039;action pour les lycées franciliens 
+Subvention régionale pour les lycéens : 14 345 €
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-devoir-de-memoire-sur-la-1ere-guerre-mondiale-musee-de-la-grande-guerre-du-pays-de-meaux</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Email :
+  &lt;/span&gt;
+  &lt;a href="mailto:reservation.museedelagrandeguerre&amp;#64;meaux.fr"&gt;
+   &lt;span&gt;
+    reservation.museedelagrandeguerre&amp;#64;meaux.fr
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Numéro de téléphone : 01 60 32 10 45
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3d0-programmes-de-devoir-de-memoire-avec-le-musee/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>120878</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Programme « Lycéens franciliens pour la citoyenneté ! » avec l’Association ÉVEIL</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Programme « Valeurs de la République et lutte contre les discriminations » avec l'Association ÉVEIL</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Programme de sensibilisations aux lycées franciliens aux valeurs de la République, notamment à la laïcité, et à favoriser l&amp;#039;usage citoyen d&amp;#039;internet et des réseaux sociaux.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Lieu où se déroule l&amp;#039;action : dans les lycées
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ces interventions, d&amp;#039;une durée d&amp;#039;environ 2h et articulées autour de 3 séquences, sont animées par un intervenant de l&amp;#039;association, en présence du professeur. La méthode participative est privilégiée.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les 3 séquences sont :
+ &lt;/span&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    1ère séquence : Citoyenneté et valeurs de la République
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  En France aujourd&amp;#039;hui : Que représentent les principes de Liberté – Egalité – Fraternité ? Quelle est ma définition de la citoyenneté ? Comment mieux vivre ensemble dans une République laïque.
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    2ème séquence : Moi, jeune acteur de ma citoyenneté
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Découvrir comment s&amp;#039;engager aujourd&amp;#039;hui comme citoyen actif
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    3ème séquence : La citoyenneté sur les réseaux sociaux
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Faire prendre conscience de l&amp;#039;importance de se comporter en citoyen responsable sur les réseaux sociaux et d&amp;#039;avoir un esprit critique vis-à-vis des informations qui y sont données.
+ &lt;/span&gt;
+</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Lycées franciliens publics et privés sous-contrat
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Gratuité de l&amp;#039;action pour les lycées franciliens
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Subvention régionale : 25 280 €
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-valeurs-de-la-republique-et-lutte-contre-les-discriminations-avec-lassociation-eveil</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Madame Nathalie WITTMANN
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Email : nathalie.wittmann&amp;#64;eveil.asso.fr
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    N° de téléphone : 06 58 83 29 05
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa6d-programme-lyceens-franciliens-pour-la-citoyen/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>120879</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Proposer des temps d’échanges afin de favoriser l’écoute de l’autre et développer les valeurs de respect avec l'Association Femmes Solidaires</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Programme de Parcours citoyen « Liberté, égalité, laïcité » avec l'Association FEMMES SOLIDAIRES</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un programme destiné aux personnels éducatifs et aux lycéens franciliens pour proposer des temps d&amp;#039;échanges afin de favoriser l&amp;#039;écoute de l&amp;#039;autre et développer les valeurs de respect avec l&amp;#039;Association Femmes Solidaires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lieu où se déroule l&amp;#039;action : dans les lycées
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme propose l&amp;#039;animation d&amp;#039;ateliers avec un contenu au choix :
+&lt;/p&gt;
+&lt;p&gt;
+ - Format long : quatre séances de 2h
+&lt;/p&gt;
+&lt;p&gt;
+ - Si l&amp;#039;établissement souhaite un format d&amp;#039;intervention plus court, l&amp;#039;association propose également une séance de 2h
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements peuvent choisir entre les thématiques suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ - les violences (cyberviolences),
+&lt;/p&gt;
+&lt;p&gt;
+ - la radicalisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la lutte contre les préjugés et les discriminations,
+&lt;/p&gt;
+&lt;p&gt;
+ - la laïcité,
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;égalité fille/garçon,
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;éducation aux médias et à internet,
+&lt;/p&gt;
+&lt;p&gt;
+ - la théorie du complot,
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;histoire des droits des femmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lycées franciliens publics et privés sous-contrat
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuité de l&amp;#039;action pour les lycées franciliens volontaires pour accueillir la démarche.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention régionale : 30 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-de-parcours-citoyen-liberte-egalite-laicite-avec-lassociation-femmes-solidaires</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  -
+ &lt;/span&gt;
+ Monsieur Kévin VEDIE
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+ &lt;/span&gt;
+ Email :
+ &lt;a href="mailto:kvedie&amp;#64;orange.fr"&gt;
+  kvedie&amp;#64;orange.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+ &lt;/span&gt;
+ N° de téléphone : 01 40 01 90 90
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/605d-parcours-citoyen-liberte-egalite-laicite-avec/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>120880</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Participer à un concours de grec et de latin pour les lycéens franciliens avec l'Association ATHENA</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Concours de grec et de latin pour les lycéens franciliens avec l'Association ATHENA</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  En partenariat avec l&amp;#039;Association ATHENA, ce concours, destiné aux élèves qui étudient le grec ancien et le latin dans un lycée francilien, permet aux jeunes de se mesurer à une épreuve commune visant à récompenser leur travail dans cette discipline.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lieu où se déroule l&amp;#039;action : dans les lycées volontaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ces deux concours sont destinés aux élèves hellénistes et latinistes des classes de 2nde, de 1ère et de terminale, dont la récompense sera un voyage en Grèce et en Italie. Le thème sera communiqué en septembre 2022 aux enseignants volontaires. L&amp;#039;épreuve, organisée en février ou mars 2022, consiste en la rédaction d&amp;#039;un écrit d&amp;#039;appropriation. Un texte en grec ancien ou latin, accompagné de sa traduction, est obligatoirement utilisé en appui dans la réalisation de ce travail d&amp;#039;écriture.
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le concours, d&amp;#039;une durée de 3 h, a lieu dans les lycées, sous la surveillance de l&amp;#039;enseignant volontaire
+  &lt;/li&gt;
+  &lt;li&gt;
+   La correction est réalisée par un jury, dans un premier temps. Dans un second temps, les 40 meilleures copies sont relues par un grand jury et départagées pour que 15 lauréats soient désignés sur chacun des concours et bénéficient du voyage en Grèce ou en Italie (au mois de juillet).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les lycéens inscrits dans des lycées publics et privés (sous-contrat) en Île-de-France.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gratuité de l&amp;#039;action pour les lycées franciliens
+  &lt;/li&gt;
+  &lt;li&gt;
+   Subvention régionale : 42 000 €
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/concours-de-grec-et-de-latin-pour-les-lyceens-franciliens-avec-lassociation-athena</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;ul&gt;
+    &lt;li&gt;
+     &lt;span&gt;
+      Email :
+     &lt;/span&gt;
+     &lt;span&gt;
+      &lt;a href="mailto:concours.grec.latin&amp;#64;gmail.com"&gt;
+       concours.grec.latin&amp;#64;gmail.com
+      &lt;/a&gt;
+     &lt;/span&gt;
+    &lt;/li&gt;
+   &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5246-concours-de-grec-et-de-latin-pour-les-lyceens/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>120890</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Former les jeunes citoyens à devenir critiques et responsables de leurs actes sur Internet</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Programme Numérique responsable "Mieux comprendre pour mieux utiliser" avec l'association e-ENFANCE</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;association e-Enfance aide à former les jeunes citoyens à devenir critiques et responsables de leurs actes sur Internet.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme se compose d&amp;#039;un temps de compréhension des risques des usages numériques et du modèle économique d&amp;#039;internet pour permettre aux élèves d&amp;#039;en comprendre les mécanismes et les enjeux. Des mises en situation et des débats sont proposés entre les élèves et avec l&amp;#039;intervenant autour des thématiques suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Cyberharcèlement,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Temps de connexion et la surexposition aux écrans (risques pour la santé, lumière bleue, concentration, sommeil, mal-être),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Dépendance aux jeux vidéo, réseaux sociaux, jeux de hasard en ligne et paris sportifs,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Protection des données personnelles,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Relations amoureuses et sexuelles en ligne (consentement...),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Exposition à la pornographie,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prostitution des mineurs,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Désinformation (développement de l&amp;#039;esprit critique),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Usage citoyen et responsable des outils numériques,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présentation du 3018, n° court national pour aider les victimes de cyber-violences.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Lycées franciliens publics et privés sous-contrat.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Action organisée dans les lycées franciliens.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Subvention régionale : 50.000€ (c&amp;#039;est-à-dire gratuité pour les établissements).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-numerique-responsable-mieux-comprendre-pour-mieux-utiliser-avec-lassociation-e-enfance</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Elisa POTTIER/Noémie MORANDEAU
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:interventions&amp;#64;e-enfance.org" rel="noopener" target="_blank"&gt;
+  interventions&amp;#64;e-enfance.org
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 56 91 56 57
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour demander une intervention, rendez-vous sur le site
+ &lt;a href="http://www.e-enfance.org" rel="noopener" target="_blank"&gt;
+  e-enfance.org
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ puis rubrique « Nos interventions » puis
+ &lt;a href="https://e-enfance.org/nos-interventions/demander-une-intervention" rel="noopener" target="_blank"&gt;
+  « Demander une intervention »
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e1cc-programme-de-sensibilisation-aux-pratiques-re/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>120907</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Proposer un parcours pédagogique autour de l’engagement intitulé « Dans les pas de Charles de Gaulle »</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Projet "Parcours autour de l'engagement citoyen" avec la Fondation Charles de Gaulle</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Le programme propose l&amp;#039;animation d&amp;#039;un parcours pédagogique consacré au thème de l&amp;#039;engagement à partir de la vie et l&amp;#039;action du Général de Gaulle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Thèmes : engagement, Seconde Guerre mondiale, Résistance, liberté, République, nation, valeurs, héritage, patrimoine, mémoire, institutions.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;br /&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque atelier de ce parcours s&amp;#039;organise autour d&amp;#039;un domaine d&amp;#039;engagement illustré par l&amp;#039;itinéraire du Général de Gaulle à travers l&amp;#039;histoire et s&amp;#039;intègre à ce titre aux programmes scolaires d&amp;#039;histoire et d&amp;#039;éducation morale et civique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1er MODULE : DECOUVERTE DE LA NOTION D&amp;#039;ENGAGEMENT ET DE L&amp;#039;ART ORATOIRE
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 1 : la trajectoire du général de Gaulle et visite de la Fondation Charles de Gaulle.
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 2 : les discours du général de Gaulle.
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 3 : visite de la Boisserie, de la Croix de Lorraine et du Mémorial Charles de Gaulle à Colombey-les-Deux-Eglises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2ème MODULE : APPROFONDISSEMENT - ECRITURES THEMATIQUES ET TECHNIQUES ORATOIRES
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 4 : (in)citations gaulliennes, s&amp;#039;engager d&amp;#039;hier à aujourd&amp;#039;hui.
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 5 : finalisation de la préparation du concours de rhétorique avec éventuellement un(e) comédien(ne).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Lycées publics et privés (sous-contrat) franciliens
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gratuité de l&amp;#039;action pour les lycées franciliens
+  &lt;/li&gt;
+  &lt;li&gt;
+   Subvention régionale : 40 000 €
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/projet-parcours-autour-de-lengagement-citoyen-avec-la-fondation-charles-de-gaulle</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+   &lt;span&gt;
+    Madame Sophie JUNIEN-LAVILLAUROY
+   &lt;/span&gt;
+  &lt;/p&gt;
+  &lt;p&gt;
+   &lt;span&gt;
+    Email :
+   &lt;/span&gt;
+   &lt;a href="mailto:s.junien-lavillauroy&amp;#64;charles-de-gaulle.org"&gt;
+    s.junien-lavillauroy&amp;#64;charles-de-gaulle.org
+   &lt;/a&gt;
+  &lt;/p&gt;
+  &lt;p&gt;
+   &lt;span&gt;
+    N° de téléphone : 01 44 18 66 94
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/p&gt;
+  &lt;p&gt;
+   &lt;br /&gt;
+  &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92c2-parcours-pedagogique-autour-de-lengagement-in/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>120929</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Permettre à chaque lycée, de pouvoir conduire des actions éducatives correspondant à ses spécificités et à ses besoins</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Budget d'autonomie éducative francilien (BAEF)</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>La Région propose, à travers ce dispositif, une structuration qui permet, à chaque lycée, de pouvoir conduire des actions éducatives correspondant à ses spécificités et à ses besoins.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2026</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les lycées publics franciliens (EPLE, EPLEA, EPLEFPA) et les lycées privés sous contrat d&amp;#039;association.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les lycées publics
+  &lt;br /&gt;
+  Le montant de la participation régionale qui pourra être attribuée pour le ou les projets, par année scolaire, est au maximum de
+    10.000 euros.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les lycées privés
+  &lt;br /&gt;
+  Le montant de la subvention régionale qui pourra être attribuée pour le ou les projets, par année scolaire, est au maximum de
+   2.000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les projets se déroulent sur une année scolaire, selon des procédures simplifiées.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le remboursement s&amp;#039;opère sur l&amp;#039;envoi d&amp;#039;un état récapitulatif détaillé des paiements, listant l&amp;#039;ensemble des factures dans la limite de 10.000€ pour les lycées publics et 2.000€ pour les lycées privés sous-contrat.
+&lt;/p&gt;
+&lt;p&gt;
+ Les lycées bénéficient ainsi d&amp;#039;une plus grande autonomie et liberté d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets ne font pas l&amp;#039;objet d&amp;#039;une validation préalable mais doivent s&amp;#039;inscrire dans les priorités définies par la Région :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La lutte contre le décrochage scolaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;information à l&amp;#039;orientation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La citoyenneté,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devoir de mémoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les grandes causes régionales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prévention santé jeunes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation artistique et culturelle (EAC),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le lien avec les entreprises,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les campus d&amp;#039;été, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Une part de ce BAEF est confiée aux lycéens pour qu&amp;#039;ils puissent mener leurs actions.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La demande, unique par année scolaire, est à saisir par l&amp;#039;établissement sur la plateforme d&amp;#039;aide régionale
+ &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et s&amp;#039;accompagne de la transmission d&amp;#039;un état récapitulatif des paiements.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dépôt doit être réalisé par le proviseur ou le gestionnaire à l&amp;#039;exclusion de toute autre personne de l&amp;#039;établissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Lors du dépôt sur cette plateforme : accès au tableau « état récapitulatif détaillé des paiements », sous format Excel (utilisez Chrome de préférence),  à compléter et à déposer obligatoirement en ligne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/budget-dautonomie-educative-francilien-baef</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:budgetdautonomie&amp;#64;iledefrance.fr"&gt;
+  budgetdautonomie&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les informations utiles sur le site dédié aux lycées :
+ &lt;a href="https://www.lycees.iledefrance.fr/budget-dautonomie"&gt;
+  lycees.iledefrance.fr/budget-dautonomie
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2c8-budget-dautonomie-educative-francilien-baef-a/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>120631</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des actions d’éducation aux médias et à l’information de rayonnement régional ou local pour un déploiement à compter de la rentrée 2023 ou l’année scolaire 2023-2024</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Education aux médias et à l&amp;apos;information (EMI) / Résidences de journalistes</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;éducation aux médias et à l&amp;#039;information doit donner aux citoyens et en particulier aux jeunes les moyens de se réapproprier l&amp;#039;information et la liberté de se forger leur propre opinion. Le ministère de la Culture soutient l&amp;#039;éducation aux médias et à l&amp;#039;information en allouant une subvention porteurs de projets.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Volet 1 - Soutien aux actions d&amp;#039;éducation aux médias et à l&amp;#039;information (EMI)
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Objectifs
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Soutenir des actions d&amp;#039;éducation aux médias et à l&amp;#039;information de rayonnement régional ou local pour un déploiement à compter de la rentrée 2023 ou l&amp;#039;année scolaire 2023-2024.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avec quatre priorités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lutter contre les contenus haineux et déconstruire les théories complotistes dont la massification de la diffusion en ligne, notamment sur les réseaux sociaux, constitue un défi croissant pour notre société et notre démocratie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrypter les infox, analyser les images, savoir s&amp;#039;orienter dans les différentes sources d&amp;#039;information, comprendre les mécanismes d&amp;#039;influence qui sont en jeu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser une meilleure compréhension du travail journalistique, du fonctionnement des médias et des réseaux sociaux, dans un contexte de grande défiance d&amp;#039;une partie de la population vis-à-vis des médias traditionnels et de circulation massive de fausses informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre le piratage et sensibiliser au rôle de la propriété intellectuelle dans la protection des auteurs et de la création
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au-delà des acteurs impliqués dans l&amp;#039;éducation aux médias et à l&amp;#039;information, il semble important de mobiliser autour de cet enjeu les médias locaux et régionaux, quel que soit leur mode de diffusion : audiovisuel, radiophonique, papier, numérique, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la DRAC, ne peut pas excéder 50% du budget.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien de la DRAC peut se cumuler avec d&amp;#039;autres dispositifs existant au niveau national ou au niveau local (Fonds de soutien à l&amp;#039;expression radiophonique ou Fonds de soutien aux médias d&amp;#039;information sociale de proximité par exemple). Toutefois, les projets seront analysés en rapport avec les financements déjà perçus par les structures.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Volet 2 - Renforcement de l&amp;#039;accompagnement du développement de l&amp;#039;éducation aux médias et à l&amp;#039;information en bibliothèque
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour permettre une diffusion large des actions en matière d&amp;#039;éducation aux médias et à l&amp;#039;information, et plus particulièrement dans les bibliothèques qui constituent le premier maillage culturel du territoire, le présent appel à candidatures a vocation à soutenir également les projets portés par des établissements de lecture publique et la formation des professionnels des bibliothèques, des bénévoles et des volontaires de service civique en bibliothèques. Les bibliothèques départementales et les réseaux de lecture publique, de par leurs missions et le rayonnement de leurs actions, ont vocation à faire évoluer leurs compétences dans le domaine de l&amp;#039;éducation aux médias et à l&amp;#039;information pour accompagner au mieux leurs publics dans la société de l&amp;#039;information.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, les acteurs de la formation (centres régionaux de formation aux carrières des bibliothèques, écoles de journalisme, bibliothèques départementales) peuvent également être soutenus pour accompagner les professionnels de la lecture publique dans la définition et la mise en place de programmes et plans de formation permettant le développement de l&amp;#039;éducation aux médias et à l&amp;#039;information en bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la DRAC, ne peut pas excéder 50% du budget.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien de la DRAC peut se cumuler avec d&amp;#039;autres dispositifs existant au niveau national ou au niveau local (Fonds de soutien à l&amp;#039;expression radiophonique ou Fonds de soutien aux médias d&amp;#039;information sociale de proximité par exemple). Toutefois, les projets seront analysés en rapport avec les financements déjà perçus par les structures.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Volet 1 - Soutien aux actions d&amp;#039;éducation aux médias et à l&amp;#039;information (EMI)
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent déposer un dossier les :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  acteurs locaux de l&amp;#039;éducation aux médias
+ &lt;/li&gt;
+ &lt;li&gt;
+  associations issues des médias
+ &lt;/li&gt;
+ &lt;li&gt;
+  associations professionnelles ou collectifs de journalistes ou de médias
+ &lt;/li&gt;
+ &lt;li&gt;
+  acteurs culturels et artistiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  acteurs locaux de l&amp;#039;éducation populaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  collectivités territoriales :  bibliothèques municipales, intercommunales, départementales,  services des archives départementales ou espaces publics numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  médias locaux, départementaux ou régionaux (publications de presse, services de presse en ligne, radios, webradios, télévisions, webTV)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce soutien peut se cumuler avec d&amp;#039;autres dispositifs existant au niveau national ou au niveau local comme le Fonds de soutien à l&amp;#039;expression radiophonique ou le Fonds de soutien aux médias d&amp;#039;information sociale de proximité. Dans cette hypothèse, il s&amp;#039;agit bien de cibler l&amp;#039;aide sur une activité ou un projet identifié d&amp;#039;éducation aux médias et à l&amp;#039;information.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets suivants sont éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions d&amp;#039;éducation aux médias et à l&amp;#039;information en particulier à destination des jeunes quelle que soit leur situation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en temps scolaire en  lien avec des enseignants
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets à destination des jeunes en situation spécifique (IME, protection judiciaire de la jeunesse, établissements de soins, écoles de la deuxième chance ou établissements  pour  décrocheurs scolaires, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets hors temps scolaire portés par des établissements de lecture publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets de l&amp;#039;éducation populaire pour toucher les jeunes hors temps scolaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Actions de formation de formateurs ou d&amp;#039;intervenants
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement, valorisation et diffusion d&amp;#039;outils pédagogiques et de ressources
+&lt;/p&gt;
+&lt;p&gt;
+ - Amplification de projets déjà existants qui méritent d&amp;#039;être déployés plus largement pour augmenter le nombre de bénéficiaires
+&lt;/p&gt;
+&lt;h4&gt;
+ Volet 2 - Renforcement de l&amp;#039;accompagnement du développement de l&amp;#039;éducation aux médias et à l&amp;#039;information en bibliothèque
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent déposer un dossier les :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  collectivités territoriales au titre des bibliothèques municipales, intercommunales, départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  structures de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  organismes assurant, en lien avec des collectivités territoriales, le portage des volontaires en service   civique sur l&amp;#039;éducation aux médias et à l&amp;#039;information en bibliothèques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions et programmes d&amp;#039;éducation aux médias et à l&amp;#039;information à l&amp;#039;attention de tous les publics et en particulier des publics jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions et programmes de formation de formateurs, d&amp;#039;intervenants ou de médiateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de formation mis en partage pour les bibliothèques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement, valorisation et diffusion d&amp;#039;outils   pédagogiques, d&amp;#039;outils de formation et de ressources
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les bénéficiaires pourront être aussi bien des jeunes, leurs parents, les publics usagers des bibliothèques, éducateurs, ou personnels des bibliothèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/education-aux-medias-et-a-l-information-emi-residences-de-journalistes</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur l&amp;#039;éducation aux médias et à l&amp;#039;information en région Pays de la Loire, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ DRAC Pays de la Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Service Territoires et Publics
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:stp.paysdelaloire&amp;#64;culture.gouv.fr" target="_self"&gt;
+  stp.paysdelaloire&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1, rue Stanislas Baudry BP 63518 44035 NANTES Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/535b-education-aux-medias-et-a-linformation-emi-re/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-      <c r="N5" s="1" t="inlineStr">
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1190,701 +14414,2754 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>120281</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   OPÉRATIONS CONCERNÉES
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une stratégie de développement de l&amp;#039;Education aux Arts et à la Culture à l&amp;#039;échelle des territoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre d&amp;#039;actions d&amp;#039;éducation aux arts et à la culture dans les domaines du spectacle vivant, de la musique, des arts plastiques, du cinéma, de la lecture,...à destination des publics jeunes, des publics spécifiques (personnes âgés, en situation de handicap), habitants de territoires ruraux éloignés de l&amp;#039;offre culturelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur le contexte réglementaire et la politique départementale et nationale de l&amp;#039;éducation aux arts et à la culture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la définition d&amp;#039;un projet territorial d&amp;#039;éducation aux arts et à la culture, si nécessaire aide à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;un diagnostic EAC et accompagnement au choix du prestataire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;identification des acteurs culturels en présence sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Orientation vers les partenaires institutionnels potentiels (Etat – Région – Education nationale...) et les dispositifs techniques et financiers mobilisables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à la construction de l&amp;#039;offre d&amp;#039;éducation aux arts et à la culture d&amp;#039;un territoire (Mise en complémentarité et maillage territoriale des acteurs et des projets).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide ponctuelle au montage d&amp;#039;une action spécifique ( définition de l&amp;#039;action à conduire – expertise technique et méthodologie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en matériel scénique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Si nécessaire accompagnement à la rédaction d&amp;#039;une convention avec les partenaires institutionnels.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Education et renforcement des compétences
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/projet-developpement-education-aux-arts-et-culture/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+ Direction culture et patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement culturel
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:culture&amp;#64;ladrome.fr"&gt;
+  culture&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0475 79 26 01
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ced5-projet-de-developpement-de-leducation-aux-art/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>120021</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'un portrait sociodémographique</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+ Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Durée : 15 jours à 1 mois
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Lutte contre la précarité
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité de Seine-et-Marne
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ID77 - Sylvie ROGNON
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier</t>
-[...39 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau potable
-Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-[...1 lines deleted...]
-Musée
 Sports et loisirs
-Tourisme
-[...1 lines deleted...]
-Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W69" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...8 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
 Connaissance de la mobilité
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O6" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T6" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>120340</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du matériel pour les équipements sportifs locaux utilises par les collégiens</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>ACQUISITION DE MATERIEL POUR LES EQUIPEMENTS SPORTIFS LOCAUX UTILISES PAR LES COLLEGIENS</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectif
+&lt;/h3&gt;
+&lt;p&gt;
+ Aider les Communes ou Communautés de Communes propriétaires d&amp;#039;équipements sportifs à acquérir du matériel.
+&lt;/p&gt;
+&lt;h3&gt;
+ Type d&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Coût HT des achats.
+&lt;/p&gt;
+&lt;h3&gt;
+ Montant/Taux de l&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ De 60 à 80 % selon le potentiel fiscal par habitant de la commune.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Délibération du conseil municipal sollicitant la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des achats.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Instruction des dossiers_Demande dématérialisée
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Instruction interne au service (bien fondé de la demande).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération de la Commission permanente.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à l&amp;#039;acquisition de matériel pour les équipements sportifs locaux utilisés par les collégiens
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ Copies des factures des achats réalisés.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Délibérations des 21 janvier 1997 et 15 janvier 2001.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Achat de matériel sportif qui sera utilisé par les collégiens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/acquisition-de-materiel-pour-les-equipements-sportifs-locaux-utilises-par-les-collegiens/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
-[...2 lines deleted...]
-  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+  Direction Éducation Jeunesse Sport – Service Programmation –
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   LAMDAOUI Zaia
+  &lt;/strong&gt;
+  –
+ Tél : 04 81 66 88 21
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6acd-acquisition-de-materiel-pour-les-equipements-/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>120342</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une sections sportives au collège</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>SECTIONS SPORTIVES DES COLLEGES</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectif
+&lt;/h3&gt;
+&lt;p&gt;
+ S&amp;#039;inscrire dans une continuité d&amp;#039;objectifs liés à l&amp;#039;Education et à la vie des collégiens, au développement de la pratique sportive scolaire et de la politique sportive fédérale, voire de haut niveau..
+&lt;/p&gt;
+&lt;h3&gt;
+ Bénéficiaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Collèges publics et privés.
+&lt;/p&gt;
+&lt;h3&gt;
+ Type d&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Dotation  spécifique à l&amp;#039;établissement
+&lt;/p&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Dépenses de fonctionnement (transports, petits matériels, prestations d&amp;#039;encadrement...).
+&lt;/p&gt;
+&lt;h3&gt;
+ Montant/Taux de l&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Aide forfaitaire en fonction du budget voté chaque année
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;p&gt;
+ Convention de partenariat pour la durée de l&amp;#039;agrément du Rectorat.
+&lt;/p&gt;
+&lt;h3&gt;
+ Instruction des dossiers/demande dématérialisée
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation au moment de l&amp;#039;agrément
+ &lt;/li&gt;
+ &lt;li&gt;
+  Instruction interne au service.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décision de l&amp;#039;Assemblée (rapport spécifique Sections sportives).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépôt via la plateforme
+  &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+   DrômDémat
+  &lt;/a&gt;
+  &lt;br /&gt;
+  &lt;strong&gt;
+   TELESERVICE
+  &lt;/strong&gt;
+  : Sport/Sports de nature
+  &lt;br /&gt;
+  &lt;strong&gt;
+   DISPOSITIF
+  &lt;/strong&gt;
+  : Associations sportives des collèges
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ Après vote du BP.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Délibération du 13 Octobre 2014 « Sections à vocation sportive des collèges ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ La section doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Obtenir l&amp;#039;agrément du Rectorat et la validation en tant que section sportive à vocation sportive conformément à la circulaire n° 2011-099 du 29-9-2011,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Figurer dans le contrat d&amp;#039;objectifs signé entre le Département et le comité sportif départemental de la discipline concernée avec lequel une collaboration sera effective,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Figurer dans le partenariat avec une structure associative sportive soutenue et conventionnée avec le Département et/ou figurer au projet d&amp;#039;un établissement jugé prioritaire dans le cadre de la politique Éducation et Vie des collégiens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ne pas être en concurrence avec une autre section sportive accompagnée par le Département sur le même secteur de recrutement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Exclusions
+&lt;/h3&gt;
+&lt;p&gt;
+ Classes Sport, Classes à Horaires aménagées, Options Sport...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/sections-sportives-des-colleges/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Direction Éducation Jeunesse Sport – Service Sport – 04 75 79 81 71
+  &lt;a href="mailto:sport&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
+   sport&amp;#64;ladrome.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8e97-sections-sportives-des-colleges/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous êtes une petite collectivité de moins de 5 000 habitants, ou une intercommunalité de moins de 50 000 habitants et vous vous posez des questions sur des sujets juridiques ou financiers concernant votre collectivité ? La Banque des Territoires met à disposition un service de renseignements juridiques et financiers.
-[...7 lines deleted...]
-  une base de 1 000 questions/réponses
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
- déjà posées par d&amp;#039;autres collectivités. Des webinaires sont également organisés régulièrement pour aborder des sujets autour du développement territorial, en s&amp;#039;appuyant notamment sur des retours d&amp;#039;expérience et le partage de nos experts territoriaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
-[...2 lines deleted...]
-Accès aux services
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
 Citoyenneté
+Santé
 Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
 Equipement public
-Bâtiments et construction
-[...3 lines deleted...]
-      <c r="O7" s="1" t="inlineStr">
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>121461</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Eduquer au territoire et à l'environnement</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Education au territoire et à l'environnement</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat mixte du PNR des Baronnies provençales met en relation un réseau de professionnels susceptibles d&amp;#039;intervenir dans les écoles, les collèges, les lycées et les centres de loisirs et de vacances dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement, avec les communautés pédagogiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les interventions des professionnels sont financées grâce à des subventions régionales gérées par le syndicat mixte du Parc. Les professionnels et les enseignants entrent ainsi dans un réseau de professionnels qui peut bénéficier de formations dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement. Les projets sont valorisés dans plusieurs médias portés par le syndicat mixte du Parc.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ À Taulignan , la classe de Quentin Sanchez est partie sur les traces du patrimoine local grâce à l&amp;#039;œil aiguisé de la photographe Anna Puig - Rosado de l&amp;#039;Atelier Bildo photo. Mêlant histoire moderne et découverte de la photographie, les élèves de CE1- CE2 ont étudié de vieilles cartes postales du village et les lieux représentés. À partir de ces prises de vue, ils se sont concrètement aperçus des changements qu&amp;#039;a connus le village : la filature est devenue salle d&amp;#039;escalade, la gare est devenue gendarmerie, etc.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se trouver dans le périmètre classé du Parc naturel régional des Baronnies provençales, se trouver dans une ville-porte du Parc
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X7" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Baronnies provençales (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.baronnies-provencales.fr/publication/le-petit-baroniard-2021/</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...36 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+ Matthieu MORARD
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission éducation au territoire et à l&amp;#039;environnement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ mmorard&amp;#64;baronnies-provencales.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04.75.26.79.03
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>eruin@baronnies-provencales.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/300e-education-au-territoire-et-a-lenvironnement/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>11/12/2022</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>117398</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans le recrutement et l’accueil d’un salarié en contrat aidé</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Faciliter l&amp;#039;accueil d&amp;#039;un salarié en contrat aidé en accompagnant une collectivité ou un établissement public.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A propos d&amp;#039;Initiatives77 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Notre offre de service :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Initiatives77 embauche et met à disposition des salariés en contrat aidés.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois votre besoin identifié, Initiatives77 est l&amp;#039;interlocuteur privilégié qui vous accompagne dans l&amp;#039;accueil de personnes en contrat aidé :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Recherche de candidats,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entretien,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Embauche par Initiatives77,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise à disposition dans votre structure,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Suivi socioprofessionnel,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Fin de parcours d&amp;#039;insertion.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Cet appui permet de simplifier la démarche de recrutement ainsi que l&amp;#039;organisation du parcours du salarié.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment recruter un salarié en contrat aidé avec Initiatives77 ?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de contrat aidé s&amp;#039;organise en 4 étapes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Identification des besoins relatifs au poste,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signature d&amp;#039;une convention de mise à disposition,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Diffusion de la fiche de poste,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Recrutement et accompagnement du salarié.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d2b-etre-accompagne-dans-le-recrutement-et-laccue/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...15 lines deleted...]
- Soutien à l&amp;#039;équipement des classes bilingues paritaires publiques fonctionnant sur le mode d&amp;#039;un RPI : Section investissement. Montant forfaitaire :
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  aide unique de 7 700 € pour l&amp;#039;ouverture de la première classe dans l&amp;#039;une des communes membres du RPI,
-[...2 lines deleted...]
-  aide de 4 600 € par classe complémentaire ouverte dans le RPI.
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Aide au fonctionnement des classes bilingues associatives et privées qui sont hors contrat d&amp;#039;association avec l&amp;#039;Etat :
-[...10 lines deleted...]
-          <t>Culture et identité collective
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
 Jeunesse
-Education et renforcement des compétences</t>
-[...2 lines deleted...]
-      <c r="O8" s="1" t="inlineStr">
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...42 lines deleted...]
-      <c r="T8" s="1" t="inlineStr">
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X8" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;p&gt;
-[...19 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD76" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>117568</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’apprentissage tout au long de la vie</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...4 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+structure intervenant sur l’éducation (champ du primaire, secondaire,
+périscolaire ou supérieur) ayant un fort impact social et territorial, une
+structure de formation continue ayant un fort impact social et territorial, une
+structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
+ou de la formation professionnelle ayant une fonction support clé pour les
+organismes de formation ou organismes de formation et/ou centre de formations
+d’apprentis ou encore une collectivité locale ou une entreprise publique locale
+(société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
+projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
+Territoires investit dans vos projets pour permettre à chacune et chacun
+d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
+point du territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
+financement s’articule autour de deux volets. Un premier consacré à
+l’éducation, où nous accompagnons, conseillons et finançons les projets
+éducatifs des territoires. Un second consacré à la formation professionnelle à
+impact, où nous investissons dans le développement de structures de formation
+professionnelle, initiale ou continue, positionnées sur la formation des
+publics répondant à des enjeux de cohésion sociale et territoriale, de la
+transition écologique, et des métiers en tension. Cet investissement prend la
+forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2022</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Mission régionale de conseil aux décideurs publics (MRCDP
-[...13 lines deleted...]
- Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
-[...5 lines deleted...]
-  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
+ &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
- &lt;strong&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
- &lt;/strong&gt;
-[...13 lines deleted...]
-  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1909,601 +17186,2763 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
-[...2 lines deleted...]
- Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+ Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>117477</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement du "Savoir Rouler à Vélo" à destination des enfants de 6 à 11 ans</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement du savoir rouler à vélo à l'usage des collectivités</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...13 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...20 lines deleted...]
-&lt;p&gt;
+ Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en oeuvre le Savoir Rouler à Vélo dans votre territoire ? Les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  srav&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les premières informations de la mise en place du &amp;#34;Savoir Rouler à Vélo&amp;#34; dans les territoires sont décrites dans le guide :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  de la nature et de la dimension du projet ;
-[...5 lines deleted...]
-  de la construction du partenariat financier.
+  Une présentation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des exemples de mise en oeuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des précisions sur les conditions d&amp;#039;encadrement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une liste de différents financements mobilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Education et renforcement des compétences
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://sports.gouv.fr/savoir-rouler-a-velo/zoom-sur/article/guide-d-accompagnement-du-savoir-rouler-a-velo-a-l-usage-des-collectivites-2022</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
+ &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  srav&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ pour connaître le référent départemental SRAV.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous cherchez un intervenant près de chez vous ? Consultez la carte interactive des intervenants :
+ &lt;a href="https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
+  https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>leila.bengana@jeunesse-sports.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8f72-accompagner-le-deploiement-du-savoir-rouler-a/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>117417</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier et Chantier d’Insertion : restauration et aménagement du milieu naturel</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77
+ID77</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
+&lt;/p&gt;
+&lt;p&gt;
+ A propos d&amp;#039;Initiatives77 : Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Notre offre de service :
+ Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 crée des promenades (chemin en grave, platelage...), aménage des espaces verts et intervient dans vos espaces protégés (ENS, zones humides).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ces chantiers vous permettent de valoriser votre engagement pour :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rénovation ou l&amp;#039;embellissement de votre environnement et patrimoine naturel.
  &lt;/li&gt;
 &lt;/ul&gt;
-Le coût plancher éligible doit être au moins égal à 5 000 € HT.
-[...8 lines deleted...]
-&lt;p&gt;
+&lt;p&gt;
+ Plus d&amp;#039;infos  https://initiatives77.org/offre-services-collectivites-locales/
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier et Chantier d&amp;#039;Insertion s&amp;#039;organise en 4 étapes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  La co-construction du projet avec Initiatives77,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La validation des estimatifs et signature d&amp;#039;une convention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le lancement du chantier assuré par un Chef de chantier (salarié d&amp;#039;Initiatives77),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le suivi du chantier et bilan de fin d&amp;#039;intervention.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles sont les modalités d&amp;#039;accueil d&amp;#039;un ACI avec Initatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  la valorisation du bénévolat et des mises à disposition en nature,
-[...14 lines deleted...]
-  les opérations de fouilles archéologiques préventives.
+  Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de stockage d&amp;#039;outils et des matériaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
-&lt;/p&gt;
-[...6 lines deleted...]
-&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1001 euros par semaine (hors matériaux, matériels et logistique d&amp;#039;accueil). Si le bénéficiaire ne peut pas fournir les repas 8 euros/ personne / repas seront facturés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Espace public
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Réhabilitation
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed52-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>117421</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes à l'obtention de la Première fleur du label "Villes et villages fleuris"</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;accompagnement des communes à l&amp;#039;obtention de la première fleur du label « Villes et villages fleuris » a vocation à soutenir les communes souhaitant candidater à l&amp;#039;obtention du label dans la structuration et la mise en œuvre d&amp;#039;un plan d&amp;#039;actions transversal au regard de la grille d&amp;#039;évaluation élaborée par le Conseil national des villes et villages fleuris (CNVVF).</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Suite à une phase de diagnostic préalablement conduite sur place par les services départementaux auprès des communes ayant manifesté leur souhait d&amp;#039;être candidates à l&amp;#039;obtention de la première fleur, les communes bénéficieront d&amp;#039;un accompagnement et d&amp;#039;une expertise spécifiquement adaptés aux besoins identifiés dans le cadre du diagnostic, au regard de la grille d&amp;#039;évaluation du CNVVF (qualité paysagère, diversité et qualité botanique,  protection de l&amp;#039;environnement et de la biodiversité, valorisation du patrimoine, promotion touristique, gestion différenciée, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  Accompagnements proposés :
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  à versement forfaitaire si inférieures ou égales à 2 000 € et font l&amp;#039;objet d&amp;#039;un versement unique ;
-[...117 lines deleted...]
-  Pour les projets de valorisation des musées, VPAH et des réseaux : Philippe MONDY : 05 61 39 62 15 - philippe.mondy&amp;#64;laregion.fr
+  Direction de l&amp;#039;eau, de l&amp;#039;environnement et de l&amp;#039;agriculture : Préparation pour la concours Villes et Villages Fleuris
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils
+ &lt;/li&gt;
+ &lt;li&gt;
+  sur le fleurissement, l&amp;#039;aménagement et l&amp;#039;entretien des espaces dans l&amp;#039;objectif d&amp;#039;obtenir une première fleur au concours Villes et Villages Fleuris :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix d&amp;#039;aménagements et de fleurissement adaptés aux différents sites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix de végétaux adaptés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisation du patrimoine végétal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Place de la nature dans les espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zéro phyto, économies d&amp;#039;eau, tonte différenciée, gestion des déchets...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réflexion autour de la sensibilisation des habitants, du montage de projets participatifs
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
- Pour tous les départements :
+ Direction des affaires culturelles
 &lt;/strong&gt;
-&lt;ul&gt;
-[...13 lines deleted...]
-&lt;p&gt;
+: Valorisation patrimoniale. La sous-direction du patrimoine et des musées de la Direction des affaires culturelles du Département propose d&amp;#039;accompagner les communes dans la valorisation de leur patrimoine culturel au prisme de la grille d&amp;#039;évaluation du concours Villes et villages fleuris (patrimoine bâti, parcours culturels thématiques, etc.)
+&lt;p&gt;
+ &lt;strong&gt;
+  Seine-et-Marne Attractivité
+ &lt;/strong&gt;
+ : Action de promotion du fleurissement. L&amp;#039;accueil des visiteurs, touristes et clients est au cœur des missions de Seine-et-Marne Attractivité. Concrètement, SMA œuvre pour soutenir, promouvoir et valoriser les acteurs du territoire ayant entrepris une démarche de labellisation. Les atouts d&amp;#039;une commune labellisée « Villes et Villages fleuris » (commune conviviale, attractive, et engagée dans le développement durable) touchent à la fois les habitants et les touristes et participe à la notoriété, l&amp;#039;image et à l&amp;#039;attractivité du territoire.Ce label permet de valoriser l&amp;#039;engagement fort des communes qui prennent en compte l&amp;#039;amélioration de la qualité de vie et la stratégie globale d&amp;#039;attractivité (fleurissement, paysage...) ainsi que les enjeux écologiques de leur territoire. Le déploiement des labels valorisants pour le territoire passe par l&amp;#039;animation active sur l&amp;#039;ensemble du territoire, afin de les développer en faisant connaitre le process et la mise en œuvre.Seine-et-Marne Attractivité veille ainsi d&amp;#039;une part, à rendre lisibles les critères essentiels destinés à obtenir le label, et d&amp;#039;autre part à la communication et la promotion des communes, prestataires ou sites l&amp;#039;ayant obtenu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CAUE 77 :
+ &lt;/strong&gt;
+ Valorisation paysagère par le fleurissement et le végétal ;Accompagner la commune dans l&amp;#039;élaboration d&amp;#039;un pré-diagnostic paysager préalable au dépôt de candidature pour l&amp;#039;obtention de la première fleur (analyse simplifiée du contexte paysager communal, spécificités locales, atouts et dysfonctionnements)Aide à la définition des enjeux
+ &lt;br /&gt;
+ culturels, environnementaux et sociaux locaux (qualité de l&amp;#039;espace public, patrimoine paysager et végétal, identification des espaces stratégiques à paysager ...)
+ Suggestions de pistes d&amp;#039;actions pour
+ déterminer les démarches à engager pour atteindre les éléments
+ d&amp;#039;appréciation du niveau première fleur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Initiatives 77
+ &lt;/strong&gt;
+ : Valorisation des milieux naturels via des chantiers d&amp;#039;insertion.
+ Créé
+ en 1991, Initiatives77 est un organisme associé du Département, chargé
+ de mettre en œuvre les orientations définies par le Conseil
+ Départemental de Seine-et-Marne en termes d&amp;#039;insertion professionnelle,
+ d&amp;#039;accès à l&amp;#039;emploi et d&amp;#039;insertion par le logement.
+ La priorité est
+ donnée aux publics dont le Département a la responsabilité directe,
+ bénéficiaires du RSA, jeunes majeurs relevant de l&amp;#039;Aide Sociale à
+ l&amp;#039;Enfance ainsi que les publics en difficultés d&amp;#039;insertion et
+ bénéficiant d&amp;#039;autres minima sociaux (Allocation de Solidarité
+ Spécifique, Allocation Adulte Handicapé...). Les chantiers
+ interviennent pour restaurer les petits équipements publics et le
+ patrimoine bâti, rénovation de logements, de salles de classe, les
+ EHPAD, valorisation des espaces naturels sensibles des parcs et jardins...Il
+ est par conséquent possible de demander une intervention d&amp;#039;un des
+ chantiers d&amp;#039;insertion d&amp;#039;Initiatives77 pour réaliser un projet de
+ rénovation ou de création en matière d&amp;#039;environnement et d&amp;#039;espaces verts.
+ Pour plus d&amp;#039;informations sur l&amp;#039;accompagnement et ses modalités financières : http://www.initiatives77.org
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Seine-et-Marne Environnement
+ &lt;/strong&gt;
+ : Accompagnement à la mise en place d&amp;#039;une gestion différenciée des espaces verts
+ &lt;br /&gt;
+ Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus. Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion
+ &lt;br /&gt;
+ et d&amp;#039;aménagement que dans les actions éducatives.Pour plus d&amp;#039;informations sur l&amp;#039;accompagnement et ses modalités (adhésion à
+ &lt;br /&gt;
+ SEME/conventionnement et/ou prestation) : contact&amp;#64;seme-id77.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Jury départemental Villes et villages fleuris
+ &lt;/strong&gt;
+ : Le jury départemental Villes et villages fleuris est constitué de
+ &lt;br /&gt;
+ professionnels du fleurissement engagés qui mettront leurs expertises au service des communes seine-et-marnaises candidates à l&amp;#039;obtention de la première fleur en fonction de leurs problématiques spécifiques, et en articulation avec l&amp;#039;accompagnement proposé par les services départementaux et les organismes associés du Département. Modalités pratiques à définir avec la Commune.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement gratuit par les services départementaux.
+ &lt;/strong&gt;
+ Certaines prestations délivrées par les organismes associés du Département peuvent être payantes (Initiatives 77, Seine-et-Marne Environnement) et/ou conditionnées à l&amp;#039;adhésion de la commune à l&amp;#039;organisme ou à un conventionnement entre la commune et l&amp;#039;organisme (Seine-et-Marne Environnement).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Espace public
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/afd9-accompagner-les-communes-a-lobtention-de-la-p/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>117159</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds à destination des micro-projets, dont le montant est situé entre 5 000€ HT et 100 000€ HT, portés par les communes et leurs groupements, hors EPCI à fiscalité propre.
-[...2 lines deleted...]
- L&amp;#039;enveloppe annuelle fait l&amp;#039;objet de 2 programmations :
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A propos d&amp;#039;Initiatives77 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Notre offre de service :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 entretient et rénove votre patrimoine (mise en accessibilité, lavoirs, écoles, murs de cimetières, puits, monuments à préserver...). Ces chantiers vous permettent de valoriser votre engagement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  fin juin (dossiers reçus avant le 1er avril)
-[...7 lines deleted...]
-      <c r="N11" s="1" t="inlineStr">
+  L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rénovation ou l&amp;#039;embellissement de votre territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier et Chantier d&amp;#039;Insertion s&amp;#039;organise en 4 étapes :
+ &lt;br /&gt;
+ 1. La co-construction du projet avec Initiatives77
+ &lt;br /&gt;
+ 2. La validation des estimatifs et signature d&amp;#039;une convention,
+ &lt;br /&gt;
+ 3. Le lancement du chantier assuré par un Chef de chantier (salarié d&amp;#039;Initiatives77),
+ &lt;br /&gt;
+ 4. Le suivi du chantier et bilan de fin d&amp;#039;intervention.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Quelles sont les modalités d&amp;#039;accueil d&amp;#039;un ACI avec Initatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de stockage d&amp;#039;outils et des matériaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
+ &lt;br /&gt;
+ d&amp;#039;accueil).
+ &lt;br /&gt;
+ Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Animation et mise en réseau
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5bcd-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>117161</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Disposer des chiffres clés des réalités sociodémographiques de son territoire</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Comprendre les réalités sociodémographiques de votre territoire avec les chiffres clés de l&amp;#039;Observatoire départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Les « chiffres clés » de l&amp;#039;Observatoire départemental sont des fiches synthétiques de 4 à 6 pages permettant de visualiser à travers des représentations graphiques simples et imagées les principales données de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Qui sont les habitants de ma commune ? Comment évolue la population de mon EPCI ? Combien d&amp;#039;actifs sur mon territoire et dans quels secteurs travaillent-ils ?
+&lt;/p&gt;
+&lt;p&gt;
+ Des questions auxquelles se proposent de répondre les « chiffres clés » de l&amp;#039;Observatoire départemental permettant ainsi de dresser un état des lieux synthétique de la population de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les diagnostics seront extraits du logiciel de l&amp;#039;observatoire départemental « en un clic » et pourra faire l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces données pourront faire l&amp;#039;objet d&amp;#039;approfondissement pour des besoins spécifiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Egalité des chances
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Emploi
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2a2-disposer-des-chiffres-cles-des-realites-socio/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
+Musée
 Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
+Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
 Paysage
-Modes actifs : vélo, marche et aménagements associés</t>
-[...17 lines deleted...]
-      <c r="R11" s="1" t="inlineStr">
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- • Les projets relevant des typologies suivantes sont prioritaires :
-[...32 lines deleted...]
- - la rénovation de structure des ouvrages d&amp;#039;art.
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>111664</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Créer un point ou un bureau information jeunesse</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J85" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;installation, pour la création et le fonctionnement des points information jeunesse (PIJ) et des bureaux information jeunesse (BIJ), labellisés par le Ministère de la jeunesse et des sports.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant forfaitaire maximum de l&amp;#039;aide :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   7.500€ la première année,
+  &lt;/li&gt;
+  &lt;li&gt;
+   et 3.500€ pour chacune des deux années suivantes.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2016-02-0009 (AD du 17/10/2016)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aide sous réserve de l&amp;#039;obtention du label point information jeunesse (PIJ) ou bureau information jeunesse (BIJ) du Ministère de la jeunesse et des sports.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la citoyenneté, de la jeunesse et de la vie associative
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 32 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa3a-creer-un-point-ou-un-bureau-information-jeune/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>111665</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Agir en faveur de l'égalité et de l'éducation à la citoyenneté</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté : Egalité et lutte contre les discriminations</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de fonctionnement qui ne prend pas en compte les charges de personnel</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appel à projet annuel en direction des acteurs locaux, visant à mettre en place des actions en faveur de : l&amp;#039;égalité entre les femmes et les hommes et l&amp;#039;éducation à la citoyenneté.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2019-02-0009 (AD du 27/05/2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la citoyenneté, de la jeunesse et de la vie associative
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 32 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/469e-agir-en-faveur-de-legalite-et-de-leducation-a/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>115177</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimal des dépenses : 4.500€ HT</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X11" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail : subventions.dmit&amp;#64;gers.fr
-[...3 lines deleted...]
- Téléphone : 05 62 67 31 50
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H12" s="1" t="inlineStr">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>115178</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
-[...2 lines deleted...]
- Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+ Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 50% des dépenses en acquisiton de matériel.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables de 3.000€ à 30.000€.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>115156</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Equiper les classes d'initiation pour enfants étrangers et cours de rattrapage intégrés</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Equipement des classes d'initiation pour enfants étrangers et cours de rattrapage intégrés</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipement en matériel pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 150€/classe.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions sont calculées sur la base des propositions de l&amp;#039;Inspection Académique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Famille et enfance
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/27/18-equipement-des-classes-d-initiation-pour-enfants-etrangers-et-cours-de-rattrapage-integres.htm</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5746-equiper-les-classes-dinitiation-pour-enfants-/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>115157</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Equiper les classes d'intégration scolaire (ULIS)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Equipement des classes d'intégration scolaire (ULIS)</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipement en matériel pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 150€/classe.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions sont calculées sur la base des propositions de l&amp;#039;Inspection Académique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les classes d&amp;#039;enfants handicapés, il n&amp;#039;est pas requis de durée minimale du séjour. Les demandes de subvention sont rassemblées et étudiées par la Direction académique des services de l&amp;#039;Éducation nationale de l&amp;#039;Aube, qui remet également le formulaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Handicap
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/28/18-equipement-des-classes-d-integration-scolaire-ulis.htm</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9400-equiper-les-classes-dintegration-scolaire-uli/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>115158</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Aider le fonctionnement en restauration scolaire</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Restauration scolaire - Aide au fonctionnement</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide destinée à abaisser le prix des repas réclamé aux familles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne concerne que les cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 0,98€ par repas servi (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayant droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/25/18-restauration-scolaire.htm</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c09-aider-le-fonctionnement-en-restauration-scola/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>115159</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 12,80€ par ayant droit (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -2520,3308 +19959,8184 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...17 lines deleted...]
-      <c r="R12" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- • Les projets relevant des typologies suivantes sont prioritaires :
-[...35 lines deleted...]
- Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X12" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail : subventions.dmit&amp;#64;gers.fr
-[...3 lines deleted...]
- Téléphone : 05 62 67 31 50
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD93" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...166 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
-[...80 lines deleted...]
- Pour les projets dont la demande de soutien financier est inférieure à 15 000 € : au fil de l&amp;#039;eau.
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
-[...1891 lines deleted...]
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
-Personnes âgées
-[...345 lines deleted...]
-Tourisme
 Forêts
 Montagne
 Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
 Logement et habitat
+Architecture
+Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
 Attractivité économique
-Animation et mise en réseau
-Valorisation d'actions
 Artisanat
-Transports collectifs et optimisation des trafics routiers
+Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
 Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD94" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>104472</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Alléger le coût de la scolarité auprès des familles en difficulté, sur leurs dépenses d'hébergement, de restauration et de transport</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Fonds social lycéen régional</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir le pouvoir d&amp;#039;achat des familles en difficulté
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir l&amp;#039;égalité des chances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de procédure :
+ &lt;/strong&gt;
+ Papier → Les familles doivent prendre contact et constituer un dossier auprès des établissements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  lycées publics et privés, scolaires dans les MFR
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-social-lyceen-regional</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+&lt;/p&gt;
+&lt;p&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fabienne Rigoli
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:fabienne.rigoli&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  fabienne.rigoli&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 58 76
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349f-fonds-social-lyceen-regional/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>111642</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la scolarité des enfants habitant des quartiers en Politique de la ville</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Habitat et logement : Politique de la ville</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>1.500€ minimum par action, plafonné à 50% du coût du projet</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds départemental pour la cohésion sociale, ciblant les 39 quartiers prioritaires de la ville en Essonne.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide aux projets pour l&amp;#039;accompagnement à la scolarité des enfants habitant des quartiers en Politique de la ville : actions visant à offrir, aux côtés de l&amp;#039;Ecole, l&amp;#039;appui et les ressources dont les enfants ont besoin pour réussir à l&amp;#039;école, appui qu&amp;#039;ils ne trouvent pas toujours dans leur environnement familial et social.
+&lt;/p&gt;
+&lt;p&gt;
+ Appel à projet annuel commun avec l&amp;#039;Etat et la Caisse d&amp;#039;allocations familiales.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-03-0012 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le projet doit répondre aux trois volets de la Charte de l&amp;#039;accompagnement à la scolarité (CLAS) : méthodologie, parentalité et apports culturels.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Répondre aux critères définis dans l&amp;#039;appel à projet annuel commun entre l&amp;#039;Etat, la Caisse d&amp;#039;allocations familiales et le Département.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la ville et de l&amp;#039;habitat
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 16 34
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d4f4-accompagner-la-scolarite-des-enfants-habitant/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>104596</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Mon ordi au lycée</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP
+&lt;/p&gt;
+&lt;p&gt;
+ La Région distribue les ordinateurs dans les établissements en début d&amp;#039;année scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2021</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre élève de seconde ou 1ere inscrit dans un lycée public ou privé ligérien.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://enquete.paysdelaloire.fr/surveyserver/s/paysdelaloire/176-DL-MonOrdiAuLycee/inscription.htm#3</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Equipement et numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ NicolasTavolieri
+ &lt;br /&gt;
+ nicolas.tavolieri&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 52 81
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f67-mon-ordi-au-lycee/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>104603</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir et viabiliser les formations dans les CFA pour des raisons géographiques ou économiques, constituer un fonds social, aider à la mobilité nationale ou internationales</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au fonctionnement des CFA : majoration de la prise en charge des contrats d’apprentissage</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région intervient dans le fonctionnement des Centres de formation d&amp;#039;apprentis (CFA), en majorant la prise en charge des contrats d&amp;#039;apprentissage. Le soutien de la Région concerne en premier lieu la viabilisation des formations par apprentissage. Il peut par ailleurs servir à constituer un fond social pour les jeunes ayant des difficultés financières, à financer des actions de mobilité nationale ou internationale, ou encore à prendre en charge la formation des contrats signés dans la fonction publique territoriale avant le 1er janvier 2020.
+ &lt;br /&gt;
+ Ce soutien s&amp;#039;effectue dans la limite de l&amp;#039;enveloppe allouée par l&amp;#039;Etat à la Région via France Compétences.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ce fonds s&amp;#039;adresse aux centres répondant aux obligations nationales de déclaration et de qualité, et exerçant une activité d&amp;#039;apprentissage depuis au moins un an au moment de la demande.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;au terme de l&amp;#039;exercice 2022, les CFA dispensant des formations qui étaient conventionnées par la Région à la date du 31 août 2019 seront aidés en priorité, compte tenu de leur mode de financement dérogatoire instauré par le décret n°2019-1326 du 10 décembre 2019 relatif à France Compétences et aux opérateurs de compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P98" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q98" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors de l&amp;#039;instruction des demandes de majoration de la prise en charge de formations, les critères
+&lt;/p&gt;
+&lt;p&gt;
+ suivants seront utilisés pour déterminer leur priorité :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   localisation : les formations doivent être dispensées dans la région ; les formations situées dans les territoires « Emploi Formation Orientation Professionnelles » (EFOP) les moins denses seront considérées comme prioritaires, ainsi que celles qui recourent à des dispositifs favorisant le maillage territorial et celles dispensées dans les Quartiers Prioritaires de la Ville ; dans le cas de l&amp;#039;implantation d&amp;#039;une nouvelle formation, son intégration au sein de l&amp;#039;offre existante sera prise en compte ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   secteur économique : les formations au service des métiers en tension des filières économiques stratégiques des Pays de la Loire, telles que l&amp;#039;agriculture et l&amp;#039;agro-alimentaire, la métallurgie (notamment la construction navale, l&amp;#039;aéronautique et l&amp;#039;automobile), l&amp;#039;électronique, le numérique, la santé, le BTP, le transport-logistique, l&amp;#039;hôtellerie-restauration-tourisme..., seront valorisées en premier lieu ; les formations dans les secteurs fragilisés par les effets de la crise liée à la pandémie COVID-19 feront l&amp;#039;objet d&amp;#039;une attention renforcée ; les formations présentes dans notre région qui concernent des métiers rares seront également traitées prioritairement : imprimerie, bijouterie, facture instrumentale... ; au titre de la valorisation de l&amp;#039;excellence professionnelle, les formations réalisées dans les CFA supports de l&amp;#039;organisation des Olympiades des Métiers seront soutenues ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   niveau et type : les différentes formations, de tout niveau, sont susceptibles d&amp;#039;être soutenues ; les formations diplômantes de niveau 3 (CAP...) et 4 (BAC PRO, BP...) seront cependant prioritaires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   public accueilli : une attention particulière sera prêtée aux formations qui accueillent des jeunes suivis par les missions locales, par les missions de lutte contre le décrochage scolaire, ou ayant  bénéficié des dispositifs Prépa Avenir ou Prépa Apprentissage, ainsi qu&amp;#039;à celles qui forment des jeunes des Quartiers Prioritaires de la Ville ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   lien avec l&amp;#039;innovation : une priorité sera accordée aux formations qui jouent un rôle important de vecteur d&amp;#039;innovation dans les entreprises, ou à celles qui utilisent des dispositifs innovants d&amp;#039;apprentissage, ou encore qui relèvent de CFA engagés dans une démarche d&amp;#039;innovation sociale et environnementale, de responsabilité sociétale ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   nombre d&amp;#039;apprentis : les formations à faible effectif seront traitées prioritairement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   situation financière : la situation financière de la formation pourra être examinée analytiquement, en fonction de coûts de référence, en tenant compte de l&amp;#039;ensemble des financements reçus, y compris ceux liés aux autres publics formés en cas de mixage ; elle pourra être appréciée au regard de la situation financière globale du CFA, voire de l&amp;#039;établissement porteur du centre ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   résultats : les données de réussite aux examens, d&amp;#039;insertion professionnelle, de ruptures de contrats du CFA entreront en compte dans l&amp;#039;appréciation de la demande de majoration.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Le financement régional des formations éligibles à la majoration sera présenté lors d&amp;#039;une session du
+  Conseil régional ou d&amp;#039;une commission permanente, en amont de la rentrée scolaire N.
+  Ce financement sera versé au bénéficiaire par la Région comme suit, par dérogation au règlement
+  budgétaire et financier, après signature d&amp;#039;une convention financière :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    une avance de 80% du montant de l&amp;#039;aide en N,
+   &lt;/li&gt;
+   &lt;li&gt;
+    le solde en N&amp;#43;1, au moins quatre mois après le premier versement, sur présentation d&amp;#039;un récapitulatif des effectifs réels de la (des) formation(s) éligible(s) à la majoration régionale, et des justificatifs complémentaires définis dans la convention.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Si le financement des majorations calculé à l&amp;#039;aide des effectifs réels s&amp;#039;avère inférieur à l&amp;#039;avance versée, la Région effectuera une régularisation par la procédure d&amp;#039;émission d&amp;#039;un titre de recettes.
+   &lt;/li&gt;
+   &lt;li&gt;
+    En cas de non-respect des obligations contractuelles par le centre de formation d&amp;#039;apprentis, de déclaration erronée ou fausse, la Région pourra exiger le reversement de tout ou partie des sommes déjà versées.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-au-fonctionnement-des-cfa-majoration-de-la-prise-en-charge-des-contrats-dapprentissage</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Animation territoriale
+ &lt;br /&gt;
+ Pôle Financement et contrôle du fonctionnement des CFA
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205920
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/67b1-soutien-au-fonctionnement-des-cfa-majoration-/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>103432</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Faire réfléchir les élèves de lycées franciliens en utilisant le débat théâtral</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Du théâtre interactif pour sensibiliser les lycéens aux valeurs citoyennes avec Entrées de jeu</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   Il s&amp;#039;agit de faire réfléchir et débattre les élèves de lycées franciliens en utilisant le débat théâtral et de débattre pendant 2 h sur des thèmes liés aux valeurs citoyennes.
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Lieu où se déroule l&amp;#039;action : dans les lycées
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les thèmes abordés sont les suivants : cybersexisme, harcèlement, drogues, écrans, discriminations, inégalités filles-garçons, mal-être, laïcité... Le débat interactif aborde, de front, les sujets par des situations problématiques concrètes. Les jeunes sont amenés à tester, sur scène, des propositions de solution des problèmes en improvisant avec les comédiens et ses pairs.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La séance, conduite par un meneur de jeu, se déroule dans une alternance entre les moments d&amp;#039;improvisations / propositions et des moments d&amp;#039;échanges verbaux qui complètent et relativisent ce qui vient de se passer sur scène. Elles sont prolongées dans l&amp;#039;établissement par des associations locales qui donnent des points de repère supplémentaires et/ou par les enseignants référents pour aider les élèves à poursuive la réflexion et à la médiatiser par le biais d&amp;#039;affiches, d&amp;#039;expositions, de journaux numériques, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R25" s="1" t="inlineStr">
+      <c r="P100" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q100" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Gratuité de l&amp;#039;action pour les lycées franciliens
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Subvention régionale : 47 393,36 €
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/du-theatre-interactif-pour-sensibiliser-les-lyceens-aux-valeurs-citoyennes-avec-entrees-de-jeu</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Email :
+    &lt;strong&gt;
+     &lt;a href="mailto:contact&amp;#64;entreesdejeu.com"&gt;
+      contact&amp;#64;entreesdejeu.com
+     &lt;/a&gt;
+    &lt;/strong&gt;
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    N° de téléphone : 01 45 41 03 43
+    &lt;br /&gt;
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed49-programme-de-theatre-interactif-sur-les-valeu/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>103433</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Engager les lycéens franciliens dans un parcours de réflexion et d'expérience autour des enjeux de la citoyenneté et des valeurs de la République</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Programme " Ensemble c'est tout ! " avec l'association Citoyenneté Jeunesse</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Le programme proposé par l&amp;#039;Association Citoyenneté Jeunesse vise à engager les lycéens franciliens dans un parcours de réflexion et d&amp;#039;expérience autour des enjeux de la citoyenneté et des valeurs de la République.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Lieu où se déroule l&amp;#039;action : dans les lycées (salle de classe) ou dans les différents lieux de visite
+   &lt;br /&gt;
+  &lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;engager les jeunes dans un parcours de réflexion et d&amp;#039;expérience autour des enjeux de la citoyenneté et des valeurs de la République (transformer les colères, les sentiments d&amp;#039;injustice, en engagement politique et citoyen.
+&lt;/p&gt;
+&lt;p&gt;
+ - Rencontres avec les lycées pour organiser les interventions auprès des jeunes, proposition personnalisée en fonction des objectifs et du calendrier scolaire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Ensuite au choix :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Format minimum : intervention de philosophe et/ou ethnologue (3 séances de 2h) ou pour aller plus loin : interventions pour déployer le thème choisi (4 séances),
+  &lt;/li&gt;
+  &lt;li&gt;
+   sorties culturelles, témoignages d&amp;#039;acteurs de la société civile, rencontres avec des professionnels de l&amp;#039;axe abordé,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ateliers de pratique artistique pour travailler avec des artistes ou journalistes les matériaux collectés et les questionnements soulevés en classe (5 séances de 2h).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ - Restitution et bilan du parcours
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P101" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q101" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lycées publics et privés (sous-contrat) franciliens
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuité de l&amp;#039;action pour les lycées franciliens
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention régionale : 50 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-ensemble-cest-tout-avec-lassociation-citoyennete-jeunesse</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Madame Catherine TEIRO
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Email :
+    &lt;a href="mailto:contact&amp;#64;citoyennete-jeunesse.org"&gt;
+     contact&amp;#64;citoyennete-jeunesse.org
+    &lt;/a&gt;
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    N° de téléphone : 01 48 31 53 40
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1093-programme-ensemble-cest-tout-avec-lassociatio/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>94792</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une maintenance du parc informatique</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champ d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur la
+ &lt;strong&gt;
+  maintenance informatique
+ &lt;/strong&gt;
+ et vous propose une
+ &lt;strong&gt;
+  centrale d&amp;#039;achat à prix coûtant
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Maintenance informatique
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépannage et assistance informatique en ligne ou sur place
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centrale d&amp;#039;achat à prix coûtant de matériels et logiciels informatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage, installation et reprise des données lors d&amp;#039;un remplacement de postes, livraison
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils à la mise en œuvre de l&amp;#039;infrastructure informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenance et logiciels pour les établissements scolaires (expérimentation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt de matériel informatique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Démarche multi-partenaires
-[...11 lines deleted...]
-  Inclusion de tous les publics
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet numérique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T25" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sébastien Briongos - Responsable du service Matériel Système et Réseaux
+ -
+  &lt;a href="mailto:sbriongos&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   sbriongos&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Juliette Dufloux - Assistante achat -
+  &lt;a href="mailto:jdufloux&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   jdufloux&amp;#64;atd16.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a2f-copie-14h49-beneficier-dune-assistance-inform/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>94953</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions d’intégration et d’accompagnement dans la vie étudiante et valoriser les engagements et les mouvements étudiants</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'animation de la vie étudiante</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J103" s="1" t="inlineStr">
+        <is>
+          <t>10000€</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Soutien à l&amp;#039;animation de la vie étudiante
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Objectif : Soutenir les actions d&amp;#039;intégration et d&amp;#039;accompagnement dans la vie étudiante et valoriser les engagements et les mouvements étudiants
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région s&amp;#039;articule autour de 2 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  AXE 1 - Valorisation des Engagements et Mouvements Etudiants
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien aux manifestations étudiantes qui participent au rayonnement et à l&amp;#039;attractivité du Grand Est et de ses territoires.
+Les manifestations, initiées par les associations étudiantes ou multi partenariales, peuvent être soutenues dès lors qu&amp;#039;elles présentent une dimension régionale, nationale ou internationale et se déroulent sur le territoire du Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  AXE 2 Soutien aux actions d&amp;#039;intégration et d&amp;#039;accompagnement dans la vie étudiante
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien aux initiatives étudiantes destinées à accueillir les étudiants primo-entrants d&amp;#039;un territoire afin de favoriser leur intégration et le bien–vivre dans ce territoire.
+Les manifestations doivent participer d&amp;#039;une logique thématique explicite – ex : sportive, artistique, patrimoniale – et faciliter la découverte et l&amp;#039;appropriation de leur environnement par les nouveaux arrivants, elles permettent aux nouveaux étudiants d&amp;#039;échanger avec d&amp;#039;autres étudiants plus anciens ou avec la population locale en vue de faciliter leur intégration au sein de la cité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide :
+ &lt;/strong&gt;
+ les établissements d&amp;#039;enseignement supérieur, les associations et les associations étudiantes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ subvention de fonctionnement.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux maxi : 50 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond : 10 000 €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La demande d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un appel à projet est lancé.
+Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention adressée au Président de la Région démontrant que l&amp;#039;aide allouée a un effet incitatif.
+La demande d&amp;#039;aide doit contenir les informations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le nom du porteur de projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une description du projet, y compris ses dates de début et de fin,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la localisation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un budget prévisionnel équilibré en dépenses et recettes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le montant de l&amp;#039;aide sollicitée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Délais de transmission de la demande
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;Axe 1
+ &lt;/strong&gt;
+ :
+ &lt;strong&gt;
+  Valorisation des Engagements et Mouvements Etudiants
+ &lt;/strong&gt;
+ Les dates de réception sont fixées au 30 juin pour les actions du premier semestre de l&amp;#039;année universitaire à venir et au 31 décembre pour les manifestations du second semestre de l&amp;#039;année universitaire en cours.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;Axe 2 : Soutien aux actions d&amp;#039;intégration et d&amp;#039;accompagnement dans la vie étudiante
+ &lt;/strong&gt;
+ La date de réception par la Région de la réponse à l&amp;#039;appel à projet est fixée au 30 septembre 2017 pour l&amp;#039;année universitaire 2017-2018 et au plus tard au 30 avril précédent l&amp;#039;année universitaire de déroulement de la manifestation pour les années suivantes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Axe 1 : Valorisation des Engagements et Mouvements Etudiants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les manifestations dont les étudiants sont les organisateurs,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les manifestations multi partenariales d&amp;#039;ampleur régionale ou à visibilité nationale ou internationale.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Axe 2 : Soutien aux actions d&amp;#039;intégration et d&amp;#039;accompagnement dans la vie étudiante
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les manifestations destinées aux étudiants primo-entrants,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les manifestations se déroulant dans le mois précédent la rentrée ou dans un délai de trois mois après la rentrée universitaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les manifestations justifiant d&amp;#039;une déclinaison thématique avérée ou d&amp;#039;un intérêt local marqué.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les manifestations strictement festives ou d&amp;#039;intégration, les soirées étudiantes, ainsi que les salons étudiants ou manifestations à caractère professionnel, ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dépenses éligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les rémunérations hors salaires de fonctionnaires,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les prestations externes,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de déplacement, d&amp;#039;hébergement, de restauration,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de location,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de communication,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les achats liés à l&amp;#039;événement soutenu.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie sociale et solidaire
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2018</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-a-lanimation-de-la-vie-etudiante/</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0159/depot/simple</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.grandest.fr/contact/" rel="noopener" target="_blank"&gt;
+  Prendre contact avec la Région Grand Est
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/05e2-soutien-a-lanimation-de-la-vie-etudiante/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>94977</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mobilité internationale des lycéens</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité internationale des lycéens</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Particulier</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Outre qu&amp;#039;elle représente un facteur déterminant dans leur insertion professionnelle, cette expérience leur permettra de pratiquer une langue étrangère au quotidien et en milieu professionnel, d&amp;#039;appréhender des méthodes de travail différentes, de s&amp;#039;adapter à un nouvel environnement social et culturel, d&amp;#039;améliorer leurs compétences, de gagner en confiance en soi et de valoriser leur formation.
+Cette aide concerne les lycéens préparant un CAP, un Bac Pro, un Bac technologique en hôtellerie, un Brevet des métiers d&amp;#039;art (BMA), un Diplôme de technicien des métiers du spectacle (DTMS) ou une Mention complémentaire dans un établissement du Grand Est. En tant qu&amp;#039;organisateurs des séjours, ce sont les établissements qui perçoivent l&amp;#039;aide régionale. Toutes les destinations en Europe sont éligibles ainsi que les régions partenaires du Grand Est, dont la liste complète figure dans le règlement ci-dessous. L&amp;#039;aide régionale s&amp;#039;applique aux périodes de formation en milieu professionnel (PFMP) qui font partie intégrante de la formation des lycéens et dont la durée est de 3 semaines minimum à de 8 semaines maximum.
+L&amp;#039;aide peut être cumulée avec celle du Rectorat, du programme Erasmus&amp;#43;, de l&amp;#039;OFAJ ou de tout autre organisme. En fonction de l&amp;#039;état des dépenses réelles fourni par le lycée à l&amp;#039;issue du stage, son montant peut atteindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  75 € par semaine et par élève pour les mobilités sans hébergement : seules les dépenses de transport sont éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  150 € par semaine et par élève pour les mobilités avec hébergement payant : les dépenses de transport, d&amp;#039;hébergement et de restauration sont éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
+   Guide utilisateurs du portail des aides dématérialisées
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.jeunest.fr/wp-content/uploads/2019/12/3129-D%C3%A9pliant-mobilit%C3%A9-v16-par-pages.pdf" rel="noopener" target="_blank"&gt;
+   Découvrez la plaquette d&amp;#039;information
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retrouvez les témoignages de jeunes soutenus dans leur mobilité par la Région Grand Est et partagez votre expérience dans
+  &lt;a href="https://www.jeunest.fr/carnet-de-voyage/" rel="noopener" target="_blank"&gt;
+   le Carnet de Voyage
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P104" s="1" t="inlineStr">
+        <is>
+          <t>28/08/2017</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-regional-mobilites-lyceens/</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0013/depot/simple</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement :
+ &lt;strong&gt;
+  Sylvie Truffet
+ &lt;/strong&gt;
+ , chargée de mission à la direction de la Jeunesse, des Sports et de l&amp;#039;Engagement : 03 26 70 74 69 - sylvie.truffet&amp;#64;grandest.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9a60-mobilite-internationale-des-lyceens/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>94242</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Œuvrer en faveur de l’innovation pour l’éducation</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les acteurs qui œuvrent en faveur de l&amp;#039;innovation pour l&amp;#039;éducation.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les structures privées ou associatives intervenant sur l&amp;#039;éducation et les collectivités qui souhaitent contribuer à l&amp;#039;innovation dans le domaine de l&amp;#039;éducation ou de la EdTech.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_edtech_forgood_psat</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4b71-investir-dans-linnovation-pour-leducation-edu/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>94241</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans l'innovation pour la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre à un besoin des acteurs et entreprises de votre territoire et développer un projet éducatif à fort impact social/territorial, la Banque des Territoires vous propose des offres des investissements en fonds propres et quasi-fonds propres et un accompagnement tout au long du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent porter sur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à l&amp;#039;éducation, y compris pour les publics vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  la structuration de l&amp;#039;école de demain
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement de nouveaux modèles éducatifs capitalisant sur la EdTech
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_innovation_pro_psat</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/192d-investir-dans-linnovation-pour-la-formation-p/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>95058</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions de promotion, de prévention et d'éducation à la santé</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux actions de promotion, de prévention et d'éducation à la santé</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J107" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 1000€ (500€ pour les établissements scolaires)</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sein de la Région Grand Est, l&amp;#039;espérance de vie à la naissance en 2012 s&amp;#039;établit à 80,8 ans. Ce niveau est inférieur d&amp;#039;un an à ce que l&amp;#039;on observe pour l&amp;#039;ensemble de la France métropoliotaine.
+&lt;/p&gt;
+&lt;p&gt;
+ Malgré l&amp;#039;amélioration continue des conditions de santé ces dernières décennies, les inégalités de santé perdurent. Elles sont liées aux déterminants de santé des populations, qu&amp;#039;ils soient sociaux, environnement ou comportementaux. Certaines populations sont plus particulièrement vulnérables, dont les jeunes et les personnes éloignées des dispositifs de santé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les jeunes connaissent aujourd&amp;#039;hui des situations complexes et ambivalentes, dues à une précarisation grandissante et à la difficulté de trouver leur place dans notre société. Il est nécessaire de créer des leviers pour co-construire des politiques de santé plus efficaces à destination des jeunes pour favoriser leur insertion citoyenne, sociale et professionnelle sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention toute particulière doit être portée aux populations des territoires isolés pour lesquelles l&amp;#039;accès aux dispositifs de santé est parfois complexe. La politique régionale de santé visera à agir prioritairement par la prévention et l&amp;#039;éducation à la santé en tenant compte des spécificités des territoires et des populations. Les actions proposées au titre de ce soutien porteront sur l&amp;#039;ensemble des déterminants de la santé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P107" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2017</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+  De l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;une manière générale tout organisme ou structure intervenant pour la promotion de la santé des habitants de la région, notamment auprès des publics cibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  De l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La population de la région et plus particulièrement les publics ciblés par les actions du Conseil Régional à savoir les lycéens, les apprentis, les élèves des centres de formation, les jeunes en insertion professionnelle et sociale, et les publics éloignés des dispositifs de santé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être éligible à une aide régionale, le projet doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans une démarche de promotion de la santé, c&amp;#039;est-à-dire dans un processus qui confère aux populations les moyens d&amp;#039;améliorer leur propre santé (Charte d&amp;#039;OTTAWA),
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser une démarche participative auprès de la population ciblée par l&amp;#039;action ; à minima, la population devra être sollicitée lors de l&amp;#039;évaluation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  répondre à un diagnostic partagé, avec l&amp;#039;ensemble des acteurs, du contexte et des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la mise en réseau des différents acteurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer des actions de prévention primaire; des actions de dépistage peuvent également être proposées, si elles s&amp;#039;inscrivent dans un contexte général en faveur de la santé autour du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans les orientations du Projet Régional de Santé (PRS) élaboré par l&amp;#039;Agence Régionale de Santé (ARS)
+ &lt;/li&gt;
+ &lt;li&gt;
+  présenter un plan de financement équilibré avec des cofinancements ; le Conseil régional, lorsqu&amp;#039;il n&amp;#039;est pas maître d&amp;#039;ouvrage, ne peut pas subventionner à 100% une opération et n&amp;#039;intervient qu&amp;#039;en compléments d&amp;#039;autres financeurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans une démarche territoriale de santé, type Contrat Local de Santé (CLS),
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer des actions autour d&amp;#039;une ou de plusieurs des thématiques considérées comme prioritaires: lutte contre les conduites addictives, promotion de l&amp;#039;activité physique, nutrition, promotion de la santé mentale, sexualité (IST/SIDA/contraception), santé environnementale, accès aux droits et à la santé.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X25" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-actions-de-promotion-de-prevention-deducation-a-sante/</t>
+        </is>
+      </c>
+      <c r="W107" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0181/depot/simple</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+ &lt;strong&gt;
+  La demande d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention adressée au Président de la Région Grand Est. La demande d&amp;#039;aide contient au moins les informations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le nom du porteur de projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une description du projet, y compris ses dates de début et de fin (nombre d&amp;#039;emplois créés, montant des investissements),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la localisation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le budget afférent au projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le montant du financement public estimé nécessaire pour le projet et le montant de l&amp;#039;aide sollicitée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c77-soutien-aux-actions-de-promotion-de-preventio/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E26" s="1" t="inlineStr">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>93537</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Ateliers hors les murs</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
+Ministère de la Culture
+Ministère de l'Enseignement supérieur et de la Recherche
+Fédération des parcs naturels régionaux de France
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J108" s="1" t="inlineStr">
+        <is>
+          <t>bourse de 1000€</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Revitalisation
+Innovation, créativité et recherche
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Nicolas Sanaa -
+ &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
+  nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>fhugault@parcs-naturels-regionaux.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>92602</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de la subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Lutte contre la précarité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>92049</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
- _______________________________________________________________________
-[...5 lines deleted...]
- La Banque des Territoires intervient en :
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  accompagnement des acteurs de l&amp;#039;ESSS par les Dispositifs Locaux d&amp;#039;Accompagnement (DLA)
-[...5 lines deleted...]
-  ingénierie de projet.
+  Participent au plan de relance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont un modèle économique équilibré et affichent des perspectives de développement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Santé
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>90838</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'éducation artistique et culturelle pour faciliter l'accès à la culture des jeunes via leurs établissements de formation</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 61</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Nouvelle-Aquitaine, en complément des missions qui lui sont confiées par la loi, souhaite mener une action volontariste en faveur de l&amp;#039;éducation artistique et culturelle pour faciliter l&amp;#039;accès à la culture des jeunes via leurs établissements de formation.
+Votre demande devra être déposée de façon dématérialisée.
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent volet est ouvert, pour les niveaux infra-bac, à l&amp;#039;ensemble des lycées publics et privés sous contrat d&amp;#039;association avec l&amp;#039;Etat, lycées de l&amp;#039;Enseignement agricole, Maisons Familiales et Rurales (MFR), Établissements Régionaux d&amp;#039;Enseignement Adapté (EREA), et Centres de Formation d&amp;#039;Apprentis (CFA) de la Région Nouvelle-Aquitaine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;
+ Calendrier
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Le montant annuel maximal de la subvention régionale est fixé à 10 000 €/résidence et ne peut dépasser 80 % du coût total du projet de résidence.
+&lt;/p&gt;
+&lt;p&gt;
+ La rémunération des heures d&amp;#039;intervention de l&amp;#039;artiste auprès des apprenants sera à hauteur du tarif de la Direction Régionale des Affaires Culturelles (DRAC) en vigueur, à savoir 60,00 € / heure salaire brut.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de paiement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve d&amp;#039;éligibilité du projet, le paiement de l&amp;#039;aide s&amp;#039;effectuera en deux fois sur le compte de l&amp;#039;établissement bénéficiaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un acompte de 70% du montant de la subvention interviendra après délibération de la Commission Permanente,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le solde sera versé sur présentation des pièces suivantes, visées par la ou le chef d&amp;#039;établissement et la ou le gestionnaire de l&amp;#039;établissement porteur de la résidence et destinées au seul ordonnateur :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Une attestation de réalisation de l&amp;#039;opération
+   &lt;/li&gt;
+   &lt;li&gt;
+    Un bilan financier détaillé
+   &lt;/li&gt;
+   &lt;li&gt;
+    Un compte-rendu de réalisation de l&amp;#039;opération.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces pièces devront être fournies selon les modalités prévues dans l&amp;#039;arrêté ou la convention d&amp;#039;exécution ; à défaut, la Région Nouvelle-Aquitaine se réserve le droit d&amp;#039;émettre un titre de recettes pour remboursement à hauteur de la subvention déjà versée.
+&lt;/p&gt;
+&lt;strong&gt;
+ Bénéficiaires
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Les Résidences d&amp;#039;artistes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  A destination des apprenants d&amp;#039;au moins 2 établissements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Se déroulant en période scolaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dont la durée d&amp;#039;intervention de l&amp;#039;artiste auprès des apprenants est comprise entre 40h et 80h à raison d&amp;#039;un minimum de 10h d&amp;#039;intervention par semaine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le temps d&amp;#039;intervention de l&amp;#039;artiste sera réparti entre les établissements partenaires de la résidence et des temps de rencontres entre les apprenants des différents établissements seront mis en place,
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dont le déroulement est compris entre 2 semaines minimum et 8 semaines maximum,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dont un ou une membre de l&amp;#039;équipe éducative de chaque établissement est coordonnateur ou coordonnatrice.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Tous les champs artistiques sont éligibles à ce programme de résidences.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/actions-educatives-nouvelle-aquitaine-volet-4-residence-dartiste</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la jeunesse et de la citoyenneté
+&lt;/p&gt;
+&lt;p&gt;
+ 0549558160
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6d88-actions-educatives-nouvelle-aquitaine-volet-4/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>90842</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise  en place des projets spécifiques- Actions éducatives Nouvelle-Aquitaine - Volet 3 : Projets spécifiques</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Nouvelle-Aquitaine, en complément des missions qui lui sont confiées par la loi, souhaite mener une action volontariste en faveur de l&amp;#039;éducation, de la citoyenneté et de la formation professionnelle en direction des jeunes via leurs établissements de formation.
+Votre demande devra être déposée de façon dématérialisée via le bouton &amp;#34;Créer mon dossier&amp;#34; en bas de page.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce volet donne l&amp;#039;opportunité à la communauté éducative de pouvoir mettre en place des projets spécifiques au regard de leur objectif.
+&lt;/p&gt;
+&lt;p&gt;
+ Il permet également de valoriser les jeunes de Nouvelle-Aquitaine qui se distinguent par leur investissement, leur engagement et leur mérite dans un domaine particulier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
 Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Modalités de paiement
+&lt;/h3&gt;
+&lt;p&gt;
+ Sous réserve d&amp;#039;éligibilité du projet, l&amp;#039;aide régionale sera versée après délibération de la Commission Permanente en deux fois :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avance de 70% après signature de l&amp;#039;arrêté ou de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le solde après réalisation du projet, au vu des pièces suivantes visées par la cheffe ou le chef d&amp;#039;établissement et la/le gestionnaire une attestation de réalisation de l&amp;#039;opération,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bilan financier détaillé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un compte-rendu de réalisation de l&amp;#039;opération destiné au seul oronnateur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces pièces devront être fournies selon les modalités prévues dans l&amp;#039;arrêté ou la convention d&amp;#039;exécution ; à défaut, la Région Nouvelle-Aquitaine se réserve le droit d&amp;#039;émettre un titre de recette à hauteur de la subvention déjà versée.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Critères de sélection
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Prendre connaissance du règlement pour vérifier si les conditions d&amp;#039;obtention sont réunies.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers seront déposés par voie dématérialisée à la  Direction Jeunesse et Citoyenneté selon les modalités prévues sur le site de la Région et obligatoirement avant le début de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque demande devra être accompagnée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;un courrier de demande de subvention à l&amp;#039;attention du Président de la Région Nouvelle-Aquitaine, signé par la ou le chef d&amp;#039;établissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une copie du procès-verbal du Conseil d&amp;#039;administration ou du Conseil de perfectionnement validant l&amp;#039;action,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un RIB (datant de moins de 2 mois) de l&amp;#039;Établissement ou de l&amp;#039;organisme gestionnaire pilote du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/actions-educatives-nouvelle-aquitaine-volet-3-projets-specifiques</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la jeunesse et de la citoyenneté
+&lt;/p&gt;
+&lt;p&gt;
+ 0549558160
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cd8d-actions-educatives-nouvelle-aquitaine-volet-3/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>90845</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de volontariats et d'échanges internationaux</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Volontariats et échanges internationaux</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite accompagner les jeunes les plus éloignés de la mobilité et de l&amp;#039;engagement vers des projets ne nécessitant aucun prérequis académique dans la pratique des langues étrangères. Ces actions permettent de développer la Citoyenneté européenne et internationale.
+Ces projets sont un premier pas vers des mobilités plus longues. L&amp;#039;accompagnement éducatif permet aux jeunes de partir dans un cadre sécurisé et de développer leur appétence pour les langues et les actions relevant de l&amp;#039;intérêt général.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;accueil et l&amp;#039;envoi de volontaires européens pour des missions de court ou long terme.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager la participation de jeunes néo-aquitains à des échanges internationaux permettant de favoriser l&amp;#039;ouverture aux autres et l&amp;#039;apprentissage de la Citoyenneté internationale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+International
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt en ligne aura lieu
+  tout au long de l&amp;#039;année.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les associations et établissements publics (EP) œuvrant en direction des jeunes et implantés en Nouvelle-Aquitaine par leur domiciliation ou leur action.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt des demandes s&amp;#039;effectue de manière dématérialisée par le biais du formulaire de demande de subvention accessible sur cette page : https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariats-et-echanges-internationaux
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;accueil et l&amp;#039;envoi de volontaires européens pour des missions de court terme ou de long terme, sont éligibles les projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ciblent de manière prioritaire des jeunes de niveau bac ou infra bac,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposent un accompagnement linguistique adapté en amont de la mobilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnent l&amp;#039;accueil ou l&amp;#039;envoi des volontaires en lien avec les dynamiques de coopérations des territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre de la participation de jeunes néo-aquitains à des échanges internationaux, sont éligibles les projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Proposent une réflexion collective sur des questions citoyennes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilisent des jeunes de niveau bac ou infra bac dans une perspective de mixité sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont cofinancés par d&amp;#039;autres programmes relatifs à l&amp;#039;éducation à la citoyenneté européenne et internationale tels que le programme Erasmus Jeunesse, le programme de l&amp;#039;Office Franco-Allemand pour la Jeunesse (OFAJ), le programme jeunesse du Ministère de l&amp;#039;Europe et des Affaires Etrangères (MEAE).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale sera appréciée en fonction de l&amp;#039;ensemble des cofinancements obtenus (État, collectivités locales, associations, entreprises...) et de la capacité d&amp;#039;autofinancement du projet. Le montant global des recettes pourra intégrer notamment les contributions volontaires en nature, dans la mesure où celles-ci sont objectivement quantifiées selon les règles en vigueur au plan national.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariats-et-echanges-internationaux</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la jeunesse et de la citoyenneté : 05 49 60 28 28
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2cdf-volontariats-et-echanges-internationaux/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Gard
+CAUE du Var
+CAUE de la Sarthe
+CAUE du Morbihan
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Val-de-Marne
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE des Deux-Sèvres
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Puy-de-Dôme
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE de la Dordogne
+CAUE de l'Oise
+CAUE du Lot
+CAUE de la Savoie
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de l'Ain
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Loir-et-Cher</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
 Tiers-lieux
-Emploi</t>
-[...2 lines deleted...]
-      <c r="O26" s="1" t="inlineStr">
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>74860</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le fonctionnement des CFA-OFA - 2021</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contexte et objectifs
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif régional de soutien en direction des CFA-OFA doit permettre de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer au développement d&amp;#039;une offre de formation répondant à un aménagement équilibré du territoire, en proximité des publics et des besoins économiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir l&amp;#039;ouverture de formations ciblées en réponse aux besoins en compétences des entreprises du territoire et au regard des opportunités d&amp;#039;emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce dispositif s&amp;#039;articule autour de deux axes d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien aux formations existantes dans le cadre de l&amp;#039;aménagement du territoire et de réponse aux besoins de développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à l&amp;#039;ouverture de nouvelles formations pour accompagner les filières stratégiques de l&amp;#039;économie régionale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Centres de Formation d&amp;#039;Apprentis (CFA) ou Organisme de formation par apprentissage (OFA) dispensant des formations par apprentissage situées sur le territoire d&amp;#039;Occitanie et répondant aux obligations prévues dans la loi n°2018-771 du 5 septembre 2018 « pour la liberté de choisir son avenir professionnel » notamment la déclaration d&amp;#039;activité auprès de la DIRECCTE
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant et conditions d&amp;#039;attribution de l&amp;#039;aide
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est établi suite à l&amp;#039;instruction du dossier de demande déposé par le CFA.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;année N, le montant de la subvention régionale est calculé par multiplication du nombre de contrats d&amp;#039;apprentissage enregistrés au 1er janvier N, sur les formations éligibles objet de la demande, et du barème unitaire applicable variable selon l&amp;#039;axe et le critère d&amp;#039;intervention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Au titre de l&amp;#039;axe 1 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1 500 € par contrat pour les formations en ZRR ou QPV
+ &lt;/li&gt;
+ &lt;li&gt;
+  1 500 € par contrat pour les formations dites de niches/métiers d&amp;#039;arts
+ &lt;/li&gt;
+ &lt;li&gt;
+  1 000 € par contrat pour les formations situées hors ZRR ou QPV relevant d&amp;#039;un secteur stratégique de l&amp;#039;économie régionale (NB : Pour un même contrat, les aides ne sont pas cumulables.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un abondement supplémentaire de 500 € par contrat pourra être attribué pour les
+  &lt;br /&gt;
+  formations dont l&amp;#039;effectif par année de formation est &amp;lt;&amp;#61;7.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Au titre de l&amp;#039;axe 2 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  2 000 € par contrat pour l&amp;#039;élargissement de l&amp;#039;offre de formation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le soutien régional interviendra, lors de la première année d&amp;#039;ouverture dans la
+  &lt;br /&gt;
+  limite des 14 premiers contrats.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le montant de la subvention régionale ne pourra en aucun cas être réévalué. Le soutien financier apporté par la Région s&amp;#039;opère dans la limite des crédits inscrits annuellement au budget de la Région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide régionale pour le soutien au fonctionnement des CFA-OFA intervient sur 2 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Axe 1. Soutien aux formations existantes dans le cadre de l&amp;#039;aménagement du
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  territoire et de la réponse aux besoins de développement économique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seront prioritairement soutenues les formations par apprentissage dont le niveau de prise en charge est insuffisant à l&amp;#039;équilibre financier et répondant à l&amp;#039;un des critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  situées en Zone Rurale de Revitalisation (ZRR) ou Quartier Prioritaire de Ville (QPV) et répondant à un besoin de développement économique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifiées comme des formations dites de niche (formation rare et/ou à reconnaissance nationale) ou permettant d&amp;#039;accéder aux métiers d&amp;#039;artisanat d&amp;#039;art ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  situées hors ZRR et QPV mais relevant d&amp;#039;un secteur stratégique de l&amp;#039;économie régionale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ou répondant à des secteurs professionnels en tension ou émergents ; ou s&amp;#039;inscrivant dans une démarche d&amp;#039;excellence ou d&amp;#039;innovation sociale ou pédagogique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Axe 2. Soutien à l&amp;#039;ouverture de nouvelles formations pour accompagner les filières stratégiques de l&amp;#039;économie régional
+ &lt;/strong&gt;
+ e :
+&lt;/p&gt;
+&lt;p&gt;
+ Seront prioritairement soutenues les ouvertures de formations par apprentissage :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  relevant d&amp;#039;une filière régionale prioritaire, sur des métiers en tension qui recrutent ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  complémentaires de l&amp;#039;offre de formation existante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bénéficiant d&amp;#039;un accord de la branche professionnelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  répondant à une opportunité d&amp;#039;emplois avérés (lettres d&amp;#039;intention de recrutement des entreprises).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-regional-de-soutien-au-fonctionnement-des-CFA-OFA-2021</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;Emploi et de la Formation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service Apprentissage :
+&lt;/p&gt;
+&lt;p&gt;
+ Site administratif de Montpellier : 04.34.35.76.94
+&lt;/p&gt;
+&lt;p&gt;
+ Site administratif de Toulouse : 05.61 .39.62.95
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : secretariatapprentissage&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/da9e-dispositif-regional-de-soutien-au-fonctionnem/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>74861</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Financer la mobilité européenne des élèves des filières sanitaires et sociales</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient et accompagne les écoles relevant des filières sanitaires et sociales désirant intégrer dans leur offre de formation des stages en entreprise en Europe au profit de leurs élèves en formation relevant des niveaux 3 et 4.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Dans un contexte économique et social en mutation, la mobilité européenne génère un effet accélérateur de retour à l&amp;#039;emploi ou d&amp;#039;entrée en formation.  Consciente de ces enjeux, la Région Occitanie Pyrénées-Méditerranée, avec le soutien financier de l&amp;#039;Agence Erasmus &amp;#43;, contribue à l&amp;#039;insertion socio-professionnelle des apprentis, en favorisant l&amp;#039;ouverture internationale comme levier de développement de la citoyenneté et des compétences professionnelles.
+&lt;/p&gt;
+&lt;p&gt;
+ Des dispositifs d&amp;#039;accompagnement financier et techniques sont mis à la disposition des structures proposant des formations de niveau 3 et 4 de la filière sanitaire et sociale pour les soutenir dans le développement des actions de mobilité à l&amp;#039;international.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Huit catégories de dépenses sont éligibles à un barème forfaitaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais de visites préparatoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de préparation au départ et de formation linguistique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de mobilité (voyage et séjour),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais culturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais d&amp;#039;assurance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien aux besoins spécifiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de personnel et charges indirectes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité de dépôt d&amp;#039;une demande de subvention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;organisme bénéficiaire dépose une demande pour un groupe et pour une destination, même si les séjours sont échelonnés et/ou les départs individuels.   Par principe, la demande de financement devra être antérieure au commencement d&amp;#039;exécution de l&amp;#039;opération (phase préparatoire de la mobilité). Toutefois, les dossiers sollicitant un financement pour des opérations qui auraient débuté 6 mois avant la date de réception de la demande de financement pourront être considérés recevables par la Région dans le respect des dispositions des articles 4 et 5 du règlement d&amp;#039;intervention régissant ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les organismes membres du consortium ERASMUS&amp;#43; &amp;#34;Mobilité des apprenants d&amp;#039;Occitanie 2020/2022&amp;#34; coordonnés par la Région Occitanie :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les organismes gestionnaires des établissements de formations sanitaires et sociales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des établissements de formations sanitaires et sociales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout organisme associé et habilité par un établissement membre pour la mise en œuvre du projet de mobilité,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets éligibles doivent répondre aux caractéristiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action n&amp;#039;est pas cofinancée par des financements européens captés directement par l&amp;#039;établissement ou le bénéficiaire direct
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre minimal d&amp;#039;apprenants bénéficiaires fixé à 5 , et dans la mesure du possible d&amp;#039;un groupe &amp;#34;classe&amp;#34; ou &amp;#34;promotion&amp;#34;, pour lequel l&amp;#039;organisme bénéficiaire est libre de déterminer les critères de formation du groupe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définir des modalités de préparation au départ et d&amp;#039;accompagnement adaptées au public éligible (avant, pendant et après la période de mobilité) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer une période de formation en entreprise dans le cadre d&amp;#039;un partenariat européen en lien avec les objectifs pédagogique de la formation suivie par les apprenants bénéficiaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclure une démarche d&amp;#039;évaluation des compétences acquises en cours de mobilité et des impacts du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Destinations éligibles : Seules les mobilités organisées dans les pays éligibles au programme ERASMUS&amp;#43; sont éligibles au programme régional. Pour accéder à la liste des pays éligibles, veuillez-vous référer au site Internet de l&amp;#039;Agence Erasmus &amp;#43; . La zone géographique prioritaire en Europe est définie par les accords de coopération de la Région Occitanie Pyrénées / Méditerranée, à savoir les relations bilatérales privilégiées avec l&amp;#039;Allemagne et les zones transfrontalières espagnoles (Catalogne, Navarre, Aragon, Pays Basque) et les Iles Baléares dans le cadre de l&amp;#039;Eurorégion Pyrénées / Méditerranée ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le contenu de la mobilité prendra en compte un stage en entreprise d&amp;#039;une durée minimale de 10 jours consécutifs. Le séjour peut être ventilée sur un temps en entreprise et/ou un temps en centre de formation, si la mobilité est à visée certificative ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-a-la-mobilite-europeenne-des-eleves-des-filieres-sanitaires-et-sociales</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mathilde DUPAS
+&lt;/p&gt;
+&lt;p&gt;
+ chargée de mission
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : mathilde.dupas&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5287-aides-a-la-mobilite-europeenne-des-eleves-des/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>74198</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance numérique</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur les
+ &lt;strong&gt;
+  logiciels métiers d&amp;#039;administration publique
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence technique vous propose également l&amp;#039;assistance et paramétrage d&amp;#039;un
+ &lt;strong&gt;
+  profil acheteur marché publics.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Administration numérique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance et paramétrage sur les logiciels métiers : État Civil, paie, déclaration sociale, comptabilité, élections, registre de délibération, facturation, emprunt, gestions des biens, populations, PayFip
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission des flux en trésorerie et des actes en préfecture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certificats de signature électronique (Chambersign) et pour l&amp;#039;état civil (Comedec), parapheur électronique (Sésile)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet : Gestion des domaines et création de compte client de messagerie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils collaboratifs : Gestion Electronique des Documents, Visioconférence, agendas partagés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Profil acheteur Marchés Publics [plateforme de dématérialisation]
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance et paramétrage du profil acheteur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à mise en ligne et fin de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des agents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Yann Bogdanovic - Responsable du service Administration Numérique
+ -
+  &lt;a href="mailto:san&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   san&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09b8-beneficier-dune-maintenance-informatique-et-d/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>90947</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les initiatives des lycéens et des apprentis dans le domaine de la transition écologique et énergétique - Sciences Grandeur Nature</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Sciences Grandeur Nature</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     Le dispositif &amp;#34;Sciences Grandeur Nature&amp;#34; a pour objectif de soutenir les initiatives des lycéens et des apprentis dans le domaine de la transition écologique et énergétique.
+    &lt;/p&gt;
+    &lt;p&gt;
+     &lt;strong&gt;
+      Objectifs
+     &lt;/strong&gt;
+     :
+    &lt;/p&gt;
+    &lt;p&gt;
+     A travers cet appel à manifestation d&amp;#039;intérêt, la Région Nouvelle-Aquitaine souhaite, avec ses partenaires (Rectorats et DRAAF),
+     &lt;strong&gt;
+      encourager les lycéens et les apprentis à devenir des acteurs du changement en proposant dans leur établissement un projet
+     &lt;/strong&gt;
+     visant à :
+    &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Découvrir les sciences
+  &lt;/strong&gt;
+  par la pratique expérimentale et par l&amp;#039;expérientiel d&amp;#039;un site naturel ou de production d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   et/ou :
+  &lt;/em&gt;
+  &lt;strong&gt;
+   Débattre des enjeux
+  &lt;/strong&gt;
+  relatifs à l&amp;#039;érosion de la biodiversité et au changement climatique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Citoyenneté
+Education et renforcement des compétences
+Economie circulaire
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q120" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2028</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent se dérouler au cours des
+ &lt;strong&gt;
+  années scolaires 2020-2021 et 2021-2022.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers déposés seront étudiés tout au long de l&amp;#039;année, et les aides votées lors des différentes Commissions Permanentes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est destiné aux lycéens et apprentis des niveaux infra bac et des classes de brevets de techniciens supérieurs (BTS), au sein des établissements suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lycées publics et privés sous contrat d&amp;#039;association avec l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées de l&amp;#039;enseignement agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maisons Familiales et Rurales (MFR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements Régionaux d&amp;#039;Enseignement Adapté (EREA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centres de Formation d&amp;#039;Apprentis (CFA)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de sélection
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus seront sélectionnés suivant 4 critères principaux :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ol&gt;
+  &lt;li&gt;
+   Un projet inscrit dans la vie de l&amp;#039;établissement : projet adopté en Conseil d&amp;#039;administration et inséré dans le cadre de l&amp;#039;action du Comité à l&amp;#039;Education à la Santé et à la Citoyenneté (CESC)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un projet se déroulant dans l&amp;#039;établissement ou à proximité
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un ou une référent.e identifié.e pour la conduite et la coordination du projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le projet des lycéens et apprentis devra intégrer :
+  &lt;/li&gt;
+ &lt;/ol&gt;
+ Une approche scientifique : temps dédié à la découverte des sciences par la pratique expérimentale et par l&amp;#039;expérience vécue sur un site naturel ou de production d&amp;#039;énergie
+&lt;p&gt;
+ Une mise en débat des enjeux, de leurs représentations et des solutions opérationnelles
+&lt;/p&gt;
+&lt;p&gt;
+ Un engagement concret en faveur de la biodiversité ou du climat dans l&amp;#039;établissement ou son environnement proche
+&lt;/p&gt;
+&lt;p&gt;
+ Une communication et une valorisation du projet
+&lt;/p&gt;
+&lt;p&gt;
+ Un échange entre établissements (critère facultatif).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment faire ma demande ?
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dossier de demande d&amp;#039;aide est à télécharger ci-dessous, compléter et adresser :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  par courrier postal (voir plus bas)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   ou par courrier électronique suivant la répartition départementale
+  &lt;/p&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Départements 16, 17, 79, 86 : M. Julien Montepini - 05 17 84 36 76 - julien.montepini&amp;#64;nouvelle-aquitaine.fr
+   &lt;/li&gt;
+   &lt;li&gt;
+    Départements 33, 40, 47, 64 : Mme. Hélène Durand - 05 57 57 50 27-  helene.durand&amp;#64;nouvelle-aquitaine.fr
+   &lt;/li&gt;
+   &lt;li&gt;
+    Départements 19, 23, 24, 87 : M. Claude Chabrol - 05 55 45 17 59 - claude.chabrol&amp;#64;nouvelle-aquitaine.fr
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ A NOTER : Soutien au montage du projet
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet peut être développé en lien avec une structure d&amp;#039;éducation à l&amp;#039;environnement (association disposant d&amp;#039;animateurs professionnels, formés à la pédagogie, ou expérimentés) qui pourra accompagner l&amp;#039;établissement dans le montage du projet, et le cas échéant, être présent pendant son déroulement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;association
+ &lt;strong&gt;
+  Graine Nouvelle-Aquitaine
+ &lt;/strong&gt;
+ peut être contactée pour bénéficier d&amp;#039;un accompagnement gratuit, par un professionnel de l&amp;#039;éducation à l&amp;#039;environnement, afin d&amp;#039;imaginer votre projet, définir des objectifs et des actions, choisir et organiser le partenariat avec une structure locale d&amp;#039;éducation à l&amp;#039;environnement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/sciences-grandeur-nature</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Graine Nouvelle- Aquitaine - Jason Lapeyronie - jason.lapeyronie&amp;#64;graine-nouvelle-aquitaine.fr
+  &lt;/li&gt;
+  &lt;li&gt;
+   Service Transition Ecologique et Territoires
+Direction de l&amp;#039;environnement
+14 rue François de Sourdis, CS 81383, 33077
+                                                    Bordeaux cedex
+05 57 57 50 27 ou 05 57 57 80 58.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fdd-sciences-grandeur-nature/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>89520</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une offre pour la rénovation des bâtiments publics de centre-ville</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ____________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ____________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Plan 1000 écoles devient le Plan 2000 bâtiments publics !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez lancer un projet de réhabilitation ou de rénovation énergétique des bâtiments publics de centre-ville de votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;extension du programme Action Coeur de Ville, la Banque des Territoires accompagne les collectivités locales pour éradiquer les &amp;#34;
+ &lt;em&gt;
+  passoires thermiques
+ &lt;/em&gt;
+ &amp;#34; et respecter les nouvelles normes environnementales (décret tertiaire, ...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Education et renforcement des compétences
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X26" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renov_bp_centre_ville_otat</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6d90-obtenir-une-offre-pour-la-renovation-des-ecol/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2021</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Normands</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
-[...1 lines deleted...]
-  &lt;/a&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE du Puy-de-Dôme
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de l'Aveyron
+CAUE des Landes
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
-Entreprise privée</t>
-[...2 lines deleted...]
-      <c r="H27" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Banque des Territoires met à votre disposition eCarto, un outil développé de manière collaborative par :
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  La Caisse des Dépôts ;
-[...2 lines deleted...]
-  Le Ministère de l&amp;#039;Éducation nationale.
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- eCarto vous permet de prendre connaissance du déploiement du numérique éducatif au sein des 63 000 établissements scolaires français. Pour cela, il se base sur les données en open data relatives :
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  À la connectivité des établissements ;
-[...18 lines deleted...]
-      <c r="O27" s="1" t="inlineStr">
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U27" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X27" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Retrouvez votre contact régional sur :
-[...33 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="E28" s="1" t="inlineStr">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...27 lines deleted...]
-&lt;/ul&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...63 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5864,867 +28179,900 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X28" s="1" t="inlineStr">
+      <c r="W125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
- adhesion&amp;#64;agence-france-locale.fr
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Isère
+CAUE de la Seine-Maritime
+CAUE de la Haute-Loire
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+CAUE des Deux-Sèvres
+CAUE de la Sarthe
+CAUE du Puy-de-Dôme
+CAUE de la Dordogne
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Savoie
+CAUE de la Haute-Garonne
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE du Calvados
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE du Cantal
+CAUE de l'Orne
+CAUE de l'Oise
+CAUE de l'Aude
+CAUE de l'Ain
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE du Gard
+CAUE du Cher
+CAUE du Var
+CAUE du Lot
+CAUE de la Vendée
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de l'Ardèche
+CAUE du Maine-et-Loire
+CAUE de l'Yonne
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE du Morbihan</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...2 lines deleted...]
-      <c r="H29" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  &lt;em&gt;
-[...8 lines deleted...]
- Pour les expositions nomades, les coûts de transport des élèves vers le site accueillant l&amp;#039;exposition et certains coûts d&amp;#039;animation sont à la charge des bénéficiaires.
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Transition énergétique
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
 Economie d'énergie et rénovation énergétique
-Jeunesse
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
-Animation et mise en réseau</t>
-[...2 lines deleted...]
-      <c r="O29" s="1" t="inlineStr">
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
-[...27 lines deleted...]
- &lt;br /&gt;
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...486 lines deleted...]
-      <c r="A32" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>62848</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6770,396 +29118,2185 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W32" s="1" t="inlineStr">
+      <c r="W127" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>58743</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions de sensibilisation, d'éducation ou de formation à la transition écologique et énergétique</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="I128" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Lycéens, apprentis, vous rencontrez des difficultés dans une matière ? Vous souhaitez bénéficier d&amp;#039;un soutien scolaire personnalisé ?
-[...9 lines deleted...]
-  Objectif :
+ &lt;strong&gt;
+  La Région Occitanie aux côtés des acteurs de l&amp;#039;éducation  à l&amp;#039;environnement et au développement durable (EEDD) pour sensibilisé tous les publics aux enjeux de la transition écologique et énergétique.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
+&lt;/p&gt;
+&lt;p&gt;
+ La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition. L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine.
+ &lt;/strong&gt;
+ Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la  mise en œuvre des politiques régionales sectorielles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif d&amp;#039;aide précise le soutien pouvant être apporté par la Région à des
+ &lt;strong&gt;
+  actions de sensibilisation, d&amp;#039;éducation ou de formation à la transition écologique et énergétique (TEE)
+ &lt;/strong&gt;
+ de tous les publics régionaux (en ciblant en particulier les publics jeunes et lycéens et en favorisant notamment l&amp;#039;accès des personnes en situation de handicap) dans le cadre d&amp;#039;accompagnements et de processus pédagogiques de long terme (créant et accroissant une prise de conscience de chaque public ciblé).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions d&amp;#039;EEDD doivent permettre de faire comprendre la notion
+ &lt;strong&gt;
+  d&amp;#039;écocitoyenneté
+ &lt;/strong&gt;
+ et d&amp;#039;impulser des changements de comportements durables, individuels et collectifs qui peuvent en découler, nécessaires à la transition écologique et énergétique régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ Personnes morales développant des projets d&amp;#039;EEDD : associations, collectivités territoriales, syndicats mixtes, établissements publics, entreprises de l&amp;#039;économie sociale et solidaire (dont SCOP, SCIC).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les taux d&amp;#039;intervention indiqués sont des taux maximum, le taux appliqué final étant évalué en fonction de l&amp;#039;intérêt du dossier transmis, du plan de financement présenté et du budget régional mobilisable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention est modulé en fonction des critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de base (maximum) :
+  30% :
+ Actions d&amp;#039;EEDD hors thématiques prioritaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Apporter un soutien scolaire sous forme d&amp;#039;aide aux devoirs à destination des lycéens et des apprentis de la Région Nouvelle-Aquitaine dans 5 matières : français – anglais – espagnol – mathématiques – physique.
+  &lt;strong&gt;
+   &amp;#43; 10% (soit 40% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD s&amp;#039;inscrivant dans les thématiques prioritaires de la Région dans le champ de la transition écologique et énergétique (TEE) : Energie, Eau, Biodiversité, Déchets et Economie circulaire, Risques naturels, Alimentation
+   &lt;/li&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;animation des réseaux d&amp;#039;EEDD existants (de niveau transfrontalier, inter-régional, régional, départemental, local ou thématique)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 20% (soit 50% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement dans les territoires où les publics n&amp;#039;ont pas accès à des actions de sensibilisation ou d&amp;#039;éducation à la TEE.  (Ce critère sera jugé lors de l&amp;#039;instruction, à l&amp;#039;aune de l&amp;#039;argumentaire présenté par le porteur de projet et de l&amp;#039;expertise des services.)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 30% (soit 60% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement  pour le public lycéen, ou pour des scolaires dans les territoires où ce public n&amp;#039;a pas accès à des actions de sensibilisation à la TEE (cf. méthode d&amp;#039;évaluation du critère ci-dessus)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 40% (soit 70% maximum)
+  &lt;/strong&gt;
+  - Dans le cadre d&amp;#039;un appel à initiatives :
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-  Lutter contre le décrochage scolaire et les inégalités, notamment territoriales, en proposant un service gratuit pour tous les lycéens et apprentis.
+  Actions d&amp;#039;EEDD soutenant et valorisant l&amp;#039;innovation éducative et l&amp;#039;expérimentation pédagogique
   &lt;br /&gt;
+  Projets de création de réseaux d&amp;#039;EEDD infrarégionaux (liés ou non à un territoire administratif) supportés par une structure associative
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier de dépôt des dossiers
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les programmes d&amp;#039;actions annuels :
+  avant le 31 décembre année N-1
+ .
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les projets plus ponctuels : au fil de l&amp;#039;eau.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les projets suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Actions d&amp;#039;éducation à la transition écologique et énergétique, favorisant l&amp;#039;écocitoyenneté ; ponctuelles, annuelles ou pluriannuelles ; auprès de tous les publics et dans tous les territoires régionaux ; favorisant les partenariats lors de la construction et de la mise en œuvre de celles-ci et s&amp;#039;appuyant sur une méthodologie ambitieuse.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Actions favorisant la coopération entre acteurs d&amp;#039;un même territoire de projet qu&amp;#039;il soit local, départemental, régional, inter-régional et/ou transfrontalier ou européen.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Actions de formation et de professionnalisation des acteurs de l&amp;#039;EEDD (évaluation des besoins de formations en EEDD, organisation de réseaux de formateurs d&amp;#039;acteurs de l&amp;#039;EEDD, formations qualifiantes et diplômantes de professionnels de l&amp;#039;EEDD, formations des acteurs associatifs bénévoles).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise en réseau des acteurs de l&amp;#039;EEDD (coordination et animation de réseau territorial et/ou thématique d&amp;#039;acteurs de l&amp;#039;EEDD ; création de rencontres territoriales ou thématiques d&amp;#039;acteurs de l&amp;#039;EEDD ; création d&amp;#039;outils collaboratifs de partage des savoir-faire et des savoirs des acteurs d&amp;#039;un même réseau ou entre réseaux, création de dispositifs pédagogiques s&amp;#039;appuyant sur l&amp;#039;expertise des membres du réseau).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création de réseaux d&amp;#039;acteurs de l&amp;#039;EEDD infrarégionaux (formation d&amp;#039;un nouveau réseau territorial ou thématique se basant sur une dynamique entre acteurs individuels ou entre structures pouvant déjà exister ; rencontres d&amp;#039;acteurs ; organisation et animation de nouveaux réseaux d&amp;#039;EEDD), principalement côté est de la région Occitanie.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Innovations pédagogiques et thématiques : voir critères relatifs à l&amp;#039;appel à initiatives.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>Consultez la page de l&amp;#039;aide pour obtenir des détails.</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-au-developpement-de-l-education-a-l-environnement-et-au-developpement</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Transition Écologique et Energétique
+&lt;/p&gt;
+&lt;p&gt;
+ Yann ABONNEAU
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 67 22 90 58
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : yann.abonneau&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/686c-soutien-au-developpement-de-leducation-a-lenv/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>56185</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser à la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les scolaires à partir du CM1 :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Animation réalisée par le SDEC ENERGIE et ses partenaires autour de l&amp;#039;escape game pédagogique &amp;#34;Mission Energie&amp;#34; et réalisation d&amp;#039;ateliers scientifiques, dans les locaux du SDEC ENERGIE. Des expositions nomades (&amp;#34;le Parcours de l&amp;#039;Énergie&amp;#34; ou &amp;#34;2050&amp;#34;) peuvent aussi être mises à disposition pour une animation sur les territoires, dans le cas d&amp;#039;un partenariat spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les expositions nomades, les coûts de transport des élèves vers le site accueillant l&amp;#039;exposition et certains coûts d&amp;#039;animation sont à la charge des bénéficiaires.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Citoyenneté
+Education et renforcement des compétences
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maisondelenergie.fr/</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  maisonenergie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 91 76
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f975-developper-un-projet-denergie-renouvelable-ou/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>40792</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner aux démarches de prévention des risques professionnels portant sur une thématique prioritaire : réalisation d'un diagnostic approfondi et d'un plan d'actions</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I130" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 100</t>
+        </is>
+      </c>
+      <c r="J130" s="1" t="inlineStr">
+        <is>
+          <t>L'accompagnement financier est plafonné à 200 000 €</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démarche de prévention, destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail, s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les représentants du personnel. Elle porte sur
+ &lt;strong&gt;
+  la réalisation
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  diagnostic approfondi
+ &lt;/strong&gt;&lt;strong&gt;
+ et l&amp;#039;élaboration d&amp;#039;un plan d&amp;#039;actions&lt;/strong&gt;, elle cible un thème défini comme prioritaire par le FNP. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère prioritaire est déterminé par le service gestionnaire au moment de l&amp;#039;instruction. &lt;/strong&gt; &lt;/p&gt;
+&lt;p&gt;
+ L&lt;strong&gt;es axes prioritaires
+ &lt;/strong&gt;
+ sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Métiers :  &lt;strong&gt;auxiliaire de puériculture ou faisant fonction, aide à domicile, agent technique spécialisé des écoles maternelles (ATSM), policier municipale, les métiers du soin, de l&amp;#039;animation et ceux du tri et de la collecte des déchets. &lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Thématiques : l&lt;strong&gt;a désinsertion professionnelle, les violences externes et les violences sexistes et sexuelles&lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Structures :
+  &lt;strong&gt;
+   toutes les structures d&amp;#039;accueil institutionnalisé pour personnes âgées
+  &lt;/strong&gt;
+  (EHPAD, ULSD...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;Le diagnostic devra porter sur l’ensemble des dimensions liées à la structure et le plan d’actions sur au moins deux risques identifiés et/ou deux métiers. Le plan d’actions doit comprendre plusieurs axes et couvrir prioritairement les champs de prévention primaire et secondaire.&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement du FNP se traduit par un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Santé
+Education et renforcement des compétences
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etre immatriculé CNRACL&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir au moins un agent affilié à la CNRACL&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etre à jour de ses cotisations retraite&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d’un document unique &lt;/span&gt;&lt;span&gt;à jour&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Saisir ou s’engager à saisir les données &lt;/span&gt;&lt;a href="https://www.cnracl.retraites.fr/glossaire#mot854" target="_blank" title="Définition - AT/MP – Nouvelle fenêtre"&gt;AT/MP&lt;/a&gt;&lt;span&gt; (accidents du travail et maladies professionnelles) dans l’outil Prorisq&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas mener de démarche en cours financée par le &lt;/span&gt;&lt;a href="https://www.cnracl.retraites.fr/glossaire#mot611" target="_blank" title="Définition - FNP – Nouvelle fenêtre"&gt;FNP&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Que la démarche sur laquelle porte la demande ne soit pas finalisée&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement&lt;/strong&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour déposer la demande, connectez vous sur le site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" title="ouvre le site démarche numérique" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>celine.thenieres@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/838d-accompagnement-aux-demarches-de-prevention-de/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>FNP de la CNARCL</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2020</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>40601</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner aux démarches de prévention des risques professionnels portant sur une thématique prioritaire : déploiement d'un plan d'actions</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I131" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 100</t>
+        </is>
+      </c>
+      <c r="J131" s="1" t="inlineStr">
+        <is>
+          <t>L'accompagnement financier est plafonné à 200 000 €</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démarche de prévention, destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail, s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les représentants du personnel. Elle porte sur le déploiement d&amp;#039;un plan d&amp;#039;actions et cible un thème défini comme prioritaire par le FNP.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère prioritaire est déterminé par le service gestionnaire au moment de l&amp;#039;instruction.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ L&lt;strong&gt;es axes prioritaires
+ &lt;/strong&gt;
+ sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Métiers :
+  &lt;strong&gt;
+   auxiliaire de puériculture et faisant fonction,&lt;/strong&gt; &lt;strong&gt;aides à domicile
+  &lt;/strong&gt;
+  , agents technique spécialisé des écoles maternelles (&lt;strong&gt;ATSEM) &lt;/strong&gt;,
+  &lt;strong&gt;
+   policier municipale,&lt;/strong&gt; &lt;strong&gt;métiers du soin, de l&amp;#039;animation et ceux du tri et de la collecte des déchets &lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Thématiques : &lt;strong&gt;la désinsertion professionnelle, les violences externes et les violences sexistes et sexuelles&lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Structures :
+  &lt;strong&gt;
+   toutes les structures d&amp;#039;accueil institutionnalisé pour personnes âgées
+  &lt;/strong&gt;
+  (EHPAD, ULSD...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le plan d&amp;#039;actions doit couvrir a minima deux risques liés au métier, ou a minima deux métiers pour une thématique, en
+ &lt;strong&gt;
+  incluant une réflexion sur l&amp;#039;organisation collective du travail.
+ &lt;/strong&gt;
+ Si le diagnostic n&amp;#039;a pas fait l&amp;#039;objet d&amp;#039;un accompagnement financier du FNP, ce-dernier s&amp;#039;assurera, lors de l&amp;#039;instruction, que le diagnostic réalisé est conforme à ses attendus, et reviendra le cas échéant, vers le demandeur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement du FNP se traduit par
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière
+ &lt;/strong&gt;
+ basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Santé
+Education et renforcement des compétences
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre immatriculé et à jour de ses cotisations de retraite auprès de la CNRACL
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;au moins un agent affilié à la CNRACL
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;un document unique d&amp;#039;évaluation des risques professionnels à jour
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ne pas mener de démarche en cours bénéficiant du soutien financier du FNP et que la démarche sur laquelle porte la demande ne soit pas finalisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser ou s&amp;#039;engager à l&amp;#039;utilisation du logiciel de saisie des AT/MP Prorisq&lt;/li&gt;&lt;li&gt;Transmettre le diagnostic approfondi réalisé et le plan d&amp;#039;actions&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement
+  &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Egalité des chances
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour déposer la demande, connectez vous au site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" title="ouvre le site démarche numérique" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>celine.thenieres@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ce3-accompagnement-aux-demarches-de-prevention-de/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>FNP de la CNARCL</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>30758</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Développer la pratique du sport scolaire</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I132" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éducation par le sport commence dans l&amp;#039;entourage, par l&amp;#039;éducation familiale, et se poursuit tout au long de la vie. Le système éducatif dans son ensemble participe au développement physique des individus par l&amp;#039;acquisition des gestes nécessaires à leur évolution et à leur vie future.
+&lt;/p&gt;
+&lt;p&gt;
+ Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les lycéens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations sportives des lycées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  services régionaux et départementaux UNSS,
+ &lt;/li&gt;
+ &lt;li&gt;
+  comités régionaux sport universitaire et USEG
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le développement du sport scolaire passe par un engagement politique important se traduisant par une ligne financière votée annuellement.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les axes d&amp;#039;intervention régionaux peuvent être vus à trois niveaux :
+  &lt;em&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Niveau régional
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Services régionaux de l&amp;#039;Union Nationale du Sport Scolaire (UNSS) et Comités Régionaux de Sport Universitaire
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  2. Niveau territorial
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les établissements et les sections sportives
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les associations sportives
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accueil des championnats de France
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Niveau individuel :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La carte jeune
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Niveau Régional
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Accompagnement des services régionaux de l&amp;#039;UNSS et des Comités Régionaux du sport Universitaire. Il est important au même titre que les comités régionaux, que la Région soit en partenariat avec la tête de réseau régional afin d&amp;#039;apport de la cohérence sur le territoire et d&amp;#039;être un interlocuteur lors des réunions avec les rectorats. Le sport universitaire revêt les mêmes problématiques.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un soutien au développement des actions et à la formation des jeunes officiels semble être en cohérence avec les compétences de la collectivité. La participation régionale peut également accompagner des initiatives d&amp;#039;échelle régionale du type le cross régional, jeux des lycéens, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   La participation de la Région ne peut excéder 50% du budget global de la structure.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Niveau Territorial
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les établissements et les sections sportives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les établissements souhaitant avoir une dynamique sportive inscrivent dans leur projet la volonté de développer une pratique sportive. La création de sections sportives est du domaine du Rectorat, et cet accueil permet de sensibiliser les jeunes à une activité d&amp;#039;entrainement soutenu. Une participation à leur fonctionnement apporte une certaine cohérence dans le parcours de détection des athlètes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   La participation de la Région est fixée à 50% maximum du coût de fonctionnement de la section. Elle est versée à la structure qui en supporte la charge financière : Établissement, Association Sportive de l&amp;#039;Établissement ou Club sportif.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ - L&amp;#039;accueil des championnats de France
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les services régionaux ou les services départementaux de l&amp;#039;UNSS ainsi que les comités de sport universitaires sont souvent candidats pour l&amp;#039;accueil de championnats de France sur notre territoire. Ces épreuves sont une vitrine régionale. La Région peut être partenaire pour faciliter l&amp;#039;organisation de ces épreuves. Une participation d&amp;#039;un montant maximum de 50% du coût d&amp;#039;organisation peut être accordée à la structure en charge de la manifestation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ - Les déplacements en championnat de France et internationaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Un soutien forfaitaire de 20 € par sportif et par jour est accordée pour les déplacements en championnat de France dès lors que les épreuves se déroulent à plus de 200 Km de l&amp;#039;établissement, tant pour les licenciés UNSS que les apprentis ou le Sport Universitaire. Cette participation permet d&amp;#039;accompagner jusqu&amp;#039;en phase finale le parcours de ces jeunes sportifs. Une prise en charge du même montant est prévue pour le professeur accompagnant ainsi qu&amp;#039;un jeune officiel.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   3. Niveau individuel : la carte jeune
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une association sportive existe dans chaque lycée, et cela permet d&amp;#039;adapter les pratiques et de faire un lien avec le mouvement sportif fédéral. Ainsi le sport scolaire suit également les évolutions de la société et du monde sportif en termes de pratiques et d&amp;#039;attentes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   De nouveaux groupes d&amp;#039;activités voient le jour : d&amp;#039;entretien de soi (musculation, le step), la pratique de pleine nature (la course d&amp;#039;orientation, VTT, escalade, canoë-kayak), l&amp;#039;accro-gym.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les lycéens et apprentis bénéficient de la participation financière de la Région à &amp;#34;l&amp;#039;acquisition d&amp;#039;une licence sportive auprès d&amp;#039;une association sportive de lycée ou CFA&amp;#34;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ce dispositif est présenté par ailleurs dans le cadre des dispositions de la Carte Jeune.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-en-faveur-du-developpement-de-la-pratique-du-sport</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Sports
+&lt;/p&gt;
+&lt;p&gt;
+ Service développement des pratiques sportives et formation
+&lt;/p&gt;
+&lt;p&gt;
+ Fanny DARNATIGUES : 04 67 22 93 15
+&lt;/p&gt;
+&lt;p&gt;
+ Francis FOURES : francis.foures&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b773-aides-en-faveur-du-developpement-de-la-pratiq/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>50278</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Visualiser le déploiement du numérique à l'école</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires met à votre disposition eCarto, un outil développé de manière collaborative par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Caisse des Dépôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Ministère de l&amp;#039;Éducation nationale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ eCarto vous permet de prendre connaissance du déploiement du numérique éducatif au sein des 63 000 établissements scolaires français. Pour cela, il se base sur les données en open data relatives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À la connectivité des établissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux ressources ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et aux expérimentations.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_ecole_psat</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/27c6-obtenir-un-outil-permettant-de-visualiser-le-/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>50024</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une offre adaptée aux acteurs de l’Economie Sociale et Solidaire</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et financer les acteurs de l’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités et les structures de l&amp;#039;Economie Sociale et Solidaire (association, coopérative, mutuelle, entreprise sociale) qui jouent un rôle actif dans l&amp;#039;accompagnement des personnes fragiles et le développement social et économique du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires intervient en :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement des acteurs de l&amp;#039;ESSS par les Dispositifs Locaux d&amp;#039;Accompagnement (DLA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet ou intermédiés via les outils financiers créés ou abondés par la Banque des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ingénierie de projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Santé
 Education et renforcement des compétences
-Formation professionnelle</t>
-[...2 lines deleted...]
-      <c r="O33" s="1" t="inlineStr">
+Tiers-lieux
+Emploi</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/accompagnement-financement-acteurs-ESS?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projets_sociaux_solidaires_oat#segment-1307</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e8a2-soutenir-le-developpement-des-acteurs-de-leco/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J135" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="P135" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q135" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...25 lines deleted...]
-      <c r="X33" s="1" t="inlineStr">
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD135" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>44625</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou remobiliser, dans la citoyenneté, une assemblée d’enfants ou de jeunes</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour profiter du service gratuit d&amp;#039;aide aux devoirs par téléphone, appelez le Service d&amp;#039;aide au devoir, Direction de l&amp;#039;éducation :
-[...2 lines deleted...]
- &lt;/strong&gt;
+ En s&amp;#039;appuyant sur l&amp;#039;expertise acquise depuis plus de 20 ans avec le Conseil départemental des jeunes (CDJ), nous pouvons accompagner les collectivités qui :
+&lt;/p&gt;
+&lt;p&gt;
+ -	s&amp;#039;interrogent sur l&amp;#039;opportunité de créer un dispositif de participation des enfants ou des jeunes,
+&lt;/p&gt;
+&lt;p&gt;
+ -	sont déjà engagés dans un  projet de cette nature,
+&lt;/p&gt;
+&lt;p&gt;
+ -	disposent déjà d&amp;#039;un tel dispositif et souhaitant le redynamiser.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 101 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="M136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création d&amp;#039;un conseil intercommunal jeune
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un conseil municipal jeunes du primaire au lycée
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre en place d&amp;#039;un conseil municipal jeune
+&lt;/p&gt;
+&lt;p&gt;
+ Formation des élus tarnais pour la promotion de l&amp;#039;engagement citoyen des jeunes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
+        </is>
+      </c>
+      <c r="W136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/82e4-gerer-un-patrimoine-mobilier-protege-ou-non-a/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E34" s="1" t="inlineStr">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
-[...16 lines deleted...]
-&lt;/p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...35 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
-[...21 lines deleted...]
-&lt;/p&gt;
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -7202,19733 +31339,1084 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X34" s="1" t="inlineStr">
+      <c r="W137" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...7 lines deleted...]
- : adhesion&amp;#64;agence-france-locale.fr
+ &lt;strong&gt;
+  Contact
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...346 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>24930</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Développer la transmission des langues catalane et occitane dans la société</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...7045 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...13 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J138" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l'aide est défini en fonction de la dimension du projet.</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champ d&amp;#039;action en matière de numérique et informatique.
-[...11 lines deleted...]
- .
+ La Région souhaite soutenir la transmission des langues occitane et catalane ainsi que leur présence dans la société :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  en facilitant l&amp;#039;enseignement en milieu scolaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  en accompagnant l&amp;#039;enseignement de ces langues via des aides aux projets pédagogiques et à l&amp;#039;édition de matériel pédagogique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  en développant les cours pour adultes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  en promouvant ces langues régionales dans le quotidien des habitants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  en soutenant les professionnels de la communication.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Maintenance informatique
-[...169 lines deleted...]
- Ce dispositif vise à :
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les dépenses de fonctionnement sauf :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   promouvoir les compétences des docteurs auprès des entreprises du territoire,
+   la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
-   favoriser leur embauche grâce à une incitation financière.
-[...308 lines deleted...]
-   &lt;br /&gt;
+   la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T68" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X68" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-transmission</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...10 lines deleted...]
- &lt;/a&gt;
+ Attention : Toute demande d&amp;#039;aide concernant la transmission et la socialisation de l&amp;#039;occitan devra dorénavant être adressée directement à l&amp;#039;Office public de la langue occitane – Ofici public de la lenga occitana 22 boulevard Maréchal Juin 31406 TOULOUSE Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les demandes concernant le catalan, et dans l&amp;#039;attente de la création du futur Office Public pour la Langue Catalane, les dossiers sont à déposer auprès de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la gestion administrative du dossier : Caroline CAVAILHES : caroline.cavailhes&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la nature du projet : Philippe VIALARD : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/22e2-langues-et-cultures-catalane-et-occitane-aide/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-[...1765 lines deleted...]
-      <c r="G78" s="1" t="inlineStr">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>20362</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Créer des outils pédagogiques, des supports d'éducation à l'environnement et au développement durable (investissement)</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Recherche</t>
-[...14 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I139" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
-[...4 lines deleted...]
- Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+ La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
+&lt;/p&gt;
+&lt;p&gt;
+ La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition. L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine. Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la mise en oeuvre des politiques régionales sectorielles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le but de pouvoir appuyer des dispositifs éducatifs naissants ou existants, de pouvoir informer, sensibiliser ou éduquer les publics cibles de la politique régionale d&amp;#039;EEDD (ciblant tous les publics régionaux, dont en particulier les publics jeunes et lycéens, et favorisant l&amp;#039;accès des personnes en situation de handicap) ou de valoriser les nouvelles pratiques éducatives, il convient de soutenir la création d&amp;#039;outils pédagogiques innovants, adaptés, de grande qualité éducative, par des structures d&amp;#039;EEDD ayant des compétences reconnues dans ce domaine.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les taux d&amp;#039;intervention (maximum) sont modulés en fonction des critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Informer
-[...5 lines deleted...]
-  Appuyer au montage d&amp;#039;un projet européen innovant
+  &lt;strong&gt;
+   Taux de base - 30% (maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD développés hors thématiques prioritaires
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...26 lines deleted...]
- Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 10% (soit 40% maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD s&amp;#039;inscrivant dans les thématiques prioritaires de la Région dans le champ de la transition écologique et énergétique (TEE) : énergie, eau, biodiversité, déchets et économie circulaire, risques naturels, alimentation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 20% (soit 50% maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD développés spécifiquement pour des territoires où les publics n&amp;#039;ont pas accès à des actions de sensibilisation à la TEE (Ce critère sera jugé lors de l&amp;#039;instruction, à l&amp;#039;aune de l&amp;#039;argumentaire présenté par le porteur de projet et de l&amp;#039;expertise des services.)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 30% (soit 60% maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD développés spécifiquement pour le public lycéen, ou pour des scolaires dans les territoires où ces publics n&amp;#039;ont pas accès à des actions de sensibilisation à la TEE (cf. méthode d&amp;#039;évaluation du critère ci-dessus)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 40% (soit 70% maximum) :
+  &lt;/strong&gt;
+  Outils d&amp;#039;EEDD créés dans le cadre de l&amp;#039;appel à initiatives : projets innovants / d&amp;#039;expérimentation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Tous les taux d&amp;#039;intervention indiqués sont des taux
+ &lt;strong&gt;
+  maximum
+ &lt;/strong&gt;
+ , le taux appliqué final étant évalué en fonction de l&amp;#039;intérêt retenu par la Région du dossier transmis (spécialement à l&amp;#039;aune de l&amp;#039;argumentaire défini par le porteur de projet), du plan de financement présenté et du budget régional mobilisable.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier de dépôt des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets dont la demande de soutien financier est supérieure à 15 000 € :
+ &lt;strong&gt;
+  avant le 31 décembre année N-1
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets dont la demande de soutien financier est inférieure à 15 000 € : au fil de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
-[...23 lines deleted...]
-Citoyenneté
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Education et renforcement des compétences
-Alimentation
-[...8 lines deleted...]
-Risques naturels
 Qualité de l'air
-Biodiversité
-[...23 lines deleted...]
-      <c r="O78" s="1" t="inlineStr">
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une structure francilienne.
-[...266 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions éligibles :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les collectivités territoriales,
+   Création d&amp;#039;un dispositif éducatif abordant et approfondissant un ou plusieurs thèmes de la transition écologique et énergétique.
   &lt;/li&gt;
   &lt;li&gt;
-   Les syndicats mixtes,
+   Création ou réactualisation d&amp;#039;un dispositif éducatif itinérant circulant au niveau régional, sur un ou plusieurs départements, sur et hors d&amp;#039;un territoire administratif précis.
   &lt;/li&gt;
   &lt;li&gt;
-   Les EPCI.
-[...47 lines deleted...]
-   La présentation de l&amp;#039;étude des besoins
+   Création ou réactualisation d&amp;#039;une exposition pédagogique traitant d&amp;#039;un ou de plusieurs sujets d&amp;#039;EEDD.
   &lt;/li&gt;
   &lt;li&gt;
-   Un dossier de niveau APS du projet, comprenant le détail estimatif des travaux et les plans correspondants
+   Création d&amp;#039;une application multimédia éducative nourrissant la compréhension de la TEE ou soutenant l&amp;#039;animation ou la découverte d&amp;#039;un territoire.
   &lt;/li&gt;
   &lt;li&gt;
-   Une délibération de la collectivité sollicitant le financement régional
+   Création d&amp;#039;outils ou de livrets éducatifs pouvant être remis à un public cible lors d&amp;#039;animations ponctuelles ou d&amp;#039;événements.
   &lt;/li&gt;
   &lt;li&gt;
-   Un plan de financement prévisionnel
-[...323 lines deleted...]
-   productions des élèves et publication sur le site de l&amp;#039;AFVT
+   Création professionnelle de ressources ou d&amp;#039;ouvrages éducatifs faisant l&amp;#039;objet d&amp;#039;une publication.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="R82" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-a-la-creation-d-outils-pedagogiques-supports-d-education</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...73 lines deleted...]
-      <c r="AA82" s="1" t="inlineStr">
+ Direction de la Transition Écologique et Energétique
+&lt;/p&gt;
+&lt;p&gt;
+ Yann ABONNEAU Téléphone : 04 67 22 90 58 Mail : yann.abonneau&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/53b5-soutien-a-la-creation-doutils-pedagogiques-su/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-[...1622 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>20364</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Développer des actions d'éducation à l'environnement et au développement durable (fonctionnement)</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H92" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="I140" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...17 lines deleted...]
- Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+ La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
+&lt;/p&gt;
+&lt;p&gt;
+ La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine. Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la  mise en œuvre des politiques régionales sectorielles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif d&amp;#039;aide précise le soutien pouvant être apporté par la Région à des actions de sensibilisation, d&amp;#039;éducation ou de formation à la transition écologique et énergétique (TEE) de tous les publics régionaux (en ciblant en particulier les publics jeunes et lycéens et en favorisant notamment l&amp;#039;accès des personnes en situation de handicap) dans le cadre d&amp;#039;accompagnements et de processus pédagogiques de long terme (créant et accroissant une prise de conscience de chaque public ciblé).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions d&amp;#039;EEDD doivent permettre de faire comprendre la notion d&amp;#039;écocitoyenneté et d&amp;#039;impulser des changements de comportements durables, individuels et collectifs qui peuvent en découler, nécessaires à la transition écologique et énergétique régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les taux d&amp;#039;intervention indiqués sont des taux maximum, le taux appliqué final étant évalué en fonction de l&amp;#039;intérêt du dossier transmis, du plan de financement présenté et du budget régional mobilisable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention est modulé en fonction des critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de base (maximum) :
+ &lt;strong&gt;
+  30% :
+ &lt;/strong&gt;
+ Actions d&amp;#039;EEDD hors thématiques prioritaires
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 10% (soit 40% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD s&amp;#039;inscrivant dans les thématiques prioritaires de la Région dans le champ de la transition écologique et énergétique (TEE) : Energie, Eau, Biodiversité, Déchets et Economie circulaire, Risques naturels, Alimentation
+   &lt;/li&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;animation des réseaux d&amp;#039;EEDD existants (de niveau transfrontalier, inter-régional, régional, départemental, local ou thématique)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 20% (soit 50% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement dans les territoires où les publics n&amp;#039;ont pas accès à des actions de sensibilisation ou d&amp;#039;éducation à la TEE.  (Ce critère sera jugé lors de l&amp;#039;instruction, à l&amp;#039;aune de l&amp;#039;argumentaire présenté par le porteur de projet et de l&amp;#039;expertise des services.)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 30% (soit 60% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement  pour le public lycéen, ou pour des scolaires dans les territoires où ce public n&amp;#039;a pas accès à des actions de sensibilisation à la TEE (cf. méthode d&amp;#039;évaluation du critère ci-dessus)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 40% (soit 70% maximum)
+  &lt;/strong&gt;
+  - Dans le cadre d&amp;#039;un appel à initiatives :
+  Actions d&amp;#039;EEDD soutenant et valorisant l&amp;#039;innovation éducative et l&amp;#039;expérimentation pédagogique
+  Projets de création de réseaux d&amp;#039;EEDD infrarégionaux (liés ou non à un territoire administratif) supportés par une structure associative
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier de dépôt des dossiers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les programmes d&amp;#039;actions annuels :
+ &lt;strong&gt;
+  avant le 31 décembre année N-1
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets plus ponctuels : au fil de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
-[...41 lines deleted...]
-Risques naturels
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
 Qualité de l'air
-Biodiversité
-[...31 lines deleted...]
-      <c r="O92" s="1" t="inlineStr">
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
-[...10 lines deleted...]
- &lt;/strong&gt;
+ Actions d&amp;#039;éducation à la transition écologique et énergétique, favorisant l&amp;#039;écocitoyenneté ; ponctuelles, annuelles ou pluriannuelles ; auprès de tous les publics et dans tous les territoires régionaux ; favorisant les partenariats lors de la construction et de la mise en œuvre de celles-ci et s&amp;#039;appuyant sur une méthodologie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Actions favorisant la coopération entre acteurs d&amp;#039;un même territoire de projet qu&amp;#039;il soit local, départemental, régional, inter-régional et/ou transfrontalier ou européen.
+&lt;/p&gt;
+&lt;p&gt;
+ Actions de formation et de professionnalisation des acteurs de l&amp;#039;EEDD (évaluation des besoins de formations en EEDD, organisation de réseaux de formateurs d&amp;#039;acteurs de l&amp;#039;EEDD, formations qualifiantes et diplômantes de professionnels de l&amp;#039;EEDD, formations des acteurs associatifs bénévoles).
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en réseau des acteurs de l&amp;#039;EEDD (coordination et animation de réseau territorial et/ou thématique d&amp;#039;acteurs de l&amp;#039;EEDD ; création de rencontres territoriales ou thématiques d&amp;#039;acteurs de l&amp;#039;EEDD ; création d&amp;#039;outils collaboratifs de partage des savoir-faire et des savoirs des acteurs d&amp;#039;un même réseau ou entre réseaux, création de dispositifs pédagogiques s&amp;#039;appuyant sur l&amp;#039;expertise des membres du réseau).
+&lt;/p&gt;
+&lt;p&gt;
+ Création de réseaux d&amp;#039;acteurs de l&amp;#039;EEDD infrarégionaux (formation d&amp;#039;un nouveau réseau territorial ou thématique se basant sur une dynamique entre acteurs individuels ou entre structures pouvant déjà exister ; rencontres d&amp;#039;acteurs ; organisation et animation de nouveaux réseaux d&amp;#039;EEDD), principalement côté est de la région Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+ Innovations pédagogiques et thématiques : voir critères relatifs à l&amp;#039;appel à initiatives.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="X92" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-au-developpement-de-l-education-a-l-environnement-et-au</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des politiques européennes
-[...3 lines deleted...]
- Contactez votre GAL référent.
+ Direction de la Transition Écologique et Energétique
+&lt;/p&gt;
+&lt;p&gt;
+ Yann ABONNEAU Téléphone : 04 67 22 90 58 Mail : yann.abonneau&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ab9-soutien-au-developpement-de-leducation-a-lenv/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>16244</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets de construction, rénovation et transformation des bâtiments éducatifs</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>EduRénov</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Edu Prêt pour soutenir vos investissement dans l'école de demain</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2355 lines deleted...]
-Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...3 lines deleted...]
-      <c r="H104" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  🚩
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Vous êtes une
+collectivité territoriale ou un groupement, une entreprise publique locale
+(SEM, SPL,…), un établissement public local (OPH et EPSMS) ou un établissement
+public national ? L&amp;#039;Edu Prêt est une solution de financement proposée par la
+Banque des Territoires pour accompagner la modernisation des bâtiments
+scolaires et périscolaires. Ce prêt permet aux collectivités de financer leurs
+projets d&amp;#039;acquisition, de construction et de rénovation avec des conditions
+avantageuses.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Grâce à l&amp;#039;Edu
+Prêt, vous pouvez bénéficier :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;D’un
+     taux bonifié pour les opérations les plus vertueuses.&lt;/li&gt;
+ &lt;li&gt;De
+     prêts à taux compétitif, quelle que soit la nature de votre projet.&lt;/li&gt;
+ &lt;li&gt;D’un
+     taux fixe, rendu possible par le partenariat entre la Banque des
+     Territoires et la BEI.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Que votre
+projet concerne des écoles, collèges, lycées ou équipements périscolaires comme
+les internats et espaces culturels, l&amp;#039;Edu Prêt vous offre une solution sur
+mesure. L’objectif est d’assurer des financements accessibles et pérennes pour
+soutenir la qualité et l’efficacité énergétique des infrastructures éducatives.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Si vous
+souhaitez en savoir plus, vous pouvez consulter la page dédiée à l&amp;#039;Edu Prêt et
+découvrir comment structurer votre projet avec un accompagnement adapté.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/edu-pret-investir-dans-les-projets-du-secteur-educatif</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c660-edu-pret/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2019</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J142" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
-[...4660 lines deleted...]
- Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26956,6950 +32444,1255 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P131" s="1" t="inlineStr">
+      <c r="P142" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q131" s="1" t="inlineStr">
+      <c r="Q142" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
- &lt;/strong&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail :
-[...5 lines deleted...]
- &lt;/a&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="132" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G132" s="1" t="inlineStr">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>10500</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Dotation Départementale Rurale (DDR)</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...10 lines deleted...]
-      <c r="H132" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I132" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L132" s="1" t="inlineStr">
+      <c r="I143" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="J143" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;éducation aux médias et à l&amp;#039;information doit donner aux citoyens et en particulier aux jeunes les moyens de se réapproprier l&amp;#039;information et la liberté de se forger leur propre opinion. Le ministère de la Culture soutient l&amp;#039;éducation aux médias et à l&amp;#039;information en allouant une subvention porteurs de projets.
-[...20 lines deleted...]
- Avec quatre priorités :
+ Fonds à destination des micro-projets, dont le montant est situé entre 5 000€ HT et 100 000€ HT, portés par les communes et leurs groupements, hors EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enveloppe annuelle fait l&amp;#039;objet de 2 programmations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Lutter contre les contenus haineux et déconstruire les théories complotistes dont la massification de la diffusion en ligne, notamment sur les réseaux sociaux, constitue un défi croissant pour notre société et notre démocratie
-[...870 lines deleted...]
-  Amélioration des formations existantes...
+  fin juin (dossiers reçus avant le 1er avril)
+ &lt;/li&gt;
+ &lt;li&gt;
+  et fin d&amp;#039;année (dossiers reçus avant le 1er octobre)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
-[...1529 lines deleted...]
-      </c>
       <c r="N143" s="1" t="inlineStr">
-        <is>
-[...591 lines deleted...]
-      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
-Musée
-[...705 lines deleted...]
-          <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
-Montagne
-[...3 lines deleted...]
-Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Jeunesse
-[...2 lines deleted...]
-Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Santé
 Education et renforcement des compétences
-Commerces et services
-[...5 lines deleted...]
-Qualité de l'air
+Alimentation
+Economie sociale et solidaire
 Biodiversité
-Equipement public
-Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Paysage
-Accessibilité
-[...19 lines deleted...]
-      <c r="R150" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P143" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q143" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le site internet de la préfecture de Meurthe-et-Moselle dispose d&amp;#039;une rubrique « Dotation d&amp;#039;équipement des territoires ruraux » (DETR), consultable via le bouton
-[...27 lines deleted...]
-      <c r="T150" s="1" t="inlineStr">
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X150" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La préfecture de Meurthe-et-Moselle et les sous-préfectures sont à disposition des collectivités pour leur apporter tout précision, aide ou conseil. Vous pouvez faire appel :
-[...16 lines deleted...]
- &lt;br /&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y150" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/971b-dotation-departementale-rurale-ddr/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="151" spans="1:27" customHeight="0">
-[...293 lines deleted...]
-      <c r="G152" s="1" t="inlineStr">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...25 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
+ &lt;strong&gt;
+  Mission régionale de conseil aux décideurs publics (MRCDP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  faciliter les coopérations entre les membres de la communauté éducative
-[...8 lines deleted...]
-  enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
-[...2 lines deleted...]
- &lt;br /&gt;
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M152" s="1" t="inlineStr">
-[...679 lines deleted...]
-  3 à 50 ans
+      <c r="M144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Taux :
-[...8 lines deleted...]
-   Remboursement anticipé et différé de remboursement possible
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
+Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...1 lines deleted...]
-Attractivité économique
+Appui méthodologique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Industrie
-[...11 lines deleted...]
-      <c r="O156" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R156" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S156" s="1" t="inlineStr">
+      <c r="P144" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T156" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X156" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
- 01.87.15.83.02
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="157" spans="1:27" customHeight="0">
-[...20 lines deleted...]
-          <t>Intercommunalité / Pays
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>1036</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Développer l’enseignement bilingue français-allemand</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H157" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Soutien au fonctionnement de l&amp;#039;établissement intégré au schéma départemental des enseignements artistiques (musique, danse, théâtre).
-[...22 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par ce dispositif, la Région Grand Est décide de soutenir le développement de l&amp;#039;enseignement bilingue paritaire français-allemand prenant appui sur l&amp;#039;apprentissage précoce à la fois dans le secteur public et dans le secteur associatif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide revêt la forme d&amp;#039;une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien à l&amp;#039;équipement des classes bilingues paritaires publiques fonctionnant sur le mode d&amp;#039;un RPI : Section investissement. Montant forfaitaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide unique de 7 700 € pour l&amp;#039;ouverture de la première classe dans l&amp;#039;une des communes membres du RPI,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide de 4 600 € par classe complémentaire ouverte dans le RPI.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aide au fonctionnement des classes bilingues associatives et privées qui sont hors contrat d&amp;#039;association avec l&amp;#039;Etat :
+&lt;/p&gt;
+&lt;p&gt;
+ Section fonctionnement. Montant forfaitaire : aide de 20 000 € par classe bilingue paritaire hors contrat d&amp;#039;association.
+&lt;/p&gt;
+&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
-Arts plastiques et photographie
-[...1283 lines deleted...]
-          <t>Arts plastiques et photographie
 Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O165" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R165" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Agrément Rectorat
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien à l&amp;#039;équipement des classes publiques fonctionnant sur le mode d&amp;#039;un Regroupement Pédagogique Intercommunal : ouverture de classes bilingues paritaires français-allemand.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide au fonctionnement des classes bilingues associatives et privées qui sont hors contrat d&amp;#039;association avec l&amp;#039;Etat : ouverture de classes bilingues paritaires français-allemand.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Soutien à l&amp;#039;équipement des classes publiques fonctionnant sur le mode d&amp;#039;un RPI : acquisition de mobilier et de matériel pédagogique destinées à soutenir l&amp;#039;enseignement bilingue paritaire dans le cadre intercommunal :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   aide unique de 7 700 € pour l&amp;#039;ouverture de la première classe dans l&amp;#039;une des communes membres du RPI,
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide de 4 600 € par classe complémentaire ouverte dans le RPI.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Aide au fonctionnement des classes bilingues associatives et privées qui sont hors contrat d&amp;#039;association avec l&amp;#039;Etat :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   aide de 20 000 € par classe bilingue paritaire hors contrat d&amp;#039;association.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/politique-regionale-faveur-developpement-multilinguisme/</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   Direction : Culture, Patrimoine et Mémoire.
+  &lt;/p&gt;
+  &lt;p&gt;
+   Pour les demandes de paiement : versements-creation&amp;#64;grandest.fr
+  &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d56c-politique-regionale-en-faveur-du-developpemen/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>555</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Proposer un appui juridique et financier aux petites collectivités</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>France Ruralités</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Rural consult</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une petite collectivité de moins de 5 000 habitants, ou une intercommunalité de moins de 50 000 habitants et vous vous posez des questions sur des sujets juridiques ou financiers concernant votre collectivité ? La Banque des Territoires met à disposition un service de renseignements juridiques et financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons une réponse personnalisée aux questions que vous nous adressez, soit via notre plateforme, soit directement par téléphone au 0970 808 809 (du lundi au vendredi de 9h à 19h, prix d&amp;#039;un appel local). Nous vous proposons ainsi un accompagnement dans la prise en main d&amp;#039;outils de prospective, en matière de commande publique, ou encore des temps de sensibilisation sur des thématiques budgétaires et financières.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous mettons aussi à disposition
+ &lt;a href="https://www.banquedesterritoires.fr/liste-des-questions-reponses-srjf?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;ressources&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;srjf_qrj"&gt;
+  une base de 1 000 questions/réponses
+ &lt;/a&gt;
+ déjà posées par d&amp;#039;autres collectivités. Des webinaires sont également organisés régulièrement pour aborder des sujets autour du développement territorial, en s&amp;#039;appuyant notamment sur des retours d&amp;#039;expérience et le partage de nos experts territoriaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S165" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X165" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Accès aux services
+Citoyenneté
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P146" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/rural-consult?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rural_consult_cat</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  -    Elus du Département de la Haute-Loire :
-[...35 lines deleted...]
-      <c r="AA165" s="1" t="inlineStr">
+  Le service de renseignements juridiques et financiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un service gratuit disponible par téléphone :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  0970 808 809
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 9h à 19h (prix d&amp;#039;un appel local)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous avez une question ?
+  &lt;/strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/srjf/47168"&gt;
+   Ecrivez-nous
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f991-service-de-renseignements-juridiques-et-finan/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="166" spans="1:27" customHeight="0">
-[...33 lines deleted...]
-      <c r="L166" s="1" t="inlineStr">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>554</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Il s&amp;#039;agit du financement de l&amp;#039;accueil d&amp;#039;un jeune mineur confié par le juge des enfants ou le juge aux affaires familiales à un particulier, un membre de sa famille ou un tiers digne de confiance.
-[...28 lines deleted...]
-          <t>Jeunesse
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
 Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
 Santé
-Education et renforcement des compétences</t>
-[...2 lines deleted...]
-      <c r="O166" s="1" t="inlineStr">
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S166" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X166" s="1" t="inlineStr">
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T147" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>391</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  -    Elus du Département de la Haute-Loire :
-[...79 lines deleted...]
- La participation financière de la CCMS se fera comme suit :
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  première tranche financière jusqu&amp;#039;à 1 000 000 € : 40% de la dépense subventionnable avec un plafond de subvention à 200 000 €
-[...16 lines deleted...]
-      <c r="N167" s="1" t="inlineStr">
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -33916,16240 +33709,6251 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...2 lines deleted...]
-Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Spectacle vivant
-[...31 lines deleted...]
-      <c r="R167" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour candidater, il convient de faire parvenir à la CCMS :
-[...46 lines deleted...]
- 04 73 65 24 48
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y167" s="1" t="inlineStr">
-[...117 lines deleted...]
-      <c r="S168" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T168" s="1" t="inlineStr">
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U168" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X168" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- cit&amp;#64;cantal.fr
-[...2 lines deleted...]
- 04 71 45 27 27
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y168" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA168" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="169" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H169" s="1" t="inlineStr">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>111723</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes coordonnateurs de séjours en classes de découverte</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes du domaine de l'éducation</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K169" s="1" t="inlineStr">
-[...15 lines deleted...]
- &lt;/span&gt;
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;span&gt;
-[...21 lines deleted...]
-  &lt;/span&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de droit public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département soutient les organismes et associations d&amp;#039;éducation populaire intervenant auprès des jeunes charentais sur les temps scolaires et périscolaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le prix de journée diffère selon les sites de destination
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant de la subvention &amp;#61; prix de journée x nombre de jours x nombre d&amp;#039;élèves
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N169" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="R169" s="1" t="inlineStr">
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Famille et enfance
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...1 lines deleted...]
- &lt;/span&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien aux organismes coordinateurs de séjours en classes de découverte.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;span&gt;
-[...6 lines deleted...]
-  &lt;/span&gt;
+  les actions en fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;span&gt;
-[...57 lines deleted...]
- &lt;/span&gt;
+&lt;p&gt;
+ Sont inéligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les projets pédagogiques portés par les écoles relevant d&amp;#039;un autre dispositif de subventions du Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Instruction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Paiement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les factures du séjour ou de l&amp;#039;établissement d&amp;#039;accueil (précisant le nombre d&amp;#039;élèves)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la liste des élèves ayant participé au séjour
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une fois, le séjour achevé, sur production des pièces (factures, liste élèves)
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affectée à une action :
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
+      <c r="S149" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T169" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X169" s="1" t="inlineStr">
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/04-Education/soutien_organismes_domaine_education.pdf</t>
+        </is>
+      </c>
+      <c r="W149" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...4 lines deleted...]
- &lt;a href="mailto:isabelle.larregneste&amp;#64;bge-parif.com"&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL « Subventions16 »
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
-   isabelle.larregneste&amp;#64;bge-parif.com
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service jeunesse et numérique éducatif – Direction de l&amp;#039;Education : Tél. : 05 16 09 74 06
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/578f-soutenir-les-organismes-coordonnateurs-de-sej/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="170" spans="1:27" customHeight="0">
-[...1703 lines deleted...]
-      <c r="G178" s="1" t="inlineStr">
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>165516</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H178" s="1" t="inlineStr">
-[...865 lines deleted...]
-Tourisme
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de
+pouvoir établir une stratégie de préservation de la biodiversité de son
+territoire et de prioriser les actions, il est indispensable de connaître ledit
+territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
+enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
+leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
+territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
+de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
+d’un territoire peut prendre plusieurs formes et mettre en avant divers
+paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
+la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
+le territoire, ainsi que des milieux et des continuités écologiques,
+d’identifier et hiérarchiser les actions de préservation de cette biodiversité
+locale ; il est essentiel que ces
+inventaires s’appuient sur les partenaires locaux pour créer une synergie et
+une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
+de vulnérabilité reprend les spécificités du territoire, en termes notamment de
+risques face aux effets du changement climatique, afin d’établir une stratégie
+d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
+types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
+sociaux, économiques, culturels, politiques et territoriaux, permettant de
+croiser de multiples enjeux et d’orienter les politiques publiques locales de
+manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Enfin, il donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple
+inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
+(Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
-Foncier
-[...10 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
-Alimentation
-[...10 lines deleted...]
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
-Biodiversité
-[...7525 lines deleted...]
-Education et renforcement des compétences
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
-[...5 lines deleted...]
-      <c r="O228" s="1" t="inlineStr">
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R228" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="S228" s="1" t="inlineStr">
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U228" s="1" t="inlineStr">
+      <c r="U150" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V228" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W228" s="1" t="inlineStr">
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
+        </is>
+      </c>
+      <c r="W150" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X228" s="1" t="inlineStr">
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
-66&lt;/p&gt;&lt;p&gt;
-[...3 lines deleted...]
-      <c r="Y228" s="1" t="inlineStr">
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z228" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA228" s="1" t="inlineStr">
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="229" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G229" s="1" t="inlineStr">
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...74 lines deleted...]
-      <c r="AA229" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W151" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="230" spans="1:27" customHeight="0">
-[...157 lines deleted...]
-      <c r="G231" s="1" t="inlineStr">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>165498</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE CREATIVE - Laboratoire d'innovation créative - 2026</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE CREATIVE - Laboratoire d&amp;apos;innovation créative - 2026</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H231" s="1" t="inlineStr">
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I231" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K231" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L231" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="S231" s="1" t="inlineStr">
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;CREA - Europe Créative - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 021 561 millions d&amp;#039;euros &lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 7 021 561 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : pas de limite&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 80 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Promouvoir la coopération politique et les actions innovantes soutenant tous les volets du programme, en favorisant un environnement médiatique diversifié, indépendant et pluraliste ainsi que l&amp;#039;éducation aux médias&lt;/li&gt;    &lt;li&gt;Encourager les approches innovantes en matière de création, d&amp;#039;accès, de distribution et de promotion de contenus dans les secteurs culturels et créatifs et avec d&amp;#039;autres secteurs&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Priorité 1 : encourager de nouvelles formes de création à la croisée de différents secteurs culturels et créatifs&lt;/li&gt;    &lt;li&gt;Priorité 2 : favoriser des approches et des outils intersectoriels innovants&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Longs métrages, animations et documentaires créatifs&lt;/li&gt;    &lt;li&gt;Œuvres audiovisuelles de fiction, animation&lt;/li&gt;    &lt;li&gt;Fiction interactive et non linéaire&lt;/li&gt;    &lt;li&gt;Jeux vidéo narratifs et expériences narratives immersives interactives&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : jusqu&amp;#039;à 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;  &lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2026/call-fiche_crea-cross-2026-innovlab_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CREA-CROSS-2026-INNOVLAB?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;CREA-CROSS-2026-INNOVLAB&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive : &lt;a title="Cliquez ici" href="https://culture.ec.europa.eu/creative-europe" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/crea2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P152" s="1" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+      <c r="Q152" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être des personnes morales (organismes publics ou privés)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être établis dans l&amp;#039;un des pays éligibles, à savoir :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;  - Pays participant au programme Europe créative : États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/p&gt;&lt;p&gt;  - Pays non membres de l&amp;#039;UE :&lt;/p&gt;&lt;p&gt;      - pays de l&amp;#039;EEE et pays associés au programme Europe créative (&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" target="_self"&gt;liste des pays participants&lt;/a&gt;)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être établis dans l&amp;#039;un des pays participant au programme Europe créative et détenus directement ou indirectement, en totalité ou en majorité, par des ressortissants de ces pays.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_self"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les candidatures individuelles sont autorisées (bénéficiaires uniques), ainsi que les propositions soumises par un consortium d&amp;#039;au moins deux candidats (bénéficiaires ; pas d&amp;#039;entités affiliées).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T231" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA231" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/europe-creative-laboratoire-dinnovation-creative-2026/</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact : EACEA-CROSS-INNOVLAB&amp;#64;ec.europa.eu&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/europe-creative-laboratoire-d-apos-innovation-creative-2026/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD152" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2025</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="232" spans="1:27" customHeight="0">
-[...36 lines deleted...]
-      <c r="H232" s="1" t="inlineStr">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>165422</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Développer le volontariat et les échanges internationaux</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Volontariat et échanges internationaux</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine souhaite accompagner les jeunes les plus éloignés de la mobilité et de l’engagement vers des projets ne nécessitant aucun prérequis académique dans la pratique des langues étrangères. Ces actions permettent de développer la Citoyenneté européenne et internationale. Ces projets sont un premier pas vers des mobilités plus longues. L’accompagnement éducatif permet aux jeunes de partir dans un cadre sécurisé et de développer leur appétence pour les langues et les actions relevant de l’intérêt général.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;La Région souhaite cibler 3 priorités :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser l’accueil et l’envoi de volontaires européens pour des missions de court ou long terme.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager la participation de jeunes néo-aquitains à des échanges internationaux permettant de favoriser l’ouverture aux autres et l’apprentissage de la Citoyenneté internationale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager la participation d’acteurs de la jeunesse à des échanges internationaux permettant d’enrichir leurs pratiques professionnelles et d’assurer le développement d’un travail de jeunesse de qualité qui produira des échanges de jeunes de qualité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L’aide régionale est susceptible d’atteindre un montant annuel maximum de 15 000 € TTC par structure et par dispositif et tiendra compte des thématiques et du contenu des projets, des bilans finaux précédemment déposés, et du rayonnement des projets et des structures sur le territoire néo-aquitain. Elle sera composée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;d’un montant forfaitaire de 225 € par participant (soumis à la production d’une feuille d’émargement);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;de frais non couverts par ailleurs, liés à la préparation au séjour (préparation pédagogique linguistique et culturelle), aux frais de transport aller-retour (pays d’envoi-pays d’accueil), d’hébergement et de transport local. Ils seront soumis à la production des pièces justificatives inhérentes aux frais réels engagés (factures). Ces frais « exceptionnels » seront plafonnés à 700€ par participant.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les montants des aides s’inscrivent dans le cadre de l’enveloppe budgétaire régionale annuelle dédiée aux dispositifs.&lt;/p&gt;&lt;p&gt;Le présent volet intègre la politique d’éco-socio-conditionnalités de la Région, suivant le montant de l’aide régionale attribuée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Moins de 150 000 € d’aide sous la forme d’une charte d’engagement signée par le bénéficiaire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plus de 150 000 € d’aide sous la forme d’un plan de transition individualisé, annexé au contrat attributif d’aide régionale, à destination des bénéficiaires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce seuil permet de proportionnaliser les conditions d’octroi des aides avec un plan de transition s&amp;#039;attachant aux bénéficiaires qui, étant les plus structurés, sont en mesure de porter une réflexion et de mettre en œuvre des mesures écologiquement et sociologiquement responsables.&lt;/p&gt;&lt;p&gt;Conformément à la délibération cadre sur les éco-socio-conditionnalités des aides régionales, les éco-socio-responsabilités sont de 3 natures :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Respect des ressources naturelles : économie des ressources, gestion des déchets ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Transitions pour tous : égalité Femmes-Hommes, lutte contre les discriminations, qualité et santé au travail ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ecoresponsabilité et décarbonation : création et maintien de l’emploi, ancrage territorial.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;strong&gt;Modalités de versement&lt;/strong&gt;&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les aides inférieures ou égales à 5 000 €, le versement est effectué en une seule fois à hauteur de 100%;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les aides supérieures à 5 000 €, le versement est effectué en deux fois conformément aux dispositions précisées dans l’acte administratif afférent à la décision.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;A réception de la notification des financements accordés, le bénéficiaire devra déposer une demande de paiement en ligne sur MDNA.&lt;/p&gt;&lt;p&gt;La Région se réserve le droit de procéder ou de faire procéder :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;à une évaluation du dispositif à laquelle le bénéficiaire pourra être associé;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;à un contrôle de l’utilisation effective des aides accordées&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cas où les modalités de mise en œuvre de l’action sont modifiées par rapport au projet initial, le porteur est tenu d’en informer immédiatement le service gestionnaire. L&amp;#039;aide régionale sera automatiquement révisée.&lt;/p&gt;&lt;p&gt;Lorsque la durée de l’action est supérieure à la durée initialement prévue, la modification ne donne pas lieu à correction du montant de l’aide régionale.&lt;/p&gt;&lt;p&gt;La Région émettra un titre de recette si le montant de la première avance versée est supérieur au montant définitif de l’aide.&lt;/p&gt;&lt;p&gt;De même en cas de non-réalisation de l’action, l’aide régionale sera annulée et un titre de recette sera émis pour le remboursement des sommes déjà versées, sauf circonstances exceptionnelles dûment attestées, et après décision de la Commission Permanente.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans le cas où la subvention de la Région est inférieure à 5 000 € et en cas de réalisation partielle, la Région se réserve le droit de procéder à la révision de l’aide au prorata.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans le cas où la subvention de la Région est supérieure à 5 000 € et en cas de non-réalisation des actions, ou de réalisation partielle, la Région se réserve le droit de procéder à la révision de l’aide au prorata.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+International</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Sont éligibles les associations et établissements publics (EP) œuvrant en direction des jeunes et implantés en Nouvelle-Aquitaine par leur domiciliation ou leur action.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ce programme s’adresse au seul public hors parcours de formation. Les demandes des établissements de formation pour leur public en cours de formation ne sont pas éligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations, lieu d’apprentissage de la citoyenneté, doivent présenter un fonctionnement institutionnel démocratique privilégiant la participation de leurs adhérents, particulièrement des jeunes et le renouvellement annuel de leurs instances dirigeantes.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Dans le cadre de l’accueil et l’envoi de volontaires européens pour des missions de court terme ou de long terme, dans le cadre de mobilités individuelles ou de groupe, sont éligibles les projets qui :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;ciblent de manière prioritaire des jeunes de niveau bac ou infra bac;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;proposent un accompagnement linguistique adapté en amont de la mobilité;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;accompagnent l’accueil ou l’envoi des volontaires en lien avec les dynamiques de coopérations des territoires;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;sont cofinancés par d’autres programmes relatifs à l’éducation à la citoyenneté européenne et internationale tels que le programme Erasmus&amp;#43; Jeunesse et Sport (Corps Européen de Solidarité), le programme de l’Office Franco-Allemand pour la Jeunesse (OFAJ), le programme jeunesse du Ministère de l’Europe et des Affaires Etrangères (MEAE).&lt;/p&gt;&lt;p&gt;Dans le cadre de la participation de jeunes néo-aquitains et d’acteurs de la jeunesse à des échanges internationaux sont éligibles les projets qui :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;proposent une réflexion collective sur des questions citoyennes;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;mobilisent des jeunes de niveau bac ou infra bac dans une perspective de mixité sociale;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;mobilités des animateurs socio-éducatifs dans une perspective d’échanges de bonnes pratiques;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sont cofinancés par d’autres programmes relatifs à l’éducation à la citoyenneté européenne et internationale tels que le programme Erasmus&amp;#43; Jeunesse et Sport, le programme de l’Office Franco-Allemand pour la Jeunesse (OFAJ), l’Office franco-québécois pour la Jeunesse (OFQJ), le programme jeunesse du Ministère de l’Europe et des Affaires Etrangères (MEAE).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide régionale sera appréciée en fonction de l’ensemble des cofinancements obtenus (État, collectivités locales, associations, entreprises…) et de la capacité d’autofinancement du projet. Le montant global des recettes pourra intégrer notamment les contributions volontaires en nature, dans la mesure où celles-ci sont objectivement quantifiées selon les règles en vigueur au plan national.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide régionale à la mobilité à l’étranger n’est pas cumulable avec une aide régionale relevant d’un autre règlement d’intervention régional.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire d&amp;#039;une subvention est tenu de mentionner le cas échéant la participation financière de l’Europe et/ou de la Région. Il fera figurer les logotypes téléchargeables sur le site de la Région et d’Erasmus&amp;#43; sur tous les documents d&amp;#039;information relatifs à l&amp;#039;objet de l&amp;#039;aide, précédé de la mention « avec le concours financier de la Région Nouvelle-Aquitaine ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariat-et-echanges-internationaux</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service relation aux usagers&lt;/p&gt;&lt;p&gt;Direction de la jeunesse et de la citoyenneté&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les demandes de subvention doivent être soumises avant la réalisation de l’action.&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de cofinancement régional se fait au fil de l’eau via un formulaire en ligne sur Téléprocédures pour les aides 2025 et sur MDNA à partir de 2026.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’instruction des dossiers se fait au minimum 2 fois par an après le dépôt du dossier par la structure. Ces dossiers sont ensuite proposés au vote lors de 2 Commissions Permanentes chaque année, à minima.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande de financement est instruite par le service instructeur de la Région Nouvelle-Aquitaine lorsque le dossier est complet.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les décisions d&amp;#039;attribution des financements sont prises par arrêté du Président du Conseil Régional. Une notification est adressée au bénéficiaire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Liste des documents à fournir lors de la demande :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; un relevé d&amp;#039;identité bancaire avec logo de la banque et datant de moins de 3 mois, au nom du bénéficiaire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; un justificatif de cofinancement Erasmus&amp;#43; / CES / OFAJ / OFQJ / MEAE (convention &amp;#43; annexe financière);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; la fiche INSEE;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le justificatif de création de la structure (parution au BO);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le récépissé de déclaration en préfecture;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les statuts de la structure;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;une attestation sur l’honneur de sincérité et de régularité au regard des déclarations sociales et fiscales;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les budgets de la structure de l’année N et année N-1 et, le cas échéant, rapport signé par le commissaire aux comptes (si réalisé);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le budget du projet;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le nombre prévisionnel de participants;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;pour les frais exceptionnels (hébergement, transport, frais de formation/intervenants extérieurs) : tableau listant les frais exceptionnels avec la subvention obtenue, le prix prévisionnel et le delta;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;une fiche résumé du projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire s’engage à présenter une demande de subvention, avec le cas échéants ses agréments, pour toutes les actions envisagées.&lt;/p&gt;&lt;p&gt;Le bénéficiaire s’engage à :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Réaliser l’action telle que financée ou à en informer la Région Nouvelle-Aquitaine dans le cas contraire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Présenter dans la demande de subvention les objectifs du ou des projets pour lesquels une demande de subvention est effectuée (budget prévisionnel, public visé et actions envisagées);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Faire un bilan une fois les missions réalisées permettant une analyse du retour sur les objectifs fixés (bilan et budget consolidé);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les documents financiers devront faire apparaître la mention TTC;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le bilan du projet devra être retourné au service instructeur de la Région avant la fin de validité de l’arrêté émis.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/volontariat-et-echanges-internationaux/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>165415</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le programme d’éducation au dessin de presse et à la citoyenneté avec Dessinez Créez Liberté</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Programme d'éducation au dessin de presse et à la citoyenneté avec Dessinez Créez Liberté</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I232" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K232" s="1" t="inlineStr">
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>Le programme vise à donner toutes les clés de lecture et une méthode pour décrypter un dessin de presse, amener à réfléchir à l&amp;#039;intention de l&amp;#039;auteur.&lt;br /&gt;&lt;br /&gt; Lieu où se déroule l&amp;#039;action : dans l&amp;#039;établissement.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P154" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q154" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>Lycées publics et privés (sous-contrat) franciliens&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Gratuité de l&amp;#039;action pour les lycées franciliens.&lt;/p&gt;&lt;p&gt;Subvention régionale : 5 000 €&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Le programme propose des interventions auprès des élèves franciliens sur la thématique du dessin de presse. Le &amp;#34;parcours DCL&amp;#34; comporte trois séances avec la même classe pour approfondir les différents sujets à travers un projet s’inscrivant sur plusieurs semaines. &lt;br /&gt;&lt;/p&gt;  &lt;ol&gt;&lt;li&gt;Introduction au dessin de presse et histoire de la caricature en France.&lt;/li&gt;&lt;li&gt;Décrypter et débattre autour des dessins de presse thématiques et de vidéos pédagogiques (terrorisme, libertés d’expression et de conscience, migrations, égalité femme/homme, violences faites aux femmes, racisme, antisémitisme, discriminations, environnement, etc. (&lt;a href="https://dessinezcreezliberte.com/fiches-decryptage/"&gt;https://dessinezcreezliberte.com/fiches-decryptage/&lt;/a&gt; et vidéos : &lt;a href="https://www.youtube.com/&amp;#64;dessinezcreezliberte-assoc6369/featured"&gt;https://www.youtube.com/&amp;#64;dessinezcreezliberte-assoc6369/featured&lt;/a&gt;) &lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;Rencontre avec un professionnel et/ou mise en place d’un atelier d’initiation au dessin de presse.&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt; Pour toute information, merci de prendre directement contact avec le partenaire régional aux coordonnées figurant dans la rubrique &amp;#34;Contact&amp;#34;.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-deducation-au-dessin-de-presse-et-la-citoyennete-avec-dessinez-creez-liberte</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;    &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Email :  &lt;span&gt;&lt;/span&gt;&lt;a href="mailto:mathieu&amp;#64;dessinezcreezliberte.com"&gt;contact&amp;#64;dessinezcreezliberte.com&lt;/a&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;    &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;N° de téléphone : 06 61 37 86 12&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-deducation-au-dessin-de-presse-et-a-la-citoyennete-avec-dessinez-creez-liberte/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L232" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O232" s="1" t="inlineStr">
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>165416</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Organiser un concours d’éloquence sur la citoyenneté avec l'Association Trouve ta voix</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Concours d'éloquence sur la citoyenneté avec l'Association Trouve ta voix</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>Le programme permet aux élèves de révéler leur potentiel, de gagner confiance en eux, d&amp;#039;apprendre à s&amp;#039;écouter et de restituer un discours sur un sujet de citoyenneté à travers un programme de formation à la prise de parole.&lt;br /&gt;&lt;br /&gt; Lieu où se déroule l&amp;#039;action : Dans et en dehors de l&amp;#039;établissement.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="Q232" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="AA232" s="1" t="inlineStr">
+      <c r="P155" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q155" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>Lycées publics et privés (sous-contrat) franciliens&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Gratuité de l&amp;#039;action pour les lycées franciliens&lt;/p&gt;&lt;p&gt;Subvention régionale : 30 000 €&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Ce programme est composé de 10 séances thématiques de 2 h. Chaque classe engagée se voit attribuer un formateur certifié Trouve Ta Voix.&lt;span&gt;&lt;/span&gt;&lt;/p&gt;  &lt;p&gt;Les élèves travaillent à la rédaction d’un discours sur un sujet défini par les équipes pédagogiques du lycée qu’ils restituent devant sa classe. &lt;/p&gt;&lt;p&gt;Démarre alors la phase conclusive : le concours d’éloquence lycéen Trouve Ta Voix composé d’une phase de sélection au sein des classes, des concours internes à chaque établissement puis de finales académiques (demi-finales, avec un représentant par lycée partenaire) et d’une grande finale qui se déroule dans certains des lieux les plus symboliques de notre pays (Assemblée Nationale, Panthéon, Salle du Congrès du Château de Versailles...).&lt;span&gt;  &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Thématiques spécifiques pouvant également être abordées : &lt;/strong&gt;Les rixes, l&amp;#039;éducation à la sexualité ainsi que le phénomène de prostitution dans les établissements. &lt;/p&gt;&lt;br /&gt; Pour toute information, merci de prendre directement contact avec le partenaire régional aux coordonnées figurant dans la rubrique &amp;#34;Contact&amp;#34;.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/concours-deloquence-sur-la-citoyennete-avec-lassociation-trouve-ta-voix</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;          &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Email : &lt;a href="mailto:laura.zebiche&amp;#64;trouvetavoix.org"&gt;contact&amp;#64;trouvetavoix.org&lt;/a&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;          &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;N° de téléphone : 06 99 09 74 72&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/concours-deloquence-sur-la-citoyennete-avec-lassociation-trouve-ta-voix/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="233" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C233" s="1" t="inlineStr">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>165405</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D233" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G233" s="1" t="inlineStr">
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA4</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H233" s="1" t="inlineStr">
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I233" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N233" s="1" t="inlineStr">
+      <c r="I156" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J156" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
-Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
 Education et renforcement des compétences
 Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
 Lutte contre la précarité
-Animation et mise en réseau
-[...1 lines deleted...]
-Prévention des risques
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...140 lines deleted...]
-Prévention des risques
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O234" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q234" s="1" t="inlineStr">
+      <c r="P156" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q156" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R234" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="T234" s="1" t="inlineStr">
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U234" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA234" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="235" spans="1:27" customHeight="0">
-[...33 lines deleted...]
-      <c r="K235" s="1" t="inlineStr">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>165987</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Faire découvrir la richesse des espaces naturels sous compétence régionale</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>A la découverte des Réserves et des Parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire découvrir la richesse des espaces naturels sous compétence régionale, trois types d’actions sont soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Développement d’activité de découvertes dans les Parcs naturels régionaux et Réserves naturelles régionales, prioritairement les jeunes de moins de 30 ans : soutien financier aux programmes annuels « éducation au territoire » des Parcs naturels régionaux et aux actions d’éducation à l’environnement des plans de gestion des RNR ;&lt;/li&gt; 	&lt;li&gt;Mise en œuvre de politiques de promotion des métiers du territoire et de leurs productions comme la marque « Valeurs Parcs » ;&lt;/li&gt; 	&lt;li&gt;Structuration des actions de sensibilisation au niveau régional : soutien à l’animation d’une dynamique régionale « Interparcs éducation à l’environnement des Parcs naturels régionaux » par les Parcs naturels régionaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P157" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicats mixtes de gestion de Parcs naturels régionaux, gestionnaires de Réserves naturelles régionales (associations, Communes, EPCI…)&lt;/p&gt;&lt;p&gt;Voir présentation du dispositif&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/a-la-decouverte-des-reserves-et-des-parcs-naturels-regionaux</t>
+        </is>
+      </c>
+      <c r="W157" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_EDULYCEE/depot/simple</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:pnr&amp;#64;maregionsud.fr"&gt;pnr&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a-la-decouverte-des-reserves-et-des-parcs-naturels-regionaux-1/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L235" s="1" t="inlineStr">
-[...98 lines deleted...]
-          <t>published</t>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="236" spans="1:27" customHeight="0">
-[...146 lines deleted...]
-      <c r="B237" s="1" t="inlineStr">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>165806</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
-      <c r="C237" s="1" t="inlineStr">
+      <c r="C158" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D237" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E237" s="1" t="inlineStr">
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G237" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...15 lines deleted...]
-      <c r="I237" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I158" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J237" s="1" t="inlineStr">
+      <c r="J158" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
         </is>
       </c>
-      <c r="K237" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L237" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="N237" s="1" t="inlineStr">
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
+catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
+Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
+d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
+de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
+complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
+des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
+territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
+GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
+visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
+thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
+alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
+Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
+titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
+projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
+compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
+Industrie
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O237" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P237" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S237" s="1" t="inlineStr">
+      <c r="P158" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q158" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
+de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
+assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
+de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
+Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
+heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné .&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ; &lt;/p&gt;&lt;p&gt; - Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les missions d’encadrement général et les fonctions supports (RH, gestion, entretien…) ne sont pas 
+retenues parmi les dépenses de personnel opérationnel directement rattachées à l’opération. Elles 
+sont inclues dans les coûts indirects.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
+de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T237" s="1" t="inlineStr">
+      <c r="T158" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U237" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V237" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="Y237" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z237" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA237" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="238" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B238" s="1" t="inlineStr">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>165805</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
-      <c r="C238" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E238" s="1" t="inlineStr">
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Rendre l'économie rurale plus résiliente en soutenant les activités à fort ancrage local  - Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G238" s="1" t="inlineStr">
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...7 lines deleted...]
-          <t>Subvention
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
 Ingénierie technique
-Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I238" s="1" t="inlineStr">
+      <c r="I159" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J238" s="1" t="inlineStr">
+      <c r="J159" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K238" s="1" t="inlineStr">
+      <c r="K159" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L238" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N238" s="1" t="inlineStr">
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_1_FILIERES_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Trois filières prioritaires ont été identifiées :&lt;/p&gt;&lt;p&gt;− Alimentation : diversité de produits alimentaires locaux associés aux valeurs gastronomiques 
+véhiculées par les acteurs locaux (producteurs, transformateurs, distributeurs, consommateurs).&lt;/p&gt;&lt;p&gt;− Forêt-bois : très présente et structurante pour l’emploi local avec la présence d’entreprise de 
+transformation (scierie, menuiserie, fabricants d’isolants, constructeurs…) ses potentiels 
+demeurent insuffisamment exploités (ex : construction, production d’énergie).&lt;/p&gt;&lt;p&gt;− Textile : patrimoine industriel du territoire, la valeur ajoutée de la filière textile ligérienne s’exprime 
+par une spécialisation sur des compétences de niche avec des textiles techniques (médical, 
+sport) et des textiles haut de gamme pour les grandes marques de luxe. L’ancrage territorial 
+passera également par la fourniture de matières premières issues de l’agriculture locale : le 
+chanvre et la laine.&lt;/p&gt;&lt;p&gt;Outre leur caractère structurant pour l’économie ligérienne, ce choix s’est opéré également en raison :&lt;/p&gt;&lt;p&gt;− Des politiques d’accompagnement sur l’ensemble du territoire du GAL, dont elles font l’objet 
+et qui se sont concrétisées par des labellisations (« Projets Alimentaires Territoriaux » et « Territoires 
+d’Industrie ») ;&lt;/p&gt;&lt;p&gt;− Du rôle primordial qu’elles jouent dans la préservation de la biodiversité et de la ressource en 
+eau. Il est donc nécessaire de les accompagner pour limiter l’impact écologique de leurs 
+activités, et de les protéger des aléas climatiques et des crises énergétiques.&lt;/p&gt;&lt;p&gt;Le GAL Loire ambitionne également de soutenir la création ou le développement de nouvelles filières
+ou activités liées à une ressource locale. Les projets soutenus devront être innovants, structurants et 
+résilients. A titre informatif et sans présenter une liste exhaustive, plusieurs ressources locales, constituant 
+des potentiels pour l’avenir, ont été identifiées :&lt;/p&gt;&lt;p&gt;− Les matériaux biosourcés issus totalement ou partiellement de la biomasse (colza, miscanthus, 
+balle de riz, paille, anas de lin, liège, rafle de maïs, roseau, laine de mouton) ;&lt;/p&gt;&lt;p&gt;− Les matériaux géo-sourcés d’origine minérale tels que la terre crue ou la pierre sèche qui, 
+lorsqu’ils sont locaux et peu transformés, présentent une faible empreinte environnementale. Ils 
+peuvent aussi être issus du réemploi ou de la valorisation des déchets, de sous-produits ;&lt;/p&gt;&lt;p&gt;− Les Plantes à Parfum Aromatiques et Médicinales (PPAM) pour lesquelles un bassin de 
+production se développe dans la Loire ;&lt;/p&gt;&lt;p&gt;− Le chanvre, historiquement produit dans la Loire, fait l’objet d’une relance économique par le 
+biais de transformations multiples (huile, savon, isolant…) hors graines alimentaires et textiles.&lt;/p&gt;&lt;p&gt;Les projets s’inscrivant dans le champ de l’économie circulaire et/ou de l’écologie industrielle sont 
+recherchés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Agir ensemble sur les chaînes de valeur des filières prioritaires locales&lt;/p&gt;&lt;p&gt;− Favoriser l’émergence de filières ou activités nouvelles liées à une ressource locale&lt;/p&gt;&lt;p&gt;− Créer une culture commune autour des ressources pour l’ensemble des acteurs (entreprises, 
+institutions publiques, habitants)&lt;/p&gt;&lt;p&gt;− Limiter l’impact écologique des activités économiques &lt;/p&gt;&lt;p&gt;− Protéger les entreprises des aléas climatiques et des crises énergétiques  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;La prise en compte des enjeux de transition écologiques et énergétiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Valoriser les ressources locales tout en préservant la biodiversité, la ressource en eau, en limitant 
+les intrants et en les protégeant des aléas climatiques&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant en soutenant des projets de réutilisation, réemploi, 
+d’écoconception
+− Favoriser la création d’activités à faible bilan carbone&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers par la mise en réseau d’acteurs et la conduite d’actions 
+collective&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets suivants :&lt;/p&gt;&lt;p&gt;− La production, transformation, distribution ou commercialisation de biens et services ;&lt;/p&gt;&lt;p&gt;− Les stratégies territoriales ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel ;&lt;/p&gt;&lt;p&gt;− La mise en réseau des acteurs ;&lt;/p&gt;&lt;p&gt;− Le renforcement de la synergie entre les activités à fort ancrage territorial local ;&lt;/p&gt;&lt;p&gt;− La sensibilisation et l’accompagnement à la création - reprise d’activités notamment pour les 
+secteurs dont le métier est en tension ;&lt;/p&gt;&lt;p&gt;− La sensibilisation aux enjeux de l’économie circulaire, de l’emploi durable et de la mobilité 
+décarbonée ;&lt;/p&gt;&lt;p&gt;− Information et sensibilisation des consommateurs ;&lt;/p&gt;&lt;p&gt;− Les tiers-lieux innovants à vocation économique permettant le développement d’une ou 
+plusieurs filières.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère innovant, structurant, résilient et de fort ancrage local du projet s’appréciera au regard 
+de la grille de sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de production, transformation, distribution ou commercialisation de biens et services
+éligibles aux dispositifs FEADER ;&lt;/p&gt;&lt;p&gt;→ Les stratégies territoriales éligibles au dispositif FEADER T01 ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 7.5.2.1 du FEDER : Soutenir les filières spécifiques : forêt/bois, 
+textile/cuir/laine et pierre.&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 1.1.1.4 du FEDER : Animer la stratégie régionale d’innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets suivants :&lt;/p&gt;&lt;p&gt;− Les activités touristiques basées sur les savoir-faire locaux (éligible à l’AAP 2.1).&lt;/p&gt;&lt;p&gt;− Les foires et manifestations&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ancrage territorial local &lt;/strong&gt;: C’est le processus et le résultat d’interactions entre entreprise et territoire, 
+fondés sur la création collective de ressources communes, spécifiques et localisées, permettant une 
+longue période de sédentarité d’une entreprise.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Forêts
+Sols
 Transition énergétique
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
+Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Artisanat</t>
-[...2 lines deleted...]
-      <c r="O238" s="1" t="inlineStr">
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P238" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S238" s="1" t="inlineStr">
+      <c r="P159" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q159" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions ;&lt;/p&gt;&lt;p&gt;− Les grandes entreprises (hors collectivités, sociétés avec de l’actionnariat public et SCIC).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à l’une des conditions suivantes :&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec, a minima, l’une des filières identifiées comme prioritaire au titre de cet 
+appel à projets (alimentation, forêt et bois, textile) – ce point sera analysé par le service 
+instructeur lors de l’instruction du dossier.&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec l’exploitation d’une autre ressource identifiée comme locale - un 
+argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel :&lt;/p&gt;&lt;p&gt;Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;                             o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;                             o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;                             o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;                             o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;                             o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/li&gt;&lt;li&gt;Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/li&gt;&lt;li&gt;Les frais de bouche ;&lt;/li&gt;&lt;li&gt;L’acquisition de foncier bâti ou non bâti ;&lt;/li&gt;&lt;li&gt;Les travaux de voirie et réseaux divers ;&lt;/li&gt;&lt;li&gt;Les études préalables initiées en amont du dépôt du projet ;&lt;/li&gt;&lt;li&gt;Les loyers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 80 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T238" s="1" t="inlineStr">
+      <c r="T159" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U238" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V238" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Y238" s="1" t="inlineStr">
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL 
+Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et 
+Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, 
+Saint-Etienne Métropole) 04 74 87 52 01  &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z238" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA238" s="1" t="inlineStr">
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aap-1-structurer-les-filieres-prioritaires-et-permettre-l-emergence-d-activites-particulierement-innovantes/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="239" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E239" s="1" t="inlineStr">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>165696</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les scolaires à la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I160" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d&amp;#039;ateliers en classe de CE2, CM1 et CM2 des écoles de Gironde assurée par une association spécialisée. Par l&amp;#039;expérience et la participation, les élèves découvrent les enjeux du climat, de l&amp;#039;air et de l&amp;#039;énergie. Un livret pédagogique est ensuite remis à l&amp;#039;enseignant pour continuer d&amp;#039;explorer ces sujets au cours de l&amp;#039;année.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Education et renforcement des compétences
+Economie circulaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Connaissance de la mobilité
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Signature de la convention de prestations&lt;/p&gt;&lt;p&gt;- Validation du devis d&amp;#039;intervention proposé&lt;/p&gt;&lt;p&gt;Aide sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/atelier-pedagogique/</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-les-scolaires-a-la-transition-energetique/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>165693</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une animation Fresque du Climat</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I161" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Citoyenneté
+Education et renforcement des compétences
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Paysage
+Animation et mise en réseau
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T161" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>166094</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G239" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H239" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à favoriser l’installation d’équipements partagés au sein des équipes ou communautés de recherche, pour la réalisation de programmes de recherche et accessibles directement - ou à travers des projets d’aides à la recherche, au développement et à l’innovation (RDI) collaboratifs – aux acteurs socio‑économiques.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces équipements doivent être mis à disposition des programmes de recherche portés par les laboratoires, des projets de Recherche et de Développement (R&amp;amp;D) impliquant des acteurs socio-économiques, et des formations. Il s&amp;#039;agit de développer un outil partagé de recherche (plateforme), de renforcer les compétences d&amp;#039;une plateforme existante ou de renforcer l&amp;#039;ouverture d&amp;#039;une plateforme aux acteurs économiques.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M162" s="1" t="inlineStr">
+        <is>
+          <t>Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q162" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Les bénéficiaires du présent dispositif sont exclusivement des organismes publics de recherche et des établissements publics d’enseignement supérieur (universités et écoles ; établissements d&amp;#039;enseignement supérieur consulaires hors écoles de commerce) présents en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous les projets doivent avoir été présentés devant le Conseil Scientifique ou auprès de la direction de l&amp;#039;établissement de recherche et/ou d’enseignement supérieur auquel est rattaché le coordinateur du projet. Cet établissement bénéficiaire chef de file contacte ensuite la Région Nouvelle-Aquitaine pour présenter son projet.&lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Ainsi, les critères suivants structurent l’évaluation des projets :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1-Contexte scientifique et historique du projet de plateforme ou d’équipement complémentaire d’une plateforme existante ;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;2-Insertion de la plateforme dans les écosystèmes de recherche et d’innovation de la Région Nouvelle-Aquitaine :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Complémentarité avec les équipements structurants existants ou opportunité de favoriser l&amp;#039;émergence de nouvelles recherches et/ou de nouvelles formations ;&lt;/p&gt;&lt;p&gt;Adéquation avec les filières économiques et les enjeux spécifiques du territoire.&lt;/p&gt;&lt;p&gt;3-Modèle économique :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pertinence de l&amp;#039;organisation et des méthodologies prévues pour l’installation et la gestion de la Plateforme ;&lt;/p&gt;&lt;p&gt;Adéquation entre les objectifs du projet et les besoins identifiés ;&lt;/p&gt;&lt;p&gt;Réalité des financements obtenus (investissement et fonctionnement) et de la participation des acteurs socio-économiques ;&lt;/p&gt;&lt;p&gt;Viabilité de l&amp;#039;outil au regard du modèle économique présenté.&lt;/p&gt;&lt;p&gt;4-Pertinence de la gouvernance :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Adéquation des instances de gouvernance avec les activités et les objectifs de la plateforme ;&lt;/p&gt;&lt;p&gt;Association des acteurs socio-économiques régionaux dans le schéma de gouvernance ;&lt;/p&gt;&lt;p&gt;Qualité du plan de communication et capacité à rendre attractives les activités de la plateforme.&lt;/p&gt;&lt;p&gt;5-Retombées économiques et/ou sociales pour le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Perspectives d&amp;#039;applications des projets menés sur la plateforme, en réponse à des enjeux économiques et sociétaux ;&lt;/p&gt;&lt;p&gt;Contribution de l&amp;#039;outil à l&amp;#039;innovation pour les filières régionales ou au ressourcement des politiques régionales (intérêts des acteurs pour ce projet) ;&lt;/p&gt;&lt;p&gt;Participation directe ou indirecte à la mise en place et à l&amp;#039;exploitation des équipements par les acteurs socio-économiques régionaux (notamment industriels) ;&lt;/p&gt;&lt;p&gt;Implication financière des partenaires régionaux.&lt;/p&gt;&lt;p&gt;6-Diffusion des sciences vers le grand public.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avant de compléter un dossier de demande de subvention via l&amp;#039;outil &amp;#34;Mes Démarches en Nouvelle-Aquitaine&amp;#34; (MDNA), vous devez lire de manière exhaustive le document intitulé « Objectifs et Modalités » téléchargeable ci-dessous qui présente les conditions du soutien pour ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La fiche de saisine, le dossier de candidature (document word), le budget global de la plateforme (document excel), la méthodologie de monitoring des activités et fichiers associés seront fournis par la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région lors des échanges préalables de présentation du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent d&amp;#039;abord être partagés avec la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région avant d&amp;#039;être déposés dans l&amp;#039;outil MDNA. Cette présentation des projets à la Région et la soumission des dossiers dans l&amp;#039;outil se font au fil de l&amp;#039;eau à compter du 16/10/2025 date d&amp;#039;ouverture du dispositif et jusqu&amp;#039;au 31/12/2027.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le plan de financement du projet sera saisi directement en ligne sur l’outil MDNA. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="W162" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/craPortailFO/</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;aap-plateformes&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>165999</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accès des jeunes à l’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, initié par l’Education Nationale, vise à favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence. Elles sont fondées sur des partenariats entre des établissements de l&amp;#039;enseignement supérieur et des lycées, ou collèges, situés majoritairement dans des quartiers prioritaires de la politique de la ville ou en zones rurales, et se traduisent par des actions d’aide à l’orientation, de tutorat, de préparation à l’entrée dans les filières sélectives et d’ouverture sociale et culturelle dans un objectif de réussite éducative.&lt;/p&gt; &lt;p&gt;Les bénéficiaires éligibles à l’attribution d’une subvention régionale sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les établissements d’enseignement supérieur (universités, lycées ayant des formations post bac et grandes écoles) agissant en tant que tête de cordée ;&lt;/li&gt; 	&lt;li&gt; Les opérateurs (organismes de recherche, associations) délégataires agissant pour le compte d’une tête de cordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P163" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt; 
+&lt;p&gt;Le projet de cordée doit faire l&amp;#039;objet d&amp;#039;une validation pédagogique en région académique.&lt;br /&gt; La sous commission se prononce sur la qualité et la cohérence du projet d&amp;#039;actions des cordées candidate à l&amp;#039;appel à projet de l&amp;#039;année en cours. La demande doit être adressée au Rectorat de la région académique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/cordees-de-la-reussite</t>
+        </is>
+      </c>
+      <c r="W163" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CORDEES/depot/simple</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laury TOMAS: &lt;a href="mailto:latomas&amp;#64;maregionsud.fr"&gt;latomas&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;Sandrine Denis: &lt;a href="mailto:sadenis&amp;#64;maregionsud.fr"&gt;sadenis&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cordees-de-la-reussite-1/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>166018</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif accompagne les musiciens, qu’ils soient amateurs ou futurs professionnels. Il finance l’acquisition d’instruments de musique par les conservatoires et écoles de musique publiques ; la Région Sud apporte ainsi son concours à un enseignement artistique de qualité, garantit une équité territoriale, encourage les projets collectifs.&lt;/p&gt; &lt;p&gt;Les établissements d’enseignement artistique publics, communaux, intercommunaux, conservatoires à rayonnement communal, intercommunal, départemental ou régional, les pôles supérieurs d’enseignement artistique, les établissements d’enseignement supérieur artistique conventionnés par la Région ou en délégation de service public.&lt;/p&gt;
+&lt;p&gt;Ne sont pas éligibles : les écoles de musique associatives, les ensembles instrumentaux, vocaux professionnels ou amateurs (orchestre, harmonie, chorale…) et toute autre structure n’ayant pas pour objet l’enseignement artistique.&lt;/p&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt; &lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P164" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dossier de demande de subvention est à déposer au moins 3 mois avant le début des acquisitions en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium</t>
+        </is>
+      </c>
+      <c r="W164" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_INSTRUMENTARI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Culture / Service création artistique&lt;br /&gt; &lt;span&gt;&lt;a href="mailto:culture&amp;#64;maregionsud.fr"&gt;culture&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; tel : 04 88 73 66 76&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-acquisition-d-instruments-de-musique-instrumentarium/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>165360</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Aider au déplacement de collégiens pour des manifestations liées à l'information sur l'orientation</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Aide au déplacement de collégiens pour des manifestations liées à l&amp;apos;information sur l&amp;apos;orientation</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K239" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="N239" s="1" t="inlineStr">
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine met en place une aide aux transports destinée aux collégiens dans le cadre des engagements de la Charte régionale de l&amp;#039;information métiers dans les collèges. L&amp;#039;aide aux transports vise à faciliter l&amp;#039;accès aux salons d&amp;#039;orientation, aux actions des Tiers de Confiance, aux visites d&amp;#039;entreprise, etc.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser la découverte des métiers, des filières et univers professionnels ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appréhender l’environnement économique, la connaissance des métiers, des filières et des voies de formation ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Découvrir les secteurs d’activité et/ou de visites des plateaux techniques inter-établissements ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribuer à la construction du parcours d’orientation en développant la connaissance de la diversité des métiers et l’offre de formation (s’inscrire dans le Parcours Avenir(s)). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide est de 70% du montant TTC des frais de transport liés au déplacement faisant l&amp;#039;objet de la demande de subvention.&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement devra faire l&amp;#039;avance des frais de transport.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;La demande d&amp;#039;aide doit être déposée en amont de la date du déplacement.&lt;/p&gt;&lt;p&gt;Chaque dossier est instruit par les services de la Région Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;La prise de décision est faite par le Comité technique régional. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O239" s="1" t="inlineStr">
+      <c r="O165" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="Q239" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U239" s="1" t="inlineStr">
+      <c r="R165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Toutes structures qui portent un projet en faveur des collégiens dans le cadre de la mise en oeuvre de la charte régionale dédiée au déploiement de l&amp;#039;information métiers dans les collèges.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Une attention particulière sera portée aux projets intégrant une démarche de connaissance des métiers en interaction avec les dispositifs de la Région Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Par ailleurs afin de répondre à l&amp;#039;objectif d&amp;#039;inclusion et de favoriser les projets pour les jeunes les plus fragiles, une priorité sera observée pour les publics relavant de Zone Agricole Protégée rurales (ZAP), de Zone de Revitalisation Rurale (ZRR), de Quartier de la Politique de la Ville (QPV). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V239" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y239" s="1" t="inlineStr">
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/aide-au-deplacement-de-collegiens-pour-des-manifestations-liees-linformation-sur-lorientation</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pour toute demande, transmettre à l&amp;#039;adresse suivante charte.colleges&amp;#64;nouvelle-aquitaine.fr :&lt;/p&gt;&lt;p&gt;Un courrier adressé à Monsieur le Président du Conseil régional de Nouvelle-Aquitaine. Ce courrier devra être daté et signé par le représentant légal de l&amp;#039;établissement (merci d&amp;#039;indiquer lisiblement les nom et prénom du signataire). Si une personne autre que le représentant légal signe le courrier, merci de nous fournir également la délégation de signature donnant autorisation pour signer en lieu et place du responsable légal.&lt;/p&gt;&lt;p&gt;Un formulaire vous sera communiqué dès reception du courrier si le projet est éligible. Vous devrez le retourner renseigner à l&amp;#039;adresse ci-dessus mentionnée, annexé du devis et d&amp;#039;un relevé d&amp;#039;identité bancaire.&lt;/p&gt;&lt;p&gt;Afin d’identifier et de traiter efficacement les demandes, merci d’indiquer dans l’objet du mail : Nom du collège / Nom de la commune / L’événement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z239" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA239" s="1" t="inlineStr">
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-deplacement-de-collegiens-pour-des-manifestations-liees-a-linformation-sur-lorientation/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2025</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="240" spans="1:27" customHeight="0">
-      <c r="A240" s="1">
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>165322</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Écrire, réaliser et diffuser un podcast ou une webradio en contexte éducatif [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Webradio-podcast</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réseau Canopé propose une formation de 2 jours (12 heures) en présentiel.&lt;/p&gt;&lt;p&gt; &lt;strong&gt;​Objectifs de formation &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Créer et diffuser un podcast ou une webradio&lt;/li&gt;&lt;li&gt;Utiliser différents outils et logiciels pour produire une émission&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​&lt;strong&gt;Contenu &lt;/strong&gt;: &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Introduction au podcast et à la webradio&lt;/li&gt;&lt;li&gt;​Découverte et prise en main d’outils et de logiciels simples à utiliser pour la production d&amp;#039;une émission (enregistrement audio, montage sonore, diffusion en direct ou podcast)&lt;/li&gt;&lt;li&gt;​Planification et production d&amp;#039;émissions de podcast ou de webradio (choix de thèmes et de sujets, construction d’un conducteur, élaboration de scripts, sélection de musiques et de fonds sonores)&lt;/li&gt;&lt;li&gt;​Travaux pratiques : production d&amp;#039;émissions en petits groupes&lt;/li&gt;&lt;li&gt;​Mise en ligne des émissions produites&lt;/li&gt;&lt;li&gt;​Echanges et partage d’expérience entre participants&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Constitution d’une communauté d’intérêt, de pratiques et d’échanges de savoirs et de savoir-faire à l’échelle d’un territoire. &lt;/p&gt;&lt;p&gt;​La diffusion d&amp;#039;un podcast ou d&amp;#039;une webradio contribue à soutenir les liens au sein de la communauté en proposant un espace numérique d&amp;#039;échange et de partage intergénérationnel et intercatégoriel. &lt;/p&gt;&lt;p&gt;Des épisodes de podcast ou de webradio pourront être produits pour susciter le questionnement, provoquer des réponses, découvrir les réalités des uns et des autres, partager les représentations et les faire évoluer ; ainsi les enfants et adolescents (dans la continuité de leur temps quotidien, d’élèves à bénéficiaires des ACM) pourront cibler les autres enfants et adolescents, les parents, les enseignants et les éducateurs, les professionnels du tissus socio-économique local… et réciproquement.&lt;/p&gt;&lt;p&gt;Sujets de société, préoccupations sur les parcours, orientation, découverte des métiers, valorisation du territoire… seraient par exemple les sujets des podcasts et épisodes de webradio produits.​&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Médias et communication
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public cible : ​​Tous les adultes (éducateurs, animateurs, directeurs d’ACM, personnels de collectivités, parents, enseignants…) d’un territoire.​ &lt;/p&gt;&lt;p&gt;Effectif :  de 5 à 20 participants &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-ecrire-realiser-et-diffuser-un-podcast-ou-une-webradio-en-contexte-educatif/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>165321</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Développer des compétences psychosociales (CPS) au service de l’estime de soi chez l’enfant / le jeune [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>CPS-Enfants</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;​​Durée : 14 heures de formation découpées comme suit : &lt;/strong&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​6h en présence (possible en 2 x 3h) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Puis 2 cycles d’accompagnement de 4h chacun (soit 8h) composé d’une réunion de lancement de 1h30, d’un accompagnement selon besoin d’1 et d’une réunion de retour d’expérience d’1h30 &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;&lt;span&gt;:  &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Identifier les leviers du renforcement de l’estime de soi chez l’enfant / le jeune &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Mener des actions favorables au renforcement de l’estime de soi au vu de son contexte professionnel &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Repérer les éléments de la posture du professionnel de l’éducation favorables au renforcement de l’estime de soi &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Descriptif &lt;/strong&gt;&lt;span&gt;: &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Définition des notions d’estime de soi et de compétences psychosociales &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Découverte, analyse et appropriation d’actions pouvant être mobilisées dans son contexte professionnel pour renforcer l’estime de soi &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Temps de réflexions pour mettre en évidence l’effet de la posture du professionnel de l’éducation sur l’estime des publics dont il a la charge &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Modalités &lt;/strong&gt;&lt;span&gt;: &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Présentation d’apports théoriques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Expérimentations &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Réflexion individuelle et collective (dont ateliers d’échanges de pratique) &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Amélioration du climat pour les temps d’accueil périscolaire &lt;/p&gt;&lt;p&gt;​Travail conjoint cohérent entre ATSEM et enseignants &lt;/p&gt;&lt;p&gt;​Cohérence et continuité des temps de l’enfant​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public cible : ​​Personnels des collectivités en relation avec des mineurs​.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-developper-des-competences-psychosociales-cps-au-service-de-lestime-de-soi-chez-lenfant-le-jeune/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>165319</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Développer des compétences psychosociales (CPS) au service de relations professionnelles de qualité [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>CPS-Adultes</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Deux modules de formation sont proposés. Ils sont dissociables.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Module 1 : Vers le
+développement des compétences émotionnelles et cognitives&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Durée : 3 x 3h&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Identifier le cadre et les enjeux des
+compétences psychosociales&lt;/li&gt;&lt;li&gt;Mobiliser des outils et des méthodes pour renforcer
+ses compétences émotionnelles et cognitives&lt;/li&gt;&lt;li&gt;Repérer les situations professionnelles qui
+requièrent la mobilisation de CPS au service de la qualité de la relation&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Descriptif &lt;/strong&gt;&lt;span&gt;:&lt;/span&gt;&lt;/p&gt;&lt;/strong&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Introduction générale présentant le cadre et les
+enjeux des compétences psychosociales&lt;/li&gt;&lt;li&gt;Travail autour des compétences émotionnelles
+(identifier, comprendre, exprimer, réguler ses émotions et gérer son stress) et
+de compétences cognitives (ex : avoir conscience de soi)&lt;/li&gt;&lt;li&gt;Temps de réflexions pour mettre en évidence
+l’importance de mobiliser ses propres CPS pour favoriser des relations de
+qualité avec autrui&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Présentation d’apports théoriques&lt;/li&gt;&lt;li&gt;Expérimentations&lt;/li&gt;&lt;li&gt;Réflexion individuelle et collective (dont ateliers
+d’échanges de pratique)&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Module 2 :  Sensibilisation
+à la communication au service d’une relation de qualité&lt;/strong&gt;&lt;p&gt;Durée : 2 x 3h&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;: &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Repérer des habitudes qui font obstacles à la
+communication&lt;/li&gt;&lt;li&gt;Identifier des modalités d’interactions
+favorables à une communication constructive&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Descriptif &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en évidence d’obstacles à la communication
+et de leviers possibles&lt;/li&gt;&lt;li&gt;Exploration et analyse de modalités
+d’interaction favorables à une relation de qualité dans le cadre de situations
+professionnelles&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Présentation d’apports théoriques&lt;/li&gt;&lt;li&gt;Expérimentations&lt;/li&gt;&lt;li&gt;Réflexion individuelle et
+collective (dont ateliers d’échanges de pratique)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amélioration du climat d’équipe&lt;/li&gt;&lt;li&gt;Bien-être au travail&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public cible : Personnels des
+ collectivités en relation avec des mineurs&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier
+ Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-developper-des-competences-psychosociales-cps-au-service-de-relations-professionnelles-de-qualite/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC168" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>165316</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Développer un Fablab – aide au repérage des matériels, accompagnement des usages</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;installation d’un Fablab permet de stimuler le
+développement de la culture scientifique et technologique au sein d’un groupe
+ou d’une structure. Ce dispositif vise à encourager les publics à créer par
+eux-mêmes et à apprendre en faisant ensemble et plus largement à développer des
+compétences utiles pour le monde d’aujourd’hui (compétences dites du 21e siècle
+ou “soft skills”).​​&lt;/p&gt;&lt;p&gt;Réseau Canopé vous propose : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des accompagnements payants pour vous aider dans la création de votre Fablab et réfléchir à son utilisation ;&lt;/li&gt;&lt;li&gt;des formations pour aider les équipes du Fablab à prendre en mains le matériel, à identifier des activités éducatives et de découverte du matériel proposé au public et à proposer rapidement des projets fédérateurs autour de ce laboratoire de fabrication.  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide à la mise en place d&amp;#039;un fablab dans un tiers lieu consacré à l&amp;#039;accompagnement de la transition numérique ou à l&amp;#039;accompagnement des publics en demande.&lt;/li&gt;&lt;li&gt;Accompagnement d&amp;#039;un Fablab dans la mise en place d&amp;#039;activités éducatives dédiées à un public scolaire ou périscolaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
+ Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-un-fablab-aide-au-reperage-des-materiels-accompagnement-des-usages/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC169" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature de la demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides
+Cimetières et funéraire
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur les frais de fonctionnement de la structure
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes hors compétences du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur des subventions dont l&amp;#039;octroi est prévu par un autre dispositif départemental
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T170" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
+        </is>
+      </c>
+      <c r="W170" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des services ; Tél. : 05 16 09 74 24
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 45
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC170" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2021</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
         <v>164847</v>
       </c>
-      <c r="B240" s="1" t="inlineStr">
+      <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Donner aux jeunes les meilleures chances de réussite dans leurs études et leur future insertion professionnelle</t>
         </is>
       </c>
-      <c r="C240" s="1" t="inlineStr">
+      <c r="C171" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Erasmus +</t>
         </is>
       </c>
-      <c r="D240" s="1" t="inlineStr">
+      <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Erasmus+ Stage - Apprentis</t>
         </is>
       </c>
-      <c r="E240" s="1" t="inlineStr">
+      <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G240" s="1" t="inlineStr">
+      <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Particulier
-[...3 lines deleted...]
-      <c r="H240" s="1" t="inlineStr">
+Recherche
+Particulier</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K240" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L240" s="1" t="inlineStr">
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
         <is>
           <t>La Région souhaite donner aux jeunes les meilleures chances de réussite dans leurs études et leur future insertion professionnelle. Une expérience internationale constitue un atout précieux de développement professionnel et personnel, souvent décisif au moment de rechercher un emploi. 
 La Région pilote et anime un Consortium d’établissements d’enseignement et de formation professionnelle. Les mobilités organisées en Europe dans le cadre des cursus sont financées par la Commission Européenne, représentée par l’Agence Erasmus&amp;#43; France, et la Région. Contribuer à la réalisation d&amp;#039;un stage professionnel à l&amp;#039;étrangerd&amp;#039;une durée de 2 semaines à 6 mois pour les bénéficiaires inscrits dans un établissement d’enseignement et de formation professionnelle de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.</t>
         </is>
       </c>
-      <c r="M240" s="1" t="inlineStr">
+      <c r="M171" s="1" t="inlineStr">
         <is>
           <t>Le montant de la bourse est fixé en Commission Permanente du Conseil Régional annuellement lors de l&amp;#039;affectation des financements obtenus.
 Il se décompose en frais de voyage et frais de séjour. Il est défini en fonction de la durée de la mobilité et selon les destinations qui sont réparties en trois groupes pays conformément aux dispositions du programme Erasmus&amp;#43;.
 Règle de calcul : montant forfaitaire de séjour &amp;#43; forfait de voyage.
 Des bonifications pour l’inclusion et l’utilisation de transports écoresponsables (transports à moindre empreinte carbone) peuvent s’y ajouter dans les conditions prévues par le programme Erasmus&amp;#43;.</t>
         </is>
       </c>
-      <c r="N240" s="1" t="inlineStr">
+      <c r="N171" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle
 International</t>
         </is>
       </c>
-      <c r="O240" s="1" t="inlineStr">
+      <c r="O171" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R240" s="1" t="inlineStr">
+      <c r="R171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Apprenti de niveau 3 et 4 inscrit dans un établissement d’enseignement et de formation professionnelle de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprenti jeune diplômé (maximum 12 mois après l’obtention du diplôme) ayant été inscrit dans un établissement d&amp;#039;enseignement et de formation professionnelle supérieur de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année précédant la mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnel membre de l’équipe de l’établissement d&amp;#039;enseignement et de formation professionnels  de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les apprenants :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour les mobilités courtes, les stages sont d’une durée de 2 à 4 semaines,&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les mobilités longues, les stages sont d’une durée de 3 à 6 mois.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les personnels :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour des mobilités de type « accompagnateur » :&lt;/p&gt;&lt;p&gt;Pour accompagner les apprentis en mobilité courte, les aides attribuées correspondent à une durée maximum de 10 jours.&lt;/p&gt;&lt;p&gt;Pour accompagner les apprentis en mobilité longue, les aides attribuées correspondent à une durée maximum de 5 jours.&lt;/p&gt;&lt;p&gt;Pour réaliser des visites préalables préparatoires, les aides attribuées sont forfaitaires : avec un maximum de 3 participants par visite.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour des périodes de stage d’observation ou de formation, la durée est de minimum 2 jours et maximum 60 jours.&lt;/p&gt;&lt;p&gt;Les mobilités se dérouleront dans l’un des pays éligibles au programme Erasmus&amp;#43; (ces pays sont répartis en trois groupes - se référer aux dispositions du programme). Conformément au guide du programme Erasmus&amp;#43;, quelques mobilités peuvent être réalisées en dehors de l’Union Européenne en fonction du budget accordé annuellement par l’Agence Erasmus&amp;#43;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T240" s="1" t="inlineStr">
+      <c r="T171" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U240" s="1" t="inlineStr">
+      <c r="U171" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V240" s="1" t="inlineStr">
+      <c r="V171" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/erasmus-stage-apprentis</t>
         </is>
       </c>
-      <c r="X240" s="1" t="inlineStr">
+      <c r="X171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Dépôt de la demande sur internet avant la date de début de stage. Les demandes soumises à la Région au-delà de la date de début de stage sont déclarées irrecevables.&lt;/p&gt;&lt;p&gt;La candidature individuelle doit être validée par l&amp;#039;établissement d&amp;#039;enseignement ou de formation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Liste des pièces justificatives à fournir&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les apprenants et les personnels en mobilité stage d’observation et/ou formation :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le «Contrat pédagogique avant la mobilité» dûment complété et signé par toutes les parties,&lt;/p&gt;&lt;p&gt;Le «Contrat financier» de la période concernée, dûment complété et signé,&lt;/p&gt;&lt;p&gt;La Carte Européenne d&amp;#039;Assurance Maladie (CEAM),&lt;/p&gt;&lt;p&gt;Une Assurance Responsabilité Civile et Accident du Travail conformément aux articles concernés du Contrat de Mobilité.&lt;/p&gt;&lt;p&gt;Pour le critère &amp;#34;inclusion&amp;#34; &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1. En situation de handicap ou d’affection de longue durée (ALD) : Attestation de décision MDPH ou attestation de maladie longue durée ou carte invalidité, etc.&lt;/p&gt;&lt;p&gt;2. Habitant dans une commune classée Zones de revitalisation rurale (ZRR) : Attestation de domicile de moins de 3 mois (facture d&amp;#039;énergie, d&amp;#039;eau, assurance habitation, etc.). Si le nom du participant ne figure pas sur l’attestation de domicile, celle-ci est à compléter par une attestation sur l’honneur au nom de l’hébergeant ou un certificat administratif de l’établissement d’envoi, etc.&lt;/p&gt;&lt;p&gt;3. Habitant à une adresse classée Quartiers Prioritaires de la Ville : Attestation de domicile de moins de 3 mois (facture d&amp;#039;énergie, d&amp;#039;eau, assurance habitation, etc.). Si le nom du participant ne figure pas sur l’attestation de domicile, celle-ci est à compléter par une attestation sur l’honneur au nom de l’hébergeant ou un certificat administratif de l’établissement d’envoi, etc.&lt;/p&gt;&lt;p&gt;4. Bénéficiaire d’une bourse de lycée (échelons 4 à 6) : notification d’attribution de bourse nationale.&lt;/p&gt;&lt;p&gt;5. Appartenant à un foyer dont le Quotient familial CAF est inférieur ou égal à 551€ : Attestation CAF de quotient familial pour l’année scolaire concernée par la demande de mobilité.&lt;/p&gt;&lt;p&gt;Pour les personnels accompagnateurs&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ordre de mission.&lt;/p&gt;&lt;p&gt;Ces pièces justificatives devront être déposées sur le site sous la forme de fichiers joints. Le dossier ne sera validé définitivement qu&amp;#039;à réception de l&amp;#039;ensemble des pièces demandées et après co-instruction favorable de l&amp;#039;établissement d’enseignement ou de formation professionnelle.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y240" s="1" t="inlineStr">
+      <c r="Y171" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z240" s="1" t="inlineStr">
+      <c r="Z171" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-stage-apprentis/</t>
         </is>
       </c>
-      <c r="AA240" s="1" t="inlineStr">
+      <c r="AA171" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD171" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="241" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E241" s="1" t="inlineStr">
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>164220</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Programme éducatif et de sensibilisation des jeunes et des adultes dans les territoires</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I172" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ;&lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les projets d’une durée de trois ans, qui visent à sensibiliser les publics sur les enjeux de la ressource 
+en eau et de la biodiversité : eau et santé, eau et atténuation/adaptation au changement climatique, eau et 
+biodiversité, eau et urbanisme résilient, … favorisant une approche territoriale et présentant un programme 
+s’adressant aux jeunes et adultes. Les modalités de gestion sont régies par la fiche thématique « aides à 
+l’animation ». &lt;/p&gt;&lt;p&gt;La création d’outils et/ou de supports pédagogiques intégrés au programme éducatif sera étudiée au cas par cas 
+selon les modalités des actions d’information et de sensibilisation.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appel à initiatives destiné 
+exclusivement aux associations. &lt;/p&gt;&lt;p&gt;Actions structurées autour des axes 
+définis dans le règlement et ayant pour 
+objectif d’informer, de sensibiliser, 
+d’éduquer les jeunes et les adultes. &lt;/p&gt;&lt;p&gt;Programmation cohérente à moyen 
+terme (trois ans) et selon une approche 
+territoriale facilitant la participation 
+des personnes et permettant 
+également de faire découvrir les 
+richesses des milieux aquatiques et de 
+la biodiversité. &lt;/p&gt;&lt;p&gt;Critères déterminés en cas de 
+dépassement de l’enveloppe 
+financière allouée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T172" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>164219</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Appel à projets "classes d'eau"</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J173" s="1" t="inlineStr">
+        <is>
+          <t>Forfait de 600 euros par projet retenu</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un appel à projets destiné aux établissements scolaires du bassin Rhin-Meuse est lancé chaque année. Il s’adresse 
+d’une manière générale aux enseignants des classes du cycle 1 à 3 (de la maternelle à la 6ème). Pour être éligibles, 
+les projets portent principalement sur les enjeux de l’eau et de la biodiversité et répondent aux critères de 
+contenus pédagogiques, budgétaires et administratifs validés conjointement par les services de l’Éducation 
+Nationale et de l’Agence de l’eau. Une fois validé, le projet bénéficie d’une aide forfaitaire de 600 euros qui est 
+affectée aux dépenses nécessaires à la réussite du projet : sorties, intervenants, petits matériels, déplacements. 
+3 projets au maximum seront financés par établissement scolaire par an.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projet éducatif en temps scolaire porté 
+par les enseignants, de la maternelle à 
+la 6ème, sur les thèmes définis chaque 
+année. &lt;/p&gt;&lt;p&gt;Validation en collaboration avec les 
+services de l’Éducation nationale et 
+éventuellement avec les autres 
+partenaires associés. &lt;/p&gt;&lt;p&gt;Priorisation possible sur certains 
+territoires avec une éligibilité 
+thématique élargie. &lt;/p&gt;&lt;p&gt;Critères déterminés en cas de 
+dépassement de l’enveloppe 
+financière allouée.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T173" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-acquisition-de-donnees/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>165116</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de formation au sein d’un GRETA</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Diplôme en accès individuel - DAI</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G241" s="1" t="inlineStr">
-[...160 lines deleted...]
-      <c r="G242" s="1" t="inlineStr">
+      <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...8 lines deleted...]
-      <c r="L242" s="1" t="inlineStr">
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet de formation au sein d’un GRETA de la Région Grand Est ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 100% du coût pédagogique de formation&lt;/strong&gt;&lt;/p&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Demandeur d’emploi justifiant de 18 mois d’expérience professionnelle à temps plein ou 36 mois à temps partiel.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Cette expérience professionnelle n’est pas obligatoire pour les demandeurs d’emploi de moins de 30 ans qui souhaitent suivre une formation de niveau CAP ou BAC.&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Votre projet professionnel doit avoir au préalable été validé par votre conseiller France Travail, Mission Locale ou Cap Emploi.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Et si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;p&gt;Une formation certifiante (CAP, BAC, BTS, Certificat de Spécialisation) dispensée par un GRETA de la Région Grand Est &lt;strong&gt;principalement dans :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;les secteurs prioritaires&lt;/strong&gt; : &lt;strong&gt;industrie automobile, sanitaire et social, énergie, agriculture, forêt et agro-alimentaire&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;et &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;les secteurs d’avenir&lt;/strong&gt; &lt;strong&gt;: hôtellerie-restauration-tourisme, transport-logistique, numérique, bâtiment et inter-industrie&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;La Région Grand Est prend en charge 100% des coûts pédagogiques et de fonctionnement des actions de formation.&lt;/p&gt;
 &lt;p&gt;L’aide accordée sera versée directement au GRETA.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Particularités :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;les formations de niveau 6 (niveau supérieur au Bac &amp;#43; 2) &lt;strong&gt;dans le secteur du numérique exclusivement&lt;/strong&gt; pourront être prises en charge dans le cadre du DAI à condition que celles-ci ne soient pas déjà financées par France Travail ou par la Région Grand Est&lt;/li&gt;
 &lt;li&gt;seront autorisées sans délai de carence les suites de parcours des personnes souhaitant intégrer un niveau 4 à l’issue de leur formation de niveau 3 ou des personnes souhaitant  compléter leur formation de niveaux 3 ou 4 par une spécialisation (Exemple : compléter un CAP Boulanger par un CAP Pâtisserie)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;1/ Identifiez la formation qui vous intéresse, sur proposition de votre conseiller France Travail, Mission Locale ou Cap Emploi ou directement sur le site des GRETA :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.greta-cfa-alsace.fr/"&gt;GRETA Alsace&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.academiereims.fr/"&gt;GRETA Champagne-Ardenne&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.greta-lorraine.fr/"&gt;GRETA Lorraine&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt; &lt;/strong&gt;2/ Faites valider votre projet de formation par votre conseiller France Travail, Mission Locale ou Cap Emploi.&lt;/p&gt;
 &lt;p&gt;3/ Remplissez ensemble une fiche « Formation Individuelle Education Nationale » qui sera adressée au GRETA, accompagnée de votre CV et des pièces justificatives requises.&lt;/p&gt;
 &lt;p&gt;4/ Le GRETA émet alors un avis sur la prise en charge de la formation dans le cadre du DAI et en informe la Région Grand Est.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N242" s="1" t="inlineStr">
+      <c r="N174" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O242" s="1" t="inlineStr">
+      <c r="O174" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P242" s="1" t="inlineStr">
+      <c r="P174" s="1" t="inlineStr">
         <is>
           <t>11/07/2024</t>
         </is>
       </c>
-      <c r="S242" s="1" t="inlineStr">
+      <c r="S174" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U242" s="1" t="inlineStr">
+      <c r="U174" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V242" s="1" t="inlineStr">
+      <c r="V174" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/dai/</t>
         </is>
       </c>
-      <c r="X242" s="1" t="inlineStr">
+      <c r="X174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Votre contact&lt;/p&gt;&lt;p&gt;Dorothée FISCHER&lt;/p&gt;&lt;p&gt;dorothee.fischer&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;Tel : 03 87 33 64 73&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y242" s="1" t="inlineStr">
+      <c r="Y174" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z242" s="1" t="inlineStr">
+      <c r="Z174" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/diplome-en-acces-individuel-dai/</t>
         </is>
       </c>
-      <c r="AA242" s="1" t="inlineStr">
+      <c r="AA174" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="243" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G243" s="1" t="inlineStr">
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>165246</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Développer et structurer l'éducation à l'environnement sur le volet « eau »</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Projets régionaux d’éducation à l’environnement sur le volet « eau »</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...7 lines deleted...]
-      <c r="H243" s="1" t="inlineStr">
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K243" s="1" t="inlineStr">
-[...106 lines deleted...]
-      <c r="I244" s="1" t="inlineStr">
+      <c r="I175" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K244" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L244" s="1" t="inlineStr">
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les actions visant à développer et à 
 structurer l&amp;#039;éducation à l&amp;#039;environnement à l&amp;#039;échelle régionale autour 
 des enjeux de l&amp;#039;eau. Elle finance des actions éducatives dans le cadre 
 de partenariats concertés avec les acteurs de l&amp;#039;éducation à 
 l&amp;#039;environnement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N244" s="1" t="inlineStr">
+      <c r="N175" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Education et renforcement des compétences
 Biodiversité
 Animation et mise en réseau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O244" s="1" t="inlineStr">
+      <c r="O175" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P244" s="1" t="inlineStr">
+      <c r="P175" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q244" s="1" t="inlineStr">
+      <c r="Q175" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S244" s="1" t="inlineStr">
+      <c r="S175" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T244" s="1" t="inlineStr">
+      <c r="T175" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U244" s="1" t="inlineStr">
+      <c r="U175" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V244" s="1" t="inlineStr">
+      <c r="V175" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-projets-regionaux-deducation-a-lenvironnement-sur-le-volet.html</t>
         </is>
       </c>
-      <c r="W244" s="1" t="inlineStr">
+      <c r="W175" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X244" s="1" t="inlineStr">
+      <c r="X175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y244" s="1" t="inlineStr">
+      <c r="Y175" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z244" s="1" t="inlineStr">
+      <c r="Z175" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-leducation-a-lenvironnement-sur-le-volet-eau/</t>
         </is>
       </c>
-      <c r="AA244" s="1" t="inlineStr">
+      <c r="AA175" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB175" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="245" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E245" s="1" t="inlineStr">
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>164104</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  10</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I176" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q176" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T176" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC176" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD176" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>164103</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  9</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I177" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q177" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T177" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC177" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD177" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>163951</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la réussite étudiante en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la réussite étudiante en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G245" s="1" t="inlineStr">
-[...262 lines deleted...]
-      <c r="G248" s="1" t="inlineStr">
+      <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association</t>
-[...458 lines deleted...]
-Association
+Recherche
 Particulier</t>
         </is>
       </c>
-      <c r="H252" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N252" s="1" t="inlineStr">
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans son périmètre de compétences, et en interaction constante avec les parties prenantes du territoire, notamment les acteurs régionaux de l’Enseignement Supérieur et de la Recherche, la Région agit pour réduire les inégalités sociales et territoriales d’accès à - et de réussite dans - l’enseignement supérieur, et plus largement d’accès à la connaissance de tous les néo-aquitains.
+La Région Nouvelle-Aquitaine porte une stratégie régionale de l’Enseignement Supérieur, lisible, coordonnée pour relever les défis :
+des inégalités d’accès à l’Enseignement Supérieur,
+de l’adaptation des compétences à une société en transition,
+de la réussite et de l’insertion de tous les étudiants. &lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;La Région a priorisé 4 axes d’intervention dans lesquels devront s’inscrire les projets qu’elle soutiendra : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Le développement des formations techniques et d’ingénierie, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Le maillage territorial de l’enseignement supérieur,
+	L’articulation renforcée de l’offre de formation d’enseignement supérieur aux besoins des entreprises et des filières stratégiques régionales,
+	Le soutien à la formation doctorale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M178" s="1" t="inlineStr">
+        <is>
+          <t>Ce dispositif permet d&amp;#039;attribuer des aides en fonctionnement et/ou investissement.</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O252" s="1" t="inlineStr">
+      <c r="O178" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R252" s="1" t="inlineStr">
-[...163 lines deleted...]
-      <c r="T253" s="1" t="inlineStr">
+      <c r="R178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Les bénéficiaires des aides régionales sont  prioritairement:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les établissements d’enseignement supérieur (universités et écoles) publics et CROUS,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les établissements privés avec Label EESPIG et convention de partenariat avec une université intégrant le sujet de la candidature&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans tous les cas, l’établissement doit être implanté en région Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets proposés doivent s’inscrire dans l’un des 4 axes correspondant aux orientations de la Région en matière d&amp;#039;enseignement supérieur : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le développement des formations techniques et d’ingénierie,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le maillage territorial de l’enseignement supérieur,&lt;/li&gt;&lt;li&gt;L’articulation renforcée de l’offre de formation d’enseignement supérieur aux besoins des entreprises et des filières stratégiques régionales,&lt;/li&gt;&lt;li&gt;Le soutien à la formation doctorale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seront soutenus des projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;structurants et ambitieux,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;à forte ambition et porteur de rayonnement,&lt;/li&gt;&lt;li&gt;partenariaux notamment entre établissements,&lt;/li&gt;&lt;li&gt;à fort impact régional.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La faisabilité du projet est étudiée sous l’angle de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;l’adéquation entre les objectifs visés et les moyens associés, notamment à travers un budget prévisionnel équilibré (en dépenses et cofinancements) ; détaillé et cohérent,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;la description des méthodes de gouvernance, de pilotage, d’évaluation du projet mobilisées, &lt;/li&gt;&lt;li&gt;la viabilité du plan de financement et la capacité à pérenniser le projet au-delà du soutien régional.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La qualité du dossier sera analysée au regard de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;l’intégration, ou l’articulation, du projet dans la stratégie de l’établissement,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;l’implication effective des acteurs territoriaux du monde socio-économique privés ou publics.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T178" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U253" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA253" s="1" t="inlineStr">
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/favoriser-la-reussite-etudiante-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>Pour toute information sur le détail des modalités, il est nécessaire de contacter le service Enseignement Supérieur, Vie Etudiante et Culture Scientifique.</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reussite-etudiante-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2024</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="254" spans="1:27" customHeight="0">
-[...1831 lines deleted...]
-Cités éducatives
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C179" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D264" s="1" t="inlineStr">
+      <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E264" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Occitanie
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-[...3 lines deleted...]
-      <c r="G264" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H264" s="1" t="inlineStr">
-[...55 lines deleted...]
-Sports et loisirs
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
-Espaces verts
-[...2 lines deleted...]
-Recyclage et valorisation des déchets
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
 Education et renforcement des compétences
-Alimentation
-[...194 lines deleted...]
-Qualité de l'air
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
-Prévention des risques
-[...4 lines deleted...]
-      <c r="O265" s="1" t="inlineStr">
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R265" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S265" s="1" t="inlineStr">
+      <c r="R179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U265" s="1" t="inlineStr">
+      <c r="U179" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V265" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W265" s="1" t="inlineStr">
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W179" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X265" s="1" t="inlineStr">
+      <c r="X179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
-66&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y265" s="1" t="inlineStr">
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z265" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA265" s="1" t="inlineStr">
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB179" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC179" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="266" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G266" s="1" t="inlineStr">
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>163725</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H266" s="1" t="inlineStr">
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M180" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R180" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB180" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>163726</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production d'offre de logements et d'hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;apos;offre de logements et d&amp;apos;hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les jeunes et la rénovation globale des résidences jeunes.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Poursuivre le développement  d’une offre inclusive d’hébergements et logements Jeunes optimisant les outils et les moyens et favoriser sa reconversion &lt;/p&gt;&lt;p&gt;Conforter le maillage de l’offre d’hébergement au plus près des besoins en formation, et d’emploi&lt;/p&gt;&lt;p&gt;Encourager  les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc….) et démontrant un impact positif sur le reste à charge des locataires&lt;/p&gt;&lt;p&gt;Développer des solutions favorisant la mobilité des jeunes néo-aquitains  &lt;/p&gt;&lt;p&gt;Veiller à la maitrise des restes à charges pour le public accueilli&lt;/p&gt;&lt;p&gt;Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;UNE AIDE SOCLE TERRITORIALISEE (investissement)&lt;/p&gt;&lt;p&gt;Pour la rénovation globale des résidences jeunes, concourant à l’objectif visé : 4 000€ par place (nombre de places après réhabilitation), dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel en métropole&lt;/p&gt;&lt;p&gt;et de 500 000€ de subvention par opération&lt;/p&gt;&lt;p&gt;Pour l’offre nouvelle concourant aux objectifs visés, y compris celle produite par recyclage immobilier :&lt;/p&gt;&lt;p&gt;• Pour les structures (Foyer de jeunes travailleurs, Résidence Habitat jeunes, etc….) :&lt;/p&gt;&lt;p&gt;5 000€ par place sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;6 000€ par place sur le reste du territoire  &lt;/p&gt;&lt;p&gt;• Pour l’offre en diffus à caractère social (respect des loyers-plafonds, accueil de jeunes  sous plafond de ressources), notamment dans le cadre de l’article 109 de la loi ELAN&lt;/p&gt;&lt;p&gt;4000€ par place à caractère social (niveaux PLUS/PLAI) sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;5000€ par place à caractère social (niveau PLUS/PLAI) sur le reste du territoire&lt;/p&gt;&lt;p&gt;• Dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel dans la métropole&lt;/p&gt;&lt;p&gt;et de de 500 000 € par opération&lt;/p&gt;&lt;p&gt; UNE BONIFICATION &amp;#34;OFFRE INNOVANTE&amp;#34; (sur analyse du dossier)&lt;/p&gt;&lt;p&gt;Pour impulser des usages et des modes de gestion innovants, coopératifs, réversibles…(captation de logement dans le parc privé, intermédiation locative dédiée, colocations, amorçage de services d’hébergement chez l’habitant dans le cadre du dispositif régional 1,2,Toit…..)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les innovations foncières, innovation sociales, économiques (lien avec les entreprises du secteur…), opérations multi-usages, ambition environnementale (niveau argent ou Or du label BDNA),&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En investissement : &amp;#43; 1000€/place dédiée à caractère social dans une opération innovante, dans la limite des plafonds&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En fonctionnement : 50% du coût de l’ingénierie d’amorçage, dans une limite de 15 000  € répartie sur les 3 premières années du dispositif (par exemple année 1 : 60%, année 2 : 25%, année 3 : 15%)&lt;/p&gt;&lt;p&gt;ASSIETTE ELIGIBLE&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous travaux liés à l’Habitat, y compris les frais de maitrise d’œuvre&lt;/p&gt;&lt;p&gt;Les coûts sont entendus HT.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Organismes de logements sociaux&lt;/p&gt;&lt;p&gt;SEM&lt;/p&gt;&lt;p&gt;Associations&lt;/p&gt;&lt;p&gt;Collectivités territoriales et EPCI&lt;/p&gt;&lt;p&gt;Tout organisme œuvrant dans le champ du logement social et de l’habitat jeunes (FJT, RHJ, Auberges de Jeunesse….)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;PROJETS CIBLES :&lt;/p&gt;&lt;p&gt;L’offre de logement ou d’hébergement des jeunes peut être plurielle :&lt;/p&gt;&lt;p&gt;en structure : FJT, Résidence Sociale Jeunes actifs, auberge de jeunesse&lt;/p&gt;&lt;p&gt;en diffus : colocation, cohabitation, logement social diffus fléchés « jeunes » (art 109 loi ELAN)…  &lt;/p&gt;&lt;p&gt;Les opérations sont dédiées au public jeune, prennent en compte les besoins de mobilité et favorisent l’inclusion. &lt;/p&gt;&lt;p&gt;NB : l’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/loffre-de-logements-et-dhebergements-pour-les-jeunes</t>
+        </is>
+      </c>
+      <c r="X181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Le porteur de projet dépose son dossier de demande de subvention (à télécharger dans le présent guide des aides) complété et accompagné des pièces requises auprès des services de la Région Nouvelle-Aquitaine à l&amp;#039;adresse suivante : logement-jeunes&amp;#64;nouvelle-aquitaine.fr. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/loffre-de-logements-et-dhebergements-pour-les-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I266" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K266" s="1" t="inlineStr">
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB182" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L266" s="1" t="inlineStr">
-[...15 lines deleted...]
-Santé
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>163739</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine met progressivement en place une tarification solidaire adaptée aux revenus des familles. Depuis la rentrée de septembre 2024, cela concerne les lycées du Lot-et -Garonne, de la Creuse, de la Charente, des Deux-Sèvres et le Lycée Gustave Eiffel à Bordeaux. A partir de septembre 2025, seront concernés les lycées de la Vienne, de la Haute Vienne, de la Dordogne et des Landes. A partir de septembre 2026, le déploiement devrait être généralisé à tous les lycées publics de Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Proposer des tarifs plus justes et solidaires, adaptés aux ressources des familles,&lt;/p&gt;&lt;p&gt;Harmoniser les tarifs de la restauration scolaire en Nouvelle-Aquitaine,&lt;/p&gt;&lt;p&gt;Donner aux lycées les moyens de poursuivre les objectifs de qualité de la restauration scolaire,&lt;/p&gt;&lt;p&gt;Garantir une restauration saine et durable dans les lycées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;L’inscription est possible tout au long de l’année scolaire :&lt;/p&gt;&lt;p&gt; Année scolaire 2024/2025 en cours :&lt;/p&gt;&lt;p&gt;inscription jusqu’au 13 avril 2025 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement.&lt;/p&gt;&lt;p&gt; Année scolaire 2025/2026 à venir :&lt;/p&gt;&lt;p&gt;inscription du lundi 25 août au vendredi 10 octobre 2025 dernier délai pour bénéficier de la tarification sur les 3 trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 11 octobre 2025 au vendredi 23 janvier 2026 dernier délai pour bénéficier de la tarification aux 2ème et 3ème trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 24 janvier au vendredi 17 avril 2026 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement. &lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le tarif du repas est déterminé en fonction de votre quotient familial régional annuel, lequel est déterminé en fonction de vos revenus fiscaux.&lt;/p&gt;&lt;p&gt;Calcul du quotient familial régional annuel &amp;#61; revenu fiscal de référence annuel divisé par le nombre de parts fiscales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A défaut d&amp;#039;inscription sur la plateforme dédiée, c&amp;#039;est le tarif de la tranche tarifaire la plus élevée qui est automatiquement attribuée.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Lycéens de l&amp;#039;enseignement public,&lt;/p&gt;&lt;p&gt;Étudiants post bac des lycées publics.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Être lycéen ou étudiant post-bac dans un établissement public de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Être demi-pensionnaire ou interne dans le cadre d&amp;#039;un forfait.&lt;/p&gt;&lt;p&gt;Année 2024-2025 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Année 2025-2026 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne, de la Vienne, de la Haute-Vienne, de la Dordogne, des Landes ou au lycée Gustave Eiffel de Bordeaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Année 2026-2027 : en Nouvelle-Aquitaine.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;S’inscrire en ligne sur le site : Tarification solidaire de la restauration collective aux périodes d’ouverture détaillées ci-dessus.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>163743</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'accès aux soins</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l&amp;apos;accès aux soins</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>Cet AMI vise à favoriser l&amp;#039;équité et l&amp;#039;égalité d&amp;#039;accès aux soins et aux soignants sur tous les territoires de Nouvelle-Aquitaine. Volet 1 : Innover en matière d&amp;#039;organisations et de pratiques collaboratives en santé dans les territoires.
+	Volet 2 : Accompagner le déploiement des solutions numériques de santé sur les territoires.
+	Volet 3 : Permettre la création d&amp;#039;Hébergements Territoriaux des Étudiants en Santé (HTES).</t>
+        </is>
+      </c>
+      <c r="M184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dans le cadre du projet proposé, les dépenses éligibles sont les suivantes : &lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Frais de personnels hors temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées au développement ou à l&amp;#039;achat d&amp;#039;outils immatériels ou matériels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts d&amp;#039;intégration des outils numériques et de développements techniques,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées à l&amp;#039;évaluation du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts des services de consultants ou prestataires, utilisés exclusivement pour le projet (ex : test d&amp;#039;usages),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Charges de communication dans la limite de 10 % des dépenses éligibles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Frais généraux supplémentaires et autres frais d&amp;#039;exploitation supportés directement du fait du projet (fournitures, frais de déplacements, télécommunications…) dans une limite de 20 % maximum des frais de personnel. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les coûts non éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bâti, immobilier et mobilier, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les demandes de formation professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets portant sur l&amp;#039;accompagnement individuel ou collectif d&amp;#039;une pathologie donnée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions d&amp;#039;information tels que les forums et les cours théoriques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Tous les travaux de réhabilitation liés au projet d&amp;#039;hébergement y compris les maîtrises d’œuvre, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats d&amp;#039;équipements mobiliers et immobiliers. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ne sont pas éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les coûts relatifs à l&amp;#039;acquisition,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les frais de fonctionnement. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q184" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sociétés Interprofessionnelles de Soins Ambulatoires (SISA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communautés Professionnelles Territoriales de Santé (CPTS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipes de Soins Primaires (ESP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plateformes Territoriales d&amp;#039;Appui (PTA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Unions professionnelles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pôles de Santé Pluridisciplinaires (PSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maisons de Santé Pluridisciplinaires (MSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Centres de santé (CDS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations d&amp;#039;aidants,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations représentant les usagers,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupements de Coopération Sanitaires (GCS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements, en collaboration avec un groupement territorial de professionnels de santé,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises, dans le cadre d&amp;#039;un partenariat avec un groupement de professionnels de santé du territoire. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé : SISA, CPTS, ESP, PTA, MSP, GCS,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bailleurs sociaux, entreprises, Société d&amp;#039;Economie Mixte (SEM), coopératives ou fondations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures privées (SCI). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/faciliter-lacces-aux-soins</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt;Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : amiaitasspriorite1&amp;#64;nouvelle-aquitaine.fr  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-lacces-aux-soins/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>163254</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'étranger - Accréditation Erasmus+</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Accréditation Erasmus+ - Action Clé 1</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France / Education &amp; Formation</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I185" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J185" s="1" t="inlineStr">
+        <is>
+          <t>Les co-financements sont recommandés</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen Erasmus&amp;#43; finance des projets de
+mobilité dans les domaines de l’éducation, de la formation, de la jeunesse et
+du sport. Il est possible de partir en mobilité en Europe et au-delà pour se
+former, découvrir des systèmes éducatifs différents, de nouvelles approches et
+méthodes de travail, approfondir ses compétences linguistiques et
+professionnelles, ou tout simplement s’ouvrir à une autre culture.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous êtes élu ou agent d’une commune, d’une intercommunalité, d’un département ou d’une région?&lt;/li&gt;&lt;li&gt;Vous agissez au sein de votre collectivité dans les domaines de l’action éducative, de la mobilité des jeunes, de la petite enfance, du développement durable, du numérique, de la culture, de l’action sociale, de la lutte contre l’exclusion et la pauvreté, de l’aide aux personnes âgées, de l’économie locale...?&lt;/li&gt;&lt;li&gt;Vous travaillez en lien avec les écoles, structures périscolaires, collèges, lycées et établissements d’enseignement supérieur, ou avec les acteurs de l’économie sociale et solidaire, et de l’insertion professionnelle, et vous souhaitez encourager les initiatives citoyennes sur vos territoires?&lt;/li&gt;&lt;li&gt;Vous êtes engagé auprès de publics prioritaires habitant en zone rurale, dans un quartier de la politique de la ville ou sur un territoire relevant de la politique d’éducation prioritaire?&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;
+L&amp;#039;accréditation Erasmus&amp;#43; &lt;/strong&gt;est comparable à une carte de membre pour développer des projets de mobilité. Grâce à cette modalité, les démarches administratives et
+financières sont simplifiées. Une fois obtenue, elle est valable jusqu’en 2027
+et permet de procéder, chaque année, à une demande simplifiée de financements
+avec l’assurance de recevoir un montant minimum de subvention. L&amp;#039;accréditation Erasmus&amp;#43; concerne les secteurs de l&amp;#039;éducation des adultes, de l&amp;#039;enseignement scolaire, de l&amp;#039;enseignement et de la formation professionnels et le secteur de la jeunesse.&lt;/p&gt;&lt;p&gt;
+La durée de la mobilité des personnels et des apprenants peut varier de 2 jours à 12 mois selon votre profil et
+le type d’activité réalisée.&lt;br /&gt;
+Les financements européens Erasmus&amp;#43; couvrent vos frais de déplacement, ainsi
+que vos frais d’hébergement, de restauration et de transport sur place. Ils peuvent
+également prendre en charge les frais d’inscription à des cours ou à des
+séminaires de formation.&lt;br /&gt;
+Un montant forfaitaire soutient par ailleurs les dépenses de votre collectivité
+territoriale pour la gestion administrative et financière du projet européen
+Erasmus&amp;#43;.&lt;br /&gt;
+Les cofinancements ne sont pas obligatoires mais sont à privilégier.&lt;br /&gt;
+Le financement européen Erasmus&amp;#43; peut être complété par d’autres aides,
+nationales ou locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;région Occitanie&lt;/strong&gt; coordonne un consortium de CFA, Missions Locales et écoles de la deuxième chance (secteur EFP). L&amp;#039;objectif des mobilités est de développer les compétences et de favoriser la poursuite d&amp;#039;étude et/ou l&amp;#039;insertion professionnelle des apprenants.  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le département de Seine-Saint-Denis &lt;/strong&gt;coordonne deux accréditations Erasmus&amp;#43; : une au bénéfice des jeunes et une pour les collégiens du département (Secteurs enseignement scolaire et jeunesse). Au total, 1 650 collégiens et 670 jeunes pourront bénéficier de mobilités sur la période 2023-2027 dans le cadre de l’accueil des Jeux Olympiques et Paralympiques de 2024.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;C&lt;/strong&gt;&lt;strong&gt;ollectivité de Corse&lt;/strong&gt; favorise&lt;span&gt; l’ouverture &lt;/span&gt;internationale et la montée en compétence des acteurs corses de l&amp;#039;Economie sociale et solidaire en permettant &lt;span&gt;à différentes structures publiques &lt;/span&gt;– l’Office de l’environnement de la Corse, l’Agence de développement de la Corse (Adec) – ainsi qu&amp;#039;à la Chambre Régionale de l’Economie Sociale et Solidaire et à ses structures adhérentes de partir en mobilité. &lt;/p&gt;&lt;p&gt;Pour en savoir plus, consultez les recueils des &lt;a href="https://www.erasmusplus.fr/upload/9333/recueil-projets-ct.pdf" target="_self"&gt;projets portés par des collectivités territoriales de l&amp;#039;Agence Erasmus&amp;#43; Education et Formation&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="https://drive.google.com/file/d/1dE_Vp4hXsBYwo4IDgXhI-P3ePq5uH51d/view?usp&amp;#61;sharing" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
 Education et renforcement des compétences
-Alimentation
-[...4 lines deleted...]
-Lutte contre la précarité
+Formation professionnelle
 Emploi
-Inclusion numérique
-[...3 lines deleted...]
-      <c r="O266" s="1" t="inlineStr">
+International</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P266" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S266" s="1" t="inlineStr">
+      <c r="Q185" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="R185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont publiés chaque année dans une note de service qui parait au BOEN et dans le guide du programme Erasmus&amp;#43; : &lt;a href="https://monprojet.erasmusplus.fr/base-legale" target="_self"&gt;https://monprojet.erasmusplus.fr/base-legale&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T266" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA266" s="1" t="inlineStr">
+      <c r="T185" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>https://monprojet.erasmusplus.fr/docs/documents/programme_guide_2026_fr_565.pdf</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="542"&gt;&lt;tbody&gt;&lt;tr height="88"&gt;&lt;td height="88" width="542"&gt;Secteurs: &lt;br /&gt;Enseignement Scolaire : &lt;a target="_self"&gt;promotion.scolaire&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement Professionnel: &lt;a target="_self"&gt;promotion.formpro&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Education des Adultes
+  : &lt;a target="_self"&gt;promotion.educadultes&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement supérieur
+  : &lt;a target="_self"&gt;promotion.superieur&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>promotion.formpro@agence-erasmus.fr</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/se-former-a-letranger/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AC185" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France Education et Formation</t>
+        </is>
+      </c>
+      <c r="AD185" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>